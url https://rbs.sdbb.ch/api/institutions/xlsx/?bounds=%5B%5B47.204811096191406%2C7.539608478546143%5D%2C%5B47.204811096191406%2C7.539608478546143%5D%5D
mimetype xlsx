--- v0 (2026-04-23)
+++ v1 (2026-09-23)
@@ -642,57 +642,57 @@
       </c>
       <c r="N2" t="str">
         <v>false</v>
       </c>
       <c r="O2" t="str">
         <v>47.204811096191406,7.539608478546143</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>BSXSO0010500</v>
       </c>
       <c r="B3" t="str">
         <v>BSXSO0010500.s.02</v>
       </c>
       <c r="C3" t="str">
         <v>KBS Solothurn</v>
       </c>
       <c r="D3" t="str">
         <v>BBZ Solothurn-Grenchen / KBS</v>
       </c>
       <c r="E3" t="str">
         <v>Kaufmännische Berufsfachschule</v>
       </c>
       <c r="F3" t="str">
-        <v>info.kbs@dbk.so.ch</v>
+        <v>kbs.solothurn@dbk.so.ch</v>
       </c>
       <c r="G3" t="str">
         <v>032 627 79 00</v>
       </c>
       <c r="H3" t="str">
-        <v>https://bbzsogr.so.ch/schulen/kaufmaennische-berufsfachschule-solothurn-kbs-solothurn/</v>
+        <v>https://bbzsogr.so.ch/kbs-so/</v>
       </c>
       <c r="I3" t="str">
         <v>Niklaus-Konrad-Strasse</v>
       </c>
       <c r="J3" t="str">
         <v>5</v>
       </c>
       <c r="K3" t="str">
         <v>4501</v>
       </c>
       <c r="L3" t="str">
         <v>Solothurn</v>
       </c>
       <c r="M3" t="str">
         <v>so</v>
       </c>
       <c r="N3" t="str">
         <v>false</v>
       </c>
       <c r="O3" t="str">
         <v>47.204811096191406,7.539608478546143</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>