--- v0 (2026-04-23)
+++ v1 (2026-09-22)
@@ -601,51 +601,51 @@
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>BSXSO0010000</v>
       </c>
       <c r="B2" t="str">
         <v>BSXSO0010000.s.01</v>
       </c>
       <c r="C2" t="str">
         <v>GIBS Solothurn</v>
       </c>
       <c r="D2" t="str">
         <v>BBZ Solothurn-Grenchen / GIBS</v>
       </c>
       <c r="E2" t="str">
         <v>Gewerbl.-industr. Berufsschule</v>
       </c>
       <c r="F2" t="str">
         <v>gibs.solothurn@dbk.so.ch</v>
       </c>
       <c r="G2" t="str">
         <v>032 627 78 00</v>
       </c>
       <c r="H2" t="str">
-        <v>https://bbzsogr.so.ch/schulen/gewerblich-industrielle-berufsfachschule-solothurn-gibs-solothurn/</v>
+        <v>https://bbzsogr.so.ch/gibs-so/</v>
       </c>
       <c r="I2" t="str">
         <v>Kreuzacker</v>
       </c>
       <c r="J2" t="str">
         <v>10</v>
       </c>
       <c r="K2" t="str">
         <v>4501</v>
       </c>
       <c r="L2" t="str">
         <v>Solothurn</v>
       </c>
       <c r="M2" t="str">
         <v>so</v>
       </c>
       <c r="N2" t="str">
         <v>false</v>
       </c>
       <c r="O2" t="str">
         <v>47.20540237426758,7.539662837982178</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
@@ -689,57 +689,57 @@
       </c>
       <c r="N3" t="str">
         <v>false</v>
       </c>
       <c r="O3" t="str">
         <v>47.204811096191406,7.539608478546143</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>BSXSO0010500</v>
       </c>
       <c r="B4" t="str">
         <v>BSXSO0010500.s.02</v>
       </c>
       <c r="C4" t="str">
         <v>KBS Solothurn</v>
       </c>
       <c r="D4" t="str">
         <v>BBZ Solothurn-Grenchen / KBS</v>
       </c>
       <c r="E4" t="str">
         <v>Kaufmännische Berufsfachschule</v>
       </c>
       <c r="F4" t="str">
-        <v>info.kbs@dbk.so.ch</v>
+        <v>kbs.solothurn@dbk.so.ch</v>
       </c>
       <c r="G4" t="str">
         <v>032 627 79 00</v>
       </c>
       <c r="H4" t="str">
-        <v>https://bbzsogr.so.ch/schulen/kaufmaennische-berufsfachschule-solothurn-kbs-solothurn/</v>
+        <v>https://bbzsogr.so.ch/kbs-so/</v>
       </c>
       <c r="I4" t="str">
         <v>Niklaus-Konrad-Strasse</v>
       </c>
       <c r="J4" t="str">
         <v>5</v>
       </c>
       <c r="K4" t="str">
         <v>4501</v>
       </c>
       <c r="L4" t="str">
         <v>Solothurn</v>
       </c>
       <c r="M4" t="str">
         <v>so</v>
       </c>
       <c r="N4" t="str">
         <v>false</v>
       </c>
       <c r="O4" t="str">
         <v>47.204811096191406,7.539608478546143</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>