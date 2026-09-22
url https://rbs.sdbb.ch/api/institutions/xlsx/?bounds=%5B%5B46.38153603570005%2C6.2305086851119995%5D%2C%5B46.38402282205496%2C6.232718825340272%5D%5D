--- v0 (2026-04-23)
+++ v1 (2026-09-22)
@@ -412,51 +412,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:P3"/>
+  <dimension ref="A1:P2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>BSX ID</v>
       </c>
       <c r="B1" t="str">
         <v>eCH ID</v>
       </c>
       <c r="C1" t="str">
         <v>Acronym</v>
       </c>
       <c r="D1" t="str">
         <v>Name</v>
       </c>
       <c r="E1" t="str">
         <v>Description</v>
       </c>
       <c r="F1" t="str">
         <v>Email</v>
       </c>
       <c r="G1" t="str">
         <v>Phone number</v>
@@ -517,110 +517,60 @@
       <c r="I2" t="str">
         <v>Route de Divonne</v>
       </c>
       <c r="J2" t="str">
         <v>8B</v>
       </c>
       <c r="K2" t="str">
         <v>1260</v>
       </c>
       <c r="L2" t="str">
         <v>Nyon</v>
       </c>
       <c r="M2" t="str">
         <v>vd</v>
       </c>
       <c r="N2" t="str">
         <v>false</v>
       </c>
       <c r="O2" t="str">
         <v>46.3840217590332,6.231132507324219</v>
       </c>
       <c r="P2" t="str">
         <v>public</v>
       </c>
     </row>
-    <row r="3">
-[...48 lines deleted...]
-    </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:P3"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:P2"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:O3"/>
+  <dimension ref="A1:O2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>BSX ID</v>
       </c>
       <c r="B1" t="str">
         <v>eCH ID</v>
       </c>
       <c r="C1" t="str">
         <v>Acronym</v>
       </c>
       <c r="D1" t="str">
         <v>Name</v>
       </c>
       <c r="E1" t="str">
         <v>Description</v>
       </c>
       <c r="F1" t="str">
         <v>Email</v>
       </c>
       <c r="G1" t="str">
         <v>Phone number</v>
@@ -675,100 +625,53 @@
       <c r="H2" t="str">
         <v>https://www.epcn.ch</v>
       </c>
       <c r="I2" t="str">
         <v>Route de Divonne</v>
       </c>
       <c r="J2" t="str">
         <v>8B</v>
       </c>
       <c r="K2" t="str">
         <v>1260</v>
       </c>
       <c r="L2" t="str">
         <v>Nyon</v>
       </c>
       <c r="M2" t="str">
         <v>vd</v>
       </c>
       <c r="N2" t="str">
         <v>false</v>
       </c>
       <c r="O2" t="str">
         <v>46.3840217590332,6.231132507324219</v>
       </c>
     </row>
-    <row r="3">
-[...45 lines deleted...]
-    </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:O3"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:O2"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Institutions</vt:lpstr>
       <vt:lpstr>Sites</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>