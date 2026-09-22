--- v0 (2026-02-15)
+++ v1 (2026-09-22)
@@ -412,51 +412,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:P340"/>
+  <dimension ref="A1:P333"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>BSX ID</v>
       </c>
       <c r="B1" t="str">
         <v>eCH ID</v>
       </c>
       <c r="C1" t="str">
         <v>Acronym</v>
       </c>
       <c r="D1" t="str">
         <v>Name</v>
       </c>
       <c r="E1" t="str">
         <v>Description</v>
       </c>
       <c r="F1" t="str">
         <v>Email</v>
       </c>
       <c r="G1" t="str">
         <v>Phone number</v>
@@ -669,2496 +669,2496 @@
       </c>
       <c r="J5" t="str">
         <v>8</v>
       </c>
       <c r="K5" t="str">
         <v>1920</v>
       </c>
       <c r="L5" t="str">
         <v>Martigny</v>
       </c>
       <c r="M5" t="str">
         <v>vs</v>
       </c>
       <c r="N5" t="str">
         <v>false</v>
       </c>
       <c r="O5" t="str">
         <v>46.1046257019043,7.0848870277404785</v>
       </c>
       <c r="P5" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>BSXVS0009200</v>
+        <v>BSXVD0002400</v>
       </c>
       <c r="B6" t="str">
-        <v>BSXVS0009200.i</v>
+        <v>BSXVD0002400.i</v>
       </c>
       <c r="C6" t="str">
-        <v>BFO</v>
+        <v>EPCN</v>
       </c>
       <c r="D6" t="str">
-        <v>Beurfsfachschule Oberwallis</v>
+        <v>Ecole professionnelle commerciale de Nyon</v>
       </c>
       <c r="E6" t="str">
         <v/>
       </c>
       <c r="F6" t="str">
-        <v/>
+        <v>info@epcn.ch</v>
       </c>
       <c r="G6" t="str">
-        <v/>
+        <v>022 557 56 00</v>
       </c>
       <c r="H6" t="str">
-        <v/>
+        <v>https://www.epcn.ch</v>
       </c>
       <c r="I6" t="str">
-        <v/>
+        <v>Route de Divonne</v>
       </c>
       <c r="J6" t="str">
-        <v/>
+        <v>8B</v>
       </c>
       <c r="K6" t="str">
-        <v/>
+        <v>1260</v>
       </c>
       <c r="L6" t="str">
-        <v/>
+        <v>Nyon</v>
       </c>
       <c r="M6" t="str">
-        <v>vs</v>
+        <v>vd</v>
       </c>
       <c r="N6" t="str">
         <v>false</v>
       </c>
       <c r="O6" t="str">
-        <v/>
+        <v>46.3840217590332,6.231132507324219</v>
       </c>
       <c r="P6" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>BSXVD0002400</v>
+        <v/>
       </c>
       <c r="B7" t="str">
-        <v>BSXVD0002400.i</v>
+        <v>BSXTI0007300.i</v>
       </c>
       <c r="C7" t="str">
-        <v>EPCN</v>
+        <v>CPT Locarno</v>
       </c>
       <c r="D7" t="str">
-        <v>Ecole professionnelle commerciale de Nyon</v>
+        <v>Centro professionale tecnico Locarno</v>
       </c>
       <c r="E7" t="str">
-        <v/>
+        <v>Scuola professionale artigianale e industriale tecnica</v>
       </c>
       <c r="F7" t="str">
-        <v>info@epcn.ch</v>
+        <v>decs-cpt.locarno@edu.ti.ch</v>
       </c>
       <c r="G7" t="str">
-        <v>022 557 56 00</v>
+        <v>091 816 21 11</v>
       </c>
       <c r="H7" t="str">
-        <v>https://www.epcn.ch</v>
+        <v>https://www.spailocarno.ch/site/</v>
       </c>
       <c r="I7" t="str">
-        <v>Route de Divonne</v>
+        <v>Via alla Morettina</v>
       </c>
       <c r="J7" t="str">
-        <v>8B</v>
+        <v>3</v>
       </c>
       <c r="K7" t="str">
-        <v>1260</v>
+        <v>6600</v>
       </c>
       <c r="L7" t="str">
-        <v>Nyon</v>
+        <v>Locarno</v>
       </c>
       <c r="M7" t="str">
-        <v>vd</v>
+        <v>ti</v>
       </c>
       <c r="N7" t="str">
         <v>false</v>
       </c>
       <c r="O7" t="str">
-        <v>46.3840217590332,6.231132507324219</v>
+        <v>46.165260314941406,8.79139232635498</v>
       </c>
       <c r="P7" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v/>
+        <v>BSXBS0012100</v>
       </c>
       <c r="B8" t="str">
-        <v>BSXTI0007300.i</v>
+        <v>BSXBS0012100.i</v>
       </c>
       <c r="C8" t="str">
-        <v>CPT Locarno</v>
+        <v xml:space="preserve">WMS Basel </v>
       </c>
       <c r="D8" t="str">
-        <v>Centro professionale tecnico Locarno</v>
+        <v>Wirtschaftsgymnasium und Wirtschaftsmittelschule</v>
       </c>
       <c r="E8" t="str">
-        <v>Scuola professionale artigianale e industriale tecnica</v>
+        <v/>
       </c>
       <c r="F8" t="str">
-        <v>decs-cpt.locarno@edu.ti.ch</v>
+        <v>wginfo@edubs.ch</v>
       </c>
       <c r="G8" t="str">
-        <v>091 816 21 11</v>
+        <v>061 208 62 00</v>
       </c>
       <c r="H8" t="str">
-        <v>https://www.spailocarno.ch/site/</v>
+        <v>https://wg.edubs.ch/</v>
       </c>
       <c r="I8" t="str">
-        <v>Via alla Morettina</v>
+        <v xml:space="preserve"> Andreas Heusler-Strasse</v>
       </c>
       <c r="J8" t="str">
-        <v>3</v>
+        <v>41</v>
       </c>
       <c r="K8" t="str">
-        <v>6600</v>
+        <v>4052</v>
       </c>
       <c r="L8" t="str">
-        <v>Locarno</v>
+        <v>Basel</v>
       </c>
       <c r="M8" t="str">
-        <v>ti</v>
+        <v>bs</v>
       </c>
       <c r="N8" t="str">
         <v>false</v>
       </c>
       <c r="O8" t="str">
-        <v>46.165260314941406,8.79139232635498</v>
+        <v>47.54659425626614,7.6036620978738565</v>
       </c>
       <c r="P8" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>BSXBS0012100</v>
+        <v/>
       </c>
       <c r="B9" t="str">
-        <v>BSXBS0012100.i</v>
+        <v>BSXVS0005900.i</v>
       </c>
       <c r="C9" t="str">
-        <v xml:space="preserve">WMS Basel </v>
+        <v>EDHEA</v>
       </c>
       <c r="D9" t="str">
-        <v>Wirtschaftsgymnasium und Wirtschaftsmittelschule</v>
+        <v>Ecole de Design et Haute Ecole d'Art du Valais</v>
       </c>
       <c r="E9" t="str">
         <v/>
       </c>
       <c r="F9" t="str">
-        <v>wginfo@edubs.ch</v>
+        <v>edhea@hevs.ch</v>
       </c>
       <c r="G9" t="str">
-        <v>061 208 62 00</v>
+        <v>027 456 55 11</v>
       </c>
       <c r="H9" t="str">
-        <v>https://wg.edubs.ch/</v>
+        <v/>
       </c>
       <c r="I9" t="str">
-        <v>Andreas Heusler-Strasse</v>
+        <v>Rte de la Bonne-Eau</v>
       </c>
       <c r="J9" t="str">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="K9" t="str">
-        <v>4052</v>
+        <v>3960</v>
       </c>
       <c r="L9" t="str">
-        <v>Basel</v>
+        <v>Sierre</v>
       </c>
       <c r="M9" t="str">
-        <v>bs</v>
+        <v>vs</v>
       </c>
       <c r="N9" t="str">
         <v>false</v>
       </c>
       <c r="O9" t="str">
-        <v>47.54669952392578,7.602553844451904</v>
+        <v>46.29118347167969,7.521076679229736</v>
       </c>
       <c r="P9" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v/>
       </c>
       <c r="B10" t="str">
-        <v>BSXVS0005900.i</v>
+        <v>BSXTI0009900.i</v>
       </c>
       <c r="C10" t="str">
-        <v>EDHEA</v>
+        <v>SPSE Tenero</v>
       </c>
       <c r="D10" t="str">
-        <v>Ecole de Design et Haute Ecole d'Art du Valais</v>
+        <v>Scuola professionale per sportivi d'élite</v>
       </c>
       <c r="E10" t="str">
-        <v/>
+        <v>Scuola media di commercio</v>
       </c>
       <c r="F10" t="str">
-        <v>edhea@hevs.ch</v>
+        <v>info@spse.ch</v>
       </c>
       <c r="G10" t="str">
-        <v>027 456 55 11</v>
+        <v>058 468 62 32</v>
       </c>
       <c r="H10" t="str">
-        <v/>
+        <v>https://www.spse.ch</v>
       </c>
       <c r="I10" t="str">
-        <v>Rte de la Bonne-Eau</v>
+        <v>Via alle Brere</v>
       </c>
       <c r="J10" t="str">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="K10" t="str">
-        <v>3960</v>
+        <v xml:space="preserve">6598 </v>
       </c>
       <c r="L10" t="str">
-        <v>Sierre</v>
+        <v>Bellinzona</v>
       </c>
       <c r="M10" t="str">
-        <v>vs</v>
+        <v>ti</v>
       </c>
       <c r="N10" t="str">
         <v>false</v>
       </c>
       <c r="O10" t="str">
-        <v>46.29118347167969,7.521076679229736</v>
+        <v>46.173805730447704,8.854585841701619</v>
       </c>
       <c r="P10" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>BSXBS0011700</v>
+        <v/>
       </c>
       <c r="B11" t="str">
-        <v>BSXBS0011700.i</v>
+        <v>BSXZH0017000.i</v>
       </c>
       <c r="C11" t="str">
-        <v>HWS, ipso Bildung AG, Basel</v>
+        <v>BFS Winterthur</v>
       </c>
       <c r="D11" t="str">
-        <v>HWS - Die Schule für Gesundheit und Bewegung</v>
+        <v>Berufsfachschule Winterthur</v>
       </c>
       <c r="E11" t="str">
-        <v>ipso Bildung AG</v>
+        <v/>
       </c>
       <c r="F11" t="str">
-        <v>info@hws.ipso.ch</v>
+        <v/>
       </c>
       <c r="G11" t="str">
-        <v>061 202 11 11</v>
+        <v>052 268 14 00</v>
       </c>
       <c r="H11" t="str">
-        <v>https://www.hws.ch/</v>
+        <v>https://bfs.zh.ch/</v>
       </c>
       <c r="I11" t="str">
-        <v>Eulerstrasse</v>
+        <v>Tösstalstrasse</v>
       </c>
       <c r="J11" t="str">
-        <v>55</v>
+        <v>26</v>
       </c>
       <c r="K11" t="str">
-        <v>4051</v>
+        <v>8400</v>
       </c>
       <c r="L11" t="str">
-        <v>Basel</v>
+        <v>Winterthur</v>
       </c>
       <c r="M11" t="str">
-        <v>bs</v>
+        <v>zh</v>
       </c>
       <c r="N11" t="str">
         <v>false</v>
       </c>
       <c r="O11" t="str">
-        <v>47.556243896484375,7.578729152679443</v>
+        <v>47.49690628051758,8.734357833862305</v>
       </c>
       <c r="P11" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v/>
+        <v>BSXSZ0010000</v>
       </c>
       <c r="B12" t="str">
-        <v>BSXTI0009900.i</v>
+        <v>BSXSZ0010000.i</v>
       </c>
       <c r="C12" t="str">
-        <v>SPSE Tenero</v>
+        <v>BBZG Goldau</v>
       </c>
       <c r="D12" t="str">
-        <v>Scuola professionale per sportivi d'élite</v>
+        <v>Berufsbildungszentrum Goldau</v>
       </c>
       <c r="E12" t="str">
-        <v>Scuola media di commercio</v>
+        <v/>
       </c>
       <c r="F12" t="str">
-        <v>info@spse.ch</v>
+        <v/>
       </c>
       <c r="G12" t="str">
-        <v>058 468 62 32</v>
+        <v>041 855 27 77</v>
       </c>
       <c r="H12" t="str">
-        <v>https://www.spse.ch</v>
+        <v>https://www.bbzg.ch</v>
       </c>
       <c r="I12" t="str">
-        <v>Via alle Brere</v>
+        <v>Zaystrasse</v>
       </c>
       <c r="J12" t="str">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="K12" t="str">
-        <v xml:space="preserve">6598 </v>
+        <v>6410</v>
       </c>
       <c r="L12" t="str">
-        <v>Bellinzona</v>
+        <v>Goldau</v>
       </c>
       <c r="M12" t="str">
-        <v>ti</v>
+        <v>sz</v>
       </c>
       <c r="N12" t="str">
         <v>false</v>
       </c>
       <c r="O12" t="str">
-        <v>46.173805730447704,8.854585841701619</v>
+        <v>47.045841217041016,8.554176330566406</v>
       </c>
       <c r="P12" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v/>
+        <v>BSXZG0010000</v>
       </c>
       <c r="B13" t="str">
-        <v>BSXZH0017000.i</v>
+        <v>BSXZG0010000.i</v>
       </c>
       <c r="C13" t="str">
-        <v>BFS Winterthur</v>
+        <v>GIBZ Zug</v>
       </c>
       <c r="D13" t="str">
-        <v>Berufsfachschule Winterthur</v>
+        <v>Gewerblich-industrielles Bildungszentrum Zug</v>
       </c>
       <c r="E13" t="str">
         <v/>
       </c>
       <c r="F13" t="str">
-        <v/>
+        <v>sekretariat.gibz@zg.ch</v>
       </c>
       <c r="G13" t="str">
-        <v>052 268 14 00</v>
+        <v>041 594 77 00</v>
       </c>
       <c r="H13" t="str">
-        <v>https://bfs.zh.ch/</v>
+        <v>https://www.gibz.ch</v>
       </c>
       <c r="I13" t="str">
-        <v>Tösstalstrasse</v>
+        <v>Baarerstrasse</v>
       </c>
       <c r="J13" t="str">
-        <v>26</v>
+        <v>100</v>
       </c>
       <c r="K13" t="str">
-        <v>8400</v>
+        <v>6301</v>
       </c>
       <c r="L13" t="str">
-        <v>Winterthur</v>
+        <v>Zug</v>
       </c>
       <c r="M13" t="str">
-        <v>zh</v>
+        <v>zg</v>
       </c>
       <c r="N13" t="str">
         <v>false</v>
       </c>
       <c r="O13" t="str">
-        <v>47.49690628051758,8.734357833862305</v>
+        <v>47.178977966308594,8.518819808959961</v>
       </c>
       <c r="P13" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>BSXSZ0010000</v>
+        <v>BSXAG0010300</v>
       </c>
       <c r="B14" t="str">
-        <v>BSXSZ0010000.i</v>
+        <v>BSXAG0010300.i</v>
       </c>
       <c r="C14" t="str">
-        <v>BBZG Goldau</v>
+        <v>BWZ Brugg</v>
       </c>
       <c r="D14" t="str">
-        <v>Berufsbildungszentrum Goldau</v>
+        <v>Berufs- und Weiterbildungszentrum Brugg</v>
       </c>
       <c r="E14" t="str">
         <v/>
       </c>
       <c r="F14" t="str">
-        <v/>
+        <v>info@bwzbrugg.ch</v>
       </c>
       <c r="G14" t="str">
-        <v>041 855 27 77</v>
+        <v>056 460 01 01</v>
       </c>
       <c r="H14" t="str">
-        <v>https://www.bbzg.ch</v>
+        <v>https://www.bwzbrugg.ch</v>
       </c>
       <c r="I14" t="str">
-        <v>Zaystrasse</v>
+        <v>Annerstrasse</v>
       </c>
       <c r="J14" t="str">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="K14" t="str">
-        <v>6410</v>
+        <v>5200</v>
       </c>
       <c r="L14" t="str">
-        <v>Goldau</v>
+        <v>Brugg</v>
       </c>
       <c r="M14" t="str">
-        <v>sz</v>
+        <v>ag</v>
       </c>
       <c r="N14" t="str">
         <v>false</v>
       </c>
       <c r="O14" t="str">
-        <v>47.045841217041016,8.554176330566406</v>
+        <v>47.48405456542969,8.208399772644043</v>
       </c>
       <c r="P14" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>BSXZG0010000</v>
+        <v>BSXAG0013600</v>
       </c>
       <c r="B15" t="str">
-        <v>BSXZG0010000.i</v>
+        <v>BSXAG0013600.i</v>
       </c>
       <c r="C15" t="str">
-        <v>GIBZ Zug</v>
+        <v>BBB</v>
       </c>
       <c r="D15" t="str">
-        <v>Gewerblich-industrielles Bildungszentrum Zug</v>
+        <v>Berufsfachschule BBB</v>
       </c>
       <c r="E15" t="str">
         <v/>
       </c>
       <c r="F15" t="str">
-        <v>sekretariat.gibz@zg.ch</v>
+        <v>sekretariat@bbbaden.ch</v>
       </c>
       <c r="G15" t="str">
-        <v>041 594 77 00</v>
+        <v>056 222 02 06</v>
       </c>
       <c r="H15" t="str">
-        <v>https://www.gibz.ch</v>
+        <v>https://www.bbbaden.ch</v>
       </c>
       <c r="I15" t="str">
-        <v>Baarerstrasse</v>
+        <v>Wiesenstrasse</v>
       </c>
       <c r="J15" t="str">
-        <v>100</v>
+        <v>32</v>
       </c>
       <c r="K15" t="str">
-        <v>6301</v>
+        <v>5400</v>
       </c>
       <c r="L15" t="str">
-        <v>Zug</v>
+        <v>Baden</v>
       </c>
       <c r="M15" t="str">
-        <v>zg</v>
+        <v>ag</v>
       </c>
       <c r="N15" t="str">
         <v>false</v>
       </c>
       <c r="O15" t="str">
-        <v>47.178977966308594,8.518819808959961</v>
+        <v>47.47940444946289,8.298612594604492</v>
       </c>
       <c r="P15" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>BSXAG0010300</v>
+        <v>BSXAG0010400</v>
       </c>
       <c r="B16" t="str">
-        <v>BSXAG0010300.i</v>
+        <v>BSXAG0010400.i</v>
       </c>
       <c r="C16" t="str">
-        <v>BWZ Brugg</v>
+        <v>BSL</v>
       </c>
       <c r="D16" t="str">
-        <v>Berufs- und Weiterbildungszentrum Brugg</v>
+        <v>Berufsschule Lenzburg</v>
       </c>
       <c r="E16" t="str">
         <v/>
       </c>
       <c r="F16" t="str">
-        <v>info@bwzbrugg.ch</v>
+        <v>sekretariat@bslenzburg.ch</v>
       </c>
       <c r="G16" t="str">
-        <v>056 460 01 01</v>
+        <v>062 885 39 00</v>
       </c>
       <c r="H16" t="str">
-        <v>https://www.bwzbrugg.ch</v>
+        <v>https://www.bslenzburg.ch</v>
       </c>
       <c r="I16" t="str">
-        <v>Annerstrasse</v>
+        <v>Neuhofstrasse</v>
       </c>
       <c r="J16" t="str">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="K16" t="str">
-        <v>5200</v>
+        <v>5600</v>
       </c>
       <c r="L16" t="str">
-        <v>Brugg</v>
+        <v>Lenzburg</v>
       </c>
       <c r="M16" t="str">
         <v>ag</v>
       </c>
       <c r="N16" t="str">
         <v>false</v>
       </c>
       <c r="O16" t="str">
-        <v>47.48405456542969,8.208399772644043</v>
+        <v>47.38931655883789,8.191163063049316</v>
       </c>
       <c r="P16" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>BSXAG0013600</v>
+        <v>BSXAG0010800</v>
       </c>
       <c r="B17" t="str">
-        <v>BSXAG0013600.i</v>
+        <v>BSXAG0010800.i</v>
       </c>
       <c r="C17" t="str">
-        <v>BBB</v>
+        <v>BSZ</v>
       </c>
       <c r="D17" t="str">
-        <v>Berufsfachschule BBB</v>
+        <v>Berufsschule Zofingen</v>
       </c>
       <c r="E17" t="str">
         <v/>
       </c>
       <c r="F17" t="str">
-        <v>sekretariat@bbbaden.ch</v>
+        <v>sekretariat@bwzofingen.ch</v>
       </c>
       <c r="G17" t="str">
-        <v>056 222 02 06</v>
+        <v>062 745 56 00</v>
       </c>
       <c r="H17" t="str">
-        <v>https://www.bbbaden.ch</v>
+        <v>https://www.bwzofingen.ch</v>
       </c>
       <c r="I17" t="str">
-        <v>Wiesenstrasse</v>
+        <v>Strengelbacherstrasse</v>
       </c>
       <c r="J17" t="str">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K17" t="str">
-        <v>5400</v>
+        <v>4800</v>
       </c>
       <c r="L17" t="str">
-        <v>Baden</v>
+        <v>Zofingen</v>
       </c>
       <c r="M17" t="str">
         <v>ag</v>
       </c>
       <c r="N17" t="str">
         <v>false</v>
       </c>
       <c r="O17" t="str">
-        <v>47.47940444946289,8.298612594604492</v>
+        <v>47.28240966796875,7.941596508026123</v>
       </c>
       <c r="P17" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>BSXAG0010400</v>
+        <v>BSXVS0009300</v>
       </c>
       <c r="B18" t="str">
-        <v>BSXAG0010400.i</v>
+        <v>BSXVS0009300.i</v>
       </c>
       <c r="C18" t="str">
-        <v>BSL</v>
+        <v>EPTM</v>
       </c>
       <c r="D18" t="str">
-        <v>Berufsschule Lenzburg</v>
+        <v>Campus EPTM</v>
       </c>
       <c r="E18" t="str">
         <v/>
       </c>
       <c r="F18" t="str">
-        <v>sekretariat@bslenzburg.ch</v>
+        <v/>
       </c>
       <c r="G18" t="str">
-        <v>062 885 39 00</v>
+        <v/>
       </c>
       <c r="H18" t="str">
-        <v>https://www.bslenzburg.ch</v>
+        <v>https://www.eptm.ch</v>
       </c>
       <c r="I18" t="str">
-        <v>Neuhofstrasse</v>
+        <v/>
       </c>
       <c r="J18" t="str">
-        <v>36</v>
+        <v/>
       </c>
       <c r="K18" t="str">
-        <v>5600</v>
+        <v/>
       </c>
       <c r="L18" t="str">
-        <v>Lenzburg</v>
+        <v/>
       </c>
       <c r="M18" t="str">
-        <v>ag</v>
+        <v>vs</v>
       </c>
       <c r="N18" t="str">
         <v>false</v>
       </c>
       <c r="O18" t="str">
-        <v>47.38931655883789,8.191163063049316</v>
+        <v>46.22494212456416,7.350583070767226</v>
       </c>
       <c r="P18" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>BSXAG0010800</v>
+        <v>BSXBS0011100</v>
       </c>
       <c r="B19" t="str">
-        <v>BSXAG0010800.i</v>
+        <v>BSXBS0011100.i</v>
       </c>
       <c r="C19" t="str">
-        <v>BSZ</v>
+        <v>LBB</v>
       </c>
       <c r="D19" t="str">
-        <v>Berufsschule Zofingen</v>
+        <v>Stiftung LBB Lehrbetriebe beider Basel</v>
       </c>
       <c r="E19" t="str">
         <v/>
       </c>
       <c r="F19" t="str">
-        <v>sekretariat@bwzofingen.ch</v>
+        <v>info@lbb.info</v>
       </c>
       <c r="G19" t="str">
-        <v>062 745 56 00</v>
+        <v>061 295 24 24</v>
       </c>
       <c r="H19" t="str">
-        <v>https://www.bwzofingen.ch</v>
+        <v>http://www.lbb.info/</v>
       </c>
       <c r="I19" t="str">
-        <v>Strengelbacherstrasse</v>
+        <v>Missionsstrasse</v>
       </c>
       <c r="J19" t="str">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="K19" t="str">
-        <v>4800</v>
+        <v>4055</v>
       </c>
       <c r="L19" t="str">
-        <v>Zofingen</v>
+        <v>Basel</v>
       </c>
       <c r="M19" t="str">
-        <v>ag</v>
+        <v>bs</v>
       </c>
       <c r="N19" t="str">
         <v>false</v>
       </c>
       <c r="O19" t="str">
-        <v>47.28240966796875,7.941596508026123</v>
+        <v>47.55985105207863,7.575797882387873</v>
       </c>
       <c r="P19" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>BSXVS0009300</v>
+        <v>BSXVS0009200</v>
       </c>
       <c r="B20" t="str">
-        <v>BSXVS0009300.i</v>
+        <v>BSXVS0009200.i</v>
       </c>
       <c r="C20" t="str">
-        <v>EPTM</v>
+        <v>BFO</v>
       </c>
       <c r="D20" t="str">
-        <v>Campus EPTM</v>
+        <v>Berufsfachschule Oberwallis</v>
       </c>
       <c r="E20" t="str">
         <v/>
       </c>
       <c r="F20" t="str">
         <v/>
       </c>
       <c r="G20" t="str">
         <v/>
       </c>
       <c r="H20" t="str">
-        <v>https://www.eptm.ch</v>
+        <v/>
       </c>
       <c r="I20" t="str">
         <v/>
       </c>
       <c r="J20" t="str">
         <v/>
       </c>
       <c r="K20" t="str">
         <v/>
       </c>
       <c r="L20" t="str">
         <v/>
       </c>
       <c r="M20" t="str">
         <v>vs</v>
       </c>
       <c r="N20" t="str">
         <v>false</v>
       </c>
       <c r="O20" t="str">
-        <v>46.22494212456416,7.350583070767226</v>
+        <v/>
       </c>
       <c r="P20" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>BSXBS0011100</v>
+        <v>BSXFR0033300</v>
       </c>
       <c r="B21" t="str">
-        <v>BSXBS0011100.i</v>
+        <v>BSXFR0033300.i</v>
       </c>
       <c r="C21" t="str">
-        <v>LBB</v>
+        <v>EPAC</v>
       </c>
       <c r="D21" t="str">
-        <v>Stiftung LBB Lehrbetriebe beider Basel</v>
+        <v xml:space="preserve">Ecole professionnelle artisanale et commerciale de Bulle </v>
       </c>
       <c r="E21" t="str">
         <v/>
       </c>
       <c r="F21" t="str">
-        <v/>
+        <v>info.epac@edufr.ch</v>
       </c>
       <c r="G21" t="str">
-        <v>061 295 24 24</v>
+        <v>026 305 87 00</v>
       </c>
       <c r="H21" t="str">
-        <v/>
+        <v>https://www.fr.ch/epac</v>
       </c>
       <c r="I21" t="str">
-        <v>Nonnenweg</v>
+        <v>Rue de Dardens</v>
       </c>
       <c r="J21" t="str">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="K21" t="str">
-        <v>4012</v>
+        <v>1630</v>
       </c>
       <c r="L21" t="str">
-        <v>Basel</v>
+        <v>Bulle</v>
       </c>
       <c r="M21" t="str">
-        <v>bs</v>
+        <v>fr</v>
       </c>
       <c r="N21" t="str">
         <v>false</v>
       </c>
       <c r="O21" t="str">
-        <v>47.55949020385742,7.575272083282471</v>
+        <v>46.62556838989258,7.0522260665893555</v>
       </c>
       <c r="P21" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>BSXFR0033300</v>
+        <v>BSXFR0111200</v>
       </c>
       <c r="B22" t="str">
-        <v>BSXFR0033300.i</v>
+        <v>BSXFR0111200.i</v>
       </c>
       <c r="C22" t="str">
-        <v>EPAC</v>
+        <v>CSUD</v>
       </c>
       <c r="D22" t="str">
-        <v xml:space="preserve">Ecole professionnelle artisanale et commerciale de Bulle </v>
+        <v>Collège du Sud</v>
       </c>
       <c r="E22" t="str">
         <v/>
       </c>
       <c r="F22" t="str">
-        <v>info.epac@edufr.ch</v>
+        <v>infocsud@edufr.ch</v>
       </c>
       <c r="G22" t="str">
-        <v>026 305 87 00</v>
+        <v>026 305 99 00</v>
       </c>
       <c r="H22" t="str">
-        <v>https://www.fr.ch/epac</v>
+        <v>https://www.collegedusud.ch/</v>
       </c>
       <c r="I22" t="str">
         <v>Rue de Dardens</v>
       </c>
       <c r="J22" t="str">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="K22" t="str">
         <v>1630</v>
       </c>
       <c r="L22" t="str">
         <v>Bulle</v>
       </c>
       <c r="M22" t="str">
         <v>fr</v>
       </c>
       <c r="N22" t="str">
         <v>false</v>
       </c>
       <c r="O22" t="str">
-        <v>46.62556838989258,7.0522260665893555</v>
+        <v>46.625579833984375,7.0533976554870605</v>
       </c>
       <c r="P22" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>BSXFR0111200</v>
+        <v/>
       </c>
       <c r="B23" t="str">
-        <v>BSXFR0111200.i</v>
+        <v>BSXSO0010100.i</v>
       </c>
       <c r="C23" t="str">
-        <v>CSUD</v>
+        <v>BBZ Olten</v>
       </c>
       <c r="D23" t="str">
-        <v>Collège du Sud</v>
+        <v>Berufsbildungszentrum Olten</v>
       </c>
       <c r="E23" t="str">
         <v/>
       </c>
       <c r="F23" t="str">
-        <v>infocsud@edufr.ch</v>
+        <v>bbz.olten@dbk.so.ch</v>
       </c>
       <c r="G23" t="str">
-        <v>026 305 99 00</v>
+        <v>062 311 83 83</v>
       </c>
       <c r="H23" t="str">
-        <v>https://www.collegedusud.ch/</v>
+        <v>https://bbzolten.so.ch/</v>
       </c>
       <c r="I23" t="str">
-        <v>Rue de Dardens</v>
+        <v>Aarauerstrasse</v>
       </c>
       <c r="J23" t="str">
-        <v>79</v>
+        <v>30</v>
       </c>
       <c r="K23" t="str">
-        <v>1630</v>
+        <v>4601</v>
       </c>
       <c r="L23" t="str">
-        <v>Bulle</v>
+        <v>Olten</v>
       </c>
       <c r="M23" t="str">
-        <v>fr</v>
+        <v>so</v>
       </c>
       <c r="N23" t="str">
         <v>false</v>
       </c>
       <c r="O23" t="str">
-        <v>46.625579833984375,7.0533976554870605</v>
+        <v>47.34791946411133,7.909485340118408</v>
       </c>
       <c r="P23" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v/>
+        <v>BSXSG0082500</v>
       </c>
       <c r="B24" t="str">
-        <v>BSXSO0010100.i</v>
+        <v>BSXSG0082500.i</v>
       </c>
       <c r="C24" t="str">
-        <v>BBZ Olten</v>
+        <v>SBW Haus des Lernens St.Gallen</v>
       </c>
       <c r="D24" t="str">
-        <v>Berufsbildungszentrum Olten</v>
+        <v>SBW Haus des Lernens AG</v>
       </c>
       <c r="E24" t="str">
         <v/>
       </c>
       <c r="F24" t="str">
-        <v>bbz.olten@dbk.so.ch</v>
+        <v/>
       </c>
       <c r="G24" t="str">
-        <v>062 311 83 83</v>
+        <v>071 466 70 90</v>
       </c>
       <c r="H24" t="str">
-        <v>https://bbzolten.so.ch/</v>
+        <v>https://www.sbw.edu/</v>
       </c>
       <c r="I24" t="str">
-        <v>Aarauerstrasse</v>
+        <v xml:space="preserve">Bogenstrasse </v>
       </c>
       <c r="J24" t="str">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="K24" t="str">
-        <v>4601</v>
+        <v>9000</v>
       </c>
       <c r="L24" t="str">
-        <v>Olten</v>
+        <v>St. Gallen</v>
       </c>
       <c r="M24" t="str">
-        <v>so</v>
+        <v>sg</v>
       </c>
       <c r="N24" t="str">
         <v>false</v>
       </c>
       <c r="O24" t="str">
-        <v>47.34791946411133,7.909485340118408</v>
+        <v>47.42112065759419,9.363536809414859</v>
       </c>
       <c r="P24" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v>BSXVD0012100</v>
+        <v>BSXVD0007800</v>
       </c>
       <c r="B25" t="str">
-        <v>BSXVD0012100.i</v>
+        <v>BSXVD0007800.i</v>
       </c>
       <c r="C25" t="str">
-        <v>GYM Yverdon</v>
+        <v>ESSC Vevey</v>
       </c>
       <c r="D25" t="str">
-        <v>Gymnase d'Yverdon</v>
+        <v>Ecole de soins et santé communautaire</v>
       </c>
       <c r="E25" t="str">
         <v/>
       </c>
       <c r="F25" t="str">
-        <v>secretariat.gyv@vd.ch</v>
+        <v>vevey@ecoledesoins.ch</v>
       </c>
       <c r="G25" t="str">
-        <v>024 557 69 69</v>
+        <v>021 866 04 00</v>
       </c>
       <c r="H25" t="str">
-        <v>https://gymnase-yverdon.ch/</v>
+        <v>https://ecoledesoins.ch/</v>
       </c>
       <c r="I25" t="str">
-        <v>Route du Gymnase</v>
+        <v>Avenue de l'Ile-Heureuse</v>
       </c>
       <c r="J25" t="str">
-        <v>6</v>
+        <v>23</v>
       </c>
       <c r="K25" t="str">
-        <v>1401</v>
+        <v>1800</v>
       </c>
       <c r="L25" t="str">
-        <v>Cheseaux-Noréaz</v>
+        <v>Vevey</v>
       </c>
       <c r="M25" t="str">
         <v>vd</v>
       </c>
       <c r="N25" t="str">
         <v>false</v>
       </c>
       <c r="O25" t="str">
-        <v>46.77947235107422,6.667525768280029</v>
+        <v>46.46002960205078,6.856107711791992</v>
       </c>
       <c r="P25" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v>BSXVD0012400</v>
+        <v>BSXLU0012400</v>
       </c>
       <c r="B26" t="str">
-        <v>BSXVD0012400.i</v>
+        <v>BSXLU0012400.i</v>
       </c>
       <c r="C26" t="str">
-        <v>GYM Renens</v>
+        <v/>
       </c>
       <c r="D26" t="str">
-        <v>Gymnase de Renens</v>
+        <v>Blickfeld Blinden-Fürsorge-Verein Innerschweiz BFVI</v>
       </c>
       <c r="E26" t="str">
         <v/>
       </c>
       <c r="F26" t="str">
-        <v>gyre@vd.ch</v>
+        <v/>
       </c>
       <c r="G26" t="str">
-        <v>021 338 00 01</v>
+        <v>041 349 89 89</v>
       </c>
       <c r="H26" t="str">
-        <v>https://www.gyre.ch</v>
+        <v/>
       </c>
       <c r="I26" t="str">
-        <v>Avenue du Silo</v>
+        <v>Brändistrasse</v>
       </c>
       <c r="J26" t="str">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="K26" t="str">
-        <v>1020</v>
+        <v>6048</v>
       </c>
       <c r="L26" t="str">
-        <v>Renens</v>
+        <v>Horw</v>
       </c>
       <c r="M26" t="str">
-        <v>vd</v>
+        <v>lu</v>
       </c>
       <c r="N26" t="str">
         <v>false</v>
       </c>
       <c r="O26" t="str">
-        <v>46.5337028503418,6.583981037139893</v>
+        <v>47.02625331003741,8.30444266525549</v>
       </c>
       <c r="P26" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>BSXVD0011900</v>
+        <v>BSXBS0011700</v>
       </c>
       <c r="B27" t="str">
-        <v>BSXVD0011900.i</v>
+        <v>BSXBS0011700.i</v>
       </c>
       <c r="C27" t="str">
-        <v>GYM Nyon</v>
+        <v>ipso</v>
       </c>
       <c r="D27" t="str">
-        <v>Gymnase de Nyon</v>
+        <v>ipso Bildung AG</v>
       </c>
       <c r="E27" t="str">
         <v/>
       </c>
       <c r="F27" t="str">
-        <v>gymnase.nyon@vd.ch</v>
+        <v>info@ipso.ch</v>
       </c>
       <c r="G27" t="str">
-        <v>021 557 53 33</v>
+        <v>061 202 12 02</v>
       </c>
       <c r="H27" t="str">
-        <v>https://www.gymnyon.vd.ch</v>
+        <v>https://ipso.ch/</v>
       </c>
       <c r="I27" t="str">
-        <v>Rte de Divonne</v>
+        <v>Elisabethenanlage</v>
       </c>
       <c r="J27" t="str">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="K27" t="str">
-        <v>1260</v>
+        <v>4051</v>
       </c>
       <c r="L27" t="str">
-        <v>Nyon</v>
+        <v>Basel</v>
       </c>
       <c r="M27" t="str">
-        <v>vd</v>
+        <v>bs</v>
       </c>
       <c r="N27" t="str">
         <v>false</v>
       </c>
       <c r="O27" t="str">
-        <v>46.38277816772461,6.2316155433654785</v>
+        <v>47.549190318394736,7.589792670195953</v>
       </c>
       <c r="P27" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>BSXSG0082500</v>
+        <v>BSXFR0111400</v>
       </c>
       <c r="B28" t="str">
-        <v>BSXSG0082500.i</v>
+        <v>BSXFR0111400.i</v>
       </c>
       <c r="C28" t="str">
-        <v>SBW Haus des Lernens St.Gallen</v>
+        <v>Polybat Les Paccots</v>
       </c>
       <c r="D28" t="str">
-        <v>SBW Haus des Lernens AG</v>
+        <v>Centre de formation Polybat</v>
       </c>
       <c r="E28" t="str">
-        <v/>
+        <v>Filiale Suisse Romande</v>
       </c>
       <c r="F28" t="str">
-        <v/>
+        <v>info@polybat.ch</v>
       </c>
       <c r="G28" t="str">
-        <v>071 466 70 90</v>
+        <v>021 948 20 40</v>
       </c>
       <c r="H28" t="str">
-        <v>https://www.sbw.edu/</v>
+        <v>https://polybau.ch/fr/lespaccots</v>
       </c>
       <c r="I28" t="str">
-        <v xml:space="preserve">Bogenstrasse </v>
+        <v>Chemin de l'Ermitage</v>
       </c>
       <c r="J28" t="str">
-        <v>7</v>
+        <v>40</v>
       </c>
       <c r="K28" t="str">
-        <v>9000</v>
+        <v>1619</v>
       </c>
       <c r="L28" t="str">
-        <v>St. Gallen</v>
+        <v>Les Paccots</v>
       </c>
       <c r="M28" t="str">
-        <v>sg</v>
+        <v>fr</v>
       </c>
       <c r="N28" t="str">
         <v>false</v>
       </c>
       <c r="O28" t="str">
-        <v>47.42112065759419,9.363536809414859</v>
+        <v>46.52382278442383,6.948657035827637</v>
       </c>
       <c r="P28" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>BSXVD0007800</v>
+        <v>BSXFR0111100</v>
       </c>
       <c r="B29" t="str">
-        <v>BSXVD0007800.i</v>
+        <v>BSXFR0111100.i</v>
       </c>
       <c r="C29" t="str">
-        <v>ESSC Vevey</v>
+        <v>CGA Fribourg</v>
       </c>
       <c r="D29" t="str">
-        <v>Ecole de soins et santé communautaire</v>
+        <v>Collège de Gambach</v>
       </c>
       <c r="E29" t="str">
         <v/>
       </c>
       <c r="F29" t="str">
-        <v>vevey@ecoledesoins.ch</v>
+        <v>info@gambach.ch</v>
       </c>
       <c r="G29" t="str">
-        <v>021 866 04 00</v>
+        <v>026 305 79 11</v>
       </c>
       <c r="H29" t="str">
-        <v>https://ecoledesoins.ch/</v>
+        <v>https://gambach.ch/</v>
       </c>
       <c r="I29" t="str">
-        <v>Avenue de l'Ile-Heureuse</v>
+        <v>Avenue Louis-Weck-Reynold</v>
       </c>
       <c r="J29" t="str">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="K29" t="str">
-        <v>1800</v>
+        <v>1700</v>
       </c>
       <c r="L29" t="str">
-        <v>Vevey</v>
+        <v>Fribourg</v>
       </c>
       <c r="M29" t="str">
-        <v>vd</v>
+        <v>fr</v>
       </c>
       <c r="N29" t="str">
         <v>false</v>
       </c>
       <c r="O29" t="str">
-        <v>46.46002960205078,6.856107711791992</v>
+        <v>46.80712127685547,7.149509429931641</v>
       </c>
       <c r="P29" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v>BSXLU0012400</v>
+        <v>BSXBE0010400</v>
       </c>
       <c r="B30" t="str">
-        <v>BSXLU0012400.i</v>
+        <v>BSXBE0010400.i</v>
       </c>
       <c r="C30" t="str">
-        <v/>
+        <v>BZEMME</v>
       </c>
       <c r="D30" t="str">
-        <v>Blickfeld Blinden-Fürsorge-Verein Innerschweiz BFVI</v>
+        <v>Bildungszentrum Emme</v>
       </c>
       <c r="E30" t="str">
         <v/>
       </c>
       <c r="F30" t="str">
-        <v/>
+        <v>info@bzemme.ch</v>
       </c>
       <c r="G30" t="str">
-        <v>041 349 89 89</v>
+        <v>031 635 32 32</v>
       </c>
       <c r="H30" t="str">
-        <v/>
+        <v>https://www.bzemme.ch</v>
       </c>
       <c r="I30" t="str">
-        <v>Brändistrasse</v>
+        <v>Zähringerstrasse</v>
       </c>
       <c r="J30" t="str">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="K30" t="str">
-        <v>6048</v>
+        <v>3400</v>
       </c>
       <c r="L30" t="str">
-        <v>Horw</v>
+        <v>Burgdorf</v>
       </c>
       <c r="M30" t="str">
-        <v>lu</v>
+        <v>be</v>
       </c>
       <c r="N30" t="str">
         <v>false</v>
       </c>
       <c r="O30" t="str">
-        <v>47.02625331003741,8.30444266525549</v>
+        <v>47.05069351196289,7.619149208068848</v>
       </c>
       <c r="P30" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v>BSXFR0111400</v>
+        <v>BSXFR0055500</v>
       </c>
       <c r="B31" t="str">
-        <v>BSXFR0111400.i</v>
+        <v>BSXFR0055500.i</v>
       </c>
       <c r="C31" t="str">
-        <v>Polybat Les Paccots</v>
+        <v>EMF</v>
       </c>
       <c r="D31" t="str">
-        <v>Centre de formation Polybat</v>
+        <v>Ecole des Métiers Fribourg</v>
       </c>
       <c r="E31" t="str">
-        <v>Filiale Suisse Romande</v>
+        <v/>
       </c>
       <c r="F31" t="str">
-        <v>info@polybat.ch</v>
+        <v>emf-info@edufr.ch</v>
       </c>
       <c r="G31" t="str">
-        <v>021 948 20 40</v>
+        <v>026 305 26 27</v>
       </c>
       <c r="H31" t="str">
-        <v>https://polybau.ch/fr/lespaccots</v>
+        <v>https://emf.ch/</v>
       </c>
       <c r="I31" t="str">
-        <v>Chemin de l'Ermitage</v>
+        <v>Chemin du Musée</v>
       </c>
       <c r="J31" t="str">
-        <v>40</v>
+        <v>2</v>
       </c>
       <c r="K31" t="str">
-        <v>1619</v>
+        <v>1700</v>
       </c>
       <c r="L31" t="str">
-        <v>Les Paccots</v>
+        <v>Fribourg</v>
       </c>
       <c r="M31" t="str">
         <v>fr</v>
       </c>
       <c r="N31" t="str">
         <v>false</v>
       </c>
       <c r="O31" t="str">
-        <v>46.52382278442383,6.948657035827637</v>
+        <v>46.79404830932617,7.1565022468566895</v>
       </c>
       <c r="P31" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v>BSXFR0111100</v>
+        <v>BSXLU0014800</v>
       </c>
       <c r="B32" t="str">
-        <v>BSXFR0111100.i</v>
+        <v>BSXLU0014800.i</v>
       </c>
       <c r="C32" t="str">
-        <v>CGA Fribourg</v>
+        <v>BBZW</v>
       </c>
       <c r="D32" t="str">
-        <v>Collège de Gambach</v>
+        <v>Berufsbildungszentrum Wirtschaft, Informatik und Technik</v>
       </c>
       <c r="E32" t="str">
         <v/>
       </c>
       <c r="F32" t="str">
-        <v>info@gambach.ch</v>
+        <v>sursee.bbzw@sluz.ch</v>
       </c>
       <c r="G32" t="str">
-        <v>026 305 79 11</v>
+        <v>041 590 65 02</v>
       </c>
       <c r="H32" t="str">
-        <v>https://gambach.ch/</v>
+        <v>https://bbzw.lu.ch</v>
       </c>
       <c r="I32" t="str">
-        <v>Avenue Louis-Weck-Reynold</v>
+        <v>Kottenmatte</v>
       </c>
       <c r="J32" t="str">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="K32" t="str">
-        <v>1700</v>
+        <v>6210</v>
       </c>
       <c r="L32" t="str">
-        <v>Fribourg</v>
+        <v>Sursee</v>
       </c>
       <c r="M32" t="str">
-        <v>fr</v>
+        <v>lu</v>
       </c>
       <c r="N32" t="str">
         <v>false</v>
       </c>
       <c r="O32" t="str">
-        <v>46.80712127685547,7.149509429931641</v>
+        <v>47.17362976074219,8.094403266906738</v>
       </c>
       <c r="P32" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v>BSXBE0010400</v>
+        <v>BSXGE0069200</v>
       </c>
       <c r="B33" t="str">
-        <v>BSXBE0010400.i</v>
+        <v>BSXGE0069200.i</v>
       </c>
       <c r="C33" t="str">
-        <v>BZEMME</v>
+        <v>CFPT Automobile</v>
       </c>
       <c r="D33" t="str">
-        <v>Bildungszentrum Emme</v>
+        <v>Centre de formation professionnelle - Technique - Ecole des métiers de l'automobile</v>
       </c>
       <c r="E33" t="str">
         <v/>
       </c>
       <c r="F33" t="str">
-        <v>info@bzemme.ch</v>
+        <v/>
       </c>
       <c r="G33" t="str">
-        <v>031 635 32 32</v>
+        <v>022 388 82 35</v>
       </c>
       <c r="H33" t="str">
-        <v>https://www.bzemme.ch</v>
+        <v/>
       </c>
       <c r="I33" t="str">
-        <v>Zähringerstrasse</v>
+        <v>Av. Louis-Bertrand</v>
       </c>
       <c r="J33" t="str">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="K33" t="str">
-        <v>3400</v>
+        <v>1213</v>
       </c>
       <c r="L33" t="str">
-        <v>Burgdorf</v>
+        <v>Petit-Lancy</v>
       </c>
       <c r="M33" t="str">
-        <v>be</v>
+        <v>ge</v>
       </c>
       <c r="N33" t="str">
         <v>false</v>
       </c>
       <c r="O33" t="str">
-        <v>47.05069351196289,7.619149208068848</v>
+        <v>46.19240411739307,6.113780238209834</v>
       </c>
       <c r="P33" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
-        <v>BSXFR0055500</v>
+        <v/>
       </c>
       <c r="B34" t="str">
-        <v>BSXFR0055500.i</v>
+        <v>BSXNE0062800.i</v>
       </c>
       <c r="C34" t="str">
-        <v>EMF</v>
+        <v>CPNE-BC-LONG</v>
       </c>
       <c r="D34" t="str">
-        <v>Ecole des Métiers Fribourg</v>
+        <v>Centre de formation professionnelle neuchâtelois Bâtiment et Construction - Longues-Raies</v>
       </c>
       <c r="E34" t="str">
         <v/>
       </c>
       <c r="F34" t="str">
-        <v>emf-info@edufr.ch</v>
+        <v>cpne-bc@rpn.ch</v>
       </c>
       <c r="G34" t="str">
-        <v>026 305 26 27</v>
+        <v>032 843 48 00</v>
       </c>
       <c r="H34" t="str">
-        <v>https://emf.ch/</v>
+        <v>https://www.cpne.ch</v>
       </c>
       <c r="I34" t="str">
-        <v>Chemin du Musée</v>
+        <v>Les Longues Raies</v>
       </c>
       <c r="J34" t="str">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="K34" t="str">
-        <v>1700</v>
+        <v>2013</v>
       </c>
       <c r="L34" t="str">
-        <v>Fribourg</v>
+        <v>Colombier</v>
       </c>
       <c r="M34" t="str">
-        <v>fr</v>
+        <v>ne</v>
       </c>
       <c r="N34" t="str">
         <v>false</v>
       </c>
       <c r="O34" t="str">
-        <v>46.79404830932617,7.1565022468566895</v>
+        <v>46.963322596398335,6.868523820808812</v>
       </c>
       <c r="P34" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v>BSXLU0014800</v>
+        <v>BSXTG0011100</v>
       </c>
       <c r="B35" t="str">
-        <v>BSXLU0014800.i</v>
+        <v>BSXTG0011100.i</v>
       </c>
       <c r="C35" t="str">
-        <v>BBZW</v>
+        <v>BZA</v>
       </c>
       <c r="D35" t="str">
-        <v>Berufsbildungszentrum Wirtschaft, Informatik und Technik</v>
+        <v>Bildungszentrum Arbon</v>
       </c>
       <c r="E35" t="str">
         <v/>
       </c>
       <c r="F35" t="str">
-        <v>sursee.bbzw@sluz.ch</v>
+        <v>sekretariat@bza.ch</v>
       </c>
       <c r="G35" t="str">
-        <v>041 349 79 99</v>
+        <v>058 345 60 40</v>
       </c>
       <c r="H35" t="str">
-        <v>https://www.bbzw.lu.ch</v>
+        <v>https://www.bza.ch</v>
       </c>
       <c r="I35" t="str">
-        <v>Kottenmatte</v>
+        <v>Standstrasse</v>
       </c>
       <c r="J35" t="str">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K35" t="str">
-        <v>6210</v>
+        <v>9320</v>
       </c>
       <c r="L35" t="str">
-        <v>Sursee</v>
+        <v>Arbon</v>
       </c>
       <c r="M35" t="str">
-        <v>lu</v>
+        <v>tg</v>
       </c>
       <c r="N35" t="str">
         <v>false</v>
       </c>
       <c r="O35" t="str">
-        <v>47.17362976074219,8.094403266906738</v>
+        <v>47.50879669189453,9.422595024108887</v>
       </c>
       <c r="P35" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
-        <v>BSXGE0069200</v>
+        <v>BSXBE0022600</v>
       </c>
       <c r="B36" t="str">
-        <v>BSXGE0069200.i</v>
+        <v>BSXBE0022600.i</v>
       </c>
       <c r="C36" t="str">
-        <v>CFPT Automobile</v>
+        <v>ceff</v>
       </c>
       <c r="D36" t="str">
-        <v>Centre de formation professionnelle - Technique - Ecole des métiers de l'automobile</v>
+        <v>Centre de formation professionnelle Berne francophone</v>
       </c>
       <c r="E36" t="str">
         <v/>
       </c>
       <c r="F36" t="str">
-        <v/>
+        <v>info@ceff.ch</v>
       </c>
       <c r="G36" t="str">
-        <v>022 388 82 35</v>
+        <v>032 942 43 43</v>
       </c>
       <c r="H36" t="str">
-        <v/>
+        <v>https://www.ceff.ch</v>
       </c>
       <c r="I36" t="str">
-        <v>Av. Louis-Bertrand</v>
+        <v>Rue Baptiste-Savoye</v>
       </c>
       <c r="J36" t="str">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="K36" t="str">
-        <v>1213</v>
+        <v>2610</v>
       </c>
       <c r="L36" t="str">
-        <v>Petit-Lancy</v>
+        <v>St-Imier</v>
       </c>
       <c r="M36" t="str">
-        <v>ge</v>
+        <v>be</v>
       </c>
       <c r="N36" t="str">
         <v>false</v>
       </c>
       <c r="O36" t="str">
-        <v>46.19240411739307,6.113780238209834</v>
+        <v>47.15058406363062,6.992494568925339</v>
       </c>
       <c r="P36" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v/>
+        <v>BSXVD0010700</v>
       </c>
       <c r="B37" t="str">
-        <v>BSXNE0062800.i</v>
+        <v>BSXVD0010700.i</v>
       </c>
       <c r="C37" t="str">
-        <v>CPNE-BC-LONG</v>
+        <v>MEDICA</v>
       </c>
       <c r="D37" t="str">
-        <v>Centre de formation professionnelle neuchâtelois Bâtiment et Construction - Longues-Raies</v>
+        <v>MEDICA - Ecole d'assistantes et de secrétaires médicales</v>
       </c>
       <c r="E37" t="str">
         <v/>
       </c>
       <c r="F37" t="str">
-        <v>cpne-bc@rpn.ch</v>
+        <v>info@ecole-medica.ch</v>
       </c>
       <c r="G37" t="str">
-        <v>032 843 48 00</v>
+        <v>021 312 25 80</v>
       </c>
       <c r="H37" t="str">
-        <v>https://www.cpne.ch</v>
+        <v>https://www.ecole-medica.ch</v>
       </c>
       <c r="I37" t="str">
-        <v>Les Longues Raies</v>
+        <v>Place de Bel-Air</v>
       </c>
       <c r="J37" t="str">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="K37" t="str">
-        <v>2013</v>
+        <v>1003</v>
       </c>
       <c r="L37" t="str">
-        <v>Colombier</v>
+        <v>Lausanne</v>
       </c>
       <c r="M37" t="str">
-        <v>ne</v>
+        <v>vd</v>
       </c>
       <c r="N37" t="str">
         <v>false</v>
       </c>
       <c r="O37" t="str">
-        <v>46.963322596398335,6.868523820808812</v>
+        <v>46.52150709624528,6.6301426113142155</v>
       </c>
       <c r="P37" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v>BSXTG0011100</v>
+        <v>BSXJU0032200</v>
       </c>
       <c r="B38" t="str">
-        <v>BSXTG0011100.i</v>
+        <v>BSXJU0032200.i</v>
       </c>
       <c r="C38" t="str">
-        <v>BZA</v>
+        <v>CEJEF</v>
       </c>
       <c r="D38" t="str">
-        <v>Bildungszentrum Arbon</v>
+        <v>Division commerciale</v>
       </c>
       <c r="E38" t="str">
         <v/>
       </c>
       <c r="F38" t="str">
-        <v>sekretariat@bza.ch</v>
+        <v>secr.divcom@jura.ch</v>
       </c>
       <c r="G38" t="str">
-        <v>058 345 60 40</v>
+        <v>032 420 77 20</v>
       </c>
       <c r="H38" t="str">
-        <v>https://www.bza.ch</v>
+        <v>https://divcom.ch/ecole-de-commerce</v>
       </c>
       <c r="I38" t="str">
-        <v>Standstrasse</v>
+        <v>Rue de l'Avenir</v>
       </c>
       <c r="J38" t="str">
-        <v>2</v>
+        <v>33</v>
       </c>
       <c r="K38" t="str">
-        <v>9320</v>
+        <v>2800</v>
       </c>
       <c r="L38" t="str">
-        <v>Arbon</v>
+        <v>Delémont</v>
       </c>
       <c r="M38" t="str">
-        <v>tg</v>
+        <v>ju</v>
       </c>
       <c r="N38" t="str">
         <v>false</v>
       </c>
       <c r="O38" t="str">
-        <v>47.50879669189453,9.422595024108887</v>
+        <v>47.36570358276367,7.351647853851318</v>
       </c>
       <c r="P38" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
-        <v>BSXBE0022600</v>
+        <v>BSXZH0073800</v>
       </c>
       <c r="B39" t="str">
-        <v>BSXBE0022600.i</v>
+        <v>BSXZH0073800.i</v>
       </c>
       <c r="C39" t="str">
-        <v>ceff</v>
+        <v>WISS Zürich</v>
       </c>
       <c r="D39" t="str">
-        <v>Centre de formation professionnelle Berne francophone</v>
+        <v xml:space="preserve">WISS Schulen für Informatik Wirtschaft, Immobilien AG </v>
       </c>
       <c r="E39" t="str">
         <v/>
       </c>
       <c r="F39" t="str">
-        <v>info@ceff.ch</v>
+        <v>zuerich@wiss.ch</v>
       </c>
       <c r="G39" t="str">
-        <v>032 942 43 70</v>
+        <v>058 404 42 00</v>
       </c>
       <c r="H39" t="str">
-        <v>https://www.ceff.ch</v>
+        <v>https://www.wiss.ch/</v>
       </c>
       <c r="I39" t="str">
-        <v>Rue Baptiste-Savoye</v>
+        <v>Hohlstrasse</v>
       </c>
       <c r="J39" t="str">
-        <v>33</v>
+        <v>535</v>
       </c>
       <c r="K39" t="str">
-        <v>2610</v>
+        <v>8048</v>
       </c>
       <c r="L39" t="str">
-        <v>St-Imier</v>
+        <v>Zürich</v>
       </c>
       <c r="M39" t="str">
-        <v>be</v>
+        <v>zh</v>
       </c>
       <c r="N39" t="str">
         <v>false</v>
       </c>
       <c r="O39" t="str">
-        <v>47.15058406363062,6.992494568925339</v>
+        <v>47.38978867017122,8.4922372</v>
       </c>
       <c r="P39" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
-        <v>BSXVD0010700</v>
+        <v>BSXLU0013200</v>
       </c>
       <c r="B40" t="str">
-        <v>BSXVD0010700.i</v>
+        <v>BSXLU0013200.i</v>
       </c>
       <c r="C40" t="str">
-        <v>MEDICA</v>
+        <v>Ceruniq</v>
       </c>
       <c r="D40" t="str">
-        <v>MEDICA - Ecole d'assistantes et de secrétaires médicales</v>
+        <v>Ausbildungszentrum des Schweiz. Plattenverbandes</v>
       </c>
       <c r="E40" t="str">
         <v/>
       </c>
       <c r="F40" t="str">
-        <v>info@ecole-medica.ch</v>
+        <v/>
       </c>
       <c r="G40" t="str">
-        <v>021 312 25 80</v>
+        <v>062 748 42 80</v>
       </c>
       <c r="H40" t="str">
-        <v>https://www.ecole-medica.ch</v>
+        <v/>
       </c>
       <c r="I40" t="str">
-        <v>Place de Bel-Air</v>
+        <v>Keramikweg</v>
       </c>
       <c r="J40" t="str">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K40" t="str">
-        <v>1003</v>
+        <v>6252</v>
       </c>
       <c r="L40" t="str">
-        <v>Lausanne</v>
+        <v>Dagmersellen</v>
       </c>
       <c r="M40" t="str">
-        <v>vd</v>
+        <v>lu</v>
       </c>
       <c r="N40" t="str">
         <v>false</v>
       </c>
       <c r="O40" t="str">
-        <v>46.52150709624528,6.6301426113142155</v>
+        <v>47.209434509277344,7.98290491104126</v>
       </c>
       <c r="P40" t="str">
         <v>private</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
-        <v>BSXJU0032200</v>
+        <v>BSXLU0012300</v>
       </c>
       <c r="B41" t="str">
-        <v>BSXJU0032200.i</v>
+        <v>BSXLU0012300.i</v>
       </c>
       <c r="C41" t="str">
-        <v>CEJEF</v>
+        <v>GBS Brändi</v>
       </c>
       <c r="D41" t="str">
-        <v>Division commerciale</v>
+        <v>Stiftung Brändi</v>
       </c>
       <c r="E41" t="str">
-        <v/>
+        <v>AWB Horw</v>
       </c>
       <c r="F41" t="str">
-        <v>secr.divcom@jura.ch</v>
+        <v>berufsschule@braendi-edu.ch</v>
       </c>
       <c r="G41" t="str">
-        <v>032 420 77 20</v>
+        <v>041 349 03 03</v>
       </c>
       <c r="H41" t="str">
-        <v>https://divcom.ch/ecole-de-commerce</v>
+        <v>https://www.braendi.ch/berufliche-integration/fuer-zuweisende-stellen/berufsschule</v>
       </c>
       <c r="I41" t="str">
-        <v>Rue de l'Avenir</v>
+        <v>Horwerstrasse</v>
       </c>
       <c r="J41" t="str">
-        <v>33</v>
+        <v>123</v>
       </c>
       <c r="K41" t="str">
-        <v>2800</v>
+        <v>6011</v>
       </c>
       <c r="L41" t="str">
-        <v>Delémont</v>
+        <v>Kriens</v>
       </c>
       <c r="M41" t="str">
-        <v>ju</v>
+        <v>lu</v>
       </c>
       <c r="N41" t="str">
         <v>false</v>
       </c>
       <c r="O41" t="str">
-        <v>47.36570358276367,7.351647853851318</v>
+        <v>47.0258157415885,8.301948222928354</v>
       </c>
       <c r="P41" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
-        <v>BSXLU0012300</v>
+        <v>BSXBE0091100</v>
       </c>
       <c r="B42" t="str">
-        <v>BSXLU0012300.i</v>
+        <v>BSXBE0091100.i</v>
       </c>
       <c r="C42" t="str">
-        <v>GBS Brändi</v>
+        <v>WISS Bern</v>
       </c>
       <c r="D42" t="str">
-        <v>Stiftung Brändi</v>
+        <v>WISS Schulen für Wirtschaft Informatik Immobilien</v>
       </c>
       <c r="E42" t="str">
-        <v>AWB Horw</v>
+        <v/>
       </c>
       <c r="F42" t="str">
-        <v>berufsschule@braendi-edu.ch</v>
+        <v/>
       </c>
       <c r="G42" t="str">
-        <v>041 349 03 03</v>
+        <v>058 404 42 02</v>
       </c>
       <c r="H42" t="str">
-        <v>https://www.braendi.ch/berufliche-integration/fuer-zuweisende-stellen/berufsschule</v>
+        <v>https://www.wiss.ch/</v>
       </c>
       <c r="I42" t="str">
-        <v>Horwerstrasse</v>
+        <v>Ostermundigenstrasse</v>
       </c>
       <c r="J42" t="str">
-        <v>123</v>
+        <v>81</v>
       </c>
       <c r="K42" t="str">
-        <v>6011</v>
+        <v>3006</v>
       </c>
       <c r="L42" t="str">
-        <v>Kriens</v>
+        <v>Bern</v>
       </c>
       <c r="M42" t="str">
-        <v>lu</v>
+        <v>be</v>
       </c>
       <c r="N42" t="str">
         <v>false</v>
       </c>
       <c r="O42" t="str">
-        <v>47.0258157415885,8.301948222928354</v>
+        <v>46.954002380371094,7.473496437072754</v>
       </c>
       <c r="P42" t="str">
         <v>private</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
-        <v>BSXBE0091100</v>
+        <v>BSXBL0010200</v>
       </c>
       <c r="B43" t="str">
-        <v>BSXBE0091100.i</v>
+        <v>BSXBL0010200.i</v>
       </c>
       <c r="C43" t="str">
-        <v>WISS Bern</v>
+        <v>aprentas</v>
       </c>
       <c r="D43" t="str">
-        <v>WISS Schulen für Wirtschaft Informatik Immobilien</v>
+        <v>aprentas Ausbildungszentrum</v>
       </c>
       <c r="E43" t="str">
-        <v/>
+        <v>Berufsfachschule</v>
       </c>
       <c r="F43" t="str">
-        <v/>
+        <v>berufsfachschule@aprentas.com</v>
       </c>
       <c r="G43" t="str">
-        <v>058 404 42 02</v>
+        <v>061 468 17 60</v>
       </c>
       <c r="H43" t="str">
-        <v>https://www.wiss.ch/</v>
+        <v>https://www.aprentas.com</v>
       </c>
       <c r="I43" t="str">
-        <v>Ostermundigenstrasse</v>
+        <v>Lachmattstrasse</v>
       </c>
       <c r="J43" t="str">
         <v>81</v>
       </c>
       <c r="K43" t="str">
-        <v>3006</v>
+        <v>4132</v>
       </c>
       <c r="L43" t="str">
-        <v>Bern</v>
+        <v>Muttenz</v>
       </c>
       <c r="M43" t="str">
-        <v>be</v>
+        <v>bl</v>
       </c>
       <c r="N43" t="str">
         <v>false</v>
       </c>
       <c r="O43" t="str">
-        <v>46.954002380371094,7.473496437072754</v>
+        <v>47.52387619018555,7.661533355712891</v>
       </c>
       <c r="P43" t="str">
         <v>private</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
-        <v>BSXBL0010200</v>
+        <v/>
       </c>
       <c r="B44" t="str">
-        <v>BSXBL0010200.i</v>
+        <v>BSXZH0002000.i</v>
       </c>
       <c r="C44" t="str">
-        <v>aprentas</v>
+        <v>BBZ/BMA Zürich</v>
       </c>
       <c r="D44" t="str">
-        <v>aprentas Ausbildungszentrum</v>
+        <v>Baugewerbliche Berufsschule Zürich</v>
       </c>
       <c r="E44" t="str">
-        <v>Berufsfachschule</v>
+        <v>Abteilung Montage und Ausbau</v>
       </c>
       <c r="F44" t="str">
-        <v>berufsfachschule@aprentas.com</v>
+        <v>info@bbzma.ch</v>
       </c>
       <c r="G44" t="str">
-        <v>061 468 17 60</v>
+        <v>044 446 98 88</v>
       </c>
       <c r="H44" t="str">
-        <v>https://www.aprentas.com</v>
+        <v>https://www.bbz.zh.ch</v>
       </c>
       <c r="I44" t="str">
-        <v>Lachmattstrasse</v>
+        <v>Reishauerstrasse</v>
       </c>
       <c r="J44" t="str">
-        <v>81</v>
+        <v>2</v>
       </c>
       <c r="K44" t="str">
-        <v>4132</v>
+        <v>8090</v>
       </c>
       <c r="L44" t="str">
-        <v>Muttenz</v>
+        <v>Zürich</v>
       </c>
       <c r="M44" t="str">
-        <v>bl</v>
+        <v>zh</v>
       </c>
       <c r="N44" t="str">
         <v>false</v>
       </c>
       <c r="O44" t="str">
-        <v>47.52387619018555,7.661533355712891</v>
+        <v>47.38253402709961,8.533781051635742</v>
       </c>
       <c r="P44" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
         <v/>
       </c>
       <c r="B45" t="str">
-        <v>BSXZH0002000.i</v>
+        <v>BSXZH0030100.i</v>
       </c>
       <c r="C45" t="str">
-        <v>BBZ/BMA Zürich</v>
+        <v>BFSU</v>
       </c>
       <c r="D45" t="str">
-        <v>Baugewerbliche Berufsschule Zürich</v>
+        <v>Berufsfachschule Uster</v>
       </c>
       <c r="E45" t="str">
-        <v>Abteilung Montage und Ausbau</v>
+        <v/>
       </c>
       <c r="F45" t="str">
-        <v>info@bbzma.ch</v>
+        <v>bfsu@bzu.ch</v>
       </c>
       <c r="G45" t="str">
-        <v>044 446 98 88</v>
+        <v>044 943 64 11</v>
       </c>
       <c r="H45" t="str">
-        <v>https://www.bbz.zh.ch</v>
+        <v>https://www.bfsu.ch</v>
       </c>
       <c r="I45" t="str">
-        <v>Reishauerstrasse</v>
+        <v>Krämerackerstrasse</v>
       </c>
       <c r="J45" t="str">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="K45" t="str">
-        <v>8090</v>
+        <v>8610</v>
       </c>
       <c r="L45" t="str">
-        <v>Zürich</v>
+        <v>Uster</v>
       </c>
       <c r="M45" t="str">
         <v>zh</v>
       </c>
       <c r="N45" t="str">
         <v>false</v>
       </c>
       <c r="O45" t="str">
-        <v>47.38253402709961,8.533781051635742</v>
+        <v>47.34877395629883,8.708312034606934</v>
       </c>
       <c r="P45" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
         <v/>
       </c>
       <c r="B46" t="str">
-        <v>BSXZH0030100.i</v>
+        <v>BSXZH0003000.i</v>
       </c>
       <c r="C46" t="str">
-        <v>BFSU</v>
+        <v>BMS Zürich</v>
       </c>
       <c r="D46" t="str">
-        <v>Berufsfachschule Uster</v>
+        <v>Berufsmaturitätsschule Zürich</v>
       </c>
       <c r="E46" t="str">
         <v/>
       </c>
       <c r="F46" t="str">
-        <v>bfsu@bzu.ch</v>
+        <v>info@bms-zuerich.ch</v>
       </c>
       <c r="G46" t="str">
-        <v>044 943 64 11</v>
+        <v>044 297 24 70</v>
       </c>
       <c r="H46" t="str">
-        <v>https://www.bfsu.ch</v>
+        <v>https://www.bms-zuerich.ch</v>
       </c>
       <c r="I46" t="str">
-        <v>Krämerackerstrasse</v>
+        <v>Lagerstrasse</v>
       </c>
       <c r="J46" t="str">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="K46" t="str">
-        <v>8610</v>
+        <v>8090</v>
       </c>
       <c r="L46" t="str">
-        <v>Uster</v>
+        <v>Zürich</v>
       </c>
       <c r="M46" t="str">
         <v>zh</v>
       </c>
       <c r="N46" t="str">
         <v>false</v>
       </c>
       <c r="O46" t="str">
-        <v>47.34877395629883,8.708312034606934</v>
+        <v>47.37833023071289,8.53155517578125</v>
       </c>
       <c r="P46" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
-        <v/>
+        <v>BSXGL0010200</v>
       </c>
       <c r="B47" t="str">
-        <v>BSXZH0003000.i</v>
+        <v>BSXGL0010200.i</v>
       </c>
       <c r="C47" t="str">
-        <v>BMS Zürich</v>
+        <v>BZGS Glarus</v>
       </c>
       <c r="D47" t="str">
-        <v>Berufsmaturitätsschule Zürich</v>
+        <v>Bildungszentrum Gesundheit &amp; Soziales Kanton Glarus</v>
       </c>
       <c r="E47" t="str">
         <v/>
       </c>
       <c r="F47" t="str">
-        <v>info@bms-zuerich.ch</v>
+        <v>bzgs@gl.ch</v>
       </c>
       <c r="G47" t="str">
-        <v>044 297 24 70</v>
+        <v>055 646 62 80</v>
       </c>
       <c r="H47" t="str">
-        <v>https://www.bms-zuerich.ch</v>
+        <v>https://www.bzgs-gl.ch/</v>
       </c>
       <c r="I47" t="str">
-        <v>Lagerstrasse</v>
+        <v>Kirchstrasse</v>
       </c>
       <c r="J47" t="str">
-        <v>55</v>
+        <v>1</v>
       </c>
       <c r="K47" t="str">
-        <v>8090</v>
+        <v>8750</v>
       </c>
       <c r="L47" t="str">
-        <v>Zürich</v>
+        <v>Glarus</v>
       </c>
       <c r="M47" t="str">
-        <v>zh</v>
+        <v>gl</v>
       </c>
       <c r="N47" t="str">
         <v>false</v>
       </c>
       <c r="O47" t="str">
-        <v>47.37833023071289,8.53155517578125</v>
+        <v>47.041168212890625,9.068323135375977</v>
       </c>
       <c r="P47" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
-        <v>BSXGL0010200</v>
+        <v>BSXLU0014400</v>
       </c>
       <c r="B48" t="str">
-        <v>BSXGL0010200.i</v>
+        <v>BSXLU0014400.i</v>
       </c>
       <c r="C48" t="str">
-        <v>BZGS Glarus</v>
+        <v>BBZG Sursee</v>
       </c>
       <c r="D48" t="str">
-        <v>Bildungszentrum Gesundheit &amp; Soziales Kanton Glarus</v>
+        <v>Berufsbildungszentrum Gesundheit und Soziales</v>
       </c>
       <c r="E48" t="str">
         <v/>
       </c>
       <c r="F48" t="str">
-        <v>bzgs@gl.ch</v>
+        <v>info.bbzg@sluz.ch</v>
       </c>
       <c r="G48" t="str">
-        <v>055 645 30 70</v>
+        <v>041 349 79 79</v>
       </c>
       <c r="H48" t="str">
-        <v>https://www.bzgs-gl.ch/</v>
+        <v>https://www.bbzg.lu.ch</v>
       </c>
       <c r="I48" t="str">
-        <v>Kirchstrasse</v>
+        <v>Kottenmatte</v>
       </c>
       <c r="J48" t="str">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K48" t="str">
-        <v>8750</v>
+        <v>6210</v>
       </c>
       <c r="L48" t="str">
-        <v>Glarus</v>
+        <v>Sursee</v>
       </c>
       <c r="M48" t="str">
-        <v>gl</v>
+        <v>lu</v>
       </c>
       <c r="N48" t="str">
         <v>false</v>
       </c>
       <c r="O48" t="str">
-        <v>47.041168212890625,9.068323135375977</v>
+        <v>47.17362976074219,8.094403266906738</v>
       </c>
       <c r="P48" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
-        <v>BSXLU0014400</v>
+        <v>BSXAG0013200</v>
       </c>
       <c r="B49" t="str">
-        <v>BSXLU0014400.i</v>
+        <v>BSXAG0013200.i</v>
       </c>
       <c r="C49" t="str">
-        <v>BBZG Sursee</v>
+        <v>BBH Neuhof</v>
       </c>
       <c r="D49" t="str">
-        <v>Berufsbildungszentrum Gesundheit und Soziales</v>
+        <v>Berufsschule Neuhof</v>
       </c>
       <c r="E49" t="str">
         <v/>
       </c>
       <c r="F49" t="str">
-        <v>info.bbzg@sluz.ch</v>
+        <v>leitung@neuhof.org</v>
       </c>
       <c r="G49" t="str">
-        <v>041 349 79 79</v>
+        <v>056 464 25 25</v>
       </c>
       <c r="H49" t="str">
-        <v>https://www.bbzg.lu.ch</v>
+        <v>https://www.neuhof.org</v>
       </c>
       <c r="I49" t="str">
-        <v>Kottenmatte</v>
+        <v>Pestalozzistrasse</v>
       </c>
       <c r="J49" t="str">
-        <v>4</v>
+        <v>100</v>
       </c>
       <c r="K49" t="str">
-        <v>6210</v>
+        <v>5242</v>
       </c>
       <c r="L49" t="str">
-        <v>Sursee</v>
+        <v>Birr</v>
       </c>
       <c r="M49" t="str">
-        <v>lu</v>
+        <v>ag</v>
       </c>
       <c r="N49" t="str">
         <v>false</v>
       </c>
       <c r="O49" t="str">
-        <v>47.17362976074219,8.094403266906738</v>
+        <v>47.430782318115234,8.209879875183105</v>
       </c>
       <c r="P49" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
-        <v>BSXAG0013200</v>
+        <v/>
       </c>
       <c r="B50" t="str">
-        <v>BSXAG0013200.i</v>
+        <v>BSXNE0062400.i</v>
       </c>
       <c r="C50" t="str">
-        <v>BBH Neuhof</v>
+        <v>CPNE-2S-PREVOY</v>
       </c>
       <c r="D50" t="str">
-        <v>Berufsschule Neuhof</v>
+        <v>Centre de formation professionnelle neuchâtelois Santé et Social - Prévoyance</v>
       </c>
       <c r="E50" t="str">
         <v/>
       </c>
       <c r="F50" t="str">
-        <v>leitung@neuhof.org</v>
+        <v>cpne-2s@rpn.ch</v>
       </c>
       <c r="G50" t="str">
-        <v>056 464 25 25</v>
+        <v>032 886 33 00</v>
       </c>
       <c r="H50" t="str">
-        <v>https://www.neuhof.org</v>
+        <v>https://www.cpne.ch</v>
       </c>
       <c r="I50" t="str">
-        <v>Pestalozzistrasse</v>
+        <v>Prévoyance</v>
       </c>
       <c r="J50" t="str">
-        <v>100</v>
+        <v>82</v>
       </c>
       <c r="K50" t="str">
-        <v>5242</v>
+        <v>2300</v>
       </c>
       <c r="L50" t="str">
-        <v>Birr</v>
+        <v>La Chaux-de-Fonds</v>
       </c>
       <c r="M50" t="str">
-        <v>ag</v>
+        <v>ne</v>
       </c>
       <c r="N50" t="str">
         <v>false</v>
       </c>
       <c r="O50" t="str">
-        <v>47.430782318115234,8.209879875183105</v>
+        <v>47.11555525535979,6.834400801486083</v>
       </c>
       <c r="P50" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
-        <v/>
+        <v>BSXGE0067800</v>
       </c>
       <c r="B51" t="str">
-        <v>BSXNE0062400.i</v>
+        <v>BSXGE0067800.i</v>
       </c>
       <c r="C51" t="str">
-        <v>CPNE-2S-PREVOY</v>
+        <v>CFP Construction</v>
       </c>
       <c r="D51" t="str">
-        <v>Centre de formation professionnelle neuchâtelois Santé et Social - Prévoyance</v>
+        <v>Centre de formation professionnelle-Construction - Section Bois</v>
       </c>
       <c r="E51" t="str">
         <v/>
       </c>
       <c r="F51" t="str">
-        <v>cpne-2s@rpn.ch</v>
+        <v/>
       </c>
       <c r="G51" t="str">
-        <v>032 886 33 00</v>
+        <v>022 388 85 80</v>
       </c>
       <c r="H51" t="str">
-        <v>https://www.cpne.ch</v>
+        <v/>
       </c>
       <c r="I51" t="str">
-        <v>Prévoyance</v>
+        <v>Avenue de la Jonction</v>
       </c>
       <c r="J51" t="str">
-        <v>82</v>
+        <v>10</v>
       </c>
       <c r="K51" t="str">
-        <v>2300</v>
+        <v>1205</v>
       </c>
       <c r="L51" t="str">
-        <v>La Chaux-de-Fonds</v>
+        <v>Genève</v>
       </c>
       <c r="M51" t="str">
-        <v>ne</v>
+        <v>ge</v>
       </c>
       <c r="N51" t="str">
         <v>false</v>
       </c>
       <c r="O51" t="str">
-        <v>47.11555525535979,6.834400801486083</v>
+        <v>46.20106887817383,6.127536296844482</v>
       </c>
       <c r="P51" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
-        <v>BSXGE0067800</v>
+        <v>BSXSG0082200</v>
       </c>
       <c r="B52" t="str">
-        <v>BSXGE0067800.i</v>
+        <v>BSXSG0082200.i</v>
       </c>
       <c r="C52" t="str">
-        <v>CFP Construction</v>
+        <v>BVS St. Gallen</v>
       </c>
       <c r="D52" t="str">
-        <v>Centre de formation professionnelle-Construction - Section Bois</v>
+        <v xml:space="preserve">BVS Bildungszentrum St. Gallen AG </v>
       </c>
       <c r="E52" t="str">
         <v/>
       </c>
       <c r="F52" t="str">
-        <v/>
+        <v>sekretariat@bvs.ch</v>
       </c>
       <c r="G52" t="str">
-        <v>022 388 85 80</v>
+        <v>071 228 88 22</v>
       </c>
       <c r="H52" t="str">
-        <v/>
+        <v>https://www.bvs.ch/kaderrichtung/kv-handel/</v>
       </c>
       <c r="I52" t="str">
-        <v>Avenue de la Jonction</v>
+        <v>Vadianstrasse</v>
       </c>
       <c r="J52" t="str">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="K52" t="str">
-        <v>1205</v>
+        <v>9001</v>
       </c>
       <c r="L52" t="str">
-        <v>Genève</v>
+        <v>St. Gallen</v>
       </c>
       <c r="M52" t="str">
-        <v>ge</v>
+        <v>sg</v>
       </c>
       <c r="N52" t="str">
         <v>false</v>
       </c>
       <c r="O52" t="str">
-        <v>46.20106887817383,6.127536296844482</v>
+        <v>47.4210319519043,9.369329452514648</v>
       </c>
       <c r="P52" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
-        <v>BSXSG0082200</v>
+        <v>BXSBE0091110</v>
       </c>
       <c r="B53" t="str">
-        <v>BSXSG0082200.i</v>
+        <v>BXSBE0091110.i</v>
       </c>
       <c r="C53" t="str">
-        <v>BVS St. Gallen</v>
+        <v>WMS Biel</v>
       </c>
       <c r="D53" t="str">
-        <v xml:space="preserve">BVS Bildungszentrum St. Gallen AG </v>
+        <v>Wirtschaftsmittelschule Biel</v>
       </c>
       <c r="E53" t="str">
         <v/>
       </c>
       <c r="F53" t="str">
-        <v>sekretariat@bvs.ch</v>
+        <v>sekretariat@gbsl.ch</v>
       </c>
       <c r="G53" t="str">
-        <v>071 228 88 22</v>
+        <v>032 327 07 07</v>
       </c>
       <c r="H53" t="str">
-        <v>https://www.bvs.ch/kaderrichtung/kv-handel/</v>
+        <v>https://www.gbsl.ch</v>
       </c>
       <c r="I53" t="str">
-        <v>Vadianstrasse</v>
+        <v>Ländtestrasse</v>
       </c>
       <c r="J53" t="str">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="K53" t="str">
-        <v>9001</v>
+        <v>2503</v>
       </c>
       <c r="L53" t="str">
-        <v>St. Gallen</v>
+        <v>Biel</v>
       </c>
       <c r="M53" t="str">
-        <v>sg</v>
+        <v>be</v>
       </c>
       <c r="N53" t="str">
         <v>false</v>
       </c>
       <c r="O53" t="str">
-        <v>47.4210319519043,9.369329452514648</v>
+        <v>47.133636218579774,7.23570949776041</v>
       </c>
       <c r="P53" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="str">
-        <v>BXSBE0091110</v>
+        <v>BSXZH0088100</v>
       </c>
       <c r="B54" t="str">
-        <v>BXSBE0091110.i</v>
+        <v>BSXZH0088100.i</v>
       </c>
       <c r="C54" t="str">
-        <v>WMS Biel</v>
+        <v/>
       </c>
       <c r="D54" t="str">
-        <v>Wirtschaftsmittelschule Biel</v>
+        <v xml:space="preserve">Sport Academy Zürich </v>
       </c>
       <c r="E54" t="str">
         <v/>
       </c>
       <c r="F54" t="str">
-        <v>wms@gbsl.ch</v>
+        <v>sekretariat@sport-academy.ch</v>
       </c>
       <c r="G54" t="str">
-        <v>032 327 07 07</v>
+        <v>044 341 82 01</v>
       </c>
       <c r="H54" t="str">
-        <v>https://www.gbsl.ch</v>
+        <v>https://sport-academy.ch/</v>
       </c>
       <c r="I54" t="str">
-        <v>Ländtestrasse</v>
+        <v>Heinrichstrasse</v>
       </c>
       <c r="J54" t="str">
-        <v>12</v>
+        <v>267m</v>
       </c>
       <c r="K54" t="str">
-        <v>2503</v>
+        <v>8005</v>
       </c>
       <c r="L54" t="str">
-        <v>Biel</v>
+        <v>Zürich</v>
       </c>
       <c r="M54" t="str">
-        <v>be</v>
+        <v>zh</v>
       </c>
       <c r="N54" t="str">
         <v>false</v>
       </c>
       <c r="O54" t="str">
-        <v>47.133636218579774,7.23570949776041</v>
+        <v>47.38932947840838,8.521663320700359</v>
       </c>
       <c r="P54" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="str">
         <v/>
       </c>
       <c r="B55" t="str">
         <v>BSXBL0010000.i</v>
       </c>
       <c r="C55" t="str">
         <v>BBZ BL Liestal</v>
       </c>
       <c r="D55" t="str">
         <v>Berufsbildungszentrum Baselland</v>
       </c>
       <c r="E55" t="str">
         <v>Standort Liestal</v>
       </c>
       <c r="F55" t="str">
         <v>sekretariat.liestal.bbzbl@sbl.ch</v>
       </c>
       <c r="G55" t="str">
         <v>061 552 10 00</v>
       </c>
       <c r="H55" t="str">
@@ -3193,69 +3193,69 @@
       <c r="A56" t="str">
         <v>BSXBS0010000</v>
       </c>
       <c r="B56" t="str">
         <v>BSXBS0010000.i</v>
       </c>
       <c r="C56" t="str">
         <v>KV Basel</v>
       </c>
       <c r="D56" t="str">
         <v>KV Basel</v>
       </c>
       <c r="E56" t="str">
         <v/>
       </c>
       <c r="F56" t="str">
         <v>berufsfachschule@kvbasel.schule</v>
       </c>
       <c r="G56" t="str">
         <v>061 295 63 00</v>
       </c>
       <c r="H56" t="str">
         <v>https://www.kvbasel.schule</v>
       </c>
       <c r="I56" t="str">
-        <v>Aeschengraben</v>
+        <v>Klybeckstrasse</v>
       </c>
       <c r="J56" t="str">
-        <v>15</v>
+        <v>191</v>
       </c>
       <c r="K56" t="str">
-        <v>4002</v>
+        <v>4057</v>
       </c>
       <c r="L56" t="str">
         <v>Basel</v>
       </c>
       <c r="M56" t="str">
         <v>bs</v>
       </c>
       <c r="N56" t="str">
         <v>false</v>
       </c>
       <c r="O56" t="str">
-        <v>47.55010223388672,7.5936598777771</v>
+        <v>47.57135303499097,7.5893512855816985</v>
       </c>
       <c r="P56" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="str">
         <v/>
       </c>
       <c r="B57" t="str">
         <v>BSXTI0009200.i</v>
       </c>
       <c r="C57" t="str">
         <v>CPS Giubiasco-Canobbio</v>
       </c>
       <c r="D57" t="str">
         <v>Centro professionale sociosanitario Giubiasco-Canobbio</v>
       </c>
       <c r="E57" t="str">
         <v>Scuola specializzata per le professioni sanitarie e sociali</v>
       </c>
       <c r="F57" t="str">
         <v>decs-cps.giubiasco@edu.ti.ch</v>
       </c>
       <c r="G57" t="str">
@@ -3369,14109 +3369,13759 @@
       </c>
       <c r="J59" t="str">
         <v>11</v>
       </c>
       <c r="K59" t="str">
         <v>8570</v>
       </c>
       <c r="L59" t="str">
         <v>Weinfelden</v>
       </c>
       <c r="M59" t="str">
         <v>tg</v>
       </c>
       <c r="N59" t="str">
         <v>false</v>
       </c>
       <c r="O59" t="str">
         <v>47.565574645996094,9.105388641357422</v>
       </c>
       <c r="P59" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="str">
-        <v>BSXBS0011600</v>
+        <v>BSXBE0013400</v>
       </c>
       <c r="B60" t="str">
-        <v>BSXBS0011600.i</v>
+        <v>BSXBE0013400.i</v>
       </c>
       <c r="C60" t="str">
-        <v>NSH</v>
+        <v>WKS</v>
       </c>
       <c r="D60" t="str">
-        <v>NSH - Die Sprach- und Handelsschule</v>
+        <v>Wirtschafts- und Kaderschule KV Bern</v>
       </c>
       <c r="E60" t="str">
-        <v>ipso Bildung AG</v>
+        <v/>
       </c>
       <c r="F60" t="str">
-        <v>info@nsh.ipso.ch</v>
+        <v>info@wksbern.ch</v>
       </c>
       <c r="G60" t="str">
-        <v>061 202 12 02</v>
+        <v>031 380 30 30</v>
       </c>
       <c r="H60" t="str">
-        <v/>
+        <v>https://www.wksbern.ch</v>
       </c>
       <c r="I60" t="str">
-        <v>Elisabethenanlage</v>
+        <v>Effingerstr.</v>
       </c>
       <c r="J60" t="str">
-        <v>9</v>
+        <v>70</v>
       </c>
       <c r="K60" t="str">
-        <v>4051</v>
+        <v>3001</v>
       </c>
       <c r="L60" t="str">
-        <v>Basel</v>
+        <v>Bern</v>
       </c>
       <c r="M60" t="str">
-        <v>bs</v>
+        <v>be</v>
       </c>
       <c r="N60" t="str">
         <v>false</v>
       </c>
       <c r="O60" t="str">
-        <v>47.54909896850586,7.589210510253906</v>
+        <v>46.945858001708984,7.428220748901367</v>
       </c>
       <c r="P60" t="str">
         <v>private</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
-        <v>BSXBE0013400</v>
+        <v>BSXBE0020300</v>
       </c>
       <c r="B61" t="str">
-        <v>BSXBE0013400.i</v>
+        <v>BSXBE0020300.i</v>
       </c>
       <c r="C61" t="str">
-        <v>WKS</v>
+        <v>INFORAMA</v>
       </c>
       <c r="D61" t="str">
-        <v>Wirtschafts- und Kaderschule KV Bern</v>
+        <v>INFORAMA Bildungs-, Beratungs- und Tagungszentrum</v>
       </c>
       <c r="E61" t="str">
         <v/>
       </c>
       <c r="F61" t="str">
-        <v>info@wksbern.ch</v>
+        <v>info@inforama.ch</v>
       </c>
       <c r="G61" t="str">
-        <v>031 380 30 30</v>
+        <v>031 636 41 00</v>
       </c>
       <c r="H61" t="str">
-        <v>https://www.wksbern.ch</v>
+        <v>https://www.inforama.ch</v>
       </c>
       <c r="I61" t="str">
-        <v>Effingerstr.</v>
+        <v>Rütti</v>
       </c>
       <c r="J61" t="str">
-        <v>70</v>
+        <v>5</v>
       </c>
       <c r="K61" t="str">
-        <v>3001</v>
+        <v>3052</v>
       </c>
       <c r="L61" t="str">
-        <v>Bern</v>
+        <v>Zollikofen</v>
       </c>
       <c r="M61" t="str">
         <v>be</v>
       </c>
       <c r="N61" t="str">
         <v>false</v>
       </c>
       <c r="O61" t="str">
-        <v>46.945858001708984,7.428220748901367</v>
+        <v>46.98799514770508,7.462874889373779</v>
       </c>
       <c r="P61" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
-        <v>BSXBE0020300</v>
+        <v/>
       </c>
       <c r="B62" t="str">
-        <v>BSXBE0020300.i</v>
+        <v>BSXGR0010300.i</v>
       </c>
       <c r="C62" t="str">
-        <v>INFORAMA</v>
+        <v>SPP</v>
       </c>
       <c r="D62" t="str">
-        <v>INFORAMA Bildungs-, Beratungs- und Tagungszentrum</v>
+        <v>Scuola Professionale Poschiavo</v>
       </c>
       <c r="E62" t="str">
         <v/>
       </c>
       <c r="F62" t="str">
-        <v>info@inforama.ch</v>
+        <v>info@scuolaprofessionale.ch</v>
       </c>
       <c r="G62" t="str">
-        <v>031 636 41 00</v>
+        <v>081 844 05 35</v>
       </c>
       <c r="H62" t="str">
-        <v>https://www.inforama.ch</v>
+        <v>https://scuolaprofessionale.ch</v>
       </c>
       <c r="I62" t="str">
-        <v>Rütti</v>
+        <v>Via da Melga</v>
       </c>
       <c r="J62" t="str">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="K62" t="str">
-        <v>3052</v>
+        <v>7742</v>
       </c>
       <c r="L62" t="str">
-        <v>Zollikofen</v>
+        <v>Poschiavo</v>
       </c>
       <c r="M62" t="str">
-        <v>be</v>
+        <v>gr</v>
       </c>
       <c r="N62" t="str">
         <v>false</v>
       </c>
       <c r="O62" t="str">
-        <v>46.98799514770508,7.462874889373779</v>
+        <v>46.32509231567383,10.06076431274414</v>
       </c>
       <c r="P62" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
-        <v/>
+        <v>BSXNE0062600</v>
       </c>
       <c r="B63" t="str">
-        <v>BSXGR0010300.i</v>
+        <v>BSXNE0062600.i</v>
       </c>
       <c r="C63" t="str">
-        <v>SPP</v>
+        <v>CPNE-AA-PAIX</v>
       </c>
       <c r="D63" t="str">
-        <v>Scuola Professionale Poschiavo</v>
+        <v>Centre de formation professionnelle neuchâtelois Arts appliqués - Paix</v>
       </c>
       <c r="E63" t="str">
         <v/>
       </c>
       <c r="F63" t="str">
-        <v>info@scuolaprofessionale.ch</v>
+        <v>cpne-aa@rpn.ch</v>
       </c>
       <c r="G63" t="str">
-        <v>081 844 05 35</v>
+        <v>032 886 35 00</v>
       </c>
       <c r="H63" t="str">
-        <v>https://www.scuolaprofessionaleposchiavo.ch/</v>
+        <v>https://www.cpne.ch</v>
       </c>
       <c r="I63" t="str">
-        <v>Via da Melga</v>
+        <v>Paix</v>
       </c>
       <c r="J63" t="str">
-        <v>2</v>
+        <v>60</v>
       </c>
       <c r="K63" t="str">
-        <v>7742</v>
+        <v>2300</v>
       </c>
       <c r="L63" t="str">
-        <v>Poschiavo</v>
+        <v>La Chaux-de-Fonds</v>
       </c>
       <c r="M63" t="str">
-        <v>gr</v>
+        <v>ne</v>
       </c>
       <c r="N63" t="str">
         <v>false</v>
       </c>
       <c r="O63" t="str">
-        <v>46.32509231567383,10.06076431274414</v>
+        <v>47.10126495361328,6.823192119598389</v>
       </c>
       <c r="P63" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="str">
-        <v>BSXNE0062600</v>
+        <v>BSXTG0010300</v>
       </c>
       <c r="B64" t="str">
-        <v>BSXNE0062600.i</v>
+        <v>BSXTG0010300.i</v>
       </c>
       <c r="C64" t="str">
-        <v>CPNE-AA-PAIX</v>
+        <v>GBW Weinfelden</v>
       </c>
       <c r="D64" t="str">
-        <v>Centre de formation professionnelle neuchâtelois Arts appliqués - Paix</v>
+        <v>Gewerbliches Bildungszentrum Weinfelden</v>
       </c>
       <c r="E64" t="str">
         <v/>
       </c>
       <c r="F64" t="str">
-        <v>cpne-aa@rpn.ch</v>
+        <v>info@gbw.ch</v>
       </c>
       <c r="G64" t="str">
-        <v>032 886 35 00</v>
+        <v>058 345 76 11</v>
       </c>
       <c r="H64" t="str">
-        <v>https://www.cpne.ch</v>
+        <v>https://www.gbw.ch</v>
       </c>
       <c r="I64" t="str">
-        <v>Paix</v>
+        <v>Schützenstrasse</v>
       </c>
       <c r="J64" t="str">
-        <v>60</v>
+        <v>9</v>
       </c>
       <c r="K64" t="str">
-        <v>2300</v>
+        <v>8570</v>
       </c>
       <c r="L64" t="str">
-        <v>La Chaux-de-Fonds</v>
+        <v>Weinfelden</v>
       </c>
       <c r="M64" t="str">
-        <v>ne</v>
+        <v>tg</v>
       </c>
       <c r="N64" t="str">
         <v>false</v>
       </c>
       <c r="O64" t="str">
-        <v>47.10126495361328,6.823192119598389</v>
+        <v>47.565513610839844,9.105533599853516</v>
       </c>
       <c r="P64" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="str">
-        <v>BSXTG0010300</v>
+        <v/>
       </c>
       <c r="B65" t="str">
-        <v>BSXTG0010300.i</v>
+        <v>BSXZH0016000.i</v>
       </c>
       <c r="C65" t="str">
-        <v>GBW Weinfelden</v>
+        <v>GBW</v>
       </c>
       <c r="D65" t="str">
-        <v>Gewerbliches Bildungszentrum Weinfelden</v>
+        <v>Gewerbliche Berufsschule Wetzikon</v>
       </c>
       <c r="E65" t="str">
         <v/>
       </c>
       <c r="F65" t="str">
-        <v>info@gbw.ch</v>
+        <v>sekretariat.ow@gbwetzikon.ch</v>
       </c>
       <c r="G65" t="str">
-        <v>058 345 76 11</v>
+        <v>044 931 31 31</v>
       </c>
       <c r="H65" t="str">
-        <v>https://www.gbw.ch</v>
+        <v>https://www.gbwetzikon.ch</v>
       </c>
       <c r="I65" t="str">
-        <v>Schützenstrasse</v>
+        <v>Gewerbeschulsstrasse</v>
       </c>
       <c r="J65" t="str">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="K65" t="str">
-        <v>8570</v>
+        <v>8620</v>
       </c>
       <c r="L65" t="str">
-        <v>Weinfelden</v>
+        <v>Wetzikon ZH</v>
       </c>
       <c r="M65" t="str">
-        <v>tg</v>
+        <v>zh</v>
       </c>
       <c r="N65" t="str">
         <v>false</v>
       </c>
       <c r="O65" t="str">
-        <v>47.565513610839844,9.105533599853516</v>
+        <v>47.32567596435547,8.79522705078125</v>
       </c>
       <c r="P65" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="str">
-        <v>BSXVD0011200</v>
+        <v>BSXVD0004100</v>
       </c>
       <c r="B66" t="str">
-        <v>BSXVD0011200.i</v>
+        <v>BSXVD0004100.i</v>
       </c>
       <c r="C66" t="str">
-        <v>GYM Beaulieu</v>
+        <v>ETML</v>
       </c>
       <c r="D66" t="str">
-        <v>Gymnase de Beaulieu</v>
+        <v>Ecole technique - Ecole des métiers de Lausanne</v>
       </c>
       <c r="E66" t="str">
         <v/>
       </c>
       <c r="F66" t="str">
-        <v>gymnase.beaulieu@vd.ch</v>
+        <v>secretariat.etml@vd.ch</v>
       </c>
       <c r="G66" t="str">
-        <v>021 557 96 00</v>
+        <v>021 316 77 77</v>
       </c>
       <c r="H66" t="str">
-        <v>https://www.gymnasedebeaulieu.ch</v>
+        <v>https://www.etml.ch</v>
       </c>
       <c r="I66" t="str">
-        <v>Rue du Maupas</v>
+        <v>Rue de Sébeillon</v>
       </c>
       <c r="J66" t="str">
-        <v>50</v>
+        <v>12</v>
       </c>
       <c r="K66" t="str">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="L66" t="str">
         <v>Lausanne</v>
       </c>
       <c r="M66" t="str">
         <v>vd</v>
       </c>
       <c r="N66" t="str">
         <v>false</v>
       </c>
       <c r="O66" t="str">
-        <v>46.527130126953125,6.623098373413086</v>
+        <v>46.523681640625,6.615793704986572</v>
       </c>
       <c r="P66" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="str">
-        <v/>
+        <v>BSXLU0010100</v>
       </c>
       <c r="B67" t="str">
-        <v>BSXZH0016000.i</v>
+        <v>BSXLU0010100.i</v>
       </c>
       <c r="C67" t="str">
-        <v>GBW</v>
+        <v>BBZB Luzern</v>
       </c>
       <c r="D67" t="str">
-        <v>Gewerbliche Berufsschule Wetzikon</v>
+        <v>Berufsbildungszentrum Bau und Gewerbe</v>
       </c>
       <c r="E67" t="str">
         <v/>
       </c>
       <c r="F67" t="str">
-        <v>sekretariat.sw@gbwetzikon.ch</v>
+        <v>info.bbzb@sluz.ch</v>
       </c>
       <c r="G67" t="str">
-        <v>044 931 31 31</v>
+        <v>041 228 44 44</v>
       </c>
       <c r="H67" t="str">
-        <v>https://www.gbwetzikon.ch</v>
+        <v>https://www.bbzb.lu.ch</v>
       </c>
       <c r="I67" t="str">
-        <v>Gewerbeschulsstrasse</v>
+        <v>Robert-Zünd-Strasse</v>
       </c>
       <c r="J67" t="str">
-        <v>10</v>
+        <v>4-6</v>
       </c>
       <c r="K67" t="str">
-        <v>8620</v>
+        <v>6002</v>
       </c>
       <c r="L67" t="str">
-        <v>Wetzikon ZH</v>
+        <v>Luzern</v>
       </c>
       <c r="M67" t="str">
-        <v>zh</v>
+        <v>lu</v>
       </c>
       <c r="N67" t="str">
         <v>false</v>
       </c>
       <c r="O67" t="str">
-        <v>47.32567596435547,8.79522705078125</v>
+        <v>47.04967498779297,8.311267852783203</v>
       </c>
       <c r="P67" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="str">
-        <v>BSXVD0004100</v>
+        <v>BSXBS0010200</v>
       </c>
       <c r="B68" t="str">
-        <v>BSXVD0004100.i</v>
+        <v>BSXBS0010200.i</v>
       </c>
       <c r="C68" t="str">
-        <v>ETML</v>
+        <v>AGS Basel</v>
       </c>
       <c r="D68" t="str">
-        <v>Ecole technique - Ecole des métiers de Lausanne</v>
+        <v>Allgemeine Gewerbeschule Basel</v>
       </c>
       <c r="E68" t="str">
         <v/>
       </c>
       <c r="F68" t="str">
-        <v>secretariat.etml@vd.ch</v>
+        <v>sekretariat.ags@bs.ch</v>
       </c>
       <c r="G68" t="str">
-        <v>021 316 77 77</v>
+        <v>061 695 61 11</v>
       </c>
       <c r="H68" t="str">
-        <v>https://www.etml.ch</v>
+        <v>https://www.agsbs.ch</v>
       </c>
       <c r="I68" t="str">
-        <v>Rue de Sébeillon</v>
+        <v>Vogelsangstrasse</v>
       </c>
       <c r="J68" t="str">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="K68" t="str">
-        <v>1004</v>
+        <v>4005</v>
       </c>
       <c r="L68" t="str">
-        <v>Lausanne</v>
+        <v>Basel</v>
       </c>
       <c r="M68" t="str">
-        <v>vd</v>
+        <v>bs</v>
       </c>
       <c r="N68" t="str">
         <v>false</v>
       </c>
       <c r="O68" t="str">
-        <v>46.523681640625,6.615793704986572</v>
+        <v>47.563385009765625,7.605526447296143</v>
       </c>
       <c r="P68" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="str">
-        <v>BSXLU0010100</v>
+        <v>BSXBE0021600</v>
       </c>
       <c r="B69" t="str">
-        <v>BSXLU0010100.i</v>
+        <v>BSXBE0021600.i</v>
       </c>
       <c r="C69" t="str">
-        <v>BBZB Luzern</v>
+        <v>Didac Bern</v>
       </c>
       <c r="D69" t="str">
-        <v>Berufsbildungszentrum Bau und Gewerbe</v>
+        <v>Didac Schulen AG</v>
       </c>
       <c r="E69" t="str">
-        <v/>
+        <v>Schulzentrum Bern</v>
       </c>
       <c r="F69" t="str">
-        <v>info.bbzb@sluz.ch</v>
+        <v>office@didacbern.ch</v>
       </c>
       <c r="G69" t="str">
-        <v>041 228 44 44</v>
+        <v>031 311 54 44</v>
       </c>
       <c r="H69" t="str">
-        <v>https://www.bbzb.lu.ch</v>
+        <v>https://www.didacbern.ch</v>
       </c>
       <c r="I69" t="str">
-        <v>Robert-Zünd-Strasse</v>
+        <v>Effingerstrasse</v>
       </c>
       <c r="J69" t="str">
-        <v>4-6</v>
+        <v>31</v>
       </c>
       <c r="K69" t="str">
-        <v>6002</v>
+        <v>3008</v>
       </c>
       <c r="L69" t="str">
-        <v>Luzern</v>
+        <v>Bern</v>
       </c>
       <c r="M69" t="str">
-        <v>lu</v>
+        <v>be</v>
       </c>
       <c r="N69" t="str">
         <v>false</v>
       </c>
       <c r="O69" t="str">
-        <v>47.04967498779297,8.311267852783203</v>
+        <v>46.945914633800385,7.4323420265885</v>
       </c>
       <c r="P69" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="str">
-        <v>BSXBS0010200</v>
+        <v/>
       </c>
       <c r="B70" t="str">
-        <v>BSXBS0010200.i</v>
+        <v>BSXZH0081900.i</v>
       </c>
       <c r="C70" t="str">
-        <v>AGS Basel</v>
+        <v>UNITED school Zürich</v>
       </c>
       <c r="D70" t="str">
-        <v>Allgemeine Gewerbeschule Basel</v>
+        <v>UNITED school of sports</v>
       </c>
       <c r="E70" t="str">
         <v/>
       </c>
       <c r="F70" t="str">
-        <v>ags@bs.ch</v>
+        <v>info@unitedschool.ch</v>
       </c>
       <c r="G70" t="str">
-        <v>061 695 61 11</v>
+        <v>044 743 77 33</v>
       </c>
       <c r="H70" t="str">
-        <v>https://www.agsbs.ch</v>
+        <v>https://www.unitedschool.ch</v>
       </c>
       <c r="I70" t="str">
-        <v>Vogelsangstrasse</v>
+        <v>Baslerstrasse</v>
       </c>
       <c r="J70" t="str">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="K70" t="str">
-        <v>4005</v>
+        <v>8048</v>
       </c>
       <c r="L70" t="str">
-        <v>Basel</v>
+        <v>Zürich</v>
       </c>
       <c r="M70" t="str">
-        <v>bs</v>
+        <v>zh</v>
       </c>
       <c r="N70" t="str">
         <v>false</v>
       </c>
       <c r="O70" t="str">
-        <v>47.563385009765625,7.605526447296143</v>
+        <v>47.38493728637695,8.502718925476074</v>
       </c>
       <c r="P70" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="str">
-        <v>BSXBE0021600</v>
+        <v>BSXBE0021700</v>
       </c>
       <c r="B71" t="str">
-        <v>BSXBE0021600.i</v>
+        <v>BSXBE0021700.i</v>
       </c>
       <c r="C71" t="str">
-        <v>Didac Bern</v>
+        <v>be-med</v>
       </c>
       <c r="D71" t="str">
-        <v>Didac Schulen AG</v>
+        <v>Berner Berufsfachschule für medizinische Assistenzberufe</v>
       </c>
       <c r="E71" t="str">
-        <v>Schulzentrum Bern</v>
+        <v/>
       </c>
       <c r="F71" t="str">
-        <v>office@didacbern.ch</v>
+        <v>info@be-med.ch</v>
       </c>
       <c r="G71" t="str">
-        <v>031 311 54 44</v>
+        <v>031 310 80 30</v>
       </c>
       <c r="H71" t="str">
-        <v>https://www.didacbern.ch</v>
+        <v>https://www.be-med.ch</v>
       </c>
       <c r="I71" t="str">
-        <v>Effingerstrasse</v>
+        <v>Alpeneggstrasse</v>
       </c>
       <c r="J71" t="str">
-        <v>31</v>
+        <v>1</v>
       </c>
       <c r="K71" t="str">
-        <v>3008</v>
+        <v>3012</v>
       </c>
       <c r="L71" t="str">
         <v>Bern</v>
       </c>
       <c r="M71" t="str">
         <v>be</v>
       </c>
       <c r="N71" t="str">
         <v>false</v>
       </c>
       <c r="O71" t="str">
-        <v>46.945914633800385,7.4323420265885</v>
+        <v>46.95212936401367,7.438669681549072</v>
       </c>
       <c r="P71" t="str">
         <v>private</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="str">
-        <v/>
+        <v>BSXVD0011000</v>
       </c>
       <c r="B72" t="str">
-        <v>BSXZH0081900.i</v>
+        <v>BSXVD0011000.i</v>
       </c>
       <c r="C72" t="str">
-        <v>UNITED school Zürich</v>
+        <v>COFOP</v>
       </c>
       <c r="D72" t="str">
-        <v>UNITED school of sports</v>
+        <v>Centre d'orientation et de formation professionnelles</v>
       </c>
       <c r="E72" t="str">
         <v/>
       </c>
       <c r="F72" t="str">
-        <v>info@unitedschool.ch</v>
+        <v>info.cofop@vd.ch</v>
       </c>
       <c r="G72" t="str">
-        <v>044 743 77 33</v>
+        <v>021 316 48 50</v>
       </c>
       <c r="H72" t="str">
-        <v>https://www.unitedschool.ch</v>
+        <v>https://www.vd.ch/themes/formation/etablissements-de-formation/centre-dorientation-et-de-formation-professionnelles-cofop</v>
       </c>
       <c r="I72" t="str">
-        <v>Baslerstrasse</v>
+        <v>Avenue de Valmont</v>
       </c>
       <c r="J72" t="str">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="K72" t="str">
-        <v>8048</v>
+        <v>1010</v>
       </c>
       <c r="L72" t="str">
-        <v>Zürich</v>
+        <v>Lausanne</v>
       </c>
       <c r="M72" t="str">
-        <v>zh</v>
+        <v>vd</v>
       </c>
       <c r="N72" t="str">
         <v>false</v>
       </c>
       <c r="O72" t="str">
-        <v>47.38493728637695,8.502718925476074</v>
+        <v>46.5400505065918,6.660369873046875</v>
       </c>
       <c r="P72" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="str">
-        <v/>
+        <v>BSXFR0111500</v>
       </c>
       <c r="B73" t="str">
-        <v>BSXZH0041100.i</v>
+        <v>BSXFR0111500.i</v>
       </c>
       <c r="C73" t="str">
-        <v/>
+        <v>SECFribourg</v>
       </c>
       <c r="D73" t="str">
-        <v>Kantonsschule Rychenberg</v>
+        <v>Société des employés de commerce</v>
       </c>
       <c r="E73" t="str">
-        <v>Fachmittelschule</v>
+        <v/>
       </c>
       <c r="F73" t="str">
-        <v>sekretariat@krw.ch</v>
+        <v>info@secfribourg.ch</v>
       </c>
       <c r="G73" t="str">
-        <v>052 244 04 04</v>
+        <v>026 321 29 21</v>
       </c>
       <c r="H73" t="str">
-        <v>https://www.krw.ch</v>
+        <v>https://www.secfribourg.ch/</v>
       </c>
       <c r="I73" t="str">
-        <v>Rychenbergstrasse</v>
+        <v>Varis</v>
       </c>
       <c r="J73" t="str">
-        <v>110</v>
+        <v>1</v>
       </c>
       <c r="K73" t="str">
-        <v>8400</v>
+        <v>1700</v>
       </c>
       <c r="L73" t="str">
-        <v>Winterthur</v>
+        <v>Fribourg</v>
       </c>
       <c r="M73" t="str">
-        <v>zh</v>
+        <v>fr</v>
       </c>
       <c r="N73" t="str">
         <v>false</v>
       </c>
       <c r="O73" t="str">
-        <v>47.50519943237305,8.73678207397461</v>
+        <v>46.80802917480469,7.157238006591797</v>
       </c>
       <c r="P73" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="str">
-        <v>BSXBE0021700</v>
+        <v/>
       </c>
       <c r="B74" t="str">
-        <v>BSXBE0021700.i</v>
+        <v>BSXZH0030500.i</v>
       </c>
       <c r="C74" t="str">
-        <v>be-med</v>
+        <v>KV Zürich</v>
       </c>
       <c r="D74" t="str">
-        <v>Berner Berufsfachschule für medizinische Assistenzberufe</v>
+        <v>Wirtschaftsschule KV Zürich</v>
       </c>
       <c r="E74" t="str">
         <v/>
       </c>
       <c r="F74" t="str">
-        <v>info@be-med.ch</v>
+        <v>majweber@kvz-schule.ch</v>
       </c>
       <c r="G74" t="str">
-        <v>031 310 80 30</v>
+        <v>044 444 66 00</v>
       </c>
       <c r="H74" t="str">
-        <v>https://www.be-med.ch</v>
+        <v>https://www.kvz-schule.ch</v>
       </c>
       <c r="I74" t="str">
-        <v>Alpeneggstrasse</v>
+        <v>Limmatstrasse</v>
       </c>
       <c r="J74" t="str">
-        <v>1</v>
+        <v>310</v>
       </c>
       <c r="K74" t="str">
-        <v>3012</v>
+        <v>8031</v>
       </c>
       <c r="L74" t="str">
-        <v>Bern</v>
+        <v>Zürich</v>
       </c>
       <c r="M74" t="str">
-        <v>be</v>
+        <v>zh</v>
       </c>
       <c r="N74" t="str">
         <v>false</v>
       </c>
       <c r="O74" t="str">
-        <v>46.95212936401367,7.438669681549072</v>
+        <v>47.39030456542969,8.523588180541992</v>
       </c>
       <c r="P74" t="str">
         <v>private</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="str">
-        <v>BSXVD0011000</v>
+        <v>BSXLU0015000</v>
       </c>
       <c r="B75" t="str">
-        <v>BSXVD0011000.i</v>
+        <v>BSXLU0015000.i</v>
       </c>
       <c r="C75" t="str">
-        <v>COFOP</v>
+        <v/>
       </c>
       <c r="D75" t="str">
-        <v>Centre d'orientation et de formation professionnelles</v>
+        <v>Musical Factory AG</v>
       </c>
       <c r="E75" t="str">
         <v/>
       </c>
       <c r="F75" t="str">
-        <v>info.cofop@vd.ch</v>
+        <v>info@musicalfactory.ch</v>
       </c>
       <c r="G75" t="str">
-        <v>021 316 48 50</v>
+        <v>041 240 54 25</v>
       </c>
       <c r="H75" t="str">
-        <v>https://www.vd.ch/themes/formation/etablissements-de-formation/centre-dorientation-et-de-formation-professionnelles-cofop</v>
+        <v>https://musicalfactory.ch/</v>
       </c>
       <c r="I75" t="str">
-        <v>Avenue de Valmont</v>
+        <v>Eisfeldstrasse</v>
       </c>
       <c r="J75" t="str">
-        <v>24</v>
+        <v>2a</v>
       </c>
       <c r="K75" t="str">
-        <v>1010</v>
+        <v>6005</v>
       </c>
       <c r="L75" t="str">
-        <v>Lausanne</v>
+        <v>Luzern</v>
       </c>
       <c r="M75" t="str">
-        <v>vd</v>
+        <v>lu</v>
       </c>
       <c r="N75" t="str">
         <v>false</v>
       </c>
       <c r="O75" t="str">
-        <v>46.5400505065918,6.660369873046875</v>
+        <v>47.04165597773735,8.321649055053962</v>
       </c>
       <c r="P75" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="str">
-        <v>BSXFR0111500</v>
+        <v>BSXLU0011700</v>
       </c>
       <c r="B76" t="str">
-        <v>BSXFR0111500.i</v>
+        <v>BSXLU0011700.i</v>
       </c>
       <c r="C76" t="str">
-        <v>SECFribourg</v>
+        <v>FREI'S Luzern</v>
       </c>
       <c r="D76" t="str">
-        <v>Société des employés de commerce</v>
+        <v>FREI'S Schulen AG</v>
       </c>
       <c r="E76" t="str">
         <v/>
       </c>
       <c r="F76" t="str">
-        <v>info@secfribourg.ch</v>
+        <v>info@freisschulen.ch</v>
       </c>
       <c r="G76" t="str">
-        <v>026 321 29 21</v>
+        <v>041 418 10 20</v>
       </c>
       <c r="H76" t="str">
-        <v>https://www.secfribourg.ch/</v>
+        <v>https://www.freisschulen.ch</v>
       </c>
       <c r="I76" t="str">
-        <v>Varis</v>
+        <v>Haldenstrasse</v>
       </c>
       <c r="J76" t="str">
-        <v>1</v>
+        <v>33</v>
       </c>
       <c r="K76" t="str">
-        <v>1700</v>
+        <v>6002</v>
       </c>
       <c r="L76" t="str">
-        <v>Fribourg</v>
+        <v>Luzern</v>
       </c>
       <c r="M76" t="str">
-        <v>fr</v>
+        <v>lu</v>
       </c>
       <c r="N76" t="str">
         <v>false</v>
       </c>
       <c r="O76" t="str">
-        <v>46.80802917480469,7.157238006591797</v>
+        <v>47.055267333984375,8.31711196899414</v>
       </c>
       <c r="P76" t="str">
         <v>private</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="str">
-        <v/>
+        <v>BSXVD0010000</v>
       </c>
       <c r="B77" t="str">
-        <v>BSXZH0030500.i</v>
+        <v>BSXVD0010000.i</v>
       </c>
       <c r="C77" t="str">
-        <v>KV Zürich</v>
+        <v>ESsanté</v>
       </c>
       <c r="D77" t="str">
-        <v>Wirtschaftsschule KV Zürich</v>
+        <v>Ecole supérieure de la santé</v>
       </c>
       <c r="E77" t="str">
         <v/>
       </c>
       <c r="F77" t="str">
-        <v>majweber@kvz-schule.ch</v>
+        <v>secretariat.essante@vd.ch</v>
       </c>
       <c r="G77" t="str">
-        <v>044 444 66 00</v>
+        <v>021 557 07 70</v>
       </c>
       <c r="H77" t="str">
-        <v>https://www.kvz-schule.ch</v>
+        <v>https://www.essante.ch</v>
       </c>
       <c r="I77" t="str">
-        <v>Limmatstrasse</v>
+        <v>Place du Château</v>
       </c>
       <c r="J77" t="str">
-        <v>310</v>
+        <v>3</v>
       </c>
       <c r="K77" t="str">
-        <v>8031</v>
+        <v>1014</v>
       </c>
       <c r="L77" t="str">
-        <v>Zürich</v>
+        <v>Lausanne</v>
       </c>
       <c r="M77" t="str">
-        <v>zh</v>
+        <v>vd</v>
       </c>
       <c r="N77" t="str">
         <v>false</v>
       </c>
       <c r="O77" t="str">
-        <v>47.39030456542969,8.523588180541992</v>
+        <v>46.52439498901367,6.636129379272461</v>
       </c>
       <c r="P77" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="str">
-        <v>BSXLU0015000</v>
+        <v>BSXLU0014300</v>
       </c>
       <c r="B78" t="str">
-        <v>BSXLU0015000.i</v>
+        <v>BSXLU0014300.i</v>
       </c>
       <c r="C78" t="str">
-        <v/>
+        <v>KS Sursee</v>
       </c>
       <c r="D78" t="str">
-        <v>Musical Factory AG</v>
+        <v>Kantonsschule Sursee</v>
       </c>
       <c r="E78" t="str">
-        <v/>
+        <v>Fachmittelschule</v>
       </c>
       <c r="F78" t="str">
-        <v>info@musicalfactory.ch</v>
+        <v>sekretariat.kss@edulu.ch</v>
       </c>
       <c r="G78" t="str">
-        <v>041 240 54 25</v>
+        <v>041 926 60 30</v>
       </c>
       <c r="H78" t="str">
-        <v>https://musicalfactory.ch/</v>
+        <v/>
       </c>
       <c r="I78" t="str">
-        <v>Eisfeldstrasse</v>
+        <v>Moosgasse</v>
       </c>
       <c r="J78" t="str">
-        <v>2a</v>
+        <v>11</v>
       </c>
       <c r="K78" t="str">
-        <v>6005</v>
+        <v>6210</v>
       </c>
       <c r="L78" t="str">
-        <v>Luzern</v>
+        <v>Sursee</v>
       </c>
       <c r="M78" t="str">
         <v>lu</v>
       </c>
       <c r="N78" t="str">
         <v>false</v>
       </c>
       <c r="O78" t="str">
-        <v>47.04165597773735,8.321649055053962</v>
+        <v>47.17717742919922,8.106844902038574</v>
       </c>
       <c r="P78" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="str">
-        <v>BSXLU0011700</v>
+        <v/>
       </c>
       <c r="B79" t="str">
-        <v>BSXLU0011700.i</v>
+        <v>BSXSO0012400.i</v>
       </c>
       <c r="C79" t="str">
-        <v>FREI'S Luzern</v>
+        <v>ISO Olten</v>
       </c>
       <c r="D79" t="str">
-        <v>FREI'S Schulen AG</v>
+        <v>Informatikschule Olten</v>
       </c>
       <c r="E79" t="str">
         <v/>
       </c>
       <c r="F79" t="str">
-        <v>info@freisschulen.ch</v>
+        <v>admin@interlink-olten.ch</v>
       </c>
       <c r="G79" t="str">
-        <v>041 418 10 20</v>
+        <v>062 212 60 02</v>
       </c>
       <c r="H79" t="str">
-        <v>https://www.freisschulen.ch</v>
+        <v>https://www.informatikschuleolten.ch/</v>
       </c>
       <c r="I79" t="str">
-        <v>Haldenstrasse</v>
+        <v>Solothurnstrasse</v>
       </c>
       <c r="J79" t="str">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="K79" t="str">
-        <v>6002</v>
+        <v>4600</v>
       </c>
       <c r="L79" t="str">
-        <v>Luzern</v>
+        <v>Olten</v>
       </c>
       <c r="M79" t="str">
-        <v>lu</v>
+        <v>so</v>
       </c>
       <c r="N79" t="str">
         <v>false</v>
       </c>
       <c r="O79" t="str">
-        <v>47.055267333984375,8.31711196899414</v>
+        <v>47.350137081617426,7.897973097567704</v>
       </c>
       <c r="P79" t="str">
         <v>private</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="str">
-        <v>BSXVD0010000</v>
+        <v>BSXBE0014900</v>
       </c>
       <c r="B80" t="str">
-        <v>BSXVD0010000.i</v>
+        <v>BSXBE0014900.i</v>
       </c>
       <c r="C80" t="str">
-        <v>ESsanté</v>
+        <v>bwd</v>
       </c>
       <c r="D80" t="str">
-        <v>Ecole supérieure de la santé</v>
+        <v>Bildungszentrum für Wirtschaft und Dienstleistung</v>
       </c>
       <c r="E80" t="str">
         <v/>
       </c>
       <c r="F80" t="str">
-        <v>secretariat.essante@vd.ch</v>
+        <v>info@bwdbern.ch</v>
       </c>
       <c r="G80" t="str">
-        <v>021 557 07 70</v>
+        <v>031 330 19 90</v>
       </c>
       <c r="H80" t="str">
-        <v>https://www.essante.ch</v>
+        <v>https://www.bwdbern.ch</v>
       </c>
       <c r="I80" t="str">
-        <v>Place du Château</v>
+        <v>Papiermühlestr.</v>
       </c>
       <c r="J80" t="str">
-        <v>3</v>
+        <v>65</v>
       </c>
       <c r="K80" t="str">
-        <v>1014</v>
+        <v>3014</v>
       </c>
       <c r="L80" t="str">
-        <v>Lausanne</v>
+        <v>Bern</v>
       </c>
       <c r="M80" t="str">
-        <v>vd</v>
+        <v>be</v>
       </c>
       <c r="N80" t="str">
         <v>false</v>
       </c>
       <c r="O80" t="str">
-        <v>46.52439498901367,6.636129379272461</v>
+        <v>46.961917877197266,7.464494705200195</v>
       </c>
       <c r="P80" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="str">
-        <v>BSXBE0021300</v>
+        <v/>
       </c>
       <c r="B81" t="str">
-        <v>BSXBE0021300.i</v>
+        <v>BSXZH0004000.i</v>
       </c>
       <c r="C81" t="str">
-        <v>AKAD</v>
+        <v>ABZH</v>
       </c>
       <c r="D81" t="str">
-        <v>Bern Schule für Handel und Berufsmaturität</v>
+        <v>Allgemeine Berufsschule Zürich</v>
       </c>
       <c r="E81" t="str">
         <v/>
       </c>
       <c r="F81" t="str">
-        <v/>
+        <v>info@abzh.ch</v>
       </c>
       <c r="G81" t="str">
-        <v>031 380 13 11</v>
+        <v>044 446 94 46</v>
       </c>
       <c r="H81" t="str">
-        <v/>
+        <v>https://www.a-b-z.ch</v>
       </c>
       <c r="I81" t="str">
-        <v>Genfergasse</v>
+        <v>Ausstellungsstrasse</v>
       </c>
       <c r="J81" t="str">
-        <v>3</v>
+        <v>44</v>
       </c>
       <c r="K81" t="str">
-        <v>3011</v>
+        <v>8090</v>
       </c>
       <c r="L81" t="str">
-        <v>Bern</v>
+        <v>Zürich</v>
       </c>
       <c r="M81" t="str">
-        <v>be</v>
+        <v>zh</v>
       </c>
       <c r="N81" t="str">
         <v>false</v>
       </c>
       <c r="O81" t="str">
-        <v>46.949344635009766,7.441258907318115</v>
+        <v>47.38268280029297,8.537016868591309</v>
       </c>
       <c r="P81" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="str">
-        <v>BSXLU0014300</v>
+        <v>BSXZH0088200</v>
       </c>
       <c r="B82" t="str">
-        <v>BSXLU0014300.i</v>
+        <v>BSXZH0088200.i</v>
       </c>
       <c r="C82" t="str">
-        <v>KS Sursee</v>
+        <v/>
       </c>
       <c r="D82" t="str">
-        <v>Kantonsschule Sursee</v>
+        <v>Kantonsschule Stadelhofen</v>
       </c>
       <c r="E82" t="str">
-        <v>Fachmittelschule</v>
+        <v/>
       </c>
       <c r="F82" t="str">
-        <v>sekretariat.kss@edulu.ch</v>
+        <v>sekretariat@ksstadelhofen.ch</v>
       </c>
       <c r="G82" t="str">
-        <v>041 926 60 30</v>
+        <v>044 268 36 60</v>
       </c>
       <c r="H82" t="str">
-        <v/>
+        <v>https://www.ksstadelhofen.ch/</v>
       </c>
       <c r="I82" t="str">
-        <v>Moosgasse</v>
+        <v>Schanzengasse</v>
       </c>
       <c r="J82" t="str">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="K82" t="str">
-        <v>6210</v>
+        <v>8001</v>
       </c>
       <c r="L82" t="str">
-        <v>Sursee</v>
+        <v>Zürich</v>
       </c>
       <c r="M82" t="str">
-        <v>lu</v>
+        <v>zh</v>
       </c>
       <c r="N82" t="str">
         <v>false</v>
       </c>
       <c r="O82" t="str">
-        <v>47.17717742919922,8.106844902038574</v>
+        <v>47.3676595865058,8.549546447126776</v>
       </c>
       <c r="P82" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="str">
-        <v/>
+        <v>BSXBE0021300</v>
       </c>
       <c r="B83" t="str">
-        <v>BSXSO0012400.i</v>
+        <v>BSXBE0021300.i</v>
       </c>
       <c r="C83" t="str">
-        <v>ISO Olten</v>
+        <v>AKAD</v>
       </c>
       <c r="D83" t="str">
-        <v>Informatikschule Olten</v>
+        <v>AKAD</v>
       </c>
       <c r="E83" t="str">
         <v/>
       </c>
       <c r="F83" t="str">
-        <v>admin@interlink-olten.ch</v>
+        <v/>
       </c>
       <c r="G83" t="str">
-        <v>062 212 60 02</v>
+        <v>031 380 13 13</v>
       </c>
       <c r="H83" t="str">
-        <v>https://www.interlink-olten.ch</v>
+        <v/>
       </c>
       <c r="I83" t="str">
-        <v>Solothurnstrasse</v>
+        <v>Effingerstrasse</v>
       </c>
       <c r="J83" t="str">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="K83" t="str">
-        <v>4600</v>
+        <v>3008</v>
       </c>
       <c r="L83" t="str">
-        <v>Olten</v>
+        <v>Bern</v>
       </c>
       <c r="M83" t="str">
-        <v>so</v>
+        <v>be</v>
       </c>
       <c r="N83" t="str">
         <v>false</v>
       </c>
       <c r="O83" t="str">
-        <v>47.350137081617426,7.897973097567704</v>
+        <v>46.94578181936784,7.432474744644317</v>
       </c>
       <c r="P83" t="str">
         <v>private</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="str">
-        <v>BSXBE0014900</v>
+        <v/>
       </c>
       <c r="B84" t="str">
-        <v>BSXBE0014900.i</v>
+        <v>BSXTI0008000.i</v>
       </c>
       <c r="C84" t="str">
-        <v>bwd</v>
+        <v>CSIA Lugano</v>
       </c>
       <c r="D84" t="str">
-        <v>Bildungszentrum für Wirtschaft und Dienstleistung</v>
+        <v>Centro scolastico per le industrie artistiche</v>
       </c>
       <c r="E84" t="str">
-        <v/>
+        <v>École spécialisée artistique pour obtenir une maturité spécialisée artistique</v>
       </c>
       <c r="F84" t="str">
-        <v>info@bwdbern.ch</v>
+        <v>decs-csia@edu.ti.ch</v>
       </c>
       <c r="G84" t="str">
-        <v>031 330 19 90</v>
+        <v>091 815 20 11</v>
       </c>
       <c r="H84" t="str">
-        <v>https://www.bwdbern.ch</v>
+        <v>https://www.csia.ti.ch/</v>
       </c>
       <c r="I84" t="str">
-        <v>Papiermühlestr.</v>
+        <v>Via Brentani</v>
       </c>
       <c r="J84" t="str">
-        <v>65</v>
+        <v>18</v>
       </c>
       <c r="K84" t="str">
-        <v>3014</v>
+        <v>6900</v>
       </c>
       <c r="L84" t="str">
-        <v>Bern</v>
+        <v>Lugano</v>
       </c>
       <c r="M84" t="str">
-        <v>be</v>
+        <v>ti</v>
       </c>
       <c r="N84" t="str">
         <v>false</v>
       </c>
       <c r="O84" t="str">
-        <v>46.961917877197266,7.464494705200195</v>
+        <v>46.01853227967196,8.961252868680532</v>
       </c>
       <c r="P84" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="str">
-        <v/>
+        <v>BSXBE0015200</v>
       </c>
       <c r="B85" t="str">
-        <v>BSXZH0004000.i</v>
+        <v>BSXBE0015200.i</v>
       </c>
       <c r="C85" t="str">
-        <v>ABZ Zürich</v>
+        <v>ESC La Neuveville</v>
       </c>
       <c r="D85" t="str">
-        <v>Allgemeine Berufsschule Zürich</v>
+        <v>Ecole Supérieure de Commerce La Neuveville</v>
       </c>
       <c r="E85" t="str">
         <v/>
       </c>
       <c r="F85" t="str">
-        <v>info@abzh.ch</v>
+        <v>secretariat@esclaneuveville.ch</v>
       </c>
       <c r="G85" t="str">
-        <v>044 446 94 46</v>
+        <v>032 751 21 77</v>
       </c>
       <c r="H85" t="str">
-        <v>https://www.a-b-z.ch</v>
+        <v>https://www.esclaneuveville.ch</v>
       </c>
       <c r="I85" t="str">
-        <v>Ausstellungsstrasse</v>
+        <v>Route de Neuchâtel</v>
       </c>
       <c r="J85" t="str">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="K85" t="str">
-        <v>8090</v>
+        <v>2520</v>
       </c>
       <c r="L85" t="str">
-        <v>Zürich</v>
+        <v>La Neuveville</v>
       </c>
       <c r="M85" t="str">
-        <v>zh</v>
+        <v>be</v>
       </c>
       <c r="N85" t="str">
         <v>false</v>
       </c>
       <c r="O85" t="str">
-        <v>47.38268280029297,8.537016868591309</v>
+        <v>47.06275939941406,7.090057373046875</v>
       </c>
       <c r="P85" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="str">
-        <v/>
+        <v>BSXBE0014700</v>
       </c>
       <c r="B86" t="str">
-        <v>BSXTI0008000.i</v>
+        <v>BSXBE0014700.i</v>
       </c>
       <c r="C86" t="str">
-        <v>CSIA Lugano</v>
+        <v>WST</v>
       </c>
       <c r="D86" t="str">
-        <v>Centro scolastico per le industrie artistiche</v>
+        <v>Wirtschaftsschule Thun</v>
       </c>
       <c r="E86" t="str">
-        <v>École spécialisée artistique pour obtenir une maturité spécialisée artistique</v>
+        <v/>
       </c>
       <c r="F86" t="str">
-        <v>decs-csia@edu.ti.ch</v>
+        <v>wst@wst.ch</v>
       </c>
       <c r="G86" t="str">
-        <v>091 815 20 11</v>
+        <v>033 225 26 27</v>
       </c>
       <c r="H86" t="str">
-        <v>https://www.csia.ti.ch/</v>
+        <v>https://www.wst.ch</v>
       </c>
       <c r="I86" t="str">
-        <v>Via Brentani</v>
+        <v>Mönchstrasse</v>
       </c>
       <c r="J86" t="str">
-        <v>18</v>
+        <v>30a</v>
       </c>
       <c r="K86" t="str">
-        <v>6900</v>
+        <v>3600</v>
       </c>
       <c r="L86" t="str">
-        <v>Lugano</v>
+        <v>Thun</v>
       </c>
       <c r="M86" t="str">
-        <v>ti</v>
+        <v>be</v>
       </c>
       <c r="N86" t="str">
         <v>false</v>
       </c>
       <c r="O86" t="str">
-        <v>46.01853227967196,8.961252868680532</v>
+        <v>46.74994659423828,7.632183074951172</v>
       </c>
       <c r="P86" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="str">
-        <v>BSXBE0015200</v>
+        <v>BSXFR0066600</v>
       </c>
       <c r="B87" t="str">
-        <v>BSXBE0015200.i</v>
+        <v>BSXFR0066600.i</v>
       </c>
       <c r="C87" t="str">
-        <v>ESC La Neuveville</v>
+        <v>Grangeneuve</v>
       </c>
       <c r="D87" t="str">
-        <v>Ecole Supérieure de Commerce La Neuveville</v>
+        <v>Grangeneuve</v>
       </c>
       <c r="E87" t="str">
         <v/>
       </c>
       <c r="F87" t="str">
-        <v>secretariat@esclaneuveville.ch</v>
+        <v>iag@fr.ch</v>
       </c>
       <c r="G87" t="str">
-        <v>032 751 21 77</v>
+        <v>026 305 55 00</v>
       </c>
       <c r="H87" t="str">
-        <v>https://www.esclaneuveville.ch</v>
+        <v>https://www.fr.ch/grangeneuve/</v>
       </c>
       <c r="I87" t="str">
-        <v>Route de Neuchâtel</v>
+        <v>Route de Grangeneuve</v>
       </c>
       <c r="J87" t="str">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="K87" t="str">
-        <v>2520</v>
+        <v>1725</v>
       </c>
       <c r="L87" t="str">
-        <v>La Neuveville</v>
+        <v>Posieux</v>
       </c>
       <c r="M87" t="str">
-        <v>be</v>
+        <v>fr</v>
       </c>
       <c r="N87" t="str">
         <v>false</v>
       </c>
       <c r="O87" t="str">
-        <v>47.06275939941406,7.090057373046875</v>
+        <v>46.76795959472656,7.1151933670043945</v>
       </c>
       <c r="P87" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="str">
-        <v>BSXBE0014700</v>
+        <v>BSXJU0031200</v>
       </c>
       <c r="B88" t="str">
-        <v>BSXBE0014700.i</v>
+        <v>BSXJU0031200.i</v>
       </c>
       <c r="C88" t="str">
-        <v>WST</v>
+        <v>EPT Porrentruy</v>
       </c>
       <c r="D88" t="str">
-        <v>Wirtschaftsschule Thun</v>
+        <v>Ecole professionnelle technique</v>
       </c>
       <c r="E88" t="str">
         <v/>
       </c>
       <c r="F88" t="str">
-        <v>wst@wst.ch</v>
+        <v>info@divtec.ch</v>
       </c>
       <c r="G88" t="str">
-        <v>033 225 26 27</v>
+        <v>032 420 35 50</v>
       </c>
       <c r="H88" t="str">
-        <v>https://www.wst.ch</v>
+        <v>https://www.divtec.ch</v>
       </c>
       <c r="I88" t="str">
-        <v>Mönchstrasse</v>
+        <v>Cité des Microtechniques</v>
       </c>
       <c r="J88" t="str">
-        <v>30a</v>
+        <v/>
       </c>
       <c r="K88" t="str">
-        <v>3600</v>
+        <v>2900</v>
       </c>
       <c r="L88" t="str">
-        <v>Thun</v>
+        <v>Porrentruy</v>
       </c>
       <c r="M88" t="str">
-        <v>be</v>
+        <v>ju</v>
       </c>
       <c r="N88" t="str">
         <v>false</v>
       </c>
       <c r="O88" t="str">
-        <v>46.74994659423828,7.632183074951172</v>
+        <v>47.418027038727004,7.08580689965754</v>
       </c>
       <c r="P88" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="str">
-        <v>BSXFR0066600</v>
+        <v>BSXGE0069800</v>
       </c>
       <c r="B89" t="str">
-        <v>BSXFR0066600.i</v>
+        <v>BSXGE0069800.i</v>
       </c>
       <c r="C89" t="str">
-        <v>Grangeneuve</v>
+        <v>ifage</v>
       </c>
       <c r="D89" t="str">
-        <v>Grangeneuve</v>
+        <v>Fondation pour la formation des adultes</v>
       </c>
       <c r="E89" t="str">
         <v/>
       </c>
       <c r="F89" t="str">
-        <v>iag@fr.ch</v>
+        <v/>
       </c>
       <c r="G89" t="str">
-        <v>026 305 55 00</v>
+        <v>022 807 30 00</v>
       </c>
       <c r="H89" t="str">
-        <v>https://www.fr.ch/grangeneuve/</v>
+        <v>https://www.ifage.ch/</v>
       </c>
       <c r="I89" t="str">
-        <v>Route de Grangeneuve</v>
+        <v>Place des Augustins</v>
       </c>
       <c r="J89" t="str">
-        <v>31</v>
+        <v/>
       </c>
       <c r="K89" t="str">
-        <v>1725</v>
+        <v>1205</v>
       </c>
       <c r="L89" t="str">
-        <v>Posieux</v>
+        <v>Genève</v>
       </c>
       <c r="M89" t="str">
-        <v>fr</v>
+        <v>ge</v>
       </c>
       <c r="N89" t="str">
         <v>false</v>
       </c>
       <c r="O89" t="str">
-        <v>46.76795959472656,7.1151933670043945</v>
+        <v>46.19147491455078,6.144249439239502</v>
       </c>
       <c r="P89" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="str">
-        <v>BSXJU0031200</v>
+        <v>BSXGE0069100</v>
       </c>
       <c r="B90" t="str">
-        <v>BSXJU0031200.i</v>
+        <v>BSXGE0069100.i</v>
       </c>
       <c r="C90" t="str">
-        <v>EPT Porrentruy</v>
+        <v>CFP-Technique</v>
       </c>
       <c r="D90" t="str">
-        <v>Ecole professionnelle technique</v>
+        <v>Centre de formation professionelle - Technique - Ecole d'électronique</v>
       </c>
       <c r="E90" t="str">
         <v/>
       </c>
       <c r="F90" t="str">
-        <v>info@divtec.ch</v>
+        <v/>
       </c>
       <c r="G90" t="str">
-        <v>032 420 35 50</v>
+        <v>022 388 87 27</v>
       </c>
       <c r="H90" t="str">
-        <v>https://www.divtec.ch</v>
+        <v/>
       </c>
       <c r="I90" t="str">
-        <v>Cité des Microtechniques</v>
+        <v>Route du Pont-Butin</v>
       </c>
       <c r="J90" t="str">
-        <v/>
+        <v>43</v>
       </c>
       <c r="K90" t="str">
-        <v>2900</v>
+        <v>1213</v>
       </c>
       <c r="L90" t="str">
-        <v>Porrentruy</v>
+        <v>Petit-Lancy</v>
       </c>
       <c r="M90" t="str">
-        <v>ju</v>
+        <v>ge</v>
       </c>
       <c r="N90" t="str">
         <v>false</v>
       </c>
       <c r="O90" t="str">
-        <v>47.418027038727004,7.08580689965754</v>
+        <v>46.190528869628906,6.112857818603516</v>
       </c>
       <c r="P90" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="str">
-        <v>BSXVD0011300</v>
+        <v>BSXSG0081000</v>
       </c>
       <c r="B91" t="str">
-        <v>BSXVD0011300.i</v>
+        <v>BSXSG0081000.i</v>
       </c>
       <c r="C91" t="str">
-        <v>GYM Bugnon</v>
+        <v>MPA Buchs</v>
       </c>
       <c r="D91" t="str">
-        <v>Gymnase du Bugnon - Site de l'Ours</v>
+        <v xml:space="preserve">MPA Berufs- und Handelsschule AG  </v>
       </c>
       <c r="E91" t="str">
         <v/>
       </c>
       <c r="F91" t="str">
-        <v>gymnase.bugnon@vd.ch</v>
+        <v>info@mpaschule.ch</v>
       </c>
       <c r="G91" t="str">
-        <v>021 316 36 71</v>
+        <v>081 756 17 65</v>
       </c>
       <c r="H91" t="str">
-        <v>https://www.gymnasedubugnon.ch</v>
+        <v>https://www.mpaschule.ch/</v>
       </c>
       <c r="I91" t="str">
-        <v>Rue du Bugnon</v>
+        <v>Wiedenstrasse</v>
       </c>
       <c r="J91" t="str">
-        <v>5</v>
+        <v>50a</v>
       </c>
       <c r="K91" t="str">
-        <v>1005</v>
+        <v>9471</v>
       </c>
       <c r="L91" t="str">
-        <v>Lausanne</v>
+        <v>Buchs SG 1</v>
       </c>
       <c r="M91" t="str">
-        <v>vd</v>
+        <v>sg</v>
       </c>
       <c r="N91" t="str">
         <v>false</v>
       </c>
       <c r="O91" t="str">
-        <v>46.522342681884766,6.6401686668396</v>
+        <v>47.167284241774084,9.46948827021312</v>
       </c>
       <c r="P91" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="str">
-        <v>BSXGE0069800</v>
+        <v>BSXLU0011300</v>
       </c>
       <c r="B92" t="str">
-        <v>BSXGE0069800.i</v>
+        <v>BSXLU0011300.i</v>
       </c>
       <c r="C92" t="str">
-        <v>ifage</v>
+        <v>Campus Sursee</v>
       </c>
       <c r="D92" t="str">
-        <v>Fondation pour la formation des adultes</v>
+        <v>Campus Sursee</v>
       </c>
       <c r="E92" t="str">
-        <v/>
+        <v>Bildungszentrum Bau AG</v>
       </c>
       <c r="F92" t="str">
-        <v/>
+        <v>bildungszentrum@campus-sursee.ch</v>
       </c>
       <c r="G92" t="str">
-        <v>022 807 30 00</v>
+        <v>041 926 26 26</v>
       </c>
       <c r="H92" t="str">
-        <v>https://www.ifage.ch/</v>
+        <v>https://www.campus-sursee.ch</v>
       </c>
       <c r="I92" t="str">
-        <v>Place des Augustins</v>
+        <v/>
       </c>
       <c r="J92" t="str">
         <v/>
       </c>
       <c r="K92" t="str">
-        <v>1205</v>
+        <v>6210</v>
       </c>
       <c r="L92" t="str">
-        <v>Genève</v>
+        <v>Sursee</v>
       </c>
       <c r="M92" t="str">
-        <v>ge</v>
+        <v>lu</v>
       </c>
       <c r="N92" t="str">
         <v>false</v>
       </c>
       <c r="O92" t="str">
-        <v>46.19147491455078,6.144249439239502</v>
+        <v>47.178680419921875,8.086029052734375</v>
       </c>
       <c r="P92" t="str">
         <v>private</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="str">
-        <v>BSXGE0069100</v>
+        <v>BSXGE0067100</v>
       </c>
       <c r="B93" t="str">
-        <v>BSXGE0069100.i</v>
+        <v>BSXGE0067100.i</v>
       </c>
       <c r="C93" t="str">
-        <v>CFP-Technique</v>
+        <v/>
       </c>
       <c r="D93" t="str">
-        <v>Centre de formation professionelle - Technique - Ecole d'électronique</v>
+        <v>Ecole Persiaux</v>
       </c>
       <c r="E93" t="str">
         <v/>
       </c>
       <c r="F93" t="str">
         <v/>
       </c>
       <c r="G93" t="str">
-        <v>022 388 87 27</v>
+        <v>022 329 35 00</v>
       </c>
       <c r="H93" t="str">
-        <v/>
+        <v>https://www.persiaux.ch/</v>
       </c>
       <c r="I93" t="str">
-        <v>Route du Pont-Butin</v>
+        <v>Avenue des Morgines</v>
       </c>
       <c r="J93" t="str">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="K93" t="str">
         <v>1213</v>
       </c>
       <c r="L93" t="str">
         <v>Petit-Lancy</v>
       </c>
       <c r="M93" t="str">
         <v>ge</v>
       </c>
       <c r="N93" t="str">
         <v>false</v>
       </c>
       <c r="O93" t="str">
-        <v>46.190528869628906,6.112857818603516</v>
+        <v>46.191524505615234,6.110918045043945</v>
       </c>
       <c r="P93" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="str">
-        <v>BSXSG0081000</v>
+        <v>BSXGL0010000</v>
       </c>
       <c r="B94" t="str">
-        <v>BSXSG0081000.i</v>
+        <v>BSXGL0010000.i</v>
       </c>
       <c r="C94" t="str">
-        <v>MPA Buchs</v>
+        <v>GIBGL Ziegelbrücke</v>
       </c>
       <c r="D94" t="str">
-        <v xml:space="preserve">MPA Berufs- und Handelsschule AG  </v>
+        <v>Gewerblich - Industrielle Berufsfachschule Ziegelbrücke</v>
       </c>
       <c r="E94" t="str">
         <v/>
       </c>
       <c r="F94" t="str">
-        <v>info@mpaschule.ch</v>
+        <v>sekretariat@gibgl.ch</v>
       </c>
       <c r="G94" t="str">
-        <v>081 756 17 65</v>
+        <v>055 617 43 43</v>
       </c>
       <c r="H94" t="str">
-        <v>https://www.mpaschule.ch/</v>
+        <v>https://www.gibgl.ch</v>
       </c>
       <c r="I94" t="str">
-        <v>Wiedenstrasse</v>
+        <v>Berufsschulareal</v>
       </c>
       <c r="J94" t="str">
-        <v>50a</v>
+        <v>1</v>
       </c>
       <c r="K94" t="str">
-        <v>9471</v>
+        <v>8866</v>
       </c>
       <c r="L94" t="str">
-        <v>Buchs SG 1</v>
+        <v>Ziegelbrücke</v>
       </c>
       <c r="M94" t="str">
-        <v>sg</v>
+        <v>gl</v>
       </c>
       <c r="N94" t="str">
         <v>false</v>
       </c>
       <c r="O94" t="str">
-        <v>47.167284241774084,9.46948827021312</v>
+        <v>47.13566207885742,9.057082176208496</v>
       </c>
       <c r="P94" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="str">
-        <v>BSXBS0012200</v>
+        <v>BSXTG0010900</v>
       </c>
       <c r="B95" t="str">
-        <v>BSXBS0012200.i</v>
+        <v>BSXTG0010900.i</v>
       </c>
       <c r="C95" t="str">
-        <v>IBZ</v>
+        <v>SBW Medien</v>
       </c>
       <c r="D95" t="str">
-        <v>IBZ - Die Schweizer Schule für Technik und Management</v>
+        <v>SBW Neue Medien</v>
       </c>
       <c r="E95" t="str">
-        <v>ipso Bildung AG</v>
+        <v/>
       </c>
       <c r="F95" t="str">
-        <v>info@ibz.ipso.ch</v>
+        <v>info@sbw-media.ch</v>
       </c>
       <c r="G95" t="str">
-        <v>061 202 12 02</v>
+        <v>071 466 14 44</v>
       </c>
       <c r="H95" t="str">
-        <v/>
+        <v>https://www.sbw-media.ch</v>
       </c>
       <c r="I95" t="str">
-        <v>Elisabethenanlage</v>
+        <v>Hafenstrasse</v>
       </c>
       <c r="J95" t="str">
-        <v>9</v>
+        <v>46</v>
       </c>
       <c r="K95" t="str">
-        <v>4051</v>
+        <v>8590</v>
       </c>
       <c r="L95" t="str">
-        <v>Basel</v>
+        <v>Romanshorn</v>
       </c>
       <c r="M95" t="str">
-        <v>bs</v>
+        <v>tg</v>
       </c>
       <c r="N95" t="str">
         <v>false</v>
       </c>
       <c r="O95" t="str">
-        <v>47.54909896850586,7.589210510253906</v>
+        <v>47.5677604675293,9.38062572479248</v>
       </c>
       <c r="P95" t="str">
         <v>private</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="str">
-        <v>BSXLU0011300</v>
+        <v>BSXBE0011500</v>
       </c>
       <c r="B96" t="str">
-        <v>BSXLU0011300.i</v>
+        <v>BSXBE0011500.i</v>
       </c>
       <c r="C96" t="str">
-        <v>Campus Sursee</v>
+        <v>TF Bern</v>
       </c>
       <c r="D96" t="str">
-        <v>Campus Sursee</v>
+        <v>Technische Fachschule Bern</v>
       </c>
       <c r="E96" t="str">
-        <v>Bildungszentrum Bau AG</v>
+        <v/>
       </c>
       <c r="F96" t="str">
-        <v>bildungszentrum@campus-sursee.ch</v>
+        <v>info@tfbern.ch</v>
       </c>
       <c r="G96" t="str">
-        <v>041 926 26 26</v>
+        <v>031 337 37 37</v>
       </c>
       <c r="H96" t="str">
-        <v>https://www.campus-sursee.ch</v>
+        <v>https://www.tfbern.ch</v>
       </c>
       <c r="I96" t="str">
-        <v/>
+        <v>Lorrainestr.</v>
       </c>
       <c r="J96" t="str">
-        <v/>
+        <v>3</v>
       </c>
       <c r="K96" t="str">
-        <v>6210</v>
+        <v>3013</v>
       </c>
       <c r="L96" t="str">
-        <v>Sursee</v>
+        <v>Bern</v>
       </c>
       <c r="M96" t="str">
-        <v>lu</v>
+        <v>be</v>
       </c>
       <c r="N96" t="str">
         <v>false</v>
       </c>
       <c r="O96" t="str">
-        <v>47.178680419921875,8.086029052734375</v>
+        <v>46.955257415771484,7.443753719329834</v>
       </c>
       <c r="P96" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="str">
-        <v>BSXGE0067100</v>
+        <v/>
       </c>
       <c r="B97" t="str">
-        <v>BSXGE0067100.i</v>
+        <v>BSXZH0014000.i</v>
       </c>
       <c r="C97" t="str">
-        <v/>
+        <v>BS Rüti</v>
       </c>
       <c r="D97" t="str">
-        <v>Ecole Persiaux</v>
+        <v>Berufsschule Rüti</v>
       </c>
       <c r="E97" t="str">
         <v/>
       </c>
       <c r="F97" t="str">
-        <v/>
+        <v>office@bsrueti.ch</v>
       </c>
       <c r="G97" t="str">
-        <v>022 329 35 00</v>
+        <v>055 251 51 11</v>
       </c>
       <c r="H97" t="str">
-        <v>https://www.persiaux.ch/</v>
+        <v>https://www.bsrueti.ch</v>
       </c>
       <c r="I97" t="str">
-        <v>Avenue des Morgines</v>
+        <v>Sonnenplatz</v>
       </c>
       <c r="J97" t="str">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="K97" t="str">
-        <v>1213</v>
+        <v>8630</v>
       </c>
       <c r="L97" t="str">
-        <v>Petit-Lancy</v>
+        <v>Rüti ZH</v>
       </c>
       <c r="M97" t="str">
-        <v>ge</v>
+        <v>zh</v>
       </c>
       <c r="N97" t="str">
         <v>false</v>
       </c>
       <c r="O97" t="str">
-        <v>46.191524505615234,6.110918045043945</v>
+        <v>47.25556945800781,8.853867530822754</v>
       </c>
       <c r="P97" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="str">
-        <v>BSXGL0010000</v>
+        <v/>
       </c>
       <c r="B98" t="str">
-        <v>BSXGL0010000.i</v>
+        <v>BSXZH0060700.i</v>
       </c>
       <c r="C98" t="str">
-        <v>GIBGL Ziegelbrücke</v>
+        <v>ZAG Winterthur</v>
       </c>
       <c r="D98" t="str">
-        <v>Gewerblich - Industrielle Berufsfachschule Ziegelbrücke</v>
+        <v>Zentrum für Ausbildung im Gesundheitswesen</v>
       </c>
       <c r="E98" t="str">
         <v/>
       </c>
       <c r="F98" t="str">
-        <v>sekretariat@gibgl.ch</v>
+        <v>info@zag.zh.ch</v>
       </c>
       <c r="G98" t="str">
-        <v>055 617 43 43</v>
+        <v>052 266 09 09</v>
       </c>
       <c r="H98" t="str">
-        <v>https://www.gibgl.ch</v>
+        <v>https://zag.zh.ch/</v>
       </c>
       <c r="I98" t="str">
-        <v>Berufsschulareal</v>
+        <v>Turbinenstrasse</v>
       </c>
       <c r="J98" t="str">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K98" t="str">
-        <v>8866</v>
+        <v>8400</v>
       </c>
       <c r="L98" t="str">
-        <v>Ziegelbrücke</v>
+        <v>Winterthur</v>
       </c>
       <c r="M98" t="str">
-        <v>gl</v>
+        <v>zh</v>
       </c>
       <c r="N98" t="str">
         <v>false</v>
       </c>
       <c r="O98" t="str">
-        <v>47.13566207885742,9.057082176208496</v>
+        <v>47.49781799316406,8.718091011047363</v>
       </c>
       <c r="P98" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="str">
-        <v>BSXTG0010900</v>
+        <v>BSXVS0000300</v>
       </c>
       <c r="B99" t="str">
-        <v>BSXTG0010900.i</v>
+        <v>BSXVS0000300.i</v>
       </c>
       <c r="C99" t="str">
-        <v>SBW Medien</v>
+        <v>EPA Martigny</v>
       </c>
       <c r="D99" t="str">
-        <v>SBW Neue Medien</v>
+        <v>Ecole professionnelle Martigny</v>
       </c>
       <c r="E99" t="str">
         <v/>
       </c>
       <c r="F99" t="str">
-        <v>info@sbw-media.ch</v>
+        <v>jpierre.coppex@epma.ch</v>
       </c>
       <c r="G99" t="str">
-        <v>071 466 14 44</v>
+        <v>026 722 33 35</v>
       </c>
       <c r="H99" t="str">
-        <v>https://www.sbw-media.ch</v>
+        <v/>
       </c>
       <c r="I99" t="str">
-        <v>Hafenstrasse</v>
+        <v>Chemin de Grimisuat</v>
       </c>
       <c r="J99" t="str">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="K99" t="str">
-        <v>8590</v>
+        <v>1920</v>
       </c>
       <c r="L99" t="str">
-        <v>Romanshorn</v>
+        <v>Martigny</v>
       </c>
       <c r="M99" t="str">
-        <v>tg</v>
+        <v>vs</v>
       </c>
       <c r="N99" t="str">
         <v>false</v>
       </c>
       <c r="O99" t="str">
-        <v>47.5677604675293,9.38062572479248</v>
+        <v>46.104514170966105,7.085062554825644</v>
       </c>
       <c r="P99" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="str">
-        <v>BSXBE0011500</v>
+        <v>BSXBE0010100</v>
       </c>
       <c r="B100" t="str">
-        <v>BSXBE0011500.i</v>
+        <v>BSXBE0010100.i</v>
       </c>
       <c r="C100" t="str">
-        <v>TF Bern</v>
+        <v>gibb Bern</v>
       </c>
       <c r="D100" t="str">
-        <v>Technische Fachschule Bern</v>
+        <v>gibb Berufsfachschule Bern</v>
       </c>
       <c r="E100" t="str">
         <v/>
       </c>
       <c r="F100" t="str">
-        <v>info@tfbern.ch</v>
+        <v>info@gibb.ch</v>
       </c>
       <c r="G100" t="str">
-        <v>031 337 37 37</v>
+        <v>031 335 91 04</v>
       </c>
       <c r="H100" t="str">
-        <v>https://www.tfbern.ch</v>
+        <v>https://www.gibb.ch</v>
       </c>
       <c r="I100" t="str">
-        <v>Lorrainestr.</v>
+        <v>Lorrainestrasse</v>
       </c>
       <c r="J100" t="str">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K100" t="str">
         <v>3013</v>
       </c>
       <c r="L100" t="str">
         <v>Bern</v>
       </c>
       <c r="M100" t="str">
         <v>be</v>
       </c>
       <c r="N100" t="str">
         <v>false</v>
       </c>
       <c r="O100" t="str">
-        <v>46.955257415771484,7.443753719329834</v>
+        <v>46.95451354980469,7.445240497589111</v>
       </c>
       <c r="P100" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="str">
-        <v/>
+        <v>BSXLU0014200</v>
       </c>
       <c r="B101" t="str">
-        <v>BSXZH0014000.i</v>
+        <v>BSXLU0014200.i</v>
       </c>
       <c r="C101" t="str">
-        <v>BS Rüti</v>
+        <v>KS Seetal</v>
       </c>
       <c r="D101" t="str">
-        <v>Berufsschule Rüti</v>
+        <v>Kantonsschule Seetal</v>
       </c>
       <c r="E101" t="str">
-        <v/>
+        <v>Fachmittelschule</v>
       </c>
       <c r="F101" t="str">
-        <v>office@bsrueti.ch</v>
+        <v>info.kssee@sluz.ch</v>
       </c>
       <c r="G101" t="str">
-        <v>055 251 51 11</v>
+        <v xml:space="preserve"> 041 349 78 00</v>
       </c>
       <c r="H101" t="str">
-        <v>https://www.bsrueti.ch</v>
+        <v/>
       </c>
       <c r="I101" t="str">
-        <v>Sonnenplatz</v>
+        <v>Alte Klosterstrasse</v>
       </c>
       <c r="J101" t="str">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="K101" t="str">
-        <v>8630</v>
+        <v>6283</v>
       </c>
       <c r="L101" t="str">
-        <v>Rüti ZH</v>
+        <v>Baldegg</v>
       </c>
       <c r="M101" t="str">
-        <v>zh</v>
+        <v>lu</v>
       </c>
       <c r="N101" t="str">
         <v>false</v>
       </c>
       <c r="O101" t="str">
-        <v>47.25556945800781,8.853867530822754</v>
+        <v>47.17997741699219,8.280272483825684</v>
       </c>
       <c r="P101" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="str">
-        <v/>
+        <v>BSXBS0011300</v>
       </c>
       <c r="B102" t="str">
-        <v>BSXZH0060700.i</v>
+        <v>BSXBS0011300.i</v>
       </c>
       <c r="C102" t="str">
-        <v>ZAG Winterthur</v>
+        <v>LWB</v>
       </c>
       <c r="D102" t="str">
-        <v>Zentrum für Ausbildung im Gesundheitswesen</v>
+        <v>Lehrwerkstatt für Mechanik Basel (AGS)</v>
       </c>
       <c r="E102" t="str">
         <v/>
       </c>
       <c r="F102" t="str">
-        <v>info@zag.zh.ch</v>
+        <v>lwbasel@lwbasel.ch</v>
       </c>
       <c r="G102" t="str">
-        <v>052 266 09 09</v>
+        <v>061 695 64 00</v>
       </c>
       <c r="H102" t="str">
-        <v>https://zag.zh.ch/</v>
+        <v>http://www.lwbasel.ch</v>
       </c>
       <c r="I102" t="str">
-        <v>Turbinenstrasse</v>
+        <v>Wettsteinallee</v>
       </c>
       <c r="J102" t="str">
-        <v>5</v>
+        <v>175</v>
       </c>
       <c r="K102" t="str">
-        <v>8400</v>
+        <v>4058</v>
       </c>
       <c r="L102" t="str">
-        <v>Winterthur</v>
+        <v>Basel</v>
       </c>
       <c r="M102" t="str">
-        <v>zh</v>
+        <v>bs</v>
       </c>
       <c r="N102" t="str">
         <v>false</v>
       </c>
       <c r="O102" t="str">
-        <v>47.49781799316406,8.718091011047363</v>
+        <v>47.562110900878906,7.609367370605469</v>
       </c>
       <c r="P102" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="str">
-        <v>BSXVS0000300</v>
+        <v>BSXAG0011700</v>
       </c>
       <c r="B103" t="str">
-        <v>BSXVS0000300.i</v>
+        <v>BSXAG0011700.i</v>
       </c>
       <c r="C103" t="str">
-        <v>EPA Martigny</v>
+        <v>BBZF</v>
       </c>
       <c r="D103" t="str">
-        <v>Ecole professionnelle Martigny</v>
+        <v>Berufsbildungszentrum Freiamt</v>
       </c>
       <c r="E103" t="str">
         <v/>
       </c>
       <c r="F103" t="str">
-        <v>jpierre.coppex@epma.ch</v>
+        <v>info@bbzf.ch</v>
       </c>
       <c r="G103" t="str">
-        <v>026 722 33 35</v>
+        <v>056 618 55 00</v>
       </c>
       <c r="H103" t="str">
-        <v/>
+        <v>https://www.bbzf.ch</v>
       </c>
       <c r="I103" t="str">
-        <v>Chemin de Grimisuat</v>
+        <v>Bremgarterstrasse</v>
       </c>
       <c r="J103" t="str">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="K103" t="str">
-        <v>1920</v>
+        <v>5610</v>
       </c>
       <c r="L103" t="str">
-        <v>Martigny</v>
+        <v>Wohlen</v>
       </c>
       <c r="M103" t="str">
-        <v>vs</v>
+        <v>ag</v>
       </c>
       <c r="N103" t="str">
         <v>false</v>
       </c>
       <c r="O103" t="str">
-        <v>46.104514170966105,7.085062554825644</v>
+        <v>47.35071563720703,8.28098201751709</v>
       </c>
       <c r="P103" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="str">
-        <v>BSXBE0010100</v>
+        <v>BSXVD0007300</v>
       </c>
       <c r="B104" t="str">
-        <v>BSXBE0010100.i</v>
+        <v>BSXVD0007300.i</v>
       </c>
       <c r="C104" t="str">
-        <v>gibb Bern</v>
+        <v>Agrilogie</v>
       </c>
       <c r="D104" t="str">
-        <v>gibb Berufsfachschule Bern</v>
+        <v>Agrilogie Marcelin</v>
       </c>
       <c r="E104" t="str">
         <v/>
       </c>
       <c r="F104" t="str">
-        <v>info@gibb.ch</v>
+        <v>marcelin.morges@vd.ch</v>
       </c>
       <c r="G104" t="str">
-        <v>031 335 91 04</v>
+        <v>021 557 92 50</v>
       </c>
       <c r="H104" t="str">
-        <v>https://www.gibb.ch</v>
+        <v>https://www.vd.ch/themes/economie/agriculture-et-viticulture/agrilogie</v>
       </c>
       <c r="I104" t="str">
-        <v>Lorrainestrasse</v>
+        <v>Avenue de Marcelin</v>
       </c>
       <c r="J104" t="str">
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="K104" t="str">
-        <v>3013</v>
+        <v>1110</v>
       </c>
       <c r="L104" t="str">
-        <v>Bern</v>
+        <v>Morges</v>
       </c>
       <c r="M104" t="str">
-        <v>be</v>
+        <v>vd</v>
       </c>
       <c r="N104" t="str">
         <v>false</v>
       </c>
       <c r="O104" t="str">
-        <v>46.95451354980469,7.445240497589111</v>
+        <v>46.51742172241211,6.487288475036621</v>
       </c>
       <c r="P104" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="str">
-        <v>BSXLU0014200</v>
+        <v>BSXAG0014200</v>
       </c>
       <c r="B105" t="str">
-        <v>BSXLU0014200.i</v>
+        <v>BSXAG0014200.i</v>
       </c>
       <c r="C105" t="str">
-        <v>KS Seetal</v>
+        <v>KS Aarau</v>
       </c>
       <c r="D105" t="str">
-        <v>Kantonsschule Seetal</v>
+        <v>Alte Kantonsschule Aarau</v>
       </c>
       <c r="E105" t="str">
-        <v>Fachmittelschule</v>
+        <v/>
       </c>
       <c r="F105" t="str">
-        <v>info.kssee@sluz.ch</v>
+        <v>rektorat.aksa@ag.ch</v>
       </c>
       <c r="G105" t="str">
-        <v xml:space="preserve"> 041 349 78 00</v>
+        <v>062 834 67 00</v>
       </c>
       <c r="H105" t="str">
-        <v/>
+        <v>https://www.altekanti.ch</v>
       </c>
       <c r="I105" t="str">
-        <v>Alte Klosterstrasse</v>
+        <v>Bahnhofstrasse</v>
       </c>
       <c r="J105" t="str">
-        <v>15</v>
+        <v>91</v>
       </c>
       <c r="K105" t="str">
-        <v>6283</v>
+        <v>5001</v>
       </c>
       <c r="L105" t="str">
-        <v>Baldegg</v>
+        <v>Aarau</v>
       </c>
       <c r="M105" t="str">
-        <v>lu</v>
+        <v>ag</v>
       </c>
       <c r="N105" t="str">
         <v>false</v>
       </c>
       <c r="O105" t="str">
-        <v>47.17997741699219,8.280272483825684</v>
+        <v>47.393280029296875,8.053260803222656</v>
       </c>
       <c r="P105" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="str">
-        <v>BSXBS0011300</v>
+        <v>BSXJU0032000</v>
       </c>
       <c r="B106" t="str">
-        <v>BSXBS0011300.i</v>
+        <v>BSXCH0032000.i</v>
       </c>
       <c r="C106" t="str">
-        <v>LWB</v>
+        <v>FRI</v>
       </c>
       <c r="D106" t="str">
-        <v>Lehrwerkstatt für Mechanik Basel (AGS)</v>
+        <v>Fondation Rurale Interjurassienne</v>
       </c>
       <c r="E106" t="str">
         <v/>
       </c>
       <c r="F106" t="str">
-        <v/>
+        <v>info@frij.ch</v>
       </c>
       <c r="G106" t="str">
-        <v>061 695 64 00</v>
+        <v>032 545 56 00</v>
       </c>
       <c r="H106" t="str">
-        <v/>
+        <v>https://www.frij.ch</v>
       </c>
       <c r="I106" t="str">
-        <v>Wettsteinallee</v>
+        <v>Courtemelon</v>
       </c>
       <c r="J106" t="str">
-        <v>175</v>
+        <v/>
       </c>
       <c r="K106" t="str">
-        <v>4058</v>
+        <v>2852</v>
       </c>
       <c r="L106" t="str">
-        <v>Basel</v>
+        <v>Courtételle</v>
       </c>
       <c r="M106" t="str">
-        <v>bs</v>
+        <v>ch</v>
       </c>
       <c r="N106" t="str">
         <v>false</v>
       </c>
       <c r="O106" t="str">
-        <v>47.562110900878906,7.609367370605469</v>
+        <v>47.35364532470703,7.3221049308776855</v>
       </c>
       <c r="P106" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="str">
-        <v>BSXAG0011700</v>
+        <v>BSXNE0062700</v>
       </c>
       <c r="B107" t="str">
-        <v>BSXAG0011700.i</v>
+        <v>BSXNE0062700.i</v>
       </c>
       <c r="C107" t="str">
-        <v>BBZF</v>
+        <v>CPNE-AS-MALA</v>
       </c>
       <c r="D107" t="str">
-        <v>Berufsbildungszentrum Freiamt</v>
+        <v>Centre de formation professionnelle neuchâtelois Artisanat et Services - Maladière</v>
       </c>
       <c r="E107" t="str">
         <v/>
       </c>
       <c r="F107" t="str">
-        <v>info@bbzf.ch</v>
+        <v>cpne-as@rpn.ch</v>
       </c>
       <c r="G107" t="str">
-        <v>056 618 55 00</v>
+        <v>032 717 40 20</v>
       </c>
       <c r="H107" t="str">
-        <v>https://www.bbzf.ch</v>
+        <v>https://www.cpne.ch</v>
       </c>
       <c r="I107" t="str">
-        <v>Bremgarterstrasse</v>
+        <v>Maladière</v>
       </c>
       <c r="J107" t="str">
-        <v>17</v>
+        <v>84</v>
       </c>
       <c r="K107" t="str">
-        <v>5610</v>
+        <v>2000</v>
       </c>
       <c r="L107" t="str">
-        <v>Wohlen</v>
+        <v>Neuchâtel</v>
       </c>
       <c r="M107" t="str">
-        <v>ag</v>
+        <v>ne</v>
       </c>
       <c r="N107" t="str">
         <v>false</v>
       </c>
       <c r="O107" t="str">
-        <v>47.35071563720703,8.28098201751709</v>
+        <v>46.997314453125,6.946362495422363</v>
       </c>
       <c r="P107" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="str">
-        <v>BSXVD0007300</v>
+        <v/>
       </c>
       <c r="B108" t="str">
-        <v>BSXVD0007300.i</v>
+        <v>BSXZH0033100.i</v>
       </c>
       <c r="C108" t="str">
-        <v>Agrilogie</v>
+        <v>SZDA</v>
       </c>
       <c r="D108" t="str">
-        <v>Agrilogie Marcelin</v>
+        <v>Schule Zürich für Dentalassistent:innen</v>
       </c>
       <c r="E108" t="str">
         <v/>
       </c>
       <c r="F108" t="str">
-        <v>marcelin.morges@vd.ch</v>
+        <v>info@szda.ch</v>
       </c>
       <c r="G108" t="str">
-        <v>021 557 92 50</v>
+        <v>044 363 04 17</v>
       </c>
       <c r="H108" t="str">
-        <v>https://www.vd.ch/themes/economie/agriculture-et-viticulture/agrilogie</v>
+        <v>https://www.szda.ch</v>
       </c>
       <c r="I108" t="str">
-        <v>Avenue de Marcelin</v>
+        <v>Schaffhauserstrasse</v>
       </c>
       <c r="J108" t="str">
-        <v>29</v>
+        <v>104</v>
       </c>
       <c r="K108" t="str">
-        <v>1110</v>
+        <v>8152</v>
       </c>
       <c r="L108" t="str">
-        <v>Morges</v>
+        <v>Glattbrugg</v>
       </c>
       <c r="M108" t="str">
-        <v>vd</v>
+        <v>zh</v>
       </c>
       <c r="N108" t="str">
         <v>false</v>
       </c>
       <c r="O108" t="str">
-        <v>46.51742172241211,6.487288475036621</v>
+        <v>47.432865142822266,8.565045356750488</v>
       </c>
       <c r="P108" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="str">
-        <v>BSXAG0014200</v>
+        <v/>
       </c>
       <c r="B109" t="str">
-        <v>BSXAG0014200.i</v>
+        <v>BSXZH0000100.i</v>
       </c>
       <c r="C109" t="str">
-        <v>KS Aarau</v>
+        <v>BZLT</v>
       </c>
       <c r="D109" t="str">
-        <v>Alte Kantonsschule Aarau</v>
+        <v>Bildungszentrum Limmattal</v>
       </c>
       <c r="E109" t="str">
         <v/>
       </c>
       <c r="F109" t="str">
-        <v>rektorat.aksa@ag.ch</v>
+        <v>sekretariat@bzlt.ch</v>
       </c>
       <c r="G109" t="str">
-        <v>062 834 67 00</v>
+        <v>044 745 84 84</v>
       </c>
       <c r="H109" t="str">
-        <v>https://www.altekanti.ch</v>
+        <v>https://www.bzlt.ch</v>
       </c>
       <c r="I109" t="str">
-        <v>Bahnhofstrasse</v>
+        <v>Schöneggstrasse</v>
       </c>
       <c r="J109" t="str">
-        <v>91</v>
+        <v>12</v>
       </c>
       <c r="K109" t="str">
-        <v>5001</v>
+        <v>8953</v>
       </c>
       <c r="L109" t="str">
-        <v>Aarau</v>
+        <v>Dietikon</v>
       </c>
       <c r="M109" t="str">
-        <v>ag</v>
+        <v>zh</v>
       </c>
       <c r="N109" t="str">
         <v>false</v>
       </c>
       <c r="O109" t="str">
-        <v>47.393280029296875,8.053260803222656</v>
+        <v>47.40184783935547,8.402191162109375</v>
       </c>
       <c r="P109" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="str">
-        <v>BSXJU0032000</v>
+        <v/>
       </c>
       <c r="B110" t="str">
-        <v>BSXCH0032000.i</v>
+        <v>BSXZH0031700.i</v>
       </c>
       <c r="C110" t="str">
-        <v>FRI</v>
+        <v>STF Winterthur</v>
       </c>
       <c r="D110" t="str">
-        <v>Fondation Rurale Interjurassienne</v>
+        <v xml:space="preserve">TF Schweizerische Textilfachschule </v>
       </c>
       <c r="E110" t="str">
         <v/>
       </c>
       <c r="F110" t="str">
-        <v>info@frij.ch</v>
+        <v>info@stf.ch</v>
       </c>
       <c r="G110" t="str">
-        <v>032 545 56 00</v>
+        <v>052 551 77 77</v>
       </c>
       <c r="H110" t="str">
-        <v>https://www.frij.ch</v>
+        <v>https://www.stf.ch/</v>
       </c>
       <c r="I110" t="str">
-        <v>Courtemelon</v>
+        <v xml:space="preserve"> Klosterstrasse</v>
       </c>
       <c r="J110" t="str">
-        <v/>
+        <v>32</v>
       </c>
       <c r="K110" t="str">
-        <v>2852</v>
+        <v>8406</v>
       </c>
       <c r="L110" t="str">
-        <v>Courtételle</v>
+        <v>Winterthur</v>
       </c>
       <c r="M110" t="str">
-        <v>ch</v>
+        <v>zh</v>
       </c>
       <c r="N110" t="str">
         <v>false</v>
       </c>
       <c r="O110" t="str">
-        <v>47.35364532470703,7.3221049308776855</v>
+        <v>47.48534322675826,8.706664240103295</v>
       </c>
       <c r="P110" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="str">
-        <v>BSXNE0062700</v>
+        <v>BSXGE0067900</v>
       </c>
       <c r="B111" t="str">
-        <v>BSXNE0062700.i</v>
+        <v>BSXGE0067900.i</v>
       </c>
       <c r="C111" t="str">
-        <v>CPNE-AS-MALA</v>
+        <v>CFP-Construction</v>
       </c>
       <c r="D111" t="str">
-        <v>Centre de formation professionnelle neuchâtelois Artisanat et Services - Maladière</v>
+        <v>Centre de formation professionelle - Construction - Section Electricité du bâtiment</v>
       </c>
       <c r="E111" t="str">
         <v/>
       </c>
       <c r="F111" t="str">
-        <v>cpne-as@rpn.ch</v>
+        <v/>
       </c>
       <c r="G111" t="str">
-        <v>032 717 40 20</v>
+        <v>022 388 82 11</v>
       </c>
       <c r="H111" t="str">
-        <v>https://www.cpne.ch</v>
+        <v/>
       </c>
       <c r="I111" t="str">
-        <v>Maladière</v>
+        <v>Chemin Gérard de Ternier</v>
       </c>
       <c r="J111" t="str">
-        <v>84</v>
+        <v>18</v>
       </c>
       <c r="K111" t="str">
-        <v>2000</v>
+        <v>1213</v>
       </c>
       <c r="L111" t="str">
-        <v>Neuchâtel</v>
+        <v>Petit-Lancy</v>
       </c>
       <c r="M111" t="str">
-        <v>ne</v>
+        <v>ge</v>
       </c>
       <c r="N111" t="str">
         <v>false</v>
       </c>
       <c r="O111" t="str">
-        <v>46.997314453125,6.946362495422363</v>
+        <v>46.195011138916016,6.106815338134766</v>
       </c>
       <c r="P111" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="str">
-        <v/>
+        <v>BSXSG0017100</v>
       </c>
       <c r="B112" t="str">
-        <v>BSXZH0033100.i</v>
+        <v>BSXSG0017100.i</v>
       </c>
       <c r="C112" t="str">
-        <v>SZDA</v>
+        <v>Konditorenfachschule St. Gallen</v>
       </c>
       <c r="D112" t="str">
-        <v>Schule Zürich für Dentalassistent:innen</v>
+        <v>Konditorenfachschule St. Gallen</v>
       </c>
       <c r="E112" t="str">
         <v/>
       </c>
       <c r="F112" t="str">
-        <v>info@szda.ch</v>
+        <v>kondfs@bluewin.ch</v>
       </c>
       <c r="G112" t="str">
-        <v>044 363 04 17</v>
+        <v>071 222 89 79</v>
       </c>
       <c r="H112" t="str">
-        <v>https://www.szda.ch</v>
+        <v>https://www.konditoren-stgallen.ch/fachschule/</v>
       </c>
       <c r="I112" t="str">
-        <v>Schaffhauserstrasse</v>
+        <v>Rorschacherstrasse</v>
       </c>
       <c r="J112" t="str">
-        <v>104</v>
+        <v>294</v>
       </c>
       <c r="K112" t="str">
-        <v>8152</v>
+        <v>9016</v>
       </c>
       <c r="L112" t="str">
-        <v>Glattbrugg</v>
+        <v>St. Gallen</v>
       </c>
       <c r="M112" t="str">
-        <v>zh</v>
+        <v>sg</v>
       </c>
       <c r="N112" t="str">
         <v>false</v>
       </c>
       <c r="O112" t="str">
-        <v>47.432865142822266,8.565045356750488</v>
+        <v>47.4449615012273,9.416763440121898</v>
       </c>
       <c r="P112" t="str">
         <v>private</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="str">
-        <v/>
+        <v>BSXVD0002300</v>
       </c>
       <c r="B113" t="str">
-        <v>BSXZH0000100.i</v>
+        <v>BSXVD0002300.i</v>
       </c>
       <c r="C113" t="str">
-        <v>BZLT</v>
+        <v>EPCL</v>
       </c>
       <c r="D113" t="str">
-        <v>Bildungszentrum Limmattal</v>
+        <v>Ecole professionnelle commerciale de Lausanne</v>
       </c>
       <c r="E113" t="str">
         <v/>
       </c>
       <c r="F113" t="str">
-        <v>sekretariat@bzlt.ch</v>
+        <v>secretariat.epcl@vd.ch</v>
       </c>
       <c r="G113" t="str">
-        <v>044 745 84 84</v>
+        <v>021 316 95 00</v>
       </c>
       <c r="H113" t="str">
-        <v>https://www.bzlt.ch</v>
+        <v>https://www.epcl.ch</v>
       </c>
       <c r="I113" t="str">
-        <v>Schöneggstrasse</v>
+        <v>Chemin de la Prairie</v>
       </c>
       <c r="J113" t="str">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="K113" t="str">
-        <v>8953</v>
+        <v>1007</v>
       </c>
       <c r="L113" t="str">
-        <v>Dietikon</v>
+        <v>Lausanne</v>
       </c>
       <c r="M113" t="str">
-        <v>zh</v>
+        <v>vd</v>
       </c>
       <c r="N113" t="str">
         <v>false</v>
       </c>
       <c r="O113" t="str">
-        <v>47.40184783935547,8.402191162109375</v>
+        <v>46.52190399169922,6.604728698730469</v>
       </c>
       <c r="P113" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="str">
         <v/>
       </c>
       <c r="B114" t="str">
-        <v>BSXZH0031700.i</v>
+        <v>BSXZH0087800.i</v>
       </c>
       <c r="C114" t="str">
-        <v>STF Winterthur</v>
+        <v>Minerva Zürich</v>
       </c>
       <c r="D114" t="str">
-        <v xml:space="preserve">TF Schweizerische Textilfachschule </v>
+        <v>Minerva Zürich</v>
       </c>
       <c r="E114" t="str">
         <v/>
       </c>
       <c r="F114" t="str">
-        <v>info@stf.ch</v>
+        <v>zuerich@minervaschulen.ch</v>
       </c>
       <c r="G114" t="str">
-        <v>052 551 77 77</v>
+        <v>044 368 40 20</v>
       </c>
       <c r="H114" t="str">
-        <v>https://www.stf.ch/</v>
+        <v>https://www.minervaschulen.ch/de-ch/standorte/zuerich</v>
       </c>
       <c r="I114" t="str">
-        <v xml:space="preserve"> Klosterstrasse</v>
+        <v>Scheuchzerstrasse</v>
       </c>
       <c r="J114" t="str">
-        <v>32</v>
+        <v>2</v>
       </c>
       <c r="K114" t="str">
-        <v>8406</v>
+        <v>8006</v>
       </c>
       <c r="L114" t="str">
-        <v>Winterthur</v>
+        <v>Zürich</v>
       </c>
       <c r="M114" t="str">
         <v>zh</v>
       </c>
       <c r="N114" t="str">
         <v>false</v>
       </c>
       <c r="O114" t="str">
-        <v>47.48534322675826,8.706664240103295</v>
+        <v>47.38201435233967,8.54594250702105</v>
       </c>
       <c r="P114" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="str">
-        <v>BSXGE0067900</v>
+        <v/>
       </c>
       <c r="B115" t="str">
-        <v>BSXGE0067900.i</v>
+        <v>BSXVD0013100.i</v>
       </c>
       <c r="C115" t="str">
-        <v>CFP-Construction</v>
+        <v>ERACOM</v>
       </c>
       <c r="D115" t="str">
-        <v>Centre de formation professionelle - Construction - Section Electricité du bâtiment</v>
+        <v>Ecole romande d'arts et communication</v>
       </c>
       <c r="E115" t="str">
         <v/>
       </c>
       <c r="F115" t="str">
-        <v/>
+        <v>secretariat.eracom@vd.ch</v>
       </c>
       <c r="G115" t="str">
-        <v>022 388 82 11</v>
+        <v>021 316 01 00</v>
       </c>
       <c r="H115" t="str">
-        <v/>
+        <v>https://www.eracom.ch</v>
       </c>
       <c r="I115" t="str">
-        <v>Chemin Gérard de Ternier</v>
+        <v>Rue de Genève</v>
       </c>
       <c r="J115" t="str">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="K115" t="str">
-        <v>1213</v>
+        <v>1004</v>
       </c>
       <c r="L115" t="str">
-        <v>Petit-Lancy</v>
+        <v>Lausanne</v>
       </c>
       <c r="M115" t="str">
-        <v>ge</v>
+        <v>vd</v>
       </c>
       <c r="N115" t="str">
         <v>false</v>
       </c>
       <c r="O115" t="str">
-        <v>46.195011138916016,6.106815338134766</v>
+        <v>46.52226257324219,6.622339725494385</v>
       </c>
       <c r="P115" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="str">
-        <v>BSXSG0017100</v>
+        <v/>
       </c>
       <c r="B116" t="str">
-        <v>BSXSG0017100.i</v>
+        <v>BSXCH0017000.i</v>
       </c>
       <c r="C116" t="str">
-        <v>Konditorenfachschule St. Gallen</v>
+        <v>GYB</v>
       </c>
       <c r="D116" t="str">
-        <v>Konditorenfachschule St. Gallen</v>
+        <v>Gymnase intercantonal de la Broye</v>
       </c>
       <c r="E116" t="str">
         <v/>
       </c>
       <c r="F116" t="str">
-        <v>kondfs@bluewin.ch</v>
+        <v>info@gyb.ch</v>
       </c>
       <c r="G116" t="str">
-        <v>071 222 89 79</v>
+        <v>026 662 01 01</v>
       </c>
       <c r="H116" t="str">
-        <v>https://www.konditoren-stgallen.ch/fachschule/</v>
+        <v>https://www.gyb.ch</v>
       </c>
       <c r="I116" t="str">
-        <v>Rorschacherstrasse</v>
+        <v>Passage de la Blancherie</v>
       </c>
       <c r="J116" t="str">
-        <v>294</v>
+        <v>27</v>
       </c>
       <c r="K116" t="str">
-        <v>9016</v>
+        <v>1530</v>
       </c>
       <c r="L116" t="str">
-        <v>St. Gallen</v>
+        <v>Payerne</v>
       </c>
       <c r="M116" t="str">
-        <v>sg</v>
+        <v>ch</v>
       </c>
       <c r="N116" t="str">
         <v>false</v>
       </c>
       <c r="O116" t="str">
-        <v>47.4449615012273,9.416763440121898</v>
+        <v>46.815745685275246,6.939463481843788</v>
       </c>
       <c r="P116" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="str">
-        <v>BSXVD0002300</v>
+        <v/>
       </c>
       <c r="B117" t="str">
-        <v>BSXVD0002300.i</v>
+        <v>BSXTI0036800.i</v>
       </c>
       <c r="C117" t="str">
-        <v>EPCL</v>
+        <v>CPS Lugano</v>
       </c>
       <c r="D117" t="str">
-        <v>Ecole professionnelle commerciale de Lausanne</v>
+        <v>Centro professionale sociosanitario medico-tecnico Lugano</v>
       </c>
       <c r="E117" t="str">
-        <v/>
+        <v>Scuola medico tecnica</v>
       </c>
       <c r="F117" t="str">
-        <v>secretariat.epcl@vd.ch</v>
+        <v>decs-cps.lugano@edu.ti.ch</v>
       </c>
       <c r="G117" t="str">
-        <v>021 316 95 00</v>
+        <v>091 815 28 71</v>
       </c>
       <c r="H117" t="str">
-        <v>https://www.epcl.ch</v>
+        <v>https://www.cpslugano.ch/</v>
       </c>
       <c r="I117" t="str">
-        <v>Chemin de la Prairie</v>
+        <v>Via Ronchetto</v>
       </c>
       <c r="J117" t="str">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="K117" t="str">
-        <v>1007</v>
+        <v>6900</v>
       </c>
       <c r="L117" t="str">
-        <v>Lausanne</v>
+        <v>Lugano</v>
       </c>
       <c r="M117" t="str">
-        <v>vd</v>
+        <v>ti</v>
       </c>
       <c r="N117" t="str">
         <v>false</v>
       </c>
       <c r="O117" t="str">
-        <v>46.52190399169922,6.604728698730469</v>
+        <v>46.02073669433594,8.957083702087402</v>
       </c>
       <c r="P117" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="str">
-        <v/>
+        <v>BSXGE0070000</v>
       </c>
       <c r="B118" t="str">
-        <v>BSXZH0087800.i</v>
+        <v>BSXGE0070000.i</v>
       </c>
       <c r="C118" t="str">
-        <v>Minerva Zürich</v>
+        <v/>
       </c>
       <c r="D118" t="str">
-        <v>Minerva Zürich</v>
+        <v>Satom IT &amp; Learning Solutions</v>
       </c>
       <c r="E118" t="str">
         <v/>
       </c>
       <c r="F118" t="str">
-        <v>zuerich@minervaschulen.ch</v>
+        <v/>
       </c>
       <c r="G118" t="str">
-        <v>044 368 40 20</v>
+        <v>022 757 66 86</v>
       </c>
       <c r="H118" t="str">
-        <v>https://www.minervaschulen.ch/de-ch/standorte/zuerich</v>
+        <v>https://www.satom.net</v>
       </c>
       <c r="I118" t="str">
-        <v>Scheuchzerstrasse</v>
+        <v>Quai du Seujet</v>
       </c>
       <c r="J118" t="str">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="K118" t="str">
-        <v>8006</v>
+        <v>1201</v>
       </c>
       <c r="L118" t="str">
-        <v>Zürich</v>
+        <v>Genève</v>
       </c>
       <c r="M118" t="str">
-        <v>zh</v>
+        <v>ge</v>
       </c>
       <c r="N118" t="str">
         <v>false</v>
       </c>
       <c r="O118" t="str">
-        <v>47.38201435233967,8.54594250702105</v>
+        <v>46.205623626708984,6.136842250823975</v>
       </c>
       <c r="P118" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="str">
-        <v/>
+        <v>BSXZG0010800</v>
       </c>
       <c r="B119" t="str">
-        <v>BSXVD0013100.i</v>
+        <v>BSXZG0010800.i</v>
       </c>
       <c r="C119" t="str">
-        <v>ERACOM</v>
+        <v>LBBZ Schluechthof Cham</v>
       </c>
       <c r="D119" t="str">
-        <v>Ecole romande d'arts et communication</v>
+        <v>Landwirtschaftliches Bildungs- und Beratungszentrum Cham</v>
       </c>
       <c r="E119" t="str">
         <v/>
       </c>
       <c r="F119" t="str">
-        <v>secretariat.eracom@vd.ch</v>
+        <v>info@schluechthof.ch</v>
       </c>
       <c r="G119" t="str">
-        <v>021 316 01 00</v>
+        <v>041 594 50 00</v>
       </c>
       <c r="H119" t="str">
-        <v>https://www.eracom.ch</v>
+        <v>https://schluechthof.ch/</v>
       </c>
       <c r="I119" t="str">
-        <v>Rue de Genève</v>
+        <v>Bergackerstrasse</v>
       </c>
       <c r="J119" t="str">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="K119" t="str">
-        <v>1004</v>
+        <v>6330</v>
       </c>
       <c r="L119" t="str">
-        <v>Lausanne</v>
+        <v>Cham</v>
       </c>
       <c r="M119" t="str">
-        <v>vd</v>
+        <v>zg</v>
       </c>
       <c r="N119" t="str">
         <v>false</v>
       </c>
       <c r="O119" t="str">
-        <v>46.52226257324219,6.622339725494385</v>
+        <v>47.186275482177734,8.464051246643066</v>
       </c>
       <c r="P119" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="str">
-        <v/>
+        <v>BSXGL0010100</v>
       </c>
       <c r="B120" t="str">
-        <v>BSXCH0017000.i</v>
+        <v>BSXGL0010100.i</v>
       </c>
       <c r="C120" t="str">
-        <v>GYB</v>
+        <v>KBS Glarus</v>
       </c>
       <c r="D120" t="str">
-        <v>Gymnase intercantonal de la Broye</v>
+        <v>Kaufmännische Berufsfachschule Glarus</v>
       </c>
       <c r="E120" t="str">
         <v/>
       </c>
       <c r="F120" t="str">
-        <v>info@gyb.ch</v>
+        <v>office@kbsglarus.ch</v>
       </c>
       <c r="G120" t="str">
-        <v>026 662 01 01</v>
+        <v>055 645 52 42</v>
       </c>
       <c r="H120" t="str">
-        <v>https://www.gyb.ch</v>
+        <v>https://www.kbsglarus.ch</v>
       </c>
       <c r="I120" t="str">
-        <v>Passage de la Blancherie</v>
+        <v>Zaunplatz</v>
       </c>
       <c r="J120" t="str">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="K120" t="str">
-        <v>1530</v>
+        <v>8750</v>
       </c>
       <c r="L120" t="str">
-        <v>Payerne</v>
+        <v>Glarus</v>
       </c>
       <c r="M120" t="str">
-        <v>ch</v>
+        <v>gl</v>
       </c>
       <c r="N120" t="str">
         <v>false</v>
       </c>
       <c r="O120" t="str">
-        <v>46.815745685275246,6.939463481843788</v>
+        <v>47.03790283203125,9.068512916564941</v>
       </c>
       <c r="P120" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="str">
-        <v/>
+        <v>BSXVD0010800</v>
       </c>
       <c r="B121" t="str">
-        <v>BSXTI0036800.i</v>
+        <v>BSXVD0010800.i</v>
       </c>
       <c r="C121" t="str">
-        <v>CPS Lugano</v>
+        <v>PANORAMA</v>
       </c>
       <c r="D121" t="str">
-        <v>Centro professionale sociosanitario medico-tecnico Lugano</v>
+        <v>PANORAMA - Assistantes et secrétaires médicales</v>
       </c>
       <c r="E121" t="str">
-        <v>Scuola medico tecnica</v>
+        <v/>
       </c>
       <c r="F121" t="str">
-        <v>decs-cps.lugano@edu.ti.ch</v>
+        <v>ecoles@rochepanorama.ch</v>
       </c>
       <c r="G121" t="str">
-        <v>091 815 28 71</v>
+        <v>021 323 69 07</v>
       </c>
       <c r="H121" t="str">
-        <v>https://www.cpslugano.ch/</v>
+        <v>https://ecolepanorama.ch/</v>
       </c>
       <c r="I121" t="str">
-        <v>Via Ronchetto</v>
+        <v>Rue de la Tour</v>
       </c>
       <c r="J121" t="str">
-        <v>14</v>
+        <v>8bis</v>
       </c>
       <c r="K121" t="str">
-        <v>6900</v>
+        <v>1004</v>
       </c>
       <c r="L121" t="str">
-        <v>Lugano</v>
+        <v>Lausanne</v>
       </c>
       <c r="M121" t="str">
-        <v>ti</v>
+        <v>vd</v>
       </c>
       <c r="N121" t="str">
         <v>false</v>
       </c>
       <c r="O121" t="str">
-        <v>46.02073669433594,8.957083702087402</v>
+        <v>46.523651123046875,6.629326343536377</v>
       </c>
       <c r="P121" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="str">
-        <v>BSXGE0070000</v>
+        <v>BSXBE0011700</v>
       </c>
       <c r="B122" t="str">
-        <v>BSXGE0070000.i</v>
+        <v>BSXBE0011700.i</v>
       </c>
       <c r="C122" t="str">
-        <v/>
+        <v>SHB Brienz</v>
       </c>
       <c r="D122" t="str">
-        <v>Satom IT &amp; Learning Solutions</v>
+        <v>Schule für Holzbildhauerei</v>
       </c>
       <c r="E122" t="str">
         <v/>
       </c>
       <c r="F122" t="str">
-        <v/>
+        <v>schule@holzbildhauerei.ch</v>
       </c>
       <c r="G122" t="str">
-        <v>022 757 66 86</v>
+        <v>033 952 17 51</v>
       </c>
       <c r="H122" t="str">
-        <v>https://www.satom.net</v>
+        <v>https://www.holzbildhauerei.ch</v>
       </c>
       <c r="I122" t="str">
-        <v>Quai du Seujet</v>
+        <v>Schleegasse</v>
       </c>
       <c r="J122" t="str">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="K122" t="str">
-        <v>1201</v>
+        <v>3855</v>
       </c>
       <c r="L122" t="str">
-        <v>Genève</v>
+        <v>Brienz BE</v>
       </c>
       <c r="M122" t="str">
-        <v>ge</v>
+        <v>be</v>
       </c>
       <c r="N122" t="str">
         <v>false</v>
       </c>
       <c r="O122" t="str">
-        <v>46.205623626708984,6.136842250823975</v>
+        <v>46.7564811706543,8.024809837341309</v>
       </c>
       <c r="P122" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="str">
-        <v>BSXGE0069600</v>
+        <v/>
       </c>
       <c r="B123" t="str">
-        <v>BSXGE0069600.i</v>
+        <v>BSXTI0007400.i</v>
       </c>
       <c r="C123" t="str">
-        <v/>
+        <v>CPT Mendrisio</v>
       </c>
       <c r="D123" t="str">
-        <v>Ecole Hôtelière Genève</v>
+        <v>Centro professionale tecnico Mendrisio</v>
       </c>
       <c r="E123" t="str">
-        <v/>
+        <v>Scuola professionale artigianale e industriale tecnica</v>
       </c>
       <c r="F123" t="str">
-        <v/>
+        <v>decs-cpt.mendrisio@edu.ti.ch</v>
       </c>
       <c r="G123" t="str">
-        <v>022 919 24 13</v>
+        <v>091 816 40 11</v>
       </c>
       <c r="H123" t="str">
-        <v/>
+        <v>https://cptmendrisio.ch/</v>
       </c>
       <c r="I123" t="str">
-        <v>Avenue de la Paix</v>
+        <v>Via Mola</v>
       </c>
       <c r="J123" t="str">
-        <v>12</v>
+        <v/>
       </c>
       <c r="K123" t="str">
-        <v>1202</v>
+        <v>6850</v>
       </c>
       <c r="L123" t="str">
-        <v>Genève</v>
+        <v>Mendrisio</v>
       </c>
       <c r="M123" t="str">
-        <v>ge</v>
+        <v>ti</v>
       </c>
       <c r="N123" t="str">
         <v>false</v>
       </c>
       <c r="O123" t="str">
-        <v>46.22697448730469,6.138172626495361</v>
+        <v>45.86143112182617,8.980112075805664</v>
       </c>
       <c r="P123" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="str">
-        <v>BSXZG0010800</v>
+        <v>BSXBE0011100</v>
       </c>
       <c r="B124" t="str">
-        <v>BSXZG0010800.i</v>
+        <v>BSXBE0011100.i</v>
       </c>
       <c r="C124" t="str">
-        <v>LBBZ Schluechthof Cham</v>
+        <v>BWZ Lyss</v>
       </c>
       <c r="D124" t="str">
-        <v>Landwirtschaftliches Bildungs- und Beratungszentrum Cham</v>
+        <v>Berufs- und Weiterbildungszentrum Lyss</v>
       </c>
       <c r="E124" t="str">
         <v/>
       </c>
       <c r="F124" t="str">
-        <v>info@schluechthof.ch</v>
+        <v>lehrlingsschule@bwzlyss.ch</v>
       </c>
       <c r="G124" t="str">
-        <v>041 594 50 00</v>
+        <v>032 387 89 89</v>
       </c>
       <c r="H124" t="str">
-        <v>https://www.zg.ch/behoerden/volkswirtschaftsdirektion/lbbz</v>
+        <v>https://www.bwzlyss.ch</v>
       </c>
       <c r="I124" t="str">
-        <v>Bergackerstrasse</v>
+        <v>Bürenstr.</v>
       </c>
       <c r="J124" t="str">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="K124" t="str">
-        <v>6330</v>
+        <v>3250</v>
       </c>
       <c r="L124" t="str">
-        <v>Cham</v>
+        <v>Lyss</v>
       </c>
       <c r="M124" t="str">
-        <v>zg</v>
+        <v>be</v>
       </c>
       <c r="N124" t="str">
         <v>false</v>
       </c>
       <c r="O124" t="str">
-        <v>47.186275482177734,8.464051246643066</v>
+        <v>47.07838439941406,7.3090291023254395</v>
       </c>
       <c r="P124" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="str">
-        <v>BSXGL0010100</v>
+        <v>BSXBE0014800</v>
       </c>
       <c r="B125" t="str">
-        <v>BSXGL0010100.i</v>
+        <v>BSXBE0014800.i</v>
       </c>
       <c r="C125" t="str">
-        <v>KBS Glarus</v>
+        <v>BSD Bern</v>
       </c>
       <c r="D125" t="str">
-        <v>Kaufmännische Berufsfachschule Glarus</v>
+        <v>Berufsfachschule des Detailhandels</v>
       </c>
       <c r="E125" t="str">
         <v/>
       </c>
       <c r="F125" t="str">
-        <v>office@kbsglarus.ch</v>
+        <v>info@bsd-bern.ch</v>
       </c>
       <c r="G125" t="str">
-        <v>055 645 52 42</v>
+        <v>031 327 61 11</v>
       </c>
       <c r="H125" t="str">
-        <v>https://www.kbsglarus.ch</v>
+        <v>https://www.bsd-bern.ch</v>
       </c>
       <c r="I125" t="str">
-        <v>Zaunplatz</v>
+        <v>Postgasse</v>
       </c>
       <c r="J125" t="str">
-        <v>36</v>
+        <v>66</v>
       </c>
       <c r="K125" t="str">
-        <v>8750</v>
+        <v>3011</v>
       </c>
       <c r="L125" t="str">
-        <v>Glarus</v>
+        <v>Bern</v>
       </c>
       <c r="M125" t="str">
-        <v>gl</v>
+        <v>be</v>
       </c>
       <c r="N125" t="str">
         <v>false</v>
       </c>
       <c r="O125" t="str">
-        <v>47.03790283203125,9.068512916564941</v>
+        <v>46.9487419128418,7.453309059143066</v>
       </c>
       <c r="P125" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="str">
-        <v>BSXVD0010800</v>
+        <v/>
       </c>
       <c r="B126" t="str">
-        <v>BSXVD0010800.i</v>
+        <v>BSXTI0007600.i</v>
       </c>
       <c r="C126" t="str">
-        <v>PANORAMA</v>
+        <v>CPC Bellinzona</v>
       </c>
       <c r="D126" t="str">
-        <v>PANORAMA - Assistantes et secrétaires médicales</v>
+        <v>Centro professionale commerciale Bellinzona</v>
       </c>
       <c r="E126" t="str">
-        <v/>
+        <v>Scuola professionale commerciale</v>
       </c>
       <c r="F126" t="str">
-        <v>ecoles@rochepanorama.ch</v>
+        <v>decs-cpc.bellinzona@ti.ch</v>
       </c>
       <c r="G126" t="str">
-        <v>021 323 69 07</v>
+        <v>091 814 79 41</v>
       </c>
       <c r="H126" t="str">
-        <v>https://ecolepanorama.ch/</v>
+        <v>https://cpcbellinzona.ch</v>
       </c>
       <c r="I126" t="str">
-        <v>Rue de la Tour</v>
+        <v>Via Vallone</v>
       </c>
       <c r="J126" t="str">
-        <v>8bis</v>
+        <v>25</v>
       </c>
       <c r="K126" t="str">
-        <v>1004</v>
+        <v>6500</v>
       </c>
       <c r="L126" t="str">
-        <v>Lausanne</v>
+        <v>Bellinzona</v>
       </c>
       <c r="M126" t="str">
-        <v>vd</v>
+        <v>ti</v>
       </c>
       <c r="N126" t="str">
         <v>false</v>
       </c>
       <c r="O126" t="str">
-        <v>46.523651123046875,6.629326343536377</v>
+        <v>46.2044677734375,9.028115272521973</v>
       </c>
       <c r="P126" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="str">
-        <v>BSXBE0011700</v>
+        <v>BSXAG0014100</v>
       </c>
       <c r="B127" t="str">
-        <v>BSXBE0011700.i</v>
+        <v>BSXAG0014100.i</v>
       </c>
       <c r="C127" t="str">
-        <v>SHB Brienz</v>
+        <v>Liebegg</v>
       </c>
       <c r="D127" t="str">
-        <v>Schule für Holzbildhauerei</v>
+        <v>Landwirtschaftliches Zentrum Liebegg</v>
       </c>
       <c r="E127" t="str">
         <v/>
       </c>
       <c r="F127" t="str">
-        <v>schule@holzbildhauerei.ch</v>
+        <v>info@liebegg.ch</v>
       </c>
       <c r="G127" t="str">
-        <v>033 952 17 51</v>
+        <v>062 855 86 55</v>
       </c>
       <c r="H127" t="str">
-        <v>https://www.holzbildhauerei.ch</v>
+        <v>https://www.liebegg.ch</v>
       </c>
       <c r="I127" t="str">
-        <v>Schleegasse</v>
+        <v>Liebegg</v>
       </c>
       <c r="J127" t="str">
         <v>1</v>
       </c>
       <c r="K127" t="str">
-        <v>3855</v>
+        <v>5722</v>
       </c>
       <c r="L127" t="str">
-        <v>Brienz BE</v>
+        <v>Gränichen</v>
       </c>
       <c r="M127" t="str">
-        <v>be</v>
+        <v>ag</v>
       </c>
       <c r="N127" t="str">
         <v>false</v>
       </c>
       <c r="O127" t="str">
-        <v>46.7564811706543,8.024809837341309</v>
+        <v>47.33962631225586,8.118841171264648</v>
       </c>
       <c r="P127" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="str">
         <v/>
       </c>
       <c r="B128" t="str">
-        <v>BSXTI0007400.i</v>
+        <v>BSXGR0011500.i</v>
       </c>
       <c r="C128" t="str">
-        <v>CPT Mendrisio</v>
+        <v>BKS Chur</v>
       </c>
       <c r="D128" t="str">
-        <v>Centro professionale tecnico Mendrisio</v>
+        <v>Bündner Kantonsschule Chur</v>
       </c>
       <c r="E128" t="str">
-        <v>Scuola professionale artigianale e industriale tecnica</v>
+        <v/>
       </c>
       <c r="F128" t="str">
-        <v>decs-cpt.mendrisio@edu.ti.ch</v>
+        <v>sekretariat@bks.gr.ch</v>
       </c>
       <c r="G128" t="str">
-        <v>091 816 40 11</v>
+        <v>081 257 51 51</v>
       </c>
       <c r="H128" t="str">
-        <v>https://cptmendrisio.ch/</v>
+        <v>https://www.bks.gr.ch</v>
       </c>
       <c r="I128" t="str">
-        <v>Via Mola</v>
+        <v>Arosastrasse</v>
       </c>
       <c r="J128" t="str">
-        <v/>
+        <v>2</v>
       </c>
       <c r="K128" t="str">
-        <v>6850</v>
+        <v>7000</v>
       </c>
       <c r="L128" t="str">
-        <v>Mendrisio</v>
+        <v>Chur</v>
       </c>
       <c r="M128" t="str">
-        <v>ti</v>
+        <v>gr</v>
       </c>
       <c r="N128" t="str">
         <v>false</v>
       </c>
       <c r="O128" t="str">
-        <v>45.86143112182617,8.980112075805664</v>
+        <v>46.848388671875,9.536502838134766</v>
       </c>
       <c r="P128" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="str">
-        <v>BSXBE0011100</v>
+        <v>BSXSG0016500</v>
       </c>
       <c r="B129" t="str">
-        <v>BSXBE0011100.i</v>
+        <v>BSXSG0016500.i</v>
       </c>
       <c r="C129" t="str">
-        <v>BWZ Lyss</v>
+        <v>BZGS St. Gallen</v>
       </c>
       <c r="D129" t="str">
-        <v>Berufs- und Weiterbildungszentrum Lyss</v>
+        <v>Berufs- und Weiterbildungszentrum für Gesundheits- und Sozialberufe St.Gallen</v>
       </c>
       <c r="E129" t="str">
         <v/>
       </c>
       <c r="F129" t="str">
-        <v>lehrlingsschule@bwzlyss.ch</v>
+        <v>info@bzgs.ch</v>
       </c>
       <c r="G129" t="str">
-        <v>032 387 89 89</v>
+        <v>058 229 88 11</v>
       </c>
       <c r="H129" t="str">
-        <v>https://www.bwzlyss.ch</v>
+        <v>https://www.bzgs.ch</v>
       </c>
       <c r="I129" t="str">
-        <v>Bürenstr.</v>
+        <v>Lindenstrasse</v>
       </c>
       <c r="J129" t="str">
-        <v>29</v>
+        <v>139</v>
       </c>
       <c r="K129" t="str">
-        <v>3250</v>
+        <v>9016</v>
       </c>
       <c r="L129" t="str">
-        <v>Lyss</v>
+        <v>St. Gallen</v>
       </c>
       <c r="M129" t="str">
-        <v>be</v>
+        <v>sg</v>
       </c>
       <c r="N129" t="str">
         <v>false</v>
       </c>
       <c r="O129" t="str">
-        <v>47.07838439941406,7.3090291023254395</v>
+        <v>47.43739700317383,9.402085304260254</v>
       </c>
       <c r="P129" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="str">
-        <v>BSXBE0014800</v>
+        <v>BSXAG0014600</v>
       </c>
       <c r="B130" t="str">
-        <v>BSXBE0014800.i</v>
+        <v>BSXAG0014600.i</v>
       </c>
       <c r="C130" t="str">
-        <v>BSD Bern</v>
+        <v>H+Bildung</v>
       </c>
       <c r="D130" t="str">
-        <v>Berufsfachschule des Detailhandels</v>
+        <v>H+Bildung</v>
       </c>
       <c r="E130" t="str">
         <v/>
       </c>
       <c r="F130" t="str">
-        <v>info@bsd-bern.ch</v>
+        <v>info@hplus-bildung.ch</v>
       </c>
       <c r="G130" t="str">
-        <v>031 327 61 11</v>
+        <v>062 926 90 00</v>
       </c>
       <c r="H130" t="str">
-        <v>https://www.bsd-bern.ch</v>
+        <v>https://www.hplus-bildung.ch</v>
       </c>
       <c r="I130" t="str">
-        <v>Postgasse</v>
+        <v>Hintere Bahnhofstrasse</v>
       </c>
       <c r="J130" t="str">
-        <v>66</v>
+        <v>32</v>
       </c>
       <c r="K130" t="str">
-        <v>3011</v>
+        <v>5000</v>
       </c>
       <c r="L130" t="str">
-        <v>Bern</v>
+        <v>Aarau</v>
       </c>
       <c r="M130" t="str">
-        <v>be</v>
+        <v>ag</v>
       </c>
       <c r="N130" t="str">
         <v>false</v>
       </c>
       <c r="O130" t="str">
-        <v>46.9487419128418,7.453309059143066</v>
+        <v>47.39082612478935,8.051627164316638</v>
       </c>
       <c r="P130" t="str">
         <v>private</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="str">
         <v/>
       </c>
       <c r="B131" t="str">
-        <v>BSXTI0007600.i</v>
+        <v>BSXTI0008600.i</v>
       </c>
       <c r="C131" t="str">
-        <v>CPC Bellinzona</v>
+        <v>CPS Mendrisio</v>
       </c>
       <c r="D131" t="str">
-        <v>Centro professionale commerciale Bellinzona</v>
+        <v>Centro professionale sociosanitario Mendrisio</v>
       </c>
       <c r="E131" t="str">
-        <v>Scuola professionale commerciale</v>
+        <v>Scuola per operatori sociosanitari</v>
       </c>
       <c r="F131" t="str">
-        <v>decs-cpc.bellinzona@ti.ch</v>
+        <v>decs-cps.mendrisio@edu.ti.ch</v>
       </c>
       <c r="G131" t="str">
-        <v>091 814 79 41</v>
+        <v>091 816 59 61</v>
       </c>
       <c r="H131" t="str">
-        <v>https://cpcbellinzona.ch</v>
+        <v>https://cpsmendrisio.ch/</v>
       </c>
       <c r="I131" t="str">
-        <v>Via Vallone</v>
+        <v>Via Ag. Maspoli</v>
       </c>
       <c r="J131" t="str">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="K131" t="str">
-        <v>6500</v>
+        <v>6850</v>
       </c>
       <c r="L131" t="str">
-        <v>Bellinzona</v>
+        <v>Mendrisio</v>
       </c>
       <c r="M131" t="str">
         <v>ti</v>
       </c>
       <c r="N131" t="str">
         <v>false</v>
       </c>
       <c r="O131" t="str">
-        <v>46.2044677734375,9.028115272521973</v>
+        <v>45.86187744140625,8.97695541381836</v>
       </c>
       <c r="P131" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="str">
-        <v>BSXAG0014100</v>
+        <v>BSXAG0010000</v>
       </c>
       <c r="B132" t="str">
-        <v>BSXAG0014100.i</v>
+        <v>BSXAG0010000.i</v>
       </c>
       <c r="C132" t="str">
-        <v>Liebegg</v>
+        <v>BSA</v>
       </c>
       <c r="D132" t="str">
-        <v>Landwirtschaftliches Zentrum Liebegg</v>
+        <v>Berufsschule Aarau</v>
       </c>
       <c r="E132" t="str">
         <v/>
       </c>
       <c r="F132" t="str">
-        <v>info@liebegg.ch</v>
+        <v>info@bs-aarau.ch</v>
       </c>
       <c r="G132" t="str">
-        <v>062 855 86 55</v>
+        <v>062 832 36 36</v>
       </c>
       <c r="H132" t="str">
-        <v>https://www.liebegg.ch</v>
+        <v>https://www.bs-aarau.ch</v>
       </c>
       <c r="I132" t="str">
-        <v>Liebegg</v>
+        <v>Tellistrasse</v>
       </c>
       <c r="J132" t="str">
-        <v>1</v>
+        <v>58</v>
       </c>
       <c r="K132" t="str">
-        <v>5722</v>
+        <v>5001</v>
       </c>
       <c r="L132" t="str">
-        <v>Gränichen</v>
+        <v>Aarau</v>
       </c>
       <c r="M132" t="str">
         <v>ag</v>
       </c>
       <c r="N132" t="str">
         <v>false</v>
       </c>
       <c r="O132" t="str">
-        <v>47.33962631225586,8.118841171264648</v>
+        <v>47.397090911865234,8.055953979492188</v>
       </c>
       <c r="P132" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="str">
-        <v/>
+        <v>BSXFR0044400</v>
       </c>
       <c r="B133" t="str">
-        <v>BSXGR0011500.i</v>
+        <v>BSXFR0044400.i</v>
       </c>
       <c r="C133" t="str">
-        <v>BKS Chur</v>
+        <v>ESSG</v>
       </c>
       <c r="D133" t="str">
-        <v>Bündner Kantonsschule Chur</v>
+        <v>Ecole professionnelle Santé-Social</v>
       </c>
       <c r="E133" t="str">
         <v/>
       </c>
       <c r="F133" t="str">
-        <v>sekretariat@bks.gr.ch</v>
+        <v>essg@edufr.ch</v>
       </c>
       <c r="G133" t="str">
-        <v>081 257 51 51</v>
+        <v>026 305 56 27</v>
       </c>
       <c r="H133" t="str">
-        <v>https://www.bks.gr.ch</v>
+        <v>https://www.fr.ch/essg</v>
       </c>
       <c r="I133" t="str">
-        <v>Arosastrasse</v>
+        <v>Route de Grangeneuve</v>
       </c>
       <c r="J133" t="str">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K133" t="str">
-        <v>7000</v>
+        <v>1725</v>
       </c>
       <c r="L133" t="str">
-        <v>Chur</v>
+        <v>Posieux</v>
       </c>
       <c r="M133" t="str">
-        <v>gr</v>
+        <v>fr</v>
       </c>
       <c r="N133" t="str">
         <v>false</v>
       </c>
       <c r="O133" t="str">
-        <v>46.848388671875,9.536502838134766</v>
+        <v>46.771026611328125,7.111205577850342</v>
       </c>
       <c r="P133" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="str">
-        <v>BSXSG0016500</v>
+        <v>BSXBE0011400</v>
       </c>
       <c r="B134" t="str">
-        <v>BSXSG0016500.i</v>
+        <v>BSXBE0011400.i</v>
       </c>
       <c r="C134" t="str">
-        <v>BZGS St. Gallen</v>
+        <v>BFF</v>
       </c>
       <c r="D134" t="str">
-        <v>Berufs- und Weiterbildungszentrum für Gesundheits- und Sozialberufe St.Gallen</v>
+        <v>BFF</v>
       </c>
       <c r="E134" t="str">
         <v/>
       </c>
       <c r="F134" t="str">
-        <v>info@bzgs.ch</v>
+        <v>bffbern@bffbern.ch</v>
       </c>
       <c r="G134" t="str">
-        <v>058 229 88 11</v>
+        <v>031 635 28 00</v>
       </c>
       <c r="H134" t="str">
-        <v>https://www.bzgs.ch</v>
+        <v>https://www.bffbern.ch</v>
       </c>
       <c r="I134" t="str">
-        <v>Lindenstrasse</v>
+        <v>Monbijoustrasse</v>
       </c>
       <c r="J134" t="str">
-        <v>139</v>
+        <v>21</v>
       </c>
       <c r="K134" t="str">
-        <v>9016</v>
+        <v>3001</v>
       </c>
       <c r="L134" t="str">
-        <v>St. Gallen</v>
+        <v>Bern</v>
       </c>
       <c r="M134" t="str">
-        <v>sg</v>
+        <v>be</v>
       </c>
       <c r="N134" t="str">
         <v>false</v>
       </c>
       <c r="O134" t="str">
-        <v>47.43739700317383,9.402085304260254</v>
+        <v>46.94439697265625,7.436467170715332</v>
       </c>
       <c r="P134" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="str">
-        <v>BSXAG0014600</v>
+        <v/>
       </c>
       <c r="B135" t="str">
-        <v>BSXAG0014600.i</v>
+        <v>BSXGR0010500.i</v>
       </c>
       <c r="C135" t="str">
-        <v>H+Bildung</v>
+        <v>SIVM</v>
       </c>
       <c r="D135" t="str">
-        <v>H+Bildung</v>
+        <v>Scoula industriala Val Müstair</v>
       </c>
       <c r="E135" t="str">
         <v/>
       </c>
       <c r="F135" t="str">
-        <v>info@hplus-bildung.ch</v>
+        <v>s.de-stefani@gewerbeschule-samedan.ch</v>
       </c>
       <c r="G135" t="str">
-        <v>062 926 90 00</v>
+        <v>078 763 39 34</v>
       </c>
       <c r="H135" t="str">
-        <v>https://www.hplus-bildung.ch</v>
+        <v>https://www.si-valmuestair.ch/</v>
       </c>
       <c r="I135" t="str">
-        <v>Rain</v>
+        <v>Via Veglia</v>
       </c>
       <c r="J135" t="str">
-        <v>36</v>
+        <v>2</v>
       </c>
       <c r="K135" t="str">
-        <v>5000</v>
+        <v>7536</v>
       </c>
       <c r="L135" t="str">
-        <v>Aarau</v>
+        <v>Sta. Maria</v>
       </c>
       <c r="M135" t="str">
-        <v>ag</v>
+        <v>gr</v>
       </c>
       <c r="N135" t="str">
         <v>false</v>
       </c>
       <c r="O135" t="str">
-        <v>47.3905143737793,8.043530464172363</v>
+        <v>46.60139737236041,10.422977622895475</v>
       </c>
       <c r="P135" t="str">
         <v>private</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="str">
         <v/>
       </c>
       <c r="B136" t="str">
-        <v>BSXTI0008600.i</v>
+        <v>BSXGR0012000.i</v>
       </c>
       <c r="C136" t="str">
-        <v>CPS Mendrisio</v>
+        <v>SSGD</v>
       </c>
       <c r="D136" t="str">
-        <v>Centro professionale sociosanitario Mendrisio</v>
+        <v>Stiftung Sport-Gymnasium Davos</v>
       </c>
       <c r="E136" t="str">
-        <v>Scuola per operatori sociosanitari</v>
+        <v/>
       </c>
       <c r="F136" t="str">
-        <v>decs-cps.mendrisio@edu.ti.ch</v>
+        <v>info@sportgymnasium.ch</v>
       </c>
       <c r="G136" t="str">
-        <v>091 816 59 61</v>
+        <v>081 410 01 70</v>
       </c>
       <c r="H136" t="str">
-        <v>https://cpsmendrisio.ch/</v>
+        <v>https://www.sportgymnasium.ch</v>
       </c>
       <c r="I136" t="str">
-        <v>Via Ag. Maspoli</v>
+        <v>Grüenistrasse</v>
       </c>
       <c r="J136" t="str">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="K136" t="str">
-        <v>6850</v>
+        <v>7270</v>
       </c>
       <c r="L136" t="str">
-        <v>Mendrisio</v>
+        <v>Davos Platz</v>
       </c>
       <c r="M136" t="str">
-        <v>ti</v>
+        <v>gr</v>
       </c>
       <c r="N136" t="str">
         <v>false</v>
       </c>
       <c r="O136" t="str">
-        <v>45.86187744140625,8.97695541381836</v>
+        <v>46.79026794433594,9.81570053100586</v>
       </c>
       <c r="P136" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="str">
-        <v>BSXAG0010000</v>
+        <v/>
       </c>
       <c r="B137" t="str">
-        <v>BSXAG0010000.i</v>
+        <v>BSXGR0011200.i</v>
       </c>
       <c r="C137" t="str">
-        <v>BSA</v>
+        <v>EHL Passugg</v>
       </c>
       <c r="D137" t="str">
-        <v>Berufsschule Aarau</v>
+        <v>EHL Hotelfachschule Passugg AG</v>
       </c>
       <c r="E137" t="str">
         <v/>
       </c>
       <c r="F137" t="str">
-        <v>info@bs-aarau.ch</v>
+        <v>info.passugg@ehl.ch</v>
       </c>
       <c r="G137" t="str">
-        <v>062 832 36 36</v>
+        <v>081 255 11 11</v>
       </c>
       <c r="H137" t="str">
-        <v>https://www.bs-aarau.ch</v>
+        <v>https://passugg.ehl.edu</v>
       </c>
       <c r="I137" t="str">
-        <v>Tellistrasse</v>
+        <v>Hauptstrasse</v>
       </c>
       <c r="J137" t="str">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="K137" t="str">
-        <v>5001</v>
+        <v>7062</v>
       </c>
       <c r="L137" t="str">
-        <v>Aarau</v>
+        <v>Passugg</v>
       </c>
       <c r="M137" t="str">
-        <v>ag</v>
+        <v>gr</v>
       </c>
       <c r="N137" t="str">
         <v>false</v>
       </c>
       <c r="O137" t="str">
-        <v>47.397090911865234,8.055953979492188</v>
+        <v>46.8299560546875,9.547431945800781</v>
       </c>
       <c r="P137" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="str">
-        <v>BSXFR0044400</v>
+        <v>BSXBE0022200</v>
       </c>
       <c r="B138" t="str">
-        <v>BSXFR0044400.i</v>
+        <v>BSXBE0022200.i</v>
       </c>
       <c r="C138" t="str">
-        <v>ESSG</v>
+        <v>Aviforum</v>
       </c>
       <c r="D138" t="str">
-        <v>Ecole professionnelle Santé-Social</v>
+        <v>Berufsfachschule am Aviforum</v>
       </c>
       <c r="E138" t="str">
         <v/>
       </c>
       <c r="F138" t="str">
-        <v>essg@edufr.ch</v>
+        <v>info@aviforum.ch</v>
       </c>
       <c r="G138" t="str">
-        <v>026 305 56 27</v>
+        <v>031 915 35 35</v>
       </c>
       <c r="H138" t="str">
-        <v>https://www.fr.ch/essg</v>
+        <v>https://www.aviforum.ch</v>
       </c>
       <c r="I138" t="str">
-        <v>Route de Grangeneuve</v>
+        <v>Burgerweg</v>
       </c>
       <c r="J138" t="str">
-        <v>4</v>
+        <v>22</v>
       </c>
       <c r="K138" t="str">
-        <v>1725</v>
+        <v>3052</v>
       </c>
       <c r="L138" t="str">
-        <v>Posieux</v>
+        <v>Zollikofen</v>
       </c>
       <c r="M138" t="str">
-        <v>fr</v>
+        <v>be</v>
       </c>
       <c r="N138" t="str">
         <v>false</v>
       </c>
       <c r="O138" t="str">
-        <v>46.771026611328125,7.111205577850342</v>
+        <v>46.98377227783203,7.461726188659668</v>
       </c>
       <c r="P138" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="str">
-        <v>BSXBE0011400</v>
+        <v>BSXLU0011100</v>
       </c>
       <c r="B139" t="str">
-        <v>BSXBE0011400.i</v>
+        <v>BSXLU0011100.i</v>
       </c>
       <c r="C139" t="str">
-        <v>BFF</v>
+        <v>Richemont</v>
       </c>
       <c r="D139" t="str">
-        <v>BFF</v>
+        <v>Richemont Centre of Excellence</v>
       </c>
       <c r="E139" t="str">
         <v/>
       </c>
       <c r="F139" t="str">
-        <v>bffbern@bffbern.ch</v>
+        <v>info@richemont.cc</v>
       </c>
       <c r="G139" t="str">
-        <v>031 635 28 00</v>
+        <v>041 375 85 85</v>
       </c>
       <c r="H139" t="str">
-        <v>https://www.bffbern.ch</v>
+        <v>https://www.richemont.cc</v>
       </c>
       <c r="I139" t="str">
-        <v>Monbijoustrasse</v>
+        <v>Seeburgstrasse</v>
       </c>
       <c r="J139" t="str">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="K139" t="str">
-        <v>3001</v>
+        <v>6006</v>
       </c>
       <c r="L139" t="str">
-        <v>Bern</v>
+        <v>Luzern</v>
       </c>
       <c r="M139" t="str">
-        <v>be</v>
+        <v>lu</v>
       </c>
       <c r="N139" t="str">
         <v>false</v>
       </c>
       <c r="O139" t="str">
-        <v>46.94439697265625,7.436467170715332</v>
+        <v>47.04778289794922,8.343330383300781</v>
       </c>
       <c r="P139" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="str">
-        <v/>
+        <v>BSXOW0010300</v>
       </c>
       <c r="B140" t="str">
-        <v>BSXGR0010500.i</v>
+        <v>BSXOW0010300.i</v>
       </c>
       <c r="C140" t="str">
-        <v>SIVM</v>
+        <v>SSE AG Engelberg</v>
       </c>
       <c r="D140" t="str">
-        <v>Scoula industriala Val Müstair</v>
+        <v>Schweizerische Sportmittelschule Engelberg AG</v>
       </c>
       <c r="E140" t="str">
         <v/>
       </c>
       <c r="F140" t="str">
-        <v>s.de-stefani@gewerbeschule-samedan.ch</v>
+        <v>info@sportmittelschule.ch</v>
       </c>
       <c r="G140" t="str">
-        <v>078 763 369 34</v>
+        <v>041 639 63 24</v>
       </c>
       <c r="H140" t="str">
-        <v>https://www.si-valmuestair.ch/</v>
+        <v>https://www.sportmittelschule.ch</v>
       </c>
       <c r="I140" t="str">
-        <v>Via Veglia</v>
+        <v>Wydenstrasse</v>
       </c>
       <c r="J140" t="str">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="K140" t="str">
-        <v>7536</v>
+        <v>6390</v>
       </c>
       <c r="L140" t="str">
-        <v>Sta. Maria</v>
+        <v>Engelberg</v>
       </c>
       <c r="M140" t="str">
-        <v>gr</v>
+        <v>ow</v>
       </c>
       <c r="N140" t="str">
         <v>false</v>
       </c>
       <c r="O140" t="str">
-        <v>46.60139737236041,10.422977622895475</v>
+        <v>46.81924819946289,8.40955924987793</v>
       </c>
       <c r="P140" t="str">
         <v>private</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="str">
         <v/>
       </c>
       <c r="B141" t="str">
-        <v>BSXGR0012000.i</v>
+        <v>BSXSO0011600.i</v>
       </c>
       <c r="C141" t="str">
-        <v>SSGD</v>
+        <v>Feusi Solothurn</v>
       </c>
       <c r="D141" t="str">
-        <v>Stiftung Sport-Gymnasium Davos</v>
+        <v>Feusi Bildungszentrum</v>
       </c>
       <c r="E141" t="str">
         <v/>
       </c>
       <c r="F141" t="str">
-        <v>info@sportgymnasium.ch</v>
+        <v>solothurn@feusi.ch</v>
       </c>
       <c r="G141" t="str">
-        <v>081 410 01 70</v>
+        <v>032 544 54 54</v>
       </c>
       <c r="H141" t="str">
-        <v>https://www.sportgymnasium.ch</v>
+        <v>https://www.feusi.ch/</v>
       </c>
       <c r="I141" t="str">
-        <v>Grüenistrasse</v>
+        <v>Sandmattstrasse</v>
       </c>
       <c r="J141" t="str">
         <v>1</v>
       </c>
       <c r="K141" t="str">
-        <v>7270</v>
+        <v>4500</v>
       </c>
       <c r="L141" t="str">
-        <v>Davos Platz</v>
+        <v>Solothurn</v>
       </c>
       <c r="M141" t="str">
-        <v>gr</v>
+        <v>so</v>
       </c>
       <c r="N141" t="str">
         <v>false</v>
       </c>
       <c r="O141" t="str">
-        <v>46.79026794433594,9.81570053100586</v>
+        <v>47.20237350463867,7.540647506713867</v>
       </c>
       <c r="P141" t="str">
         <v>private</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="str">
         <v/>
       </c>
       <c r="B142" t="str">
-        <v>BSXGR0011200.i</v>
+        <v>BSXTI0009000.i</v>
       </c>
       <c r="C142" t="str">
-        <v>EHL Passugg</v>
+        <v>SSSAT Bellinzona</v>
       </c>
       <c r="D142" t="str">
-        <v>EHL Hotelfachschule Passugg AG</v>
+        <v>Scuola specializzata superiore alberghiera e del turismo</v>
       </c>
       <c r="E142" t="str">
         <v/>
       </c>
       <c r="F142" t="str">
-        <v>info.passugg@ehl.ch</v>
+        <v>decs-sssat@edu.ti.ch</v>
       </c>
       <c r="G142" t="str">
-        <v>081 255 11 11</v>
+        <v>091 814 65 11</v>
       </c>
       <c r="H142" t="str">
-        <v>https://ssth.ehl.edu/</v>
+        <v>https://www.sssat.ti.ch/</v>
       </c>
       <c r="I142" t="str">
-        <v>Hauptstrasse</v>
+        <v>Viale Stefano Franscini</v>
       </c>
       <c r="J142" t="str">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="K142" t="str">
-        <v>7062</v>
+        <v>6500</v>
       </c>
       <c r="L142" t="str">
-        <v>Passugg</v>
+        <v>Bellinzona</v>
       </c>
       <c r="M142" t="str">
-        <v>gr</v>
+        <v>ti</v>
       </c>
       <c r="N142" t="str">
         <v>false</v>
       </c>
       <c r="O142" t="str">
-        <v>46.8299560546875,9.547431945800781</v>
+        <v>46.1945915222168,9.01243782043457</v>
       </c>
       <c r="P142" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="str">
-        <v>BSXBE0022200</v>
+        <v/>
       </c>
       <c r="B143" t="str">
-        <v>BSXBE0022200.i</v>
+        <v>BSXZH0019000.i</v>
       </c>
       <c r="C143" t="str">
-        <v>Aviforum</v>
+        <v>BBW</v>
       </c>
       <c r="D143" t="str">
-        <v>Berufsfachschule am Aviforum</v>
+        <v>Berufsbildungsschule Winterthur</v>
       </c>
       <c r="E143" t="str">
         <v/>
       </c>
       <c r="F143" t="str">
-        <v>info@aviforum.ch</v>
+        <v>zentrale.dienste@bbw.zh.ch</v>
       </c>
       <c r="G143" t="str">
-        <v>031 915 35 35</v>
+        <v>052 267 81 81</v>
       </c>
       <c r="H143" t="str">
-        <v>https://www.aviforum.ch</v>
+        <v>https://www.bbw.ch</v>
       </c>
       <c r="I143" t="str">
-        <v>Burgerweg</v>
+        <v>Wülflingerstrasse</v>
       </c>
       <c r="J143" t="str">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="K143" t="str">
-        <v>3052</v>
+        <v>8400</v>
       </c>
       <c r="L143" t="str">
-        <v>Zollikofen</v>
+        <v>Winterthur</v>
       </c>
       <c r="M143" t="str">
-        <v>be</v>
+        <v>zh</v>
       </c>
       <c r="N143" t="str">
         <v>false</v>
       </c>
       <c r="O143" t="str">
-        <v>46.98377227783203,7.461726188659668</v>
+        <v>47.50387954711914,8.720128059387207</v>
       </c>
       <c r="P143" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="str">
-        <v>BSXLU0011100</v>
+        <v>BSXSG0011200</v>
       </c>
       <c r="B144" t="str">
-        <v>BSXLU0011100.i</v>
+        <v>BSXSG0011200.i</v>
       </c>
       <c r="C144" t="str">
-        <v>Richemont</v>
+        <v>BZR Rorschach</v>
       </c>
       <c r="D144" t="str">
-        <v>Richemont Centre of Excellence</v>
+        <v>Berufs- und Weiterbildungszentrum Rorschach-Rheintal</v>
       </c>
       <c r="E144" t="str">
         <v/>
       </c>
       <c r="F144" t="str">
-        <v>info@richemont.cc</v>
+        <v>rorschach@bzr.ch</v>
       </c>
       <c r="G144" t="str">
-        <v>041 375 85 85</v>
+        <v>058 229 99 88</v>
       </c>
       <c r="H144" t="str">
-        <v>https://www.richemont.cc</v>
+        <v>https://www.bzr.ch</v>
       </c>
       <c r="I144" t="str">
-        <v>Seeburgstrasse</v>
+        <v>Feldmühlestrasse</v>
       </c>
       <c r="J144" t="str">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="K144" t="str">
-        <v>6006</v>
+        <v>9400</v>
       </c>
       <c r="L144" t="str">
-        <v>Luzern</v>
+        <v>Rorschach</v>
       </c>
       <c r="M144" t="str">
-        <v>lu</v>
+        <v>sg</v>
       </c>
       <c r="N144" t="str">
         <v>false</v>
       </c>
       <c r="O144" t="str">
-        <v>47.04778289794922,8.343330383300781</v>
+        <v>47.47650909423828,9.490172386169434</v>
       </c>
       <c r="P144" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="str">
-        <v>BSXOW0010300</v>
+        <v>BSXBS0010500</v>
       </c>
       <c r="B145" t="str">
-        <v>BSXOW0010300.i</v>
+        <v>BSXBS0010500.i</v>
       </c>
       <c r="C145" t="str">
-        <v>SSE AG Engelberg</v>
+        <v>SFG Basel</v>
       </c>
       <c r="D145" t="str">
-        <v>Schweizerische Sportmittelschule Engelberg AG</v>
+        <v>Schule für Gestaltung Basel</v>
       </c>
       <c r="E145" t="str">
         <v/>
       </c>
       <c r="F145" t="str">
-        <v>info@sportmittelschule.ch</v>
+        <v>sekretariat@sfgbasel.ch</v>
       </c>
       <c r="G145" t="str">
-        <v>041 639 63 24</v>
+        <v>061 695 67 70</v>
       </c>
       <c r="H145" t="str">
-        <v>https://www.sportmittelschule.ch</v>
+        <v>https://www.sfgbasel.ch</v>
       </c>
       <c r="I145" t="str">
-        <v>Wydenstrasse</v>
+        <v>Vogelsangstrasse</v>
       </c>
       <c r="J145" t="str">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="K145" t="str">
-        <v>6390</v>
+        <v>4005</v>
       </c>
       <c r="L145" t="str">
-        <v>Engelberg</v>
+        <v>Basel</v>
       </c>
       <c r="M145" t="str">
-        <v>ow</v>
+        <v>bs</v>
       </c>
       <c r="N145" t="str">
         <v>false</v>
       </c>
       <c r="O145" t="str">
-        <v>46.81924819946289,8.40955924987793</v>
+        <v>47.563385009765625,7.605526447296143</v>
       </c>
       <c r="P145" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="str">
-        <v/>
+        <v>BSXBE0011200</v>
       </c>
       <c r="B146" t="str">
-        <v>BSXSO0011600.i</v>
+        <v>BSXBE0011200.i</v>
       </c>
       <c r="C146" t="str">
-        <v>Feusi Solothurn</v>
+        <v>BBZ IDM</v>
       </c>
       <c r="D146" t="str">
-        <v>Feusi Bildungszentrum</v>
+        <v>Berufsbildungszentrum IDM Thun</v>
       </c>
       <c r="E146" t="str">
         <v/>
       </c>
       <c r="F146" t="str">
-        <v>solothurn@feusi.ch</v>
+        <v>info@idm.ch</v>
       </c>
       <c r="G146" t="str">
-        <v>032 628 62 72</v>
+        <v>033 227 33 44</v>
       </c>
       <c r="H146" t="str">
-        <v>https://www.feusi.ch/</v>
+        <v>https://www.idm.ch</v>
       </c>
       <c r="I146" t="str">
-        <v>Sandmattstrasse</v>
+        <v>Mönchstrasse</v>
       </c>
       <c r="J146" t="str">
-        <v>1</v>
+        <v>30B</v>
       </c>
       <c r="K146" t="str">
-        <v>4500</v>
+        <v>3600</v>
       </c>
       <c r="L146" t="str">
-        <v>Solothurn</v>
+        <v>Thun</v>
       </c>
       <c r="M146" t="str">
-        <v>so</v>
+        <v>be</v>
       </c>
       <c r="N146" t="str">
         <v>false</v>
       </c>
       <c r="O146" t="str">
-        <v>47.20237350463867,7.540647506713867</v>
+        <v>46.74949264526367,7.6322102546691895</v>
       </c>
       <c r="P146" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="str">
         <v/>
       </c>
       <c r="B147" t="str">
-        <v>BSXTI0009000.i</v>
+        <v>BSXVS0005600.i</v>
       </c>
       <c r="C147" t="str">
-        <v>SSSAT Bellinzona</v>
+        <v xml:space="preserve">Migros Brig </v>
       </c>
       <c r="D147" t="str">
-        <v>Scuola specializzata superiore alberghiera e del turismo</v>
+        <v>Migros Klubschule</v>
       </c>
       <c r="E147" t="str">
         <v/>
       </c>
       <c r="F147" t="str">
-        <v>info-ssat@icec.ti-edu.ch</v>
+        <v>eclub.brig@ecvs.ch</v>
       </c>
       <c r="G147" t="str">
-        <v>091 814 65 11</v>
+        <v>027 923 44 85</v>
       </c>
       <c r="H147" t="str">
-        <v>https://www.sssat.ti.ch/</v>
+        <v/>
       </c>
       <c r="I147" t="str">
-        <v>Viale Stefano Franscini</v>
+        <v>Belalpstrasse</v>
       </c>
       <c r="J147" t="str">
-        <v>32</v>
+        <v>1</v>
       </c>
       <c r="K147" t="str">
-        <v>6500</v>
+        <v>3900</v>
       </c>
       <c r="L147" t="str">
-        <v>Bellinzona</v>
+        <v>Brig</v>
       </c>
       <c r="M147" t="str">
-        <v>ti</v>
+        <v>vs</v>
       </c>
       <c r="N147" t="str">
         <v>false</v>
       </c>
       <c r="O147" t="str">
-        <v>46.1945915222168,9.01243782043457</v>
+        <v>46.318599700927734,7.989785194396973</v>
       </c>
       <c r="P147" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="str">
-        <v>BSXVD0011800</v>
+        <v/>
       </c>
       <c r="B148" t="str">
-        <v>BSXVD0011800.i</v>
+        <v>BSXGR0010200.i</v>
       </c>
       <c r="C148" t="str">
-        <v>GYM Morges</v>
+        <v>BZS Ilanz</v>
       </c>
       <c r="D148" t="str">
-        <v>Gymnase de Morges</v>
+        <v>Bildungszentrum Surselva</v>
       </c>
       <c r="E148" t="str">
         <v/>
       </c>
       <c r="F148" t="str">
-        <v>gymnase.morges@vd.ch</v>
+        <v>admin@bzs-surselva.ch</v>
       </c>
       <c r="G148" t="str">
-        <v>021 316 04 20</v>
+        <v>081 926 25 50</v>
       </c>
       <c r="H148" t="str">
-        <v>https://www.gymnase-morges.ch</v>
+        <v>https://www.bzs-surselva.ch</v>
       </c>
       <c r="I148" t="str">
-        <v>Avenue de Marcelin</v>
+        <v>Glennerstrasse</v>
       </c>
       <c r="J148" t="str">
-        <v>33</v>
+        <v>22a</v>
       </c>
       <c r="K148" t="str">
-        <v>1110</v>
+        <v>7130</v>
       </c>
       <c r="L148" t="str">
-        <v>Morges</v>
+        <v>Ilanz</v>
       </c>
       <c r="M148" t="str">
-        <v>vd</v>
+        <v>gr</v>
       </c>
       <c r="N148" t="str">
         <v>false</v>
       </c>
       <c r="O148" t="str">
-        <v>46.51750946044922,6.485206127166748</v>
+        <v>46.77438921657493,9.208259624171227</v>
       </c>
       <c r="P148" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="str">
         <v/>
       </c>
       <c r="B149" t="str">
-        <v>BSXZH0019000.i</v>
+        <v>BSXTI0020200.i</v>
       </c>
       <c r="C149" t="str">
-        <v>BBW</v>
+        <v>CPC Chiasso</v>
       </c>
       <c r="D149" t="str">
-        <v>Berufsbildungsschule Winterthur</v>
+        <v>Centro professionale commerciale Chiasso</v>
       </c>
       <c r="E149" t="str">
-        <v/>
+        <v>Scuola professionale commerciale</v>
       </c>
       <c r="F149" t="str">
-        <v>zentrale.dienste@bbw.zh.ch</v>
+        <v>decs-cpc.chiasso@edu.ti.ch</v>
       </c>
       <c r="G149" t="str">
-        <v>052 267 81 81</v>
+        <v>091 816 60 11</v>
       </c>
       <c r="H149" t="str">
-        <v>https://www.bbw.ch</v>
+        <v>https://www.cpc-chiasso.ch/web/</v>
       </c>
       <c r="I149" t="str">
-        <v>Wülflingerstrasse</v>
+        <v>Via Vincenzo Vela</v>
       </c>
       <c r="J149" t="str">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="K149" t="str">
-        <v>8400</v>
+        <v>6830</v>
       </c>
       <c r="L149" t="str">
-        <v>Winterthur</v>
+        <v>Chiasso</v>
       </c>
       <c r="M149" t="str">
-        <v>zh</v>
+        <v>ti</v>
       </c>
       <c r="N149" t="str">
         <v>false</v>
       </c>
       <c r="O149" t="str">
-        <v>47.50387954711914,8.720128059387207</v>
+        <v>45.83672096750749,9.027931682166104</v>
       </c>
       <c r="P149" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="str">
-        <v>BSXSG0011200</v>
+        <v/>
       </c>
       <c r="B150" t="str">
-        <v>BSXSG0011200.i</v>
+        <v>BSXZH0075000.i</v>
       </c>
       <c r="C150" t="str">
-        <v>BZR Rorschach</v>
+        <v>KEN Zürich</v>
       </c>
       <c r="D150" t="str">
-        <v>Berufs- und Weiterbildungszentrum Rorschach-Rheintal</v>
+        <v>Kantonsschule Enge</v>
       </c>
       <c r="E150" t="str">
-        <v/>
+        <v>Handelsmittelschule</v>
       </c>
       <c r="F150" t="str">
-        <v>rorschach@bzr.ch</v>
+        <v>sekretariat@ken.ch</v>
       </c>
       <c r="G150" t="str">
-        <v>058 229 99 88</v>
+        <v>044 286 76 11</v>
       </c>
       <c r="H150" t="str">
-        <v>https://www.bzr.ch</v>
+        <v>https://www.ken.ch</v>
       </c>
       <c r="I150" t="str">
-        <v>Feldmühlestrasse</v>
+        <v>Steinentischstrasse</v>
       </c>
       <c r="J150" t="str">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="K150" t="str">
-        <v>9400</v>
+        <v>8002</v>
       </c>
       <c r="L150" t="str">
-        <v>Rorschach</v>
+        <v>Zürich</v>
       </c>
       <c r="M150" t="str">
-        <v>sg</v>
+        <v>zh</v>
       </c>
       <c r="N150" t="str">
         <v>false</v>
       </c>
       <c r="O150" t="str">
-        <v>47.47650909423828,9.490172386169434</v>
+        <v>47.36452102661133,8.527420043945312</v>
       </c>
       <c r="P150" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="str">
-        <v>BSXBS0010500</v>
+        <v>BSXBE0091200</v>
       </c>
       <c r="B151" t="str">
-        <v>BSXBS0010500.i</v>
+        <v>BSXBE0091200.i</v>
       </c>
       <c r="C151" t="str">
-        <v>SFG Basel</v>
+        <v>HF Thun</v>
       </c>
       <c r="D151" t="str">
-        <v>Schule für Gestaltung Basel</v>
+        <v>Hotelfachschule Thun</v>
       </c>
       <c r="E151" t="str">
         <v/>
       </c>
       <c r="F151" t="str">
-        <v>sekretariat@sfgbasel.ch</v>
+        <v>info@hfthun.ch</v>
       </c>
       <c r="G151" t="str">
-        <v>061 695 67 70</v>
+        <v>033 227 77 77</v>
       </c>
       <c r="H151" t="str">
-        <v>https://www.sfgbasel.ch</v>
+        <v>https://www.hfthun.ch/</v>
       </c>
       <c r="I151" t="str">
-        <v>Vogelsangstrasse</v>
+        <v>Mönchstrasse</v>
       </c>
       <c r="J151" t="str">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="K151" t="str">
-        <v>4005</v>
+        <v>3600</v>
       </c>
       <c r="L151" t="str">
-        <v>Basel</v>
+        <v>Thun</v>
       </c>
       <c r="M151" t="str">
-        <v>bs</v>
+        <v>be</v>
       </c>
       <c r="N151" t="str">
         <v>false</v>
       </c>
       <c r="O151" t="str">
-        <v>47.563385009765625,7.605526447296143</v>
+        <v>46.745864017740494,7.632844953566031</v>
       </c>
       <c r="P151" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="str">
-        <v>BSXBE0011200</v>
+        <v/>
       </c>
       <c r="B152" t="str">
-        <v>BSXBE0011200.i</v>
+        <v>BSXNE0063000.i</v>
       </c>
       <c r="C152" t="str">
-        <v>BBZ IDM</v>
+        <v>CPNE-CG-PROGRES</v>
       </c>
       <c r="D152" t="str">
-        <v>Berufsbildungszentrum IDM Thun</v>
+        <v>Centre de formation professionnelle neuchâtelois Commerce et Gestion - Progrès</v>
       </c>
       <c r="E152" t="str">
         <v/>
       </c>
       <c r="F152" t="str">
-        <v>info@idm.ch</v>
+        <v>cpne-esd@rpn.ch</v>
       </c>
       <c r="G152" t="str">
-        <v>033 227 33 44</v>
+        <v>032 886 36 00</v>
       </c>
       <c r="H152" t="str">
-        <v>https://www.idm.ch</v>
+        <v>https://www.cpne.ch</v>
       </c>
       <c r="I152" t="str">
-        <v>Mönchstrasse</v>
+        <v>Rue du Progrès</v>
       </c>
       <c r="J152" t="str">
-        <v>30B</v>
+        <v>40</v>
       </c>
       <c r="K152" t="str">
-        <v>3600</v>
+        <v>2300</v>
       </c>
       <c r="L152" t="str">
-        <v>Thun</v>
+        <v>La Chaux de Fonds</v>
       </c>
       <c r="M152" t="str">
-        <v>be</v>
+        <v>ne</v>
       </c>
       <c r="N152" t="str">
         <v>false</v>
       </c>
       <c r="O152" t="str">
-        <v>46.74949264526367,7.6322102546691895</v>
+        <v>47.10425252931052,6.825073095953223</v>
       </c>
       <c r="P152" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="str">
-        <v/>
+        <v>BSXLU0010800</v>
       </c>
       <c r="B153" t="str">
-        <v>BSXVS0005600.i</v>
+        <v>BSXLU0010800.i</v>
       </c>
       <c r="C153" t="str">
-        <v xml:space="preserve">Migros Brig </v>
+        <v>BSVWB Sursee</v>
       </c>
       <c r="D153" t="str">
-        <v>Migros Klubschule</v>
+        <v>Berufsfachschule Verkehrswegbau</v>
       </c>
       <c r="E153" t="str">
         <v/>
       </c>
       <c r="F153" t="str">
-        <v>eclub.brig@ecvs.ch</v>
+        <v>info@verkehrswegbau.ch</v>
       </c>
       <c r="G153" t="str">
-        <v>027 923 44 85</v>
+        <v>041 922 26 26</v>
       </c>
       <c r="H153" t="str">
-        <v/>
+        <v>https://www.verkehrswegbau.ch/</v>
       </c>
       <c r="I153" t="str">
-        <v>Belalpstrasse</v>
+        <v/>
       </c>
       <c r="J153" t="str">
-        <v>1</v>
+        <v/>
       </c>
       <c r="K153" t="str">
-        <v>3900</v>
+        <v>6210</v>
       </c>
       <c r="L153" t="str">
-        <v>Brig</v>
+        <v>Sursee</v>
       </c>
       <c r="M153" t="str">
-        <v>vs</v>
+        <v>lu</v>
       </c>
       <c r="N153" t="str">
         <v>false</v>
       </c>
       <c r="O153" t="str">
-        <v>46.318599700927734,7.989785194396973</v>
+        <v>47.178680419921875,8.086029052734375</v>
       </c>
       <c r="P153" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="str">
-        <v/>
+        <v>BSXAG1000015</v>
       </c>
       <c r="B154" t="str">
-        <v>BSXGR0010200.i</v>
+        <v>BSXAG1000015.i</v>
       </c>
       <c r="C154" t="str">
-        <v>BZS Ilanz</v>
+        <v>kaz Aarau</v>
       </c>
       <c r="D154" t="str">
-        <v>Bildungszentrum Surselva</v>
+        <v>Kaufmännisches Ausbildungszentrum Aarau</v>
       </c>
       <c r="E154" t="str">
         <v/>
       </c>
       <c r="F154" t="str">
-        <v>admin@bzs-surselva.ch</v>
+        <v>info@kazaarau.ch</v>
       </c>
       <c r="G154" t="str">
-        <v>081 926 25 50</v>
+        <v>062 824 99 00</v>
       </c>
       <c r="H154" t="str">
-        <v>https://www.bzs-surselva.ch</v>
+        <v>https://www.kaz.ch/</v>
       </c>
       <c r="I154" t="str">
-        <v>Glennerstrasse</v>
+        <v>Kasinostrasse</v>
       </c>
       <c r="J154" t="str">
-        <v>22a</v>
+        <v>19</v>
       </c>
       <c r="K154" t="str">
-        <v>7130</v>
+        <v>5000</v>
       </c>
       <c r="L154" t="str">
-        <v>Ilanz</v>
+        <v>Aarau</v>
       </c>
       <c r="M154" t="str">
-        <v>gr</v>
+        <v>ag</v>
       </c>
       <c r="N154" t="str">
         <v>false</v>
       </c>
       <c r="O154" t="str">
-        <v>46.77438921657493,9.208259624171227</v>
+        <v>47.392311096191406,8.046987533569336</v>
       </c>
       <c r="P154" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="str">
-        <v/>
+        <v>BSXTG0010800</v>
       </c>
       <c r="B155" t="str">
-        <v>BSXTI0020200.i</v>
+        <v>BSXTG0010800.i</v>
       </c>
       <c r="C155" t="str">
-        <v>CPC Chiasso</v>
+        <v>BfGS Weinfelden</v>
       </c>
       <c r="D155" t="str">
-        <v>Centro professionale commerciale Chiasso</v>
+        <v>Bildungszentrum für Gesundheit und Soziales</v>
       </c>
       <c r="E155" t="str">
-        <v>Scuola professionale commerciale</v>
+        <v/>
       </c>
       <c r="F155" t="str">
-        <v>decs-cpc.chiasso@edu.ti.ch</v>
+        <v>bfgs@tg.ch</v>
       </c>
       <c r="G155" t="str">
-        <v>091 816 60 11</v>
+        <v>058 345 77 11</v>
       </c>
       <c r="H155" t="str">
-        <v>https://www.cpc-chiasso.ch/web/</v>
+        <v>https://www.bfgs-tg.ch</v>
       </c>
       <c r="I155" t="str">
-        <v>Via Vincenzo Vela</v>
+        <v>Falkenstrasse</v>
       </c>
       <c r="J155" t="str">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="K155" t="str">
-        <v>6830</v>
+        <v>8570</v>
       </c>
       <c r="L155" t="str">
-        <v>Chiasso</v>
+        <v>Weinfelden</v>
       </c>
       <c r="M155" t="str">
-        <v>ti</v>
+        <v>tg</v>
       </c>
       <c r="N155" t="str">
         <v>false</v>
       </c>
       <c r="O155" t="str">
-        <v>45.83672096750749,9.027931682166104</v>
+        <v>47.564781188964844,9.10563850402832</v>
       </c>
       <c r="P155" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="str">
-        <v>BSXLU0010800</v>
+        <v>BSXVD0004400</v>
       </c>
       <c r="B156" t="str">
-        <v>BSXLU0010800.i</v>
+        <v>BSXVD0004400.i</v>
       </c>
       <c r="C156" t="str">
-        <v>BSVWB Sursee</v>
+        <v>ETVJ</v>
       </c>
       <c r="D156" t="str">
-        <v>Berufsfachschule Verkehrswegbauer</v>
+        <v>Ecole Technique de la Vallée de Joux</v>
       </c>
       <c r="E156" t="str">
         <v/>
       </c>
       <c r="F156" t="str">
-        <v>info@verkehrswegbau.ch</v>
+        <v>secretariat.etvj@vd.ch</v>
       </c>
       <c r="G156" t="str">
-        <v>041 922 26 26</v>
+        <v>021 557 43 00</v>
       </c>
       <c r="H156" t="str">
-        <v>https://www.verkehrswegbauer.ch/</v>
+        <v>https://www.etvj.ch</v>
       </c>
       <c r="I156" t="str">
-        <v/>
+        <v>Rue G.-H. Piguet</v>
       </c>
       <c r="J156" t="str">
-        <v/>
+        <v>41</v>
       </c>
       <c r="K156" t="str">
-        <v>6210</v>
+        <v>1347</v>
       </c>
       <c r="L156" t="str">
-        <v>Sursee</v>
+        <v>Le Sentier</v>
       </c>
       <c r="M156" t="str">
-        <v>lu</v>
+        <v>vd</v>
       </c>
       <c r="N156" t="str">
         <v>false</v>
       </c>
       <c r="O156" t="str">
-        <v>47.178680419921875,8.086029052734375</v>
+        <v>46.599945068359375,6.221011638641357</v>
       </c>
       <c r="P156" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="str">
         <v/>
       </c>
       <c r="B157" t="str">
-        <v>BSXZH0075000.i</v>
+        <v>BSXTI0008200.i</v>
       </c>
       <c r="C157" t="str">
-        <v>KEN Zürich</v>
+        <v>CPC Lugano</v>
       </c>
       <c r="D157" t="str">
-        <v>Kantonsschule Enge</v>
+        <v>Centro professionale commerciale Lugano</v>
       </c>
       <c r="E157" t="str">
-        <v>Handelsmittelschule</v>
+        <v>Scuola professionale commerciale</v>
       </c>
       <c r="F157" t="str">
-        <v>sekretariat@ken.ch</v>
+        <v>decs-cpc.lugano@edu.ti.ch</v>
       </c>
       <c r="G157" t="str">
-        <v>044 286 76 11</v>
+        <v>091 815 45 11</v>
       </c>
       <c r="H157" t="str">
-        <v>https://www.ken.ch</v>
+        <v>https://www.cpclugano.ti.ch/</v>
       </c>
       <c r="I157" t="str">
-        <v>Steinentischstrasse</v>
+        <v>via Gerso</v>
       </c>
       <c r="J157" t="str">
-        <v>10</v>
+        <v>1a</v>
       </c>
       <c r="K157" t="str">
-        <v>8002</v>
+        <v>6903</v>
       </c>
       <c r="L157" t="str">
-        <v>Zürich</v>
+        <v>Lugano</v>
       </c>
       <c r="M157" t="str">
-        <v>zh</v>
+        <v>ti</v>
       </c>
       <c r="N157" t="str">
         <v>false</v>
       </c>
       <c r="O157" t="str">
-        <v>47.36452102661133,8.527420043945312</v>
+        <v>46.009634602847385,8.948698826351933</v>
       </c>
       <c r="P157" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="str">
-        <v>BSXBE0091200</v>
+        <v>BSXLU0013300</v>
       </c>
       <c r="B158" t="str">
-        <v>BSXBE0091200.i</v>
+        <v>BSXLU0013300.i</v>
       </c>
       <c r="C158" t="str">
-        <v>HF Thun</v>
+        <v>Seitz Luzern</v>
       </c>
       <c r="D158" t="str">
-        <v>Hotelfachschule Thun</v>
+        <v>Seitz Handels- und Kaderschule AG</v>
       </c>
       <c r="E158" t="str">
         <v/>
       </c>
       <c r="F158" t="str">
-        <v>info@hfthun.ch</v>
+        <v>seitz@bzlu.ch</v>
       </c>
       <c r="G158" t="str">
-        <v>033 227 77 77</v>
+        <v>041 227 60 80</v>
       </c>
       <c r="H158" t="str">
-        <v>https://www.hfthun.ch/</v>
+        <v>https://www.seitz-schulen.ch</v>
       </c>
       <c r="I158" t="str">
-        <v>Mönchstrasse</v>
+        <v>Bahnhofplatz</v>
       </c>
       <c r="J158" t="str">
-        <v>37</v>
+        <v>3</v>
       </c>
       <c r="K158" t="str">
-        <v>3600</v>
+        <v>6003</v>
       </c>
       <c r="L158" t="str">
-        <v>Thun</v>
+        <v>Luzern</v>
       </c>
       <c r="M158" t="str">
-        <v>be</v>
+        <v>lu</v>
       </c>
       <c r="N158" t="str">
         <v>false</v>
       </c>
       <c r="O158" t="str">
-        <v>46.745864017740494,7.632844953566031</v>
+        <v>47.05078079339375,8.309043824785515</v>
       </c>
       <c r="P158" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="str">
-        <v/>
+        <v>BSXSG0081200</v>
       </c>
       <c r="B159" t="str">
-        <v>BSXNE0063000.i</v>
+        <v>BSXSG0081200.i</v>
       </c>
       <c r="C159" t="str">
-        <v>CPNE-CG-PROGRES</v>
+        <v>WISS St. Gallen</v>
       </c>
       <c r="D159" t="str">
-        <v>Centre de formation professionnelle neuchâtelois Commerce et Gestion - Progrès</v>
+        <v xml:space="preserve">WISS Schulen für Wirtschaft Informatik Immobilien AG </v>
       </c>
       <c r="E159" t="str">
         <v/>
       </c>
       <c r="F159" t="str">
-        <v>cpne-esd@rpn.ch</v>
+        <v>stgallen@wiss.ch</v>
       </c>
       <c r="G159" t="str">
-        <v>032 886 36 00</v>
+        <v>058 404 42 00</v>
       </c>
       <c r="H159" t="str">
-        <v>https://www.cpne.ch</v>
+        <v>https://www.wiss.ch/de-ch/angebot/grundbildung</v>
       </c>
       <c r="I159" t="str">
-        <v>Rue du Progrès</v>
+        <v>Oberer Graben</v>
       </c>
       <c r="J159" t="str">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="K159" t="str">
-        <v>2300</v>
+        <v>9000</v>
       </c>
       <c r="L159" t="str">
-        <v>La Chaux de Fonds</v>
+        <v>St. Gallen</v>
       </c>
       <c r="M159" t="str">
-        <v>ne</v>
+        <v>sg</v>
       </c>
       <c r="N159" t="str">
         <v>false</v>
       </c>
       <c r="O159" t="str">
-        <v>47.10425252931052,6.825073095953223</v>
+        <v>47.423011779785156,9.374207496643066</v>
       </c>
       <c r="P159" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="str">
-        <v>BSXAG1000015</v>
+        <v/>
       </c>
       <c r="B160" t="str">
-        <v>BSXAG1000015.i</v>
+        <v>BSXVS0007600.i</v>
       </c>
       <c r="C160" t="str">
-        <v>kaz Aarau</v>
+        <v>EAV Sion</v>
       </c>
       <c r="D160" t="str">
-        <v>Kaufmännisches Ausbildungszentrum Aarau</v>
+        <v>Ecole d'agriculture du Valais</v>
       </c>
       <c r="E160" t="str">
         <v/>
       </c>
       <c r="F160" t="str">
-        <v>info@kazaarau.ch</v>
+        <v>chateauneuf@dmin.vs.ch</v>
       </c>
       <c r="G160" t="str">
-        <v>062 824 99 00</v>
+        <v>027 606 77 00</v>
       </c>
       <c r="H160" t="str">
-        <v>https://www.kaz.ch/</v>
+        <v>https://www.vs.ch/fr/web/sca/ecole-d-agriculture-du-valais</v>
       </c>
       <c r="I160" t="str">
-        <v>Kasinostrasse</v>
+        <v/>
       </c>
       <c r="J160" t="str">
-        <v>19</v>
+        <v/>
       </c>
       <c r="K160" t="str">
-        <v>5000</v>
+        <v>1950</v>
       </c>
       <c r="L160" t="str">
-        <v>Aarau</v>
+        <v>Sion</v>
       </c>
       <c r="M160" t="str">
-        <v>ag</v>
+        <v>vs</v>
       </c>
       <c r="N160" t="str">
         <v>false</v>
       </c>
       <c r="O160" t="str">
-        <v>47.392311096191406,8.046987533569336</v>
+        <v>46.24578857421875,7.364136695861816</v>
       </c>
       <c r="P160" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="str">
-        <v>BSXLU0011500</v>
+        <v/>
       </c>
       <c r="B161" t="str">
-        <v>BSXLU0011500.i</v>
+        <v>BSXZH0033000.i</v>
       </c>
       <c r="C161" t="str">
-        <v>BEN Luzern</v>
+        <v>SMGV Wallisellen</v>
       </c>
       <c r="D161" t="str">
-        <v>Bénédict-Schule Luzern AG</v>
+        <v>Schweizerischer Maler- und Gipserunternehmer-Verband</v>
       </c>
       <c r="E161" t="str">
         <v/>
       </c>
       <c r="F161" t="str">
-        <v>info.lu@benedict.ch</v>
+        <v>info@smgv.ch</v>
       </c>
       <c r="G161" t="str">
-        <v>041 227 01 01</v>
+        <v>043 233 49 00</v>
       </c>
       <c r="H161" t="str">
-        <v/>
+        <v>https://www.smgv.ch</v>
       </c>
       <c r="I161" t="str">
-        <v>Inseliquai</v>
+        <v>Oberwiesenstrasse</v>
       </c>
       <c r="J161" t="str">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="K161" t="str">
-        <v>6005</v>
+        <v>8304</v>
       </c>
       <c r="L161" t="str">
-        <v>Luzern</v>
+        <v>Wallisellen</v>
       </c>
       <c r="M161" t="str">
-        <v>lu</v>
+        <v>zh</v>
       </c>
       <c r="N161" t="str">
         <v>false</v>
       </c>
       <c r="O161" t="str">
-        <v>47.04814147949219,8.314102172851562</v>
+        <v>47.41268539428711,8.588249206542969</v>
       </c>
       <c r="P161" t="str">
         <v>private</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="str">
-        <v>BSXTG0010800</v>
+        <v/>
       </c>
       <c r="B162" t="str">
-        <v>BSXTG0010800.i</v>
+        <v>BSXZH0003500.i</v>
       </c>
       <c r="C162" t="str">
-        <v>BfGS Weinfelden</v>
+        <v>BSMG Zürich</v>
       </c>
       <c r="D162" t="str">
-        <v>Bildungszentrum für Gesundheit und Soziales</v>
+        <v>Berufsschule Mode und Gestaltung Zürich</v>
       </c>
       <c r="E162" t="str">
         <v/>
       </c>
       <c r="F162" t="str">
-        <v>bfgs@tg.ch</v>
+        <v>info@bsmg.ch</v>
       </c>
       <c r="G162" t="str">
-        <v>058 345 77 11</v>
+        <v>044 444 54 44</v>
       </c>
       <c r="H162" t="str">
-        <v>https://www.bfgs-tg.ch</v>
+        <v>https://www.bsmg.ch/</v>
       </c>
       <c r="I162" t="str">
-        <v>Falkenstrasse</v>
+        <v>Ackerstrasse</v>
       </c>
       <c r="J162" t="str">
-        <v>2</v>
+        <v>30</v>
       </c>
       <c r="K162" t="str">
-        <v>8570</v>
+        <v>8090</v>
       </c>
       <c r="L162" t="str">
-        <v>Weinfelden</v>
+        <v>Zürich</v>
       </c>
       <c r="M162" t="str">
-        <v>tg</v>
+        <v>zh</v>
       </c>
       <c r="N162" t="str">
         <v>false</v>
       </c>
       <c r="O162" t="str">
-        <v>47.564781188964844,9.10563850402832</v>
+        <v>47.38252258300781,8.5322847366333</v>
       </c>
       <c r="P162" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="str">
-        <v>BSXVD0004400</v>
+        <v>BSXVD0003500</v>
       </c>
       <c r="B163" t="str">
-        <v>BSXVD0004400.i</v>
+        <v>BSXVD0003500.i</v>
       </c>
       <c r="C163" t="str">
-        <v>ETVJ</v>
+        <v>CEPM</v>
       </c>
       <c r="D163" t="str">
-        <v>Ecole Technique de la Vallée de Joux</v>
+        <v>Centre d'enseignement professionnel de Morges</v>
       </c>
       <c r="E163" t="str">
         <v/>
       </c>
       <c r="F163" t="str">
-        <v>secretariat.etvj@vd.ch</v>
+        <v>cepm.secretariat@vd.ch</v>
       </c>
       <c r="G163" t="str">
-        <v>021 557 43 00</v>
+        <v>021 316 03 20</v>
       </c>
       <c r="H163" t="str">
-        <v>https://www.etvj.ch</v>
+        <v>https://www.cepm.ch/</v>
       </c>
       <c r="I163" t="str">
-        <v>Rue G.-H. Piguet</v>
+        <v>Avenue de Marcelin</v>
       </c>
       <c r="J163" t="str">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="K163" t="str">
-        <v>1347</v>
+        <v>1110</v>
       </c>
       <c r="L163" t="str">
-        <v>Le Sentier</v>
+        <v>Morges</v>
       </c>
       <c r="M163" t="str">
         <v>vd</v>
       </c>
       <c r="N163" t="str">
         <v>false</v>
       </c>
       <c r="O163" t="str">
-        <v>46.599945068359375,6.221011638641357</v>
+        <v>46.517066955566406,6.485999584197998</v>
       </c>
       <c r="P163" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="str">
         <v/>
       </c>
       <c r="B164" t="str">
-        <v>BSXTI0008200.i</v>
+        <v>BSXGR0010400.i</v>
       </c>
       <c r="C164" t="str">
-        <v>CPC Lugano</v>
+        <v>GSS</v>
       </c>
       <c r="D164" t="str">
-        <v>Centro professionale commerciale Lugano</v>
+        <v>Gewerbeschule Samedan</v>
       </c>
       <c r="E164" t="str">
-        <v>Scuola professionale commerciale</v>
+        <v/>
       </c>
       <c r="F164" t="str">
-        <v>decs-cpc.lugano@edu.ti.ch</v>
+        <v>info@gewerbeschule-samedan.ch</v>
       </c>
       <c r="G164" t="str">
-        <v>091 815 45 11</v>
+        <v>081 852 50 71</v>
       </c>
       <c r="H164" t="str">
-        <v>https://www.cpclugano.ti.ch/</v>
+        <v>https://www.gewerbeschule-samedan.ch/</v>
       </c>
       <c r="I164" t="str">
-        <v>via Gerso</v>
+        <v>Suot Staziun</v>
       </c>
       <c r="J164" t="str">
-        <v>1a</v>
+        <v>3</v>
       </c>
       <c r="K164" t="str">
-        <v>6903</v>
+        <v>7503</v>
       </c>
       <c r="L164" t="str">
-        <v>Lugano</v>
+        <v>Samedan</v>
       </c>
       <c r="M164" t="str">
-        <v>ti</v>
+        <v>gr</v>
       </c>
       <c r="N164" t="str">
         <v>false</v>
       </c>
       <c r="O164" t="str">
-        <v>46.009634602847385,8.948698826351933</v>
+        <v>46.53481674194336,9.876105308532715</v>
       </c>
       <c r="P164" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="str">
-        <v>BSXLU0013300</v>
+        <v/>
       </c>
       <c r="B165" t="str">
-        <v>BSXLU0013300.i</v>
+        <v>BSXGR0011900.i</v>
       </c>
       <c r="C165" t="str">
-        <v>Seitz Luzern</v>
+        <v>Plantahof</v>
       </c>
       <c r="D165" t="str">
-        <v>Seitz Handels- und Kaderschule AG</v>
+        <v>Plantahof</v>
       </c>
       <c r="E165" t="str">
         <v/>
       </c>
       <c r="F165" t="str">
-        <v>seitz@bzlu.ch</v>
+        <v>info@plantahof.gr.ch</v>
       </c>
       <c r="G165" t="str">
-        <v>041 227 60 80</v>
+        <v>081 257 60 00</v>
       </c>
       <c r="H165" t="str">
-        <v>https://www.seitz-schulen.ch</v>
+        <v>https://www.plantahof.ch</v>
       </c>
       <c r="I165" t="str">
-        <v>Bahnhofplatz</v>
+        <v>Kantonsstrasse</v>
       </c>
       <c r="J165" t="str">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="K165" t="str">
-        <v>6003</v>
+        <v>7302</v>
       </c>
       <c r="L165" t="str">
-        <v>Luzern</v>
+        <v>Landquart</v>
       </c>
       <c r="M165" t="str">
-        <v>lu</v>
+        <v>gr</v>
       </c>
       <c r="N165" t="str">
         <v>false</v>
       </c>
       <c r="O165" t="str">
-        <v>47.05078079339375,8.309043824785515</v>
+        <v>46.9626350402832,9.562591552734375</v>
       </c>
       <c r="P165" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="str">
-        <v>BSXSG0081200</v>
+        <v>BSXLU0014100</v>
       </c>
       <c r="B166" t="str">
-        <v>BSXSG0081200.i</v>
+        <v>BSXLU0014100.i</v>
       </c>
       <c r="C166" t="str">
-        <v>WISS St. Gallen</v>
+        <v>ENAIP</v>
       </c>
       <c r="D166" t="str">
-        <v xml:space="preserve">WISS Schulen für Wirtschaft Informatik Immobilien AG </v>
+        <v>ENAIP Internationaler Bund</v>
       </c>
       <c r="E166" t="str">
         <v/>
       </c>
       <c r="F166" t="str">
-        <v>stgallen@wiss.ch</v>
+        <v>info@enaip-ib.ch</v>
       </c>
       <c r="G166" t="str">
-        <v>058 404 42 00</v>
+        <v>041 250 40 56</v>
       </c>
       <c r="H166" t="str">
-        <v>https://www.wiss.ch/de-ch/angebot/grundbildung</v>
+        <v>https://www.enaip-ib.ch</v>
       </c>
       <c r="I166" t="str">
-        <v>Oberer Graben</v>
+        <v>Luzernerstrasse</v>
       </c>
       <c r="J166" t="str">
-        <v>26</v>
+        <v>131</v>
       </c>
       <c r="K166" t="str">
-        <v>9000</v>
+        <v>6014</v>
       </c>
       <c r="L166" t="str">
-        <v>St. Gallen</v>
+        <v>Luzern</v>
       </c>
       <c r="M166" t="str">
-        <v>sg</v>
+        <v>lu</v>
       </c>
       <c r="N166" t="str">
         <v>false</v>
       </c>
       <c r="O166" t="str">
-        <v>47.423011779785156,9.374207496643066</v>
+        <v>47.04952847660578,8.268168926031011</v>
       </c>
       <c r="P166" t="str">
         <v>private</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="str">
-        <v/>
+        <v>BSXNE0063800</v>
       </c>
       <c r="B167" t="str">
-        <v>BSXVS0007600.i</v>
+        <v>BSXNE0063800.i</v>
       </c>
       <c r="C167" t="str">
-        <v>EAV Sion</v>
+        <v>CPNE-TN-AURORE</v>
       </c>
       <c r="D167" t="str">
-        <v>Ecole d'agriculture du Valais</v>
+        <v>Centre de formation professionnelle neuchâtelois Terre et Nature - Aurore</v>
       </c>
       <c r="E167" t="str">
         <v/>
       </c>
       <c r="F167" t="str">
-        <v/>
+        <v>cpne-tn@rpn.ch</v>
       </c>
       <c r="G167" t="str">
-        <v>027 606 77 00</v>
+        <v>032 717 45 00</v>
       </c>
       <c r="H167" t="str">
-        <v/>
+        <v>https://www.cpne.ch</v>
       </c>
       <c r="I167" t="str">
-        <v/>
+        <v>Aurore</v>
       </c>
       <c r="J167" t="str">
-        <v/>
+        <v>3</v>
       </c>
       <c r="K167" t="str">
-        <v>1950</v>
+        <v>2053</v>
       </c>
       <c r="L167" t="str">
-        <v>Sion</v>
+        <v>Cernier</v>
       </c>
       <c r="M167" t="str">
-        <v>vs</v>
+        <v>ne</v>
       </c>
       <c r="N167" t="str">
         <v>false</v>
       </c>
       <c r="O167" t="str">
-        <v>46.24578857421875,7.364136695861816</v>
+        <v>47.058692932128906,6.908820629119873</v>
       </c>
       <c r="P167" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="str">
-        <v/>
+        <v>BSXSG0082000</v>
       </c>
       <c r="B168" t="str">
-        <v>BSXZH0033000.i</v>
+        <v>BSXSG0082000.i</v>
       </c>
       <c r="C168" t="str">
-        <v>SMGV Wallisellen</v>
+        <v>WIOS Bildungszentrum Wil</v>
       </c>
       <c r="D168" t="str">
-        <v>Schweizerischer Maler- und Gipserunternehmer-Verband</v>
+        <v>WIOS Bildungszentrum</v>
       </c>
       <c r="E168" t="str">
         <v/>
       </c>
       <c r="F168" t="str">
-        <v>info@smgv.ch</v>
+        <v>info@wios.ch</v>
       </c>
       <c r="G168" t="str">
-        <v>043 233 49 00</v>
+        <v>071 912 20 12</v>
       </c>
       <c r="H168" t="str">
-        <v>https://www.smgv.ch</v>
+        <v>https://www.wios.ch</v>
       </c>
       <c r="I168" t="str">
-        <v>Oberwiesenstrasse</v>
+        <v>Titlisstrasse</v>
       </c>
       <c r="J168" t="str">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K168" t="str">
-        <v>8304</v>
+        <v>9500</v>
       </c>
       <c r="L168" t="str">
-        <v>Wallisellen</v>
+        <v>Wil SG</v>
       </c>
       <c r="M168" t="str">
-        <v>zh</v>
+        <v>sg</v>
       </c>
       <c r="N168" t="str">
         <v>false</v>
       </c>
       <c r="O168" t="str">
-        <v>47.41268539428711,8.588249206542969</v>
+        <v>47.460296630859375,9.044760704040527</v>
       </c>
       <c r="P168" t="str">
         <v>private</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="str">
         <v/>
       </c>
       <c r="B169" t="str">
-        <v>BSXZH0003500.i</v>
+        <v>BSXZH0030200.i</v>
       </c>
       <c r="C169" t="str">
-        <v>BSMG Zürich</v>
+        <v>KV Winterthur</v>
       </c>
       <c r="D169" t="str">
-        <v>Berufsschule Mode und Gestaltung Zürich</v>
+        <v>Wirtschaftsschule KV Winterthur</v>
       </c>
       <c r="E169" t="str">
         <v/>
       </c>
       <c r="F169" t="str">
-        <v>info@bsmg.ch</v>
+        <v>sekretariat@wskvw.zh.ch</v>
       </c>
       <c r="G169" t="str">
-        <v>044 444 54 44</v>
+        <v>052 269 18 00</v>
       </c>
       <c r="H169" t="str">
-        <v>https://www.bsmg.ch/</v>
+        <v>https://www.wskvw.ch/</v>
       </c>
       <c r="I169" t="str">
-        <v>Ackerstrasse</v>
+        <v>Tösstalstrasse</v>
       </c>
       <c r="J169" t="str">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="K169" t="str">
-        <v>8090</v>
+        <v>8400</v>
       </c>
       <c r="L169" t="str">
-        <v>Zürich</v>
+        <v>Winterthur</v>
       </c>
       <c r="M169" t="str">
         <v>zh</v>
       </c>
       <c r="N169" t="str">
         <v>false</v>
       </c>
       <c r="O169" t="str">
-        <v>47.38252258300781,8.5322847366333</v>
+        <v>47.49711608886719,8.734784126281738</v>
       </c>
       <c r="P169" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="str">
-        <v>BSXVD0003500</v>
+        <v/>
       </c>
       <c r="B170" t="str">
-        <v>BSXVD0003500.i</v>
+        <v>BSXZH0032400.i</v>
       </c>
       <c r="C170" t="str">
-        <v>CEPM</v>
+        <v>Strickhof</v>
       </c>
       <c r="D170" t="str">
-        <v>Centre d'enseignement professionnel de Morges</v>
+        <v>Strickhof Lindau</v>
       </c>
       <c r="E170" t="str">
         <v/>
       </c>
       <c r="F170" t="str">
-        <v>cepm.secretariat@vd.ch</v>
+        <v>info@strickhof.ch</v>
       </c>
       <c r="G170" t="str">
-        <v>021 316 03 20</v>
+        <v>058 105 98 00</v>
       </c>
       <c r="H170" t="str">
-        <v>https://www.vd.ch/themes/formation/etablissements-de-formation/centre-denseignement-professionnel-de-morges-cepm</v>
+        <v>https://www.strickhof.ch</v>
       </c>
       <c r="I170" t="str">
-        <v>Avenue de Marcelin</v>
+        <v>Eschikon</v>
       </c>
       <c r="J170" t="str">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="K170" t="str">
-        <v>1110</v>
+        <v>8315</v>
       </c>
       <c r="L170" t="str">
-        <v>Morges</v>
+        <v>Lindau</v>
       </c>
       <c r="M170" t="str">
-        <v>vd</v>
+        <v>zh</v>
       </c>
       <c r="N170" t="str">
         <v>false</v>
       </c>
       <c r="O170" t="str">
-        <v>46.517066955566406,6.485999584197998</v>
+        <v>47.4466934204101,8.680285453796387</v>
       </c>
       <c r="P170" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="str">
-        <v>BSXBS0011200</v>
+        <v/>
       </c>
       <c r="B171" t="str">
-        <v>BSXBS0011200.i</v>
+        <v>BSXZH0074900.i</v>
       </c>
       <c r="C171" t="str">
-        <v>Couture-Ateliers BFS</v>
+        <v>KSH</v>
       </c>
       <c r="D171" t="str">
-        <v>Couture-Ateliers BFS Basel</v>
+        <v>Kantonsschule Hottingen</v>
       </c>
       <c r="E171" t="str">
-        <v/>
+        <v>Handelsmittelschule</v>
       </c>
       <c r="F171" t="str">
-        <v/>
+        <v>hottingen@ksh.ch</v>
       </c>
       <c r="G171" t="str">
-        <v>061 281 91 46</v>
+        <v>044 266 57 57</v>
       </c>
       <c r="H171" t="str">
-        <v/>
+        <v>https://www.ksh.ch</v>
       </c>
       <c r="I171" t="str">
-        <v>Freilager-Platz</v>
+        <v>Minervastrasse</v>
       </c>
       <c r="J171" t="str">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="K171" t="str">
-        <v>4142</v>
+        <v>8032</v>
       </c>
       <c r="L171" t="str">
-        <v>Münchenstein</v>
+        <v>Zürich</v>
       </c>
       <c r="M171" t="str">
-        <v>bs</v>
+        <v>zh</v>
       </c>
       <c r="N171" t="str">
         <v>false</v>
       </c>
       <c r="O171" t="str">
-        <v>47.53212,7.60983</v>
+        <v>47.36874771118164,8.553019523620605</v>
       </c>
       <c r="P171" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="str">
-        <v/>
+        <v>BSXGE0056300</v>
       </c>
       <c r="B172" t="str">
-        <v>BSXGR0010400.i</v>
+        <v>BSXGE0056300.i</v>
       </c>
       <c r="C172" t="str">
-        <v>GSS</v>
+        <v>EC Madame-de-Staël</v>
       </c>
       <c r="D172" t="str">
-        <v>Gewerbeschule Samedan</v>
+        <v>Ecole de commerce Madame-de-Staël</v>
       </c>
       <c r="E172" t="str">
         <v/>
       </c>
       <c r="F172" t="str">
-        <v>info@gewerbeschule-samedan.ch</v>
+        <v/>
       </c>
       <c r="G172" t="str">
-        <v>081 852 50 71</v>
+        <v>022 342 69 50</v>
       </c>
       <c r="H172" t="str">
-        <v>https://www.gewerbeschule-samedan.ch/</v>
+        <v/>
       </c>
       <c r="I172" t="str">
-        <v>Suot Staziun</v>
+        <v>Route de Saint-Julien</v>
       </c>
       <c r="J172" t="str">
-        <v>3</v>
+        <v>25</v>
       </c>
       <c r="K172" t="str">
-        <v>7503</v>
+        <v>1227</v>
       </c>
       <c r="L172" t="str">
-        <v>Samedan</v>
+        <v>Carouge</v>
       </c>
       <c r="M172" t="str">
-        <v>gr</v>
+        <v>ge</v>
       </c>
       <c r="N172" t="str">
         <v>false</v>
       </c>
       <c r="O172" t="str">
-        <v>46.53481674194336,9.876105308532715</v>
+        <v>46.17633819580078,6.1332106590271</v>
       </c>
       <c r="P172" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="str">
-        <v/>
+        <v>BSXAG0014300</v>
       </c>
       <c r="B173" t="str">
-        <v>BSXGR0011900.i</v>
+        <v>BSXAG0014300.i</v>
       </c>
       <c r="C173" t="str">
-        <v>Plantahof</v>
+        <v>KS Baden</v>
       </c>
       <c r="D173" t="str">
-        <v>Plantahof</v>
+        <v>Kantonsschule Baden</v>
       </c>
       <c r="E173" t="str">
         <v/>
       </c>
       <c r="F173" t="str">
-        <v>info@plantahof.ch</v>
+        <v>kanti.baden@ag.ch</v>
       </c>
       <c r="G173" t="str">
-        <v>081 257 60 00</v>
+        <v>056 200 04 44</v>
       </c>
       <c r="H173" t="str">
-        <v>https://www.plantahof.ch</v>
+        <v>https://www.kanti-baden.ch/</v>
       </c>
       <c r="I173" t="str">
-        <v>Kantonsstrasse</v>
+        <v>Seminarstrasse</v>
       </c>
       <c r="J173" t="str">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="K173" t="str">
-        <v>7302</v>
+        <v>5400</v>
       </c>
       <c r="L173" t="str">
-        <v>Landquart</v>
+        <v>Baden</v>
       </c>
       <c r="M173" t="str">
-        <v>gr</v>
+        <v>ag</v>
       </c>
       <c r="N173" t="str">
         <v>false</v>
       </c>
       <c r="O173" t="str">
-        <v>46.9626350402832,9.562591552734375</v>
+        <v>47.47053146362305,8.3129301071167</v>
       </c>
       <c r="P173" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="str">
-        <v>BSXLU0014100</v>
+        <v>BSXBE0021400</v>
       </c>
       <c r="B174" t="str">
-        <v>BSXLU0014100.i</v>
+        <v>BSXBE0021400.i</v>
       </c>
       <c r="C174" t="str">
-        <v>ENAIP</v>
+        <v>CsBe</v>
       </c>
       <c r="D174" t="str">
-        <v>ENAIP Internationaler Bund</v>
+        <v>Bern Computerschule</v>
       </c>
       <c r="E174" t="str">
-        <v/>
+        <v>Ausbildungs- und Seminar-Zentrum Eiger</v>
       </c>
       <c r="F174" t="str">
-        <v>info@enaip-ib.ch</v>
+        <v>info@csbe.ch</v>
       </c>
       <c r="G174" t="str">
-        <v>041 250 40 56</v>
+        <v>031 398 98 00</v>
       </c>
       <c r="H174" t="str">
-        <v>https://www.enaip-ib.ch</v>
+        <v>https://www.csbe.ch</v>
       </c>
       <c r="I174" t="str">
-        <v>Luzernerstrasse</v>
+        <v>Zieglerstrasse</v>
       </c>
       <c r="J174" t="str">
-        <v>131</v>
+        <v>64</v>
       </c>
       <c r="K174" t="str">
-        <v>6014</v>
+        <v>3000</v>
       </c>
       <c r="L174" t="str">
-        <v>Luzern</v>
+        <v>Bern 14</v>
       </c>
       <c r="M174" t="str">
-        <v>lu</v>
+        <v>be</v>
       </c>
       <c r="N174" t="str">
         <v>false</v>
       </c>
       <c r="O174" t="str">
-        <v>47.04952847660578,8.268168926031011</v>
+        <v>46.942745208740234,7.430132865905762</v>
       </c>
       <c r="P174" t="str">
         <v>private</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="str">
-        <v>BSXNE0063800</v>
+        <v>BSXLU0011500</v>
       </c>
       <c r="B175" t="str">
-        <v>BSXNE0063800.i</v>
+        <v>BSXLU0011500.i</v>
       </c>
       <c r="C175" t="str">
-        <v>CPNE-TN-AURORE</v>
+        <v>BEN Luzern</v>
       </c>
       <c r="D175" t="str">
-        <v>Centre de formation professionnelle neuchâtelois Terre et Nature - Aurore</v>
+        <v>Benedict-Schule Luzern</v>
       </c>
       <c r="E175" t="str">
         <v/>
       </c>
       <c r="F175" t="str">
-        <v>cpne-tn@rpn.ch</v>
+        <v>info.lu@benedict.ch</v>
       </c>
       <c r="G175" t="str">
-        <v>032 717 45 00</v>
+        <v>041 227 01 01</v>
       </c>
       <c r="H175" t="str">
-        <v>https://www.cpne.ch</v>
+        <v>https://benedict.ch</v>
       </c>
       <c r="I175" t="str">
-        <v>Aurore</v>
+        <v>Inseliquai</v>
       </c>
       <c r="J175" t="str">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="K175" t="str">
-        <v>2053</v>
+        <v>6005</v>
       </c>
       <c r="L175" t="str">
-        <v>Cernier</v>
+        <v>Luzern</v>
       </c>
       <c r="M175" t="str">
-        <v>ne</v>
+        <v>lu</v>
       </c>
       <c r="N175" t="str">
         <v>false</v>
       </c>
       <c r="O175" t="str">
-        <v>47.058692932128906,6.908820629119873</v>
+        <v>47.04814147949219,8.314102172851562</v>
       </c>
       <c r="P175" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="str">
-        <v>BSXSG0082000</v>
+        <v>BSXBE0012600</v>
       </c>
       <c r="B176" t="str">
-        <v>BSXSG0082000.i</v>
+        <v>BSXBE0012600.i</v>
       </c>
       <c r="C176" t="str">
-        <v>WIOS Bildungszentrum Wil</v>
+        <v>GSH Hünibach</v>
       </c>
       <c r="D176" t="str">
-        <v>WIOS Bildungszentrum</v>
+        <v>Gartenbauschule Hünibach</v>
       </c>
       <c r="E176" t="str">
         <v/>
       </c>
       <c r="F176" t="str">
-        <v>info@wios.ch</v>
+        <v>info@gsh.ch</v>
       </c>
       <c r="G176" t="str">
-        <v>071 912 20 12</v>
+        <v>033 244 10 20</v>
       </c>
       <c r="H176" t="str">
-        <v>https://www.wios.ch</v>
+        <v>https://gartenbauschule-huenibach.ch</v>
       </c>
       <c r="I176" t="str">
-        <v>Titlisstrasse</v>
+        <v>Chartreusestr.</v>
       </c>
       <c r="J176" t="str">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="K176" t="str">
-        <v>9500</v>
+        <v>3626</v>
       </c>
       <c r="L176" t="str">
-        <v>Wil SG</v>
+        <v>Hünibach</v>
       </c>
       <c r="M176" t="str">
-        <v>sg</v>
+        <v>be</v>
       </c>
       <c r="N176" t="str">
         <v>false</v>
       </c>
       <c r="O176" t="str">
-        <v>47.460296630859375,9.044760704040527</v>
+        <v>46.7464485168457,7.645320892333984</v>
       </c>
       <c r="P176" t="str">
         <v>private</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="str">
-        <v>BSXVD0011500</v>
+        <v/>
       </c>
       <c r="B177" t="str">
-        <v>BSXVD0011500.i</v>
+        <v>BSXTI0007900.i</v>
       </c>
       <c r="C177" t="str">
-        <v>GYM Burier</v>
+        <v>CPT Viganello</v>
       </c>
       <c r="D177" t="str">
-        <v>Gymnase de Burier</v>
+        <v>Centro professionale tecnico Viganello</v>
       </c>
       <c r="E177" t="str">
-        <v/>
+        <v>Scuola d'arti e mestieri della sartoria</v>
       </c>
       <c r="F177" t="str">
-        <v>gymnase.burier@vd.ch</v>
+        <v>decs-cpt.viganello@edu.ti.ch</v>
       </c>
       <c r="G177" t="str">
-        <v>021 316 93 33</v>
+        <v>091 815 27 11</v>
       </c>
       <c r="H177" t="str">
-        <v>https://www.gymnasedeburier.ch/</v>
+        <v>https://www.sta.ti.ch/web-cpt/home.asp</v>
       </c>
       <c r="I177" t="str">
-        <v>Route de Chailly</v>
+        <v>Via boscioro</v>
       </c>
       <c r="J177" t="str">
-        <v>170</v>
+        <v>5</v>
       </c>
       <c r="K177" t="str">
-        <v>1814</v>
+        <v>6962</v>
       </c>
       <c r="L177" t="str">
-        <v>La Tour-de-Peilz</v>
+        <v>Viganello</v>
       </c>
       <c r="M177" t="str">
-        <v>vd</v>
+        <v>ti</v>
       </c>
       <c r="N177" t="str">
         <v>false</v>
       </c>
       <c r="O177" t="str">
-        <v>46.450321197509766,6.877695083618164</v>
+        <v>46.01289749145508,8.960938453674316</v>
       </c>
       <c r="P177" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="str">
-        <v/>
+        <v>BSXVD0006600</v>
       </c>
       <c r="B178" t="str">
-        <v>BSXZH0030200.i</v>
+        <v>BSXVD0006600.i</v>
       </c>
       <c r="C178" t="str">
-        <v>KV Winterthur</v>
+        <v>CFPF</v>
       </c>
       <c r="D178" t="str">
-        <v>Wirtschaftsschule KV Winterthur</v>
+        <v>Centre de formation professionnelle forestière</v>
       </c>
       <c r="E178" t="str">
         <v/>
       </c>
       <c r="F178" t="str">
-        <v>sekretariat@wskvw.zh.ch</v>
+        <v>secretariat.cfpf@vd.ch</v>
       </c>
       <c r="G178" t="str">
-        <v>052 269 18 00</v>
+        <v>021 316 26 63</v>
       </c>
       <c r="H178" t="str">
-        <v>https://www.wskvw.ch/</v>
+        <v>https://www.formation-forestiere.ch</v>
       </c>
       <c r="I178" t="str">
-        <v>Tösstalstrasse</v>
+        <v>Chemin de Budron</v>
       </c>
       <c r="J178" t="str">
-        <v>37</v>
+        <v>H8</v>
       </c>
       <c r="K178" t="str">
-        <v>8400</v>
+        <v>1052</v>
       </c>
       <c r="L178" t="str">
-        <v>Winterthur</v>
+        <v>Le Mont-sur-Lausanne</v>
       </c>
       <c r="M178" t="str">
-        <v>zh</v>
+        <v>vd</v>
       </c>
       <c r="N178" t="str">
         <v>false</v>
       </c>
       <c r="O178" t="str">
-        <v>47.49711608886719,8.734784126281738</v>
+        <v>46.57155783275336,6.631568939504092</v>
       </c>
       <c r="P178" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="str">
-        <v/>
+        <v>BSXGE0062000</v>
       </c>
       <c r="B179" t="str">
-        <v>BSXZH0032400.i</v>
+        <v>BSXGE0062000.i</v>
       </c>
       <c r="C179" t="str">
-        <v>Strickhof</v>
+        <v>Centre de Lullier</v>
       </c>
       <c r="D179" t="str">
-        <v>Strickhof Lindau</v>
+        <v>Centre de Lullier</v>
       </c>
       <c r="E179" t="str">
         <v/>
       </c>
       <c r="F179" t="str">
-        <v>info@strickhof.ch</v>
+        <v/>
       </c>
       <c r="G179" t="str">
-        <v>058 105 98 00</v>
+        <v>022 546 68 00</v>
       </c>
       <c r="H179" t="str">
-        <v>https://www.strickhof.ch</v>
+        <v/>
       </c>
       <c r="I179" t="str">
-        <v>Eschikon</v>
+        <v>Route de Presinge</v>
       </c>
       <c r="J179" t="str">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="K179" t="str">
-        <v>8315</v>
+        <v>1254</v>
       </c>
       <c r="L179" t="str">
-        <v>Lindau</v>
+        <v>Jussy</v>
       </c>
       <c r="M179" t="str">
-        <v>zh</v>
+        <v>ge</v>
       </c>
       <c r="N179" t="str">
         <v>false</v>
       </c>
       <c r="O179" t="str">
-        <v>47.4466934204101,8.680285453796387</v>
+        <v>46.224369049072266,6.252225399017334</v>
       </c>
       <c r="P179" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="str">
-        <v/>
+        <v>BSXAR0010300</v>
       </c>
       <c r="B180" t="str">
-        <v>BSXZH0074900.i</v>
+        <v>BSXAR0010300.i</v>
       </c>
       <c r="C180" t="str">
-        <v>KSH</v>
+        <v>KST</v>
       </c>
       <c r="D180" t="str">
-        <v>Kantonsschule Hottingen</v>
+        <v>Kantonsschule Trogen</v>
       </c>
       <c r="E180" t="str">
-        <v>Handelsmittelschule</v>
+        <v>Berufsfachschule Wirtschaft</v>
       </c>
       <c r="F180" t="str">
-        <v>hottingen@ksh.ch</v>
+        <v>sekretariat@kst.ch</v>
       </c>
       <c r="G180" t="str">
-        <v>044 266 57 57</v>
+        <v>071 343 61 11</v>
       </c>
       <c r="H180" t="str">
-        <v>https://www.ksh.ch</v>
+        <v>https://www.kts.ch</v>
       </c>
       <c r="I180" t="str">
-        <v>Minervastrasse</v>
+        <v>Kantonsschulstrasse</v>
       </c>
       <c r="J180" t="str">
-        <v>14</v>
+        <v>20-29</v>
       </c>
       <c r="K180" t="str">
-        <v>8032</v>
+        <v>9043</v>
       </c>
       <c r="L180" t="str">
-        <v>Zürich</v>
+        <v>Trogen</v>
       </c>
       <c r="M180" t="str">
-        <v>zh</v>
+        <v>ar</v>
       </c>
       <c r="N180" t="str">
         <v>false</v>
       </c>
       <c r="O180" t="str">
-        <v>47.36874771118164,8.553019523620605</v>
+        <v>47.408477783203125,9.460514068603516</v>
       </c>
       <c r="P180" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="str">
-        <v>BSXGE0056300</v>
+        <v>BSXBE0010200</v>
       </c>
       <c r="B181" t="str">
-        <v>BSXGE0056300.i</v>
+        <v>BSXBE0010200.i</v>
       </c>
       <c r="C181" t="str">
-        <v>EC Madame-de-Staël</v>
+        <v xml:space="preserve">SfG BB </v>
       </c>
       <c r="D181" t="str">
-        <v>Ecole de commerce Madame-de-Staël</v>
+        <v>Schule für Gestaltung Bern und Biel</v>
       </c>
       <c r="E181" t="str">
         <v/>
       </c>
       <c r="F181" t="str">
-        <v/>
+        <v>bern@sfgb-b.ch</v>
       </c>
       <c r="G181" t="str">
-        <v>022 342 69 50</v>
+        <v>031 337 03 37</v>
       </c>
       <c r="H181" t="str">
-        <v/>
+        <v>https://www.sfgb-b.ch</v>
       </c>
       <c r="I181" t="str">
-        <v>Route de Saint-Julien</v>
+        <v>Campus Bernapark</v>
       </c>
       <c r="J181" t="str">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="K181" t="str">
-        <v>1227</v>
+        <v>3066</v>
       </c>
       <c r="L181" t="str">
-        <v>Carouge</v>
+        <v>Stettlen</v>
       </c>
       <c r="M181" t="str">
-        <v>ge</v>
+        <v>be</v>
       </c>
       <c r="N181" t="str">
         <v>false</v>
       </c>
       <c r="O181" t="str">
-        <v>46.17633819580078,6.1332106590271</v>
+        <v>46.95946607806222,7.513698754862501</v>
       </c>
       <c r="P181" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="str">
-        <v>BSXAG0014300</v>
+        <v/>
       </c>
       <c r="B182" t="str">
-        <v>BSXAG0014300.i</v>
+        <v>BSXZH0031400.i</v>
       </c>
       <c r="C182" t="str">
-        <v>KS Baden</v>
+        <v>JVA Pöschwies</v>
       </c>
       <c r="D182" t="str">
-        <v>Kantonsschule Baden</v>
+        <v>Justizvollzugsanstalt Pöschwies</v>
       </c>
       <c r="E182" t="str">
         <v/>
       </c>
       <c r="F182" t="str">
-        <v>kanti.baden@ag.ch</v>
+        <v/>
       </c>
       <c r="G182" t="str">
-        <v>056 200 04 44</v>
+        <v>044 871 17 11</v>
       </c>
       <c r="H182" t="str">
-        <v>https://www.kanti-baden.ch/</v>
+        <v>https://www.zh.ch/de/direktion-der-justiz-und-des-innern/justizvollzug-wiedereingliederung/justizvollzugsanstalt-poeschwies.html</v>
       </c>
       <c r="I182" t="str">
-        <v>Seminarstrasse</v>
+        <v>Roosstrasse</v>
       </c>
       <c r="J182" t="str">
-        <v>3</v>
+        <v>49</v>
       </c>
       <c r="K182" t="str">
-        <v>5400</v>
+        <v>8105</v>
       </c>
       <c r="L182" t="str">
-        <v>Baden</v>
+        <v>Regensdorf</v>
       </c>
       <c r="M182" t="str">
-        <v>ag</v>
+        <v>zh</v>
       </c>
       <c r="N182" t="str">
         <v>false</v>
       </c>
       <c r="O182" t="str">
-        <v>47.47053146362305,8.3129301071167</v>
+        <v>47.43124771118164,8.47435188293457</v>
       </c>
       <c r="P182" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="str">
-        <v>BSXBE0021400</v>
+        <v/>
       </c>
       <c r="B183" t="str">
-        <v>BSXBE0021400.i</v>
+        <v>BSXZH0013000.i</v>
       </c>
       <c r="C183" t="str">
-        <v>CsBe</v>
+        <v>BZZ</v>
       </c>
       <c r="D183" t="str">
-        <v>Bern Computerschule</v>
+        <v>Bildungszentrum Zürichsee Horgen und Stäfa</v>
       </c>
       <c r="E183" t="str">
-        <v>Ausbildungs- und Seminar-Zentrum Eiger</v>
+        <v/>
       </c>
       <c r="F183" t="str">
-        <v>info@csbe.ch</v>
+        <v/>
       </c>
       <c r="G183" t="str">
-        <v>031 398 98 00</v>
+        <v>044 727 46 00</v>
       </c>
       <c r="H183" t="str">
-        <v>https://www.csbe.ch</v>
+        <v>https://www.bzz.ch/</v>
       </c>
       <c r="I183" t="str">
-        <v>Zieglerstrasse</v>
+        <v>Seestrasse</v>
       </c>
       <c r="J183" t="str">
-        <v>64</v>
+        <v>110</v>
       </c>
       <c r="K183" t="str">
-        <v>3000</v>
+        <v>8810</v>
       </c>
       <c r="L183" t="str">
-        <v>Bern 14</v>
+        <v>Horgen</v>
       </c>
       <c r="M183" t="str">
-        <v>be</v>
+        <v>zh</v>
       </c>
       <c r="N183" t="str">
         <v>false</v>
       </c>
       <c r="O183" t="str">
-        <v>46.942745208740234,7.430132865905762</v>
+        <v>47.26144790649414,8.594172477722168</v>
       </c>
       <c r="P183" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="str">
-        <v>BSXBE0012600</v>
+        <v>BSXGE0067000</v>
       </c>
       <c r="B184" t="str">
-        <v>BSXBE0012600.i</v>
+        <v>BSXGE0067000.i</v>
       </c>
       <c r="C184" t="str">
-        <v>GSH Hünibach</v>
+        <v>EET Genève</v>
       </c>
       <c r="D184" t="str">
-        <v>Gartenbauschule Hünibach</v>
+        <v>Ecole d'enseignement technique Genève</v>
       </c>
       <c r="E184" t="str">
         <v/>
       </c>
       <c r="F184" t="str">
-        <v>info@gsh.ch</v>
+        <v/>
       </c>
       <c r="G184" t="str">
-        <v>033 244 10 20</v>
+        <v/>
       </c>
       <c r="H184" t="str">
-        <v>https://gartenbauschule-huenibach.ch</v>
+        <v/>
       </c>
       <c r="I184" t="str">
-        <v>Chartreusestr.</v>
+        <v>Rue de la Prairie</v>
       </c>
       <c r="J184" t="str">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="K184" t="str">
-        <v>3626</v>
+        <v>1202</v>
       </c>
       <c r="L184" t="str">
-        <v>Hünibach</v>
+        <v>Genève</v>
       </c>
       <c r="M184" t="str">
-        <v>be</v>
+        <v>ge</v>
       </c>
       <c r="N184" t="str">
         <v>false</v>
       </c>
       <c r="O184" t="str">
-        <v>46.7464485168457,7.645320892333984</v>
+        <v>46.20949935913086,6.135422229766846</v>
       </c>
       <c r="P184" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="str">
-        <v/>
+        <v>BSXAG0013100</v>
       </c>
       <c r="B185" t="str">
-        <v>BSXTI0007900.i</v>
+        <v>BSXAG0013100.i</v>
       </c>
       <c r="C185" t="str">
-        <v>CPT Viganello</v>
+        <v>JHA</v>
       </c>
       <c r="D185" t="str">
-        <v>Centro professionale tecnico Viganello</v>
+        <v>Jugendheim Aarburg</v>
       </c>
       <c r="E185" t="str">
-        <v>Scuola d'arti e mestieri della sartoria</v>
+        <v/>
       </c>
       <c r="F185" t="str">
-        <v>decs-cpt.viganello@edu.ti.ch</v>
+        <v>jugendheim@ag.ch</v>
       </c>
       <c r="G185" t="str">
-        <v>091 815 27 11</v>
+        <v>062 787 01 01</v>
       </c>
       <c r="H185" t="str">
-        <v>https://www.sta.ti.ch/web-cpt/home.asp</v>
+        <v>https://www.ag.ch/de/verwaltung/dvi/strafverfolgung-strafvollzug/jugendheim-aarburg</v>
       </c>
       <c r="I185" t="str">
-        <v>Via boscioro</v>
+        <v>Schlossrain</v>
       </c>
       <c r="J185" t="str">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K185" t="str">
-        <v>6962</v>
+        <v>4663</v>
       </c>
       <c r="L185" t="str">
-        <v>Viganello</v>
+        <v>Aarburg</v>
       </c>
       <c r="M185" t="str">
-        <v>ti</v>
+        <v>ag</v>
       </c>
       <c r="N185" t="str">
         <v>false</v>
       </c>
       <c r="O185" t="str">
-        <v>46.01289749145508,8.960938453674316</v>
+        <v>47.32098388671875,7.900160789489746</v>
       </c>
       <c r="P185" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="str">
-        <v>BSXVD0006600</v>
+        <v>BSXBE0020600</v>
       </c>
       <c r="B186" t="str">
-        <v>BSXVD0006600.i</v>
+        <v>BSXBE0020600.i</v>
       </c>
       <c r="C186" t="str">
-        <v>CFPF</v>
+        <v>Minerva Bern</v>
       </c>
       <c r="D186" t="str">
-        <v>Centre de formation professionnelle forestière</v>
+        <v>Minerva Schulen Bern</v>
       </c>
       <c r="E186" t="str">
         <v/>
       </c>
       <c r="F186" t="str">
-        <v>secretariat.cfpf@vd.ch</v>
+        <v>bern@minervaschulen.ch</v>
       </c>
       <c r="G186" t="str">
-        <v>021 316 26 63</v>
+        <v>031 960 96 96</v>
       </c>
       <c r="H186" t="str">
-        <v>https://www.formation-forestiere.ch</v>
+        <v>https://www.minervaschulen.ch/de-ch/standorte/bern</v>
       </c>
       <c r="I186" t="str">
-        <v>Chemin de Budron</v>
+        <v>Effingerstrasse</v>
       </c>
       <c r="J186" t="str">
-        <v>H8</v>
+        <v>31</v>
       </c>
       <c r="K186" t="str">
-        <v>1052</v>
+        <v>3008</v>
       </c>
       <c r="L186" t="str">
-        <v>Le Mont-sur-Lausanne</v>
+        <v>Bern</v>
       </c>
       <c r="M186" t="str">
-        <v>vd</v>
+        <v>be</v>
       </c>
       <c r="N186" t="str">
         <v>false</v>
       </c>
       <c r="O186" t="str">
-        <v>46.57155783275336,6.631568939504092</v>
+        <v>46.949344635009766,7.441258907318115</v>
       </c>
       <c r="P186" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="str">
-        <v>BSXGE0062000</v>
+        <v>BSXSG0011300</v>
       </c>
       <c r="B187" t="str">
-        <v>BSXGE0062000.i</v>
+        <v>BSXSG0011300.i</v>
       </c>
       <c r="C187" t="str">
-        <v>Centre de Lullier</v>
+        <v>BZ Buchs-Sargans</v>
       </c>
       <c r="D187" t="str">
-        <v>Centre de Lullier</v>
+        <v>Berufs- und Weiterbildungszentrum Buchs-Sargans</v>
       </c>
       <c r="E187" t="str">
         <v/>
       </c>
       <c r="F187" t="str">
-        <v/>
+        <v>administration@bzbuchs.ch</v>
       </c>
       <c r="G187" t="str">
-        <v>022 546 68 00</v>
+        <v>058 228 22 22</v>
       </c>
       <c r="H187" t="str">
-        <v/>
+        <v>https://www.bzbs.ch</v>
       </c>
       <c r="I187" t="str">
-        <v>Route de Presinge</v>
+        <v>Hanflandstrasse</v>
       </c>
       <c r="J187" t="str">
-        <v>150</v>
+        <v>17</v>
       </c>
       <c r="K187" t="str">
-        <v>1254</v>
+        <v>9471</v>
       </c>
       <c r="L187" t="str">
-        <v>Jussy</v>
+        <v>Buchs SG</v>
       </c>
       <c r="M187" t="str">
-        <v>ge</v>
+        <v>sg</v>
       </c>
       <c r="N187" t="str">
         <v>false</v>
       </c>
       <c r="O187" t="str">
-        <v>46.224369049072266,6.252225399017334</v>
+        <v>47.17306137084961,9.471344947814941</v>
       </c>
       <c r="P187" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="str">
-        <v>BSXAR0010300</v>
+        <v>BSXSG0080900</v>
       </c>
       <c r="B188" t="str">
-        <v>BSXAR0010300.i</v>
+        <v>BSXSG0080900.i</v>
       </c>
       <c r="C188" t="str">
-        <v>KST</v>
+        <v>Migros Klubschule St. Gallen</v>
       </c>
       <c r="D188" t="str">
-        <v>Kantonsschule Trogen</v>
+        <v>Migros Klubschule St.Gallen Medizinische Berufsfachschule</v>
       </c>
       <c r="E188" t="str">
-        <v>Berufsfachschule Wirtschaft</v>
+        <v/>
       </c>
       <c r="F188" t="str">
-        <v>sekretariat@kst.ch</v>
+        <v>mpa@gmos.ch</v>
       </c>
       <c r="G188" t="str">
-        <v>071 343 61 11</v>
+        <v>058 712 42 02</v>
       </c>
       <c r="H188" t="str">
-        <v>https://www.kts.ch</v>
+        <v>https://mpa.klubschule-pro.ch/</v>
       </c>
       <c r="I188" t="str">
-        <v>Kantonsschulstrasse</v>
+        <v>Bahnhofplatz</v>
       </c>
       <c r="J188" t="str">
-        <v>20-29</v>
+        <v>2</v>
       </c>
       <c r="K188" t="str">
-        <v>9043</v>
+        <v>9001</v>
       </c>
       <c r="L188" t="str">
-        <v>Trogen</v>
+        <v>St. Gallen</v>
       </c>
       <c r="M188" t="str">
-        <v>ar</v>
+        <v>sg</v>
       </c>
       <c r="N188" t="str">
         <v>false</v>
       </c>
       <c r="O188" t="str">
-        <v>47.408477783203125,9.460514068603516</v>
+        <v>47.423160552978516,9.369928359985352</v>
       </c>
       <c r="P188" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="str">
-        <v>BSXBE0010200</v>
+        <v>BSXAG0011000</v>
       </c>
       <c r="B189" t="str">
-        <v>BSXBE0010200.i</v>
+        <v>BSXAG0011000.i</v>
       </c>
       <c r="C189" t="str">
-        <v xml:space="preserve">SfG BB </v>
+        <v>HKV Aarau</v>
       </c>
       <c r="D189" t="str">
-        <v>Schule für Gestaltung Bern und Biel</v>
+        <v>HKV Aarau</v>
       </c>
       <c r="E189" t="str">
         <v/>
       </c>
       <c r="F189" t="str">
-        <v>bern@sfgb-b.ch</v>
+        <v>berufsfachschule@hkv.ch</v>
       </c>
       <c r="G189" t="str">
-        <v>031 337 03 37</v>
+        <v>062 837 97 10</v>
       </c>
       <c r="H189" t="str">
-        <v>https://www.sfgb-b.ch</v>
+        <v>https://www.hkvaarau.ch</v>
       </c>
       <c r="I189" t="str">
-        <v>Campus Bernapark</v>
+        <v>Bahnhofstrasse</v>
       </c>
       <c r="J189" t="str">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="K189" t="str">
-        <v>3066</v>
+        <v>5001</v>
       </c>
       <c r="L189" t="str">
-        <v>Stettlen</v>
+        <v>Aarau</v>
       </c>
       <c r="M189" t="str">
-        <v>be</v>
+        <v>ag</v>
       </c>
       <c r="N189" t="str">
         <v>false</v>
       </c>
       <c r="O189" t="str">
-        <v>46.95946607806222,7.513698754862501</v>
+        <v>47.390625,8.047942161560059</v>
       </c>
       <c r="P189" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="str">
-        <v/>
+        <v>BSXGE0056100</v>
       </c>
       <c r="B190" t="str">
-        <v>BSXZH0031400.i</v>
+        <v>BSXGE0056100.i</v>
       </c>
       <c r="C190" t="str">
-        <v>JVA Pöschwies</v>
+        <v>CEC Émilie-Gourd</v>
       </c>
       <c r="D190" t="str">
-        <v>Justizvollzugsanstalt Pöschwies</v>
+        <v>Collège et École de Commerce Emilie-Gourd</v>
       </c>
       <c r="E190" t="str">
         <v/>
       </c>
       <c r="F190" t="str">
-        <v/>
+        <v>emilie-gourd@etat.ge.ch</v>
       </c>
       <c r="G190" t="str">
-        <v>044 871 17 11</v>
+        <v>022 388 36 00</v>
       </c>
       <c r="H190" t="str">
-        <v>https://www.zh.ch/de/direktion-der-justiz-und-des-innern/justizvollzug-wiedereingliederung/justizvollzugsanstalt-poeschwies.html</v>
+        <v>https://edu.ge.ch/secondaire2/cegou/accueil</v>
       </c>
       <c r="I190" t="str">
-        <v>Roosstrasse</v>
+        <v>Rue Le Corbusier</v>
       </c>
       <c r="J190" t="str">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="K190" t="str">
-        <v>8105</v>
+        <v>1208</v>
       </c>
       <c r="L190" t="str">
-        <v>Regensdorf</v>
+        <v>Genève</v>
       </c>
       <c r="M190" t="str">
-        <v>zh</v>
+        <v>ge</v>
       </c>
       <c r="N190" t="str">
         <v>false</v>
       </c>
       <c r="O190" t="str">
-        <v>47.43124771118164,8.47435188293457</v>
+        <v>46.19384765625,6.167994022369385</v>
       </c>
       <c r="P190" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="str">
-        <v/>
+        <v>BSXZH0087900</v>
       </c>
       <c r="B191" t="str">
-        <v>BSXZH0013000.i</v>
+        <v>BSXZH0087900.i</v>
       </c>
       <c r="C191" t="str">
-        <v>BZZ</v>
+        <v>HSO Zürich-Oerlikon</v>
       </c>
       <c r="D191" t="str">
-        <v>Bildungszentrum Zürichsee Horgen und Stäfa</v>
+        <v>HSO Wirtschafts- und Informatikschule Zürich-Oerlikon</v>
       </c>
       <c r="E191" t="str">
         <v/>
       </c>
       <c r="F191" t="str">
-        <v/>
+        <v>oerlikon@hso.ch</v>
       </c>
       <c r="G191" t="str">
-        <v>044 727 46 00</v>
+        <v>058 680 14 30</v>
       </c>
       <c r="H191" t="str">
-        <v>https://www.bzz.ch/</v>
+        <v>https://www.hso.ch/standort/zuerich-oerlikon/</v>
       </c>
       <c r="I191" t="str">
-        <v>Seestrasse</v>
+        <v>Andreasstrasse</v>
       </c>
       <c r="J191" t="str">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="K191" t="str">
-        <v>8810</v>
+        <v>8050</v>
       </c>
       <c r="L191" t="str">
-        <v>Horgen</v>
+        <v>Zürich-Oerlikon</v>
       </c>
       <c r="M191" t="str">
         <v>zh</v>
       </c>
       <c r="N191" t="str">
         <v>false</v>
       </c>
       <c r="O191" t="str">
-        <v>47.26144790649414,8.594172477722168</v>
+        <v>47.41334329882916,8.54885896321857</v>
       </c>
       <c r="P191" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="str">
-        <v>BSXGE0067000</v>
+        <v/>
       </c>
       <c r="B192" t="str">
-        <v>BSXGE0067000.i</v>
+        <v>BSXTI0008700.i</v>
       </c>
       <c r="C192" t="str">
-        <v>EET Genève</v>
+        <v>CPS Bellinzona-Manno</v>
       </c>
       <c r="D192" t="str">
-        <v>Ecole d'enseignement technique Genève</v>
+        <v>Centro professionale sociosanitario infermieristico Bellinzona Manno</v>
       </c>
       <c r="E192" t="str">
-        <v/>
+        <v>Scuola specializzata superiore in cure infermieristiche</v>
       </c>
       <c r="F192" t="str">
-        <v/>
+        <v>segretariato@sssci.ch</v>
       </c>
       <c r="G192" t="str">
-        <v/>
+        <v>091 814 01 61</v>
       </c>
       <c r="H192" t="str">
-        <v/>
+        <v>https://www.cpsbellinzona.ti.ch/</v>
       </c>
       <c r="I192" t="str">
-        <v>Rue de la Prairie</v>
+        <v>Viale Officina</v>
       </c>
       <c r="J192" t="str">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K192" t="str">
-        <v>1202</v>
+        <v>6500</v>
       </c>
       <c r="L192" t="str">
-        <v>Genève</v>
+        <v>Bellinzona</v>
       </c>
       <c r="M192" t="str">
-        <v>ge</v>
+        <v>ti</v>
       </c>
       <c r="N192" t="str">
         <v>false</v>
       </c>
       <c r="O192" t="str">
-        <v>46.20949935913086,6.135422229766846</v>
+        <v>46.19709777832031,9.026958465576172</v>
       </c>
       <c r="P192" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="str">
-        <v>BSXAG0013100</v>
+        <v>BSXTG0010600</v>
       </c>
       <c r="B193" t="str">
-        <v>BSXAG0013100.i</v>
+        <v>BSXTG0010600.i</v>
       </c>
       <c r="C193" t="str">
-        <v>JHA</v>
+        <v>BBZ Arenenberg</v>
       </c>
       <c r="D193" t="str">
-        <v>Jugendheim Aarburg</v>
+        <v>Bildungs- und Beratungszentrum Arenenberg</v>
       </c>
       <c r="E193" t="str">
         <v/>
       </c>
       <c r="F193" t="str">
-        <v>jugendheim@ag.ch</v>
+        <v>bildung.arenenberg@tg.ch</v>
       </c>
       <c r="G193" t="str">
-        <v>062 787 01 01</v>
+        <v>058 345 81 00</v>
       </c>
       <c r="H193" t="str">
-        <v>https://www.ag.ch/de/verwaltung/dvi/strafverfolgung-strafvollzug/jugendheim-aarburg</v>
+        <v>https://arenenberg.tg.ch/</v>
       </c>
       <c r="I193" t="str">
-        <v>Schlossrain</v>
+        <v>Arenenberg</v>
       </c>
       <c r="J193" t="str">
         <v>1</v>
       </c>
       <c r="K193" t="str">
-        <v>4663</v>
+        <v>8268</v>
       </c>
       <c r="L193" t="str">
-        <v>Aarburg</v>
+        <v>Salenstein</v>
       </c>
       <c r="M193" t="str">
-        <v>ag</v>
+        <v>tg</v>
       </c>
       <c r="N193" t="str">
         <v>false</v>
       </c>
       <c r="O193" t="str">
-        <v>47.32098388671875,7.900160789489746</v>
+        <v>47.67236328125,9.05957317352295</v>
       </c>
       <c r="P193" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="str">
-        <v>BSXBE0020600</v>
+        <v>BSXTG0010200</v>
       </c>
       <c r="B194" t="str">
-        <v>BSXBE0020600.i</v>
+        <v>BSXTG0010200.i</v>
       </c>
       <c r="C194" t="str">
-        <v>Minerva Bern</v>
+        <v>BBM Kreuzlingen</v>
       </c>
       <c r="D194" t="str">
-        <v>Minerva Schulen Bern</v>
+        <v>Bildungszentrum für Bau und Mode Kreuzlingen</v>
       </c>
       <c r="E194" t="str">
         <v/>
       </c>
       <c r="F194" t="str">
-        <v>bern@minervaschulen.ch</v>
+        <v>sekretariat@bbm-kreuzlingen.ch</v>
       </c>
       <c r="G194" t="str">
-        <v>031 960 96 96</v>
+        <v>058 345 63 00</v>
       </c>
       <c r="H194" t="str">
-        <v>https://www.minervaschulen.ch/de-ch/standorte/bern</v>
+        <v>https://bbm.tg.ch/</v>
       </c>
       <c r="I194" t="str">
-        <v>Effingerstrasse</v>
+        <v>Gaissbergstrasse</v>
       </c>
       <c r="J194" t="str">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="K194" t="str">
-        <v>3008</v>
+        <v>8280</v>
       </c>
       <c r="L194" t="str">
-        <v>Bern</v>
+        <v>Kreuzlingen</v>
       </c>
       <c r="M194" t="str">
-        <v>be</v>
+        <v>tg</v>
       </c>
       <c r="N194" t="str">
         <v>false</v>
       </c>
       <c r="O194" t="str">
-        <v>46.949344635009766,7.441258907318115</v>
+        <v>47.64463424682617,9.177106857299805</v>
       </c>
       <c r="P194" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="str">
-        <v>BSXSG0011300</v>
+        <v/>
       </c>
       <c r="B195" t="str">
-        <v>BSXSG0011300.i</v>
+        <v>BSXLU0010400.i</v>
       </c>
       <c r="C195" t="str">
-        <v>BZ Buchs-Sargans</v>
+        <v>KV Luzern</v>
       </c>
       <c r="D195" t="str">
-        <v>Berufs- und Weiterbildungszentrum Buchs-Sargans</v>
+        <v>Kaufmännischer Verband</v>
       </c>
       <c r="E195" t="str">
-        <v/>
+        <v>Kaufmännische Berufe</v>
       </c>
       <c r="F195" t="str">
-        <v>administration@bzbuchs.ch</v>
+        <v>berufsakademie@kvlu.ch</v>
       </c>
       <c r="G195" t="str">
-        <v>058 228 22 22</v>
+        <v>041 417 16 00</v>
       </c>
       <c r="H195" t="str">
-        <v>https://www.bzbs.ch</v>
+        <v>https://www.kvlu.ch/</v>
       </c>
       <c r="I195" t="str">
-        <v>Hanflandstrasse</v>
+        <v>Dreilindenstrasse</v>
       </c>
       <c r="J195" t="str">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="K195" t="str">
-        <v>9471</v>
+        <v>6000</v>
       </c>
       <c r="L195" t="str">
-        <v>Buchs SG</v>
+        <v>Luzern 6</v>
       </c>
       <c r="M195" t="str">
-        <v>sg</v>
+        <v>lu</v>
       </c>
       <c r="N195" t="str">
         <v>false</v>
       </c>
       <c r="O195" t="str">
-        <v>47.17306137084961,9.471344947814941</v>
+        <v>47.056827545166016,8.313948631286621</v>
       </c>
       <c r="P195" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="str">
-        <v>BSXSG0080900</v>
+        <v>BSXGE0068400</v>
       </c>
       <c r="B196" t="str">
-        <v>BSXSG0080900.i</v>
+        <v>BSXGE0068400.i</v>
       </c>
       <c r="C196" t="str">
-        <v>Migros Klubschule St. Gallen</v>
+        <v>CFPS</v>
       </c>
       <c r="D196" t="str">
-        <v>Migros Klubschule St.Gallen Medizinische Berufsfachschule</v>
+        <v>Centre de formation professionnelle Santé - Assistante dentaire</v>
       </c>
       <c r="E196" t="str">
         <v/>
       </c>
       <c r="F196" t="str">
-        <v>mpa@gmos.ch</v>
+        <v/>
       </c>
       <c r="G196" t="str">
-        <v>058 712 42 02</v>
+        <v>022 388 72 96</v>
       </c>
       <c r="H196" t="str">
-        <v>https://mpa.klubschule-pro.ch/</v>
+        <v/>
       </c>
       <c r="I196" t="str">
-        <v>Bahnhofplatz</v>
+        <v>Avenue de la Roseraie</v>
       </c>
       <c r="J196" t="str">
-        <v>2</v>
+        <v>25</v>
       </c>
       <c r="K196" t="str">
-        <v>9001</v>
+        <v>1205</v>
       </c>
       <c r="L196" t="str">
-        <v>St. Gallen</v>
+        <v>Genève</v>
       </c>
       <c r="M196" t="str">
-        <v>sg</v>
+        <v>ge</v>
       </c>
       <c r="N196" t="str">
         <v>false</v>
       </c>
       <c r="O196" t="str">
-        <v>47.423160552978516,9.369928359985352</v>
+        <v>46.187828063964844,6.147933483123779</v>
       </c>
       <c r="P196" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="str">
-        <v>BSXAG0011000</v>
+        <v/>
       </c>
       <c r="B197" t="str">
-        <v>BSXAG0011000.i</v>
+        <v>BSXNE0063300.i</v>
       </c>
       <c r="C197" t="str">
-        <v>HKV Aarau</v>
+        <v>CPNE-PT-MALA</v>
       </c>
       <c r="D197" t="str">
-        <v>HKV Aarau</v>
+        <v>Centre de formation professionnelle neuchâtelois Préapprentissage et Transition - Maladière</v>
       </c>
       <c r="E197" t="str">
         <v/>
       </c>
       <c r="F197" t="str">
-        <v>berufsfachschule@hkv.ch</v>
+        <v>cpne-pt@rpn.ch</v>
       </c>
       <c r="G197" t="str">
-        <v>062 837 97 10</v>
+        <v>032 717 42 30</v>
       </c>
       <c r="H197" t="str">
-        <v>https://www.hkvaarau.ch</v>
+        <v>https://www.cpne.ch</v>
       </c>
       <c r="I197" t="str">
-        <v>Bahnhofstrasse</v>
+        <v>Maladière</v>
       </c>
       <c r="J197" t="str">
-        <v>46</v>
+        <v>84</v>
       </c>
       <c r="K197" t="str">
-        <v>5001</v>
+        <v>2000</v>
       </c>
       <c r="L197" t="str">
-        <v>Aarau</v>
+        <v>Neuchâtel</v>
       </c>
       <c r="M197" t="str">
-        <v>ag</v>
+        <v>ne</v>
       </c>
       <c r="N197" t="str">
         <v>false</v>
       </c>
       <c r="O197" t="str">
-        <v>47.390625,8.047942161560059</v>
+        <v>46.997314453125,6.946362495422363</v>
       </c>
       <c r="P197" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="str">
-        <v>BSXGE0056100</v>
+        <v>BSXZG0010100</v>
       </c>
       <c r="B198" t="str">
-        <v>BSXGE0056100.i</v>
+        <v>BSXZG0010100.i</v>
       </c>
       <c r="C198" t="str">
-        <v>CEC Émilie-Gourd</v>
+        <v>KBZ Zug</v>
       </c>
       <c r="D198" t="str">
-        <v>Collège et École de Commerce Emilie-Gourd</v>
+        <v>Kaufmännisches Bildungszentrum Zug</v>
       </c>
       <c r="E198" t="str">
         <v/>
       </c>
       <c r="F198" t="str">
-        <v>emilie-gourd@etat.ge.ch</v>
+        <v>info.kbz@zg.ch</v>
       </c>
       <c r="G198" t="str">
-        <v>022 388 36 00</v>
+        <v>041 594 57 57</v>
       </c>
       <c r="H198" t="str">
-        <v>https://edu.ge.ch/secondaire2/cegou/accueil</v>
+        <v>https://www.zg.ch/behoerden/volkswirtschaftsdirektion/kbz</v>
       </c>
       <c r="I198" t="str">
-        <v>Rue Le Corbusier</v>
+        <v>Aabachstrasse</v>
       </c>
       <c r="J198" t="str">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="K198" t="str">
-        <v>1208</v>
+        <v>6300</v>
       </c>
       <c r="L198" t="str">
-        <v>Genève</v>
+        <v>Zug</v>
       </c>
       <c r="M198" t="str">
-        <v>ge</v>
+        <v>zg</v>
       </c>
       <c r="N198" t="str">
         <v>false</v>
       </c>
       <c r="O198" t="str">
-        <v>46.19384765625,6.167994022369385</v>
+        <v>47.17519760131836,8.510713577270508</v>
       </c>
       <c r="P198" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="str">
-        <v>BSXZH0087900</v>
+        <v/>
       </c>
       <c r="B199" t="str">
-        <v>BSXZH0087900.i</v>
+        <v>BSXZH0030600.i</v>
       </c>
       <c r="C199" t="str">
-        <v>HSO Zürich-Oerlikon</v>
+        <v>MSW</v>
       </c>
       <c r="D199" t="str">
-        <v>HSO Wirtschafts- und Informatikschule Zürich-Oerlikon</v>
+        <v>Mechatronik Schule Winterthur</v>
       </c>
       <c r="E199" t="str">
         <v/>
       </c>
       <c r="F199" t="str">
-        <v>oerlikon@hso.ch</v>
+        <v>info@msw.ch</v>
       </c>
       <c r="G199" t="str">
-        <v>058 680 14 30</v>
+        <v>052 267 55 42</v>
       </c>
       <c r="H199" t="str">
-        <v>https://www.hso.ch/standort/zuerich-oerlikon/</v>
+        <v>https://www.msw.ch</v>
       </c>
       <c r="I199" t="str">
-        <v>Andreasstrasse</v>
+        <v>Zeughausstrasse</v>
       </c>
       <c r="J199" t="str">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="K199" t="str">
-        <v>8050</v>
+        <v>8400</v>
       </c>
       <c r="L199" t="str">
-        <v>Zürich-Oerlikon</v>
+        <v>Winterthur</v>
       </c>
       <c r="M199" t="str">
         <v>zh</v>
       </c>
       <c r="N199" t="str">
         <v>false</v>
       </c>
       <c r="O199" t="str">
-        <v>47.41334329882916,8.54885896321857</v>
+        <v>47.49488830566406,8.733394622802734</v>
       </c>
       <c r="P199" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="str">
-        <v/>
+        <v>BSXGE0069300</v>
       </c>
       <c r="B200" t="str">
-        <v>BSXTI0008700.i</v>
+        <v>BSXGE0069300.i</v>
       </c>
       <c r="C200" t="str">
-        <v>CPS Bellinzona-Manno</v>
+        <v>CFP-Technique</v>
       </c>
       <c r="D200" t="str">
-        <v>Centro professionale sociosanitario infermieristico Bellinzona Manno</v>
+        <v>Centre de formation professionnelle-Technique - Ecole d'horlogerie</v>
       </c>
       <c r="E200" t="str">
-        <v>Scuola specializzata superiore in cure infermieristiche</v>
+        <v/>
       </c>
       <c r="F200" t="str">
-        <v>segretariato@sssci.ch</v>
+        <v/>
       </c>
       <c r="G200" t="str">
-        <v>091 814 01 61</v>
+        <v>022 388 87 09</v>
       </c>
       <c r="H200" t="str">
-        <v>https://www.cpsbellinzona.ti.ch/</v>
+        <v/>
       </c>
       <c r="I200" t="str">
-        <v>Viale Officina</v>
+        <v>Rte de la Galaise</v>
       </c>
       <c r="J200" t="str">
-        <v>5</v>
+        <v>23 A</v>
       </c>
       <c r="K200" t="str">
-        <v>6500</v>
+        <v>1228</v>
       </c>
       <c r="L200" t="str">
-        <v>Bellinzona</v>
+        <v>Plan-les-Ouates</v>
       </c>
       <c r="M200" t="str">
-        <v>ti</v>
+        <v>ge</v>
       </c>
       <c r="N200" t="str">
         <v>false</v>
       </c>
       <c r="O200" t="str">
-        <v>46.19709777832031,9.026958465576172</v>
+        <v>46.16602379792853,6.103115853553664</v>
       </c>
       <c r="P200" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="str">
-        <v>BSXTG0010600</v>
+        <v>BSXSG0070200</v>
       </c>
       <c r="B201" t="str">
-        <v>BSXTG0010600.i</v>
+        <v>BSXSG0070200.i</v>
       </c>
       <c r="C201" t="str">
-        <v>BBZ Arenenberg</v>
+        <v>Bildungszentrum Polybau</v>
       </c>
       <c r="D201" t="str">
-        <v>Bildungs- und Beratungszentrum Arenenberg</v>
+        <v>Bildungszentrum Polybau</v>
       </c>
       <c r="E201" t="str">
         <v/>
       </c>
       <c r="F201" t="str">
-        <v>bildung.arenenberg@tg.ch</v>
+        <v>info@polybau.ch</v>
       </c>
       <c r="G201" t="str">
-        <v>058 345 81 00</v>
+        <v>071 955 70 41</v>
       </c>
       <c r="H201" t="str">
-        <v>https://arenenberg.tg.ch/</v>
+        <v>https://polybau.ch/</v>
       </c>
       <c r="I201" t="str">
-        <v>Arenenberg</v>
+        <v>Lindenstrasse</v>
       </c>
       <c r="J201" t="str">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K201" t="str">
-        <v>8268</v>
+        <v>9240</v>
       </c>
       <c r="L201" t="str">
-        <v>Salenstein</v>
+        <v>Uzwil</v>
       </c>
       <c r="M201" t="str">
-        <v>tg</v>
+        <v>sg</v>
       </c>
       <c r="N201" t="str">
         <v>false</v>
       </c>
       <c r="O201" t="str">
-        <v>47.67236328125,9.05957317352295</v>
+        <v>47.436405181884766,9.13428783416748</v>
       </c>
       <c r="P201" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="str">
-        <v>BSXTG0010200</v>
+        <v>BSXVD0012300</v>
       </c>
       <c r="B202" t="str">
-        <v>BSXTG0010200.i</v>
+        <v>BSXVD0012300.i</v>
       </c>
       <c r="C202" t="str">
-        <v>BBM Kreuzlingen</v>
+        <v>Manufacture</v>
       </c>
       <c r="D202" t="str">
-        <v>Bildungszentrum für Bau und Mode Kreuzlingen</v>
+        <v>La Manufacture - Haute école des arts de la scène</v>
       </c>
       <c r="E202" t="str">
         <v/>
       </c>
       <c r="F202" t="str">
-        <v>sekretariat@bbm-kreuzlingen.ch</v>
+        <v>contact@manufacture.ch</v>
       </c>
       <c r="G202" t="str">
-        <v>058 345 63 00</v>
+        <v>021 557 41 60</v>
       </c>
       <c r="H202" t="str">
-        <v>https://bbm.tg.ch/</v>
+        <v>https://manufacture.ch</v>
       </c>
       <c r="I202" t="str">
-        <v>Gaissbergstrasse</v>
+        <v>Rue du Grand-Pré</v>
       </c>
       <c r="J202" t="str">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="K202" t="str">
-        <v>8280</v>
+        <v>1000</v>
       </c>
       <c r="L202" t="str">
-        <v>Kreuzlingen</v>
+        <v>Lausanne-Malley 16</v>
       </c>
       <c r="M202" t="str">
-        <v>tg</v>
+        <v>vd</v>
       </c>
       <c r="N202" t="str">
         <v>false</v>
       </c>
       <c r="O202" t="str">
-        <v>47.64463424682617,9.177106857299805</v>
+        <v>46.526859283447266,6.604659557342529</v>
       </c>
       <c r="P202" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="str">
-        <v/>
+        <v>BSXLU0013600</v>
       </c>
       <c r="B203" t="str">
-        <v>BSXLU0010400.i</v>
+        <v>BSXLU0013600.i</v>
       </c>
       <c r="C203" t="str">
-        <v>KV Luzern</v>
+        <v>FMZ</v>
       </c>
       <c r="D203" t="str">
-        <v>Kaufmännischer Verband</v>
+        <v>Fach- und Wirtschaftsmittelschulzentrum Luzern</v>
       </c>
       <c r="E203" t="str">
-        <v>Kaufmännische Berufe</v>
+        <v/>
       </c>
       <c r="F203" t="str">
-        <v>berufsakademie@kvlu.ch</v>
+        <v>info.fmz@sluz.ch</v>
       </c>
       <c r="G203" t="str">
-        <v>041 417 16 00</v>
+        <v>041 590 70 00</v>
       </c>
       <c r="H203" t="str">
-        <v>https://www.kvlu.ch/</v>
+        <v>https://www.fmz.lu.ch</v>
       </c>
       <c r="I203" t="str">
-        <v>Dreilindenstrasse</v>
+        <v>Hirschengraben</v>
       </c>
       <c r="J203" t="str">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="K203" t="str">
-        <v>6000</v>
+        <v>6002</v>
       </c>
       <c r="L203" t="str">
-        <v>Luzern 6</v>
+        <v>Luzern</v>
       </c>
       <c r="M203" t="str">
         <v>lu</v>
       </c>
       <c r="N203" t="str">
         <v>false</v>
       </c>
       <c r="O203" t="str">
-        <v>47.056827545166016,8.313948631286621</v>
+        <v>47.04976272583008,8.304511070251465</v>
       </c>
       <c r="P203" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="str">
-        <v>BSXGE0068400</v>
+        <v/>
       </c>
       <c r="B204" t="str">
-        <v>BSXGE0068400.i</v>
+        <v>BSXVD0012600.i</v>
       </c>
       <c r="C204" t="str">
-        <v>CFPS</v>
+        <v>Ecole Vio Malherbe</v>
       </c>
       <c r="D204" t="str">
-        <v>Centre de formation professionnelle Santé - Assistante dentaire</v>
+        <v>Ecole Vio Malherbe</v>
       </c>
       <c r="E204" t="str">
         <v/>
       </c>
       <c r="F204" t="str">
-        <v/>
+        <v>info@viomalherbe.ch</v>
       </c>
       <c r="G204" t="str">
-        <v>022 388 72 96</v>
+        <v>021 311 86 24</v>
       </c>
       <c r="H204" t="str">
-        <v/>
+        <v>https://www.viomalherbe.com</v>
       </c>
       <c r="I204" t="str">
-        <v>Avenue de la Roseraie</v>
+        <v>Rue de Bourg</v>
       </c>
       <c r="J204" t="str">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="K204" t="str">
-        <v>1205</v>
+        <v>1003</v>
       </c>
       <c r="L204" t="str">
-        <v>Genève</v>
+        <v>Lausanne</v>
       </c>
       <c r="M204" t="str">
-        <v>ge</v>
+        <v>vd</v>
       </c>
       <c r="N204" t="str">
         <v>false</v>
       </c>
       <c r="O204" t="str">
-        <v>46.187828063964844,6.147933483123779</v>
+        <v>46.520172119140625,6.63441801071167</v>
       </c>
       <c r="P204" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="str">
         <v/>
       </c>
       <c r="B205" t="str">
-        <v>BSXNE0063300.i</v>
+        <v>BSXVD0012700.i</v>
       </c>
       <c r="C205" t="str">
-        <v>CPNE-PT-MALA</v>
+        <v>Ecole des Arches</v>
       </c>
       <c r="D205" t="str">
-        <v>Centre de formation professionnelle neuchâtelois Préapprentissage et Transition - Maladière</v>
+        <v>Ecole des Arches</v>
       </c>
       <c r="E205" t="str">
         <v/>
       </c>
       <c r="F205" t="str">
-        <v>cpne-pt@rpn.ch</v>
+        <v>info@arches.ch</v>
       </c>
       <c r="G205" t="str">
-        <v>032 717 42 30</v>
+        <v>021 311 09 69</v>
       </c>
       <c r="H205" t="str">
-        <v>https://www.cpne.ch</v>
+        <v>https://www.ecoledesarches.ch</v>
       </c>
       <c r="I205" t="str">
-        <v>Maladière</v>
+        <v>Rue Pépinet</v>
       </c>
       <c r="J205" t="str">
-        <v>84</v>
+        <v>1</v>
       </c>
       <c r="K205" t="str">
-        <v>2000</v>
+        <v>1003</v>
       </c>
       <c r="L205" t="str">
-        <v>Neuchâtel</v>
+        <v>Lausanne</v>
       </c>
       <c r="M205" t="str">
-        <v>ne</v>
+        <v>vd</v>
       </c>
       <c r="N205" t="str">
         <v>false</v>
       </c>
       <c r="O205" t="str">
-        <v>46.997314453125,6.946362495422363</v>
+        <v>46.52043533325195,6.632370948791504</v>
       </c>
       <c r="P205" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="str">
-        <v>BSXZG0010100</v>
+        <v/>
       </c>
       <c r="B206" t="str">
-        <v>BSXZG0010100.i</v>
+        <v>BSXTI0058300.i</v>
       </c>
       <c r="C206" t="str">
-        <v>KBZ Zug</v>
+        <v>CPV Mezzana</v>
       </c>
       <c r="D206" t="str">
-        <v>Kaufmännisches Bildungszentrum Zug</v>
+        <v>Centro professionale del verde Mezzana</v>
       </c>
       <c r="E206" t="str">
-        <v/>
+        <v>Scuola professionale artigianale e industriale delle professioni della natura</v>
       </c>
       <c r="F206" t="str">
-        <v>info.kbz@zg.ch</v>
+        <v>decs-cpv.mezzana@edu.ti.ch</v>
       </c>
       <c r="G206" t="str">
-        <v>041 594 57 57</v>
+        <v>091 816 6261</v>
       </c>
       <c r="H206" t="str">
-        <v>https://www.zg.ch/behoerden/volkswirtschaftsdirektion/kbz</v>
+        <v>https://mezzana.ch/cpv/</v>
       </c>
       <c r="I206" t="str">
-        <v>Aabachstrasse</v>
+        <v>via San Gottardo</v>
       </c>
       <c r="J206" t="str">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="K206" t="str">
-        <v>6300</v>
+        <v>6877</v>
       </c>
       <c r="L206" t="str">
-        <v>Zug</v>
+        <v>Coldrerio</v>
       </c>
       <c r="M206" t="str">
-        <v>zg</v>
+        <v>ti</v>
       </c>
       <c r="N206" t="str">
         <v>false</v>
       </c>
       <c r="O206" t="str">
-        <v>47.17519760131836,8.510713577270508</v>
+        <v>45.85319494413624,8.998028375145443</v>
       </c>
       <c r="P206" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="str">
-        <v/>
+        <v>BSXBE0023100</v>
       </c>
       <c r="B207" t="str">
-        <v>BSXZH0030600.i</v>
+        <v>BSXBE0023100.i</v>
       </c>
       <c r="C207" t="str">
-        <v>MSW</v>
+        <v>Schulhotel Regina</v>
       </c>
       <c r="D207" t="str">
-        <v>Mechatronik Schule Winterthur</v>
+        <v>Schulhotel Regina</v>
       </c>
       <c r="E207" t="str">
         <v/>
       </c>
       <c r="F207" t="str">
-        <v>info@msw.ch</v>
+        <v>schulsozialarbeit@hotelbildung.ch</v>
       </c>
       <c r="G207" t="str">
-        <v>052 267 55 42</v>
+        <v>077 424 57 75</v>
       </c>
       <c r="H207" t="str">
-        <v>https://www.msw.ch</v>
+        <v>https://www.hfthun.ch/de/campuses</v>
       </c>
       <c r="I207" t="str">
-        <v>Zeughausstrasse</v>
+        <v>Hubelweg</v>
       </c>
       <c r="J207" t="str">
-        <v>56</v>
+        <v>2</v>
       </c>
       <c r="K207" t="str">
-        <v>8400</v>
+        <v>3800</v>
       </c>
       <c r="L207" t="str">
-        <v>Winterthur</v>
+        <v>Matten b. Interlaken</v>
       </c>
       <c r="M207" t="str">
-        <v>zh</v>
+        <v>be</v>
       </c>
       <c r="N207" t="str">
         <v>false</v>
       </c>
       <c r="O207" t="str">
-        <v>47.49488830566406,8.733394622802734</v>
+        <v>46.68073272705078,7.860264778137207</v>
       </c>
       <c r="P207" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="str">
-        <v>BSXGE0069300</v>
+        <v>BSXBL0011200</v>
       </c>
       <c r="B208" t="str">
-        <v>BSXGE0069300.i</v>
+        <v>BSXBL0011200.i</v>
       </c>
       <c r="C208" t="str">
-        <v>CFP-Technique</v>
+        <v>HHS Ebenrain</v>
       </c>
       <c r="D208" t="str">
-        <v>Centre de formation professionnelle-Technique - Ecole d'horlogerie</v>
+        <v>Ebenrain-Zentrum für Landwirtschaft, Natur und Ernährung</v>
       </c>
       <c r="E208" t="str">
         <v/>
       </c>
       <c r="F208" t="str">
-        <v/>
+        <v>ebenrain@bl.ch</v>
       </c>
       <c r="G208" t="str">
-        <v>022 388 87 09</v>
+        <v>061 552 21 21</v>
       </c>
       <c r="H208" t="str">
-        <v/>
+        <v>https://www.baselland.ch/politik-und-behorden/direktionen/volkswirtschafts-und-gesundheitsdirektion/ebenrain</v>
       </c>
       <c r="I208" t="str">
-        <v>Rte de la Galaise</v>
+        <v>Ebenrainweg</v>
       </c>
       <c r="J208" t="str">
-        <v>23 A</v>
+        <v>27</v>
       </c>
       <c r="K208" t="str">
-        <v>1228</v>
+        <v>4450</v>
       </c>
       <c r="L208" t="str">
-        <v>Plan-les-Ouates</v>
+        <v>Sissach</v>
       </c>
       <c r="M208" t="str">
-        <v>ge</v>
+        <v>bl</v>
       </c>
       <c r="N208" t="str">
         <v>false</v>
       </c>
       <c r="O208" t="str">
-        <v>46.16602379792853,6.103115853553664</v>
+        <v>47.46233382020837,7.803979097213631</v>
       </c>
       <c r="P208" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="str">
-        <v>BSXSG0070200</v>
+        <v>BSXSZ0010300</v>
       </c>
       <c r="B209" t="str">
-        <v>BSXSG0070200.i</v>
+        <v>BSXSZ0010300.i</v>
       </c>
       <c r="C209" t="str">
-        <v>Bildungszentrum Polybau</v>
+        <v>KB Lachen SZ</v>
       </c>
       <c r="D209" t="str">
-        <v>Bildungszentrum Polybau</v>
+        <v>Kaufmännische Berufsschule Lachen</v>
       </c>
       <c r="E209" t="str">
         <v/>
       </c>
       <c r="F209" t="str">
-        <v>info@polybau.ch</v>
+        <v>info@kblachen.ch</v>
       </c>
       <c r="G209" t="str">
-        <v>071 955 70 41</v>
+        <v>055 451 70 00</v>
       </c>
       <c r="H209" t="str">
-        <v>https://polybau.ch/</v>
+        <v>https://www.kblachen.ch</v>
       </c>
       <c r="I209" t="str">
-        <v>Lindenstrasse</v>
+        <v>Rosengartenstrasse</v>
       </c>
       <c r="J209" t="str">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="K209" t="str">
-        <v>9240</v>
+        <v>8853</v>
       </c>
       <c r="L209" t="str">
-        <v>Uzwil</v>
+        <v>Lachen SZ</v>
       </c>
       <c r="M209" t="str">
-        <v>sg</v>
+        <v>sz</v>
       </c>
       <c r="N209" t="str">
         <v>false</v>
       </c>
       <c r="O209" t="str">
-        <v>47.436405181884766,9.13428783416748</v>
+        <v>47.190399169921875,8.849607467651367</v>
       </c>
       <c r="P209" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="str">
-        <v>BSXVD0012300</v>
+        <v/>
       </c>
       <c r="B210" t="str">
-        <v>BSXVD0012300.i</v>
+        <v>BSXVD0013000.i</v>
       </c>
       <c r="C210" t="str">
-        <v>Manufacture</v>
+        <v>CEPV</v>
       </c>
       <c r="D210" t="str">
-        <v>La Manufacture - Haute école des arts de la scène</v>
+        <v>Centre d'enseignement professionnel de Vevey</v>
       </c>
       <c r="E210" t="str">
         <v/>
       </c>
       <c r="F210" t="str">
-        <v>contact@manufacture.ch</v>
+        <v>secretariat.cepv@vd.ch</v>
       </c>
       <c r="G210" t="str">
-        <v>021 557 41 60</v>
+        <v>021 557 14 00</v>
       </c>
       <c r="H210" t="str">
-        <v>https://manufacture.ch</v>
+        <v>https://www.cepv.ch</v>
       </c>
       <c r="I210" t="str">
-        <v>Rue du Grand-Pré</v>
+        <v>Avenue Nestlé</v>
       </c>
       <c r="J210" t="str">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K210" t="str">
-        <v>1000</v>
+        <v>1800</v>
       </c>
       <c r="L210" t="str">
-        <v>Lausanne-Malley 16</v>
+        <v>Vevey 1</v>
       </c>
       <c r="M210" t="str">
         <v>vd</v>
       </c>
       <c r="N210" t="str">
         <v>false</v>
       </c>
       <c r="O210" t="str">
-        <v>46.526859283447266,6.604659557342529</v>
+        <v>46.461891174316406,6.837794780731201</v>
       </c>
       <c r="P210" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="str">
         <v/>
       </c>
       <c r="B211" t="str">
-        <v>BSXVD0012600.i</v>
+        <v>BSXTI0007800.i</v>
       </c>
       <c r="C211" t="str">
-        <v>Ecole Vio Malherbe</v>
+        <v>CPT Biasca</v>
       </c>
       <c r="D211" t="str">
-        <v>Ecole Vio Malherbe</v>
+        <v>Centro professionale tecnico Biasca</v>
       </c>
       <c r="E211" t="str">
-        <v/>
+        <v>Scuola d'arti e mestieri della sartoria</v>
       </c>
       <c r="F211" t="str">
-        <v>info@viomalherbe.ch</v>
+        <v>decs-cpt.biasca@edu.ti.ch</v>
       </c>
       <c r="G211" t="str">
-        <v>021 311 86 24</v>
+        <v>091 816 31 11</v>
       </c>
       <c r="H211" t="str">
-        <v>https://www.viomalherbe.com</v>
+        <v>https://www.cptbiasca.ti.ch/</v>
       </c>
       <c r="I211" t="str">
-        <v>Rue de Bourg</v>
+        <v>Via Stradone Vecchio Sud</v>
       </c>
       <c r="J211" t="str">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="K211" t="str">
-        <v>1003</v>
+        <v>6710</v>
       </c>
       <c r="L211" t="str">
-        <v>Lausanne</v>
+        <v>Biasca</v>
       </c>
       <c r="M211" t="str">
-        <v>vd</v>
+        <v>ti</v>
       </c>
       <c r="N211" t="str">
         <v>false</v>
       </c>
       <c r="O211" t="str">
-        <v>46.520172119140625,6.63441801071167</v>
+        <v>46.350113580943564,8.969982455200716</v>
       </c>
       <c r="P211" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="str">
         <v/>
       </c>
       <c r="B212" t="str">
-        <v>BSXVD0012700.i</v>
+        <v>BSXVS0009000.i</v>
       </c>
       <c r="C212" t="str">
-        <v>Ecole des Arches</v>
+        <v>ECVS</v>
       </c>
       <c r="D212" t="str">
-        <v>Ecole des Arches</v>
+        <v>Ecole de couture du Valais</v>
       </c>
       <c r="E212" t="str">
         <v/>
       </c>
       <c r="F212" t="str">
-        <v>info@arches.ch</v>
+        <v>info@couture-vs.ch</v>
       </c>
       <c r="G212" t="str">
-        <v>021 311 09 69</v>
+        <v>027 455 44 84</v>
       </c>
       <c r="H212" t="str">
-        <v>https://www.ecoledesarches.ch</v>
+        <v>https://www.couture-vs.ch</v>
       </c>
       <c r="I212" t="str">
-        <v>Rue Pépinet</v>
+        <v>Avenue du Général Guisan</v>
       </c>
       <c r="J212" t="str">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="K212" t="str">
-        <v>1003</v>
+        <v>3960</v>
       </c>
       <c r="L212" t="str">
-        <v>Lausanne</v>
+        <v>Sierre</v>
       </c>
       <c r="M212" t="str">
-        <v>vd</v>
+        <v>vs</v>
       </c>
       <c r="N212" t="str">
         <v>false</v>
       </c>
       <c r="O212" t="str">
-        <v>46.52043533325195,6.632370948791504</v>
+        <v>46.293055864034486,7.531747968327488</v>
       </c>
       <c r="P212" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="str">
-        <v/>
+        <v>BSXAG0011100</v>
       </c>
       <c r="B213" t="str">
-        <v>BSXTI0058300.i</v>
+        <v>BSXAG0011100.i</v>
       </c>
       <c r="C213" t="str">
-        <v>CPV Mezzana</v>
+        <v>zB.</v>
       </c>
       <c r="D213" t="str">
-        <v>Centro professionale del verde Mezzana</v>
+        <v>Zentrum Bildung</v>
       </c>
       <c r="E213" t="str">
-        <v>Scuola professionale artigianale e industriale delle professioni della natura</v>
+        <v xml:space="preserve">Wirtschaftsschule </v>
       </c>
       <c r="F213" t="str">
-        <v>decs-cpv.mezzana@edu.ti.ch</v>
+        <v>grundbildung@zentrumbildung.ch</v>
       </c>
       <c r="G213" t="str">
-        <v>091 816 6261</v>
+        <v>056 200 15 50</v>
       </c>
       <c r="H213" t="str">
-        <v>https://mezzana.ch/cpv/</v>
+        <v>https://www.zentrumbildung.ch/</v>
       </c>
       <c r="I213" t="str">
-        <v>via San Gottardo</v>
+        <v>Kreuzlibergstrasse</v>
       </c>
       <c r="J213" t="str">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="K213" t="str">
-        <v>6877</v>
+        <v>5400</v>
       </c>
       <c r="L213" t="str">
-        <v>Coldrerio</v>
+        <v>Baden</v>
       </c>
       <c r="M213" t="str">
-        <v>ti</v>
+        <v>ag</v>
       </c>
       <c r="N213" t="str">
         <v>false</v>
       </c>
       <c r="O213" t="str">
-        <v>45.85319494413624,8.998028375145443</v>
+        <v>47.46941375732422,8.303899765014648</v>
       </c>
       <c r="P213" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="str">
-        <v>BSXBE0023100</v>
+        <v>BSXFR0111300</v>
       </c>
       <c r="B214" t="str">
-        <v>BSXBE0023100.i</v>
+        <v>BSXFR0111300.i</v>
       </c>
       <c r="C214" t="str">
-        <v>Schulhotel Regina</v>
+        <v>eikon</v>
       </c>
       <c r="D214" t="str">
-        <v>Schulhotel Regina</v>
+        <v>Ecole professionnelle en arts appliqués</v>
       </c>
       <c r="E214" t="str">
-        <v/>
+        <v>Berufsfachschule für Gestaltung</v>
       </c>
       <c r="F214" t="str">
-        <v>schulhotel-regina@hotelleriesuisse.ch</v>
+        <v>eikon@edufr.ch</v>
       </c>
       <c r="G214" t="str">
-        <v>033 826 01 30</v>
+        <v>026 305 46 86</v>
       </c>
       <c r="H214" t="str">
-        <v>https://www.hfthun.ch/de/campuses</v>
+        <v>https://eikon.ch/</v>
       </c>
       <c r="I214" t="str">
-        <v>Hubelweg</v>
+        <v>Route Wilhelm-Kaiser</v>
       </c>
       <c r="J214" t="str">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="K214" t="str">
-        <v>3800</v>
+        <v>1700</v>
       </c>
       <c r="L214" t="str">
-        <v>Matten b. Interlaken</v>
+        <v>Fribourg</v>
       </c>
       <c r="M214" t="str">
-        <v>be</v>
+        <v>fr</v>
       </c>
       <c r="N214" t="str">
         <v>false</v>
       </c>
       <c r="O214" t="str">
-        <v>46.68073272705078,7.860264778137207</v>
+        <v>46.79457092285156,7.155990123748779</v>
       </c>
       <c r="P214" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="str">
-        <v>BSXBL0011200</v>
+        <v>BSXFR0111000</v>
       </c>
       <c r="B215" t="str">
-        <v>BSXBL0011200.i</v>
+        <v>BSXFR0111000.i</v>
       </c>
       <c r="C215" t="str">
-        <v>HHS Ebenrain</v>
+        <v>CPI/IWZ</v>
       </c>
       <c r="D215" t="str">
-        <v>Ebenrain-Zentrum für Landwirtschaft, Natur und Ernährung</v>
+        <v>Interprofessionelles Weiterbildungszentrum</v>
       </c>
       <c r="E215" t="str">
         <v/>
       </c>
       <c r="F215" t="str">
-        <v>ebenrain@bl.ch</v>
+        <v>info@cpi.ch</v>
       </c>
       <c r="G215" t="str">
-        <v>061 552 21 21</v>
+        <v>026 305 27 60</v>
       </c>
       <c r="H215" t="str">
-        <v>https://www.baselland.ch/politik-und-behorden/direktionen/volkswirtschafts-und-gesundheitsdirektion/ebenrain</v>
+        <v>https://www.cpi.ch</v>
       </c>
       <c r="I215" t="str">
-        <v>Ebenrainweg</v>
+        <v>Route des Grives</v>
       </c>
       <c r="J215" t="str">
-        <v>27</v>
+        <v>2</v>
       </c>
       <c r="K215" t="str">
-        <v>4450</v>
+        <v>1763</v>
       </c>
       <c r="L215" t="str">
-        <v>Sissach</v>
+        <v>Granges-Paccot</v>
       </c>
       <c r="M215" t="str">
-        <v>bl</v>
+        <v>fr</v>
       </c>
       <c r="N215" t="str">
         <v>false</v>
       </c>
       <c r="O215" t="str">
-        <v>47.46233382020837,7.803979097213631</v>
+        <v>46.820125579833984,7.152483940124512</v>
       </c>
       <c r="P215" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="str">
-        <v>BSXSZ0010300</v>
+        <v/>
       </c>
       <c r="B216" t="str">
-        <v>BSXSZ0010300.i</v>
+        <v>BSXGR0012300.i</v>
       </c>
       <c r="C216" t="str">
-        <v>KB Lachen SZ</v>
+        <v>SAMD</v>
       </c>
       <c r="D216" t="str">
-        <v>Kaufmännische Berufsschule Lachen</v>
+        <v>Schweizerische Alpine Mittelschule Davos</v>
       </c>
       <c r="E216" t="str">
         <v/>
       </c>
       <c r="F216" t="str">
-        <v>info@kblachen.ch</v>
+        <v>info@samd.ch</v>
       </c>
       <c r="G216" t="str">
-        <v>055 451 70 00</v>
+        <v>081 410 03 11</v>
       </c>
       <c r="H216" t="str">
-        <v>https://www.kblachen.ch</v>
+        <v>https://www.samd.ch</v>
       </c>
       <c r="I216" t="str">
-        <v>Rosengartenstrasse</v>
+        <v>Guggerbachstrasse</v>
       </c>
       <c r="J216" t="str">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="K216" t="str">
-        <v>8853</v>
+        <v>7270</v>
       </c>
       <c r="L216" t="str">
-        <v>Lachen SZ</v>
+        <v>Davos Platz</v>
       </c>
       <c r="M216" t="str">
-        <v>sz</v>
+        <v>gr</v>
       </c>
       <c r="N216" t="str">
         <v>false</v>
       </c>
       <c r="O216" t="str">
-        <v>47.190399169921875,8.849607467651367</v>
+        <v>46.79507064819336,9.822369575500488</v>
       </c>
       <c r="P216" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="str">
-        <v/>
+        <v>BSXFR0022200</v>
       </c>
       <c r="B217" t="str">
-        <v>BSXVD0013000.i</v>
+        <v>BSXFR0022200.i</v>
       </c>
       <c r="C217" t="str">
-        <v>CEPV</v>
+        <v>EPC</v>
       </c>
       <c r="D217" t="str">
-        <v>Centre d'enseignement professionnel de Vevey</v>
+        <v>Ecole professionnelle commerciale de Fribourg</v>
       </c>
       <c r="E217" t="str">
         <v/>
       </c>
       <c r="F217" t="str">
-        <v>secretariat.cepv@vd.ch</v>
+        <v>epc-info@edufr.ch</v>
       </c>
       <c r="G217" t="str">
-        <v>021 557 14 00</v>
+        <v>026 305 25 26</v>
       </c>
       <c r="H217" t="str">
-        <v>https://www.cepv.ch</v>
+        <v>https://www.fr.ch/epc</v>
       </c>
       <c r="I217" t="str">
-        <v>Avenue Nestlé</v>
+        <v>Derrière-les-Remparts</v>
       </c>
       <c r="J217" t="str">
-        <v>1</v>
+        <v>1A</v>
       </c>
       <c r="K217" t="str">
-        <v>1800</v>
+        <v>1700</v>
       </c>
       <c r="L217" t="str">
-        <v>Vevey 1</v>
+        <v>Fribourg</v>
       </c>
       <c r="M217" t="str">
-        <v>vd</v>
+        <v>fr</v>
       </c>
       <c r="N217" t="str">
         <v>false</v>
       </c>
       <c r="O217" t="str">
-        <v>46.461891174316406,6.837794780731201</v>
+        <v>46.80780029296875,7.156592845916748</v>
       </c>
       <c r="P217" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="str">
         <v/>
       </c>
       <c r="B218" t="str">
-        <v>BSXTI0007800.i</v>
+        <v>BSXGR0010100.i</v>
       </c>
       <c r="C218" t="str">
-        <v>CPT Biasca</v>
+        <v>BFD</v>
       </c>
       <c r="D218" t="str">
-        <v>Centro professionale tecnico Biasca</v>
+        <v>Berufsfachschule Davos</v>
       </c>
       <c r="E218" t="str">
-        <v>Scuola d'arti e mestieri della sartoria</v>
+        <v/>
       </c>
       <c r="F218" t="str">
-        <v>decs-cpt.biasca@edu.ti.ch</v>
+        <v>info@berufsschuledavos.ch</v>
       </c>
       <c r="G218" t="str">
-        <v>091 816 31 11</v>
+        <v>081 413 75 17</v>
       </c>
       <c r="H218" t="str">
-        <v>https://www.cptbiasca.ch/</v>
+        <v>https://berufsschuledavos.ch/</v>
       </c>
       <c r="I218" t="str">
-        <v>Via Stradone Vecchio Sud</v>
+        <v>Bahnhofstrasse</v>
       </c>
       <c r="J218" t="str">
-        <v>29</v>
+        <v>5</v>
       </c>
       <c r="K218" t="str">
-        <v>6710</v>
+        <v>7270</v>
       </c>
       <c r="L218" t="str">
-        <v>Biasca</v>
+        <v>Davos Platz</v>
       </c>
       <c r="M218" t="str">
-        <v>ti</v>
+        <v>gr</v>
       </c>
       <c r="N218" t="str">
         <v>false</v>
       </c>
       <c r="O218" t="str">
-        <v>46.350113580943564,8.969982455200716</v>
+        <v>46.79172134399414,9.819704055786133</v>
       </c>
       <c r="P218" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="str">
-        <v/>
+        <v>BSXJU0032100</v>
       </c>
       <c r="B219" t="str">
-        <v>BSXVS0009000.i</v>
+        <v>BSXJU0032100.i</v>
       </c>
       <c r="C219" t="str">
-        <v>ECVS</v>
+        <v>DIVSSA</v>
       </c>
       <c r="D219" t="str">
-        <v>Ecole de couture du Valais</v>
+        <v>Division santé-social-arts</v>
       </c>
       <c r="E219" t="str">
         <v/>
       </c>
       <c r="F219" t="str">
-        <v>info@couture-vs.ch</v>
+        <v>secretariat@divssa.ch</v>
       </c>
       <c r="G219" t="str">
-        <v>027 455 44 84</v>
+        <v>032 420 79 10</v>
       </c>
       <c r="H219" t="str">
-        <v>https://www.couture-vs.ch</v>
+        <v>https://divssa.ch/ecole-sante-social/</v>
       </c>
       <c r="I219" t="str">
-        <v>Avenue du Général Guisan</v>
+        <v>Faubourg des Capucins</v>
       </c>
       <c r="J219" t="str">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="K219" t="str">
-        <v>3960</v>
+        <v>2800</v>
       </c>
       <c r="L219" t="str">
-        <v>Sierre</v>
+        <v>Delémont</v>
       </c>
       <c r="M219" t="str">
-        <v>vs</v>
+        <v>ju</v>
       </c>
       <c r="N219" t="str">
         <v>false</v>
       </c>
       <c r="O219" t="str">
-        <v>46.293055864034486,7.531747968327488</v>
+        <v>47.366111755371094,7.339837551116943</v>
       </c>
       <c r="P219" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="str">
-        <v>BSXAG0011100</v>
+        <v>BSXLU0011600</v>
       </c>
       <c r="B220" t="str">
-        <v>BSXAG0011100.i</v>
+        <v>BSXLU0011600.i</v>
       </c>
       <c r="C220" t="str">
-        <v>zB.</v>
+        <v>Minerva Luzern</v>
       </c>
       <c r="D220" t="str">
-        <v>Zentrum Bildung</v>
+        <v>Minerva Schule Luzern</v>
       </c>
       <c r="E220" t="str">
-        <v xml:space="preserve">Wirtschaftsschule </v>
+        <v/>
       </c>
       <c r="F220" t="str">
-        <v>grundbildung@zentrumbildung.ch</v>
+        <v>luzern@minervaschulen.ch</v>
       </c>
       <c r="G220" t="str">
-        <v>056 200 15 50</v>
+        <v>041 211 21 21</v>
       </c>
       <c r="H220" t="str">
-        <v>https://www.zentrumbildung.ch/</v>
+        <v>https://www.minervaschulen.ch/de-ch/standorte/luzern</v>
       </c>
       <c r="I220" t="str">
-        <v>Kreuzlibergstrasse</v>
+        <v>Murbacherstrasse</v>
       </c>
       <c r="J220" t="str">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="K220" t="str">
-        <v>5400</v>
+        <v>6003</v>
       </c>
       <c r="L220" t="str">
-        <v>Baden</v>
+        <v>Luzern</v>
       </c>
       <c r="M220" t="str">
-        <v>ag</v>
+        <v>lu</v>
       </c>
       <c r="N220" t="str">
         <v>false</v>
       </c>
       <c r="O220" t="str">
-        <v>47.46941375732422,8.303899765014648</v>
+        <v>47.048091888427734,8.307271003723145</v>
       </c>
       <c r="P220" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="str">
-        <v>BSXFR0111300</v>
+        <v>BSXJU0031600</v>
       </c>
       <c r="B221" t="str">
-        <v>BSXFR0111300.i</v>
+        <v>BSXJU0031600.i</v>
       </c>
       <c r="C221" t="str">
-        <v>eikon</v>
+        <v>EMT Porrentruy</v>
       </c>
       <c r="D221" t="str">
-        <v>Ecole professionnelle en arts appliqués</v>
+        <v>Ecole des métiers techniques</v>
       </c>
       <c r="E221" t="str">
-        <v>Berufsfachschule für Gestaltung</v>
+        <v/>
       </c>
       <c r="F221" t="str">
-        <v>eikon@edufr.ch</v>
+        <v>info@divtec.ch</v>
       </c>
       <c r="G221" t="str">
-        <v>026 305 46 86</v>
+        <v>032 420 35 50</v>
       </c>
       <c r="H221" t="str">
-        <v>https://eikon.ch/</v>
+        <v>https://www.divtec.ch</v>
       </c>
       <c r="I221" t="str">
-        <v>Route Wilhelm-Kaiser</v>
+        <v>Cité des Microtechniques</v>
       </c>
       <c r="J221" t="str">
-        <v>13</v>
+        <v/>
       </c>
       <c r="K221" t="str">
-        <v>1700</v>
+        <v>2900</v>
       </c>
       <c r="L221" t="str">
-        <v>Fribourg</v>
+        <v>Porrentruy</v>
       </c>
       <c r="M221" t="str">
-        <v>fr</v>
+        <v>ju</v>
       </c>
       <c r="N221" t="str">
         <v>false</v>
       </c>
       <c r="O221" t="str">
-        <v>46.79457092285156,7.155990123748779</v>
+        <v>47.41809237514067,7.085377746199331</v>
       </c>
       <c r="P221" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="str">
-        <v>BSXFR0111000</v>
+        <v>BSXSH0010000</v>
       </c>
       <c r="B222" t="str">
-        <v>BSXFR0111000.i</v>
+        <v>BSXSH0010000.i</v>
       </c>
       <c r="C222" t="str">
-        <v>CPI/IWZ</v>
+        <v>BBZ Schaffhausen</v>
       </c>
       <c r="D222" t="str">
-        <v>Interprofessionelles Weiterbildungszentrum</v>
+        <v>Berufsbildungszentrum des Kantons Schaffhausen</v>
       </c>
       <c r="E222" t="str">
         <v/>
       </c>
       <c r="F222" t="str">
-        <v>info@cpi.ch</v>
+        <v/>
       </c>
       <c r="G222" t="str">
-        <v>026 305 27 60</v>
+        <v>052 632 21 00</v>
       </c>
       <c r="H222" t="str">
-        <v>https://www.cpi.ch</v>
+        <v>https://www.bbz-sh.ch</v>
       </c>
       <c r="I222" t="str">
-        <v>Route des Grives</v>
+        <v>Hintersteig</v>
       </c>
       <c r="J222" t="str">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="K222" t="str">
-        <v>1763</v>
+        <v>8201</v>
       </c>
       <c r="L222" t="str">
-        <v>Granges-Paccot</v>
+        <v>Schaffhausen</v>
       </c>
       <c r="M222" t="str">
-        <v>fr</v>
+        <v>sh</v>
       </c>
       <c r="N222" t="str">
         <v>false</v>
       </c>
       <c r="O222" t="str">
-        <v>46.820125579833984,7.152483940124512</v>
+        <v>47.69927978515625,8.630301475524902</v>
       </c>
       <c r="P222" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="str">
-        <v/>
+        <v>BSXTG0011200</v>
       </c>
       <c r="B223" t="str">
-        <v>BSXGR0012300.i</v>
+        <v>BSXTG0011200.i</v>
       </c>
       <c r="C223" t="str">
-        <v>SAMD</v>
+        <v>KS Frauenfeld</v>
       </c>
       <c r="D223" t="str">
-        <v>Schweizerische Alpine Mittelschule Davos</v>
+        <v>Kantonsschule Frauenfeld</v>
       </c>
       <c r="E223" t="str">
         <v/>
       </c>
       <c r="F223" t="str">
-        <v>info@samd.ch</v>
+        <v>info@kanti-frauenfeld.ch</v>
       </c>
       <c r="G223" t="str">
-        <v>081 410 03 11</v>
+        <v>052 724 10 10</v>
       </c>
       <c r="H223" t="str">
-        <v>https://www.samd.ch</v>
+        <v>https://www.kanti-frauenfeld.ch</v>
       </c>
       <c r="I223" t="str">
-        <v>Guggerbachstrasse</v>
+        <v>Ringstrasse</v>
       </c>
       <c r="J223" t="str">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="K223" t="str">
-        <v>7270</v>
+        <v>8510</v>
       </c>
       <c r="L223" t="str">
-        <v>Davos Platz</v>
+        <v>Frauenfeld</v>
       </c>
       <c r="M223" t="str">
-        <v>gr</v>
+        <v>tg</v>
       </c>
       <c r="N223" t="str">
-        <v>false</v>
+        <v>true</v>
       </c>
       <c r="O223" t="str">
-        <v>46.79507064819336,9.822369575500488</v>
+        <v>47.555118560791016,8.902958869934082</v>
       </c>
       <c r="P223" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="str">
-        <v>BSXFR0022200</v>
+        <v>BSXNE0010000</v>
       </c>
       <c r="B224" t="str">
-        <v>BSXFR0022200.i</v>
+        <v>BSXNE0010000.i</v>
       </c>
       <c r="C224" t="str">
-        <v>EPC</v>
+        <v>p.a. SFPO</v>
       </c>
       <c r="D224" t="str">
-        <v>Ecole professionnelle commerciale de Fribourg</v>
+        <v>Validation des acquis</v>
       </c>
       <c r="E224" t="str">
         <v/>
       </c>
       <c r="F224" t="str">
-        <v>epc-info@edufr.ch</v>
+        <v>christelle.mairedebellis@ne.ch</v>
       </c>
       <c r="G224" t="str">
-        <v>026 305 25 26</v>
+        <v>032 889 79 31</v>
       </c>
       <c r="H224" t="str">
-        <v>https://www.fr.ch/epc</v>
+        <v/>
       </c>
       <c r="I224" t="str">
-        <v>Derrière-les-Remparts</v>
+        <v>Espacité</v>
       </c>
       <c r="J224" t="str">
-        <v>1A</v>
+        <v>1</v>
       </c>
       <c r="K224" t="str">
-        <v>1700</v>
+        <v>2301</v>
       </c>
       <c r="L224" t="str">
-        <v>Fribourg</v>
+        <v>La Chaux-de-Fonds</v>
       </c>
       <c r="M224" t="str">
-        <v>fr</v>
+        <v>ne</v>
       </c>
       <c r="N224" t="str">
         <v>false</v>
       </c>
       <c r="O224" t="str">
-        <v>46.80780029296875,7.156592845916748</v>
+        <v>47.1023063659668,6.828740119934082</v>
       </c>
       <c r="P224" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="str">
         <v/>
       </c>
       <c r="B225" t="str">
-        <v>BSXGR0010100.i</v>
+        <v>BSXGR0010800.i</v>
       </c>
       <c r="C225" t="str">
-        <v>BFD</v>
+        <v>KBO</v>
       </c>
       <c r="D225" t="str">
-        <v>Berufsfachschule Davos</v>
+        <v>Kaufmännische Berufsschule Oberengadin</v>
       </c>
       <c r="E225" t="str">
         <v/>
       </c>
       <c r="F225" t="str">
-        <v>info@berufsschuledavos.ch</v>
+        <v>kv.samedan@berufsschule-samedan.ch</v>
       </c>
       <c r="G225" t="str">
-        <v>081 413 75 17</v>
+        <v>081 852 49 55</v>
       </c>
       <c r="H225" t="str">
-        <v>https://berufsschuledavos.ch/</v>
+        <v>https://www.berufsschule-samedan.ch/</v>
       </c>
       <c r="I225" t="str">
-        <v>Bahnhofstrasse</v>
+        <v>Suot Staziun</v>
       </c>
       <c r="J225" t="str">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="K225" t="str">
-        <v>7270</v>
+        <v>7503</v>
       </c>
       <c r="L225" t="str">
-        <v>Davos Platz</v>
+        <v>Samedan</v>
       </c>
       <c r="M225" t="str">
         <v>gr</v>
       </c>
       <c r="N225" t="str">
         <v>false</v>
       </c>
       <c r="O225" t="str">
-        <v>46.79172134399414,9.819704055786133</v>
+        <v>46.53481674194336,9.876105308532715</v>
       </c>
       <c r="P225" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="str">
-        <v>BSXJU0032100</v>
+        <v>BSXSG0080300</v>
       </c>
       <c r="B226" t="str">
-        <v>BSXJU0032100.i</v>
+        <v>BSXSG0080300.i</v>
       </c>
       <c r="C226" t="str">
-        <v>DIVSSA</v>
+        <v>Benedict St. Gallen</v>
       </c>
       <c r="D226" t="str">
-        <v>Division santé-social-arts</v>
+        <v>Benedict-Schule St. Gallen</v>
       </c>
       <c r="E226" t="str">
         <v/>
       </c>
       <c r="F226" t="str">
-        <v>secretariat@divssa.ch</v>
+        <v/>
       </c>
       <c r="G226" t="str">
-        <v>032 420 79 10</v>
+        <v>071 226 55 55</v>
       </c>
       <c r="H226" t="str">
-        <v>https://divssa.ch/ecole-sante-social/</v>
+        <v>https://benedict.ch</v>
       </c>
       <c r="I226" t="str">
-        <v>Faubourg des Capucins</v>
+        <v>Neumarkt 1, St. Leonhardstrasse</v>
       </c>
       <c r="J226" t="str">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="K226" t="str">
-        <v>2800</v>
+        <v>9000</v>
       </c>
       <c r="L226" t="str">
-        <v>Delémont</v>
+        <v>St. Gallen</v>
       </c>
       <c r="M226" t="str">
-        <v>ju</v>
+        <v>sg</v>
       </c>
       <c r="N226" t="str">
         <v>false</v>
       </c>
       <c r="O226" t="str">
-        <v>47.366111755371094,7.339837551116943</v>
+        <v>47.42227190605454,9.370302297211856</v>
       </c>
       <c r="P226" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="str">
-        <v>BSXLU0011600</v>
+        <v>BSXZH0056400</v>
       </c>
       <c r="B227" t="str">
-        <v>BSXLU0011600.i</v>
+        <v>BSXZH0056400.i</v>
       </c>
       <c r="C227" t="str">
-        <v>Minerva Luzern</v>
+        <v>BEN Zürich</v>
       </c>
       <c r="D227" t="str">
-        <v>Minerva Schule Luzern</v>
+        <v>Benedict-Schule Zürich</v>
       </c>
       <c r="E227" t="str">
         <v/>
       </c>
       <c r="F227" t="str">
-        <v>luzern@minervaschulen.ch</v>
+        <v>info@benedict-schule.ch</v>
       </c>
       <c r="G227" t="str">
-        <v>041 211 21 21</v>
+        <v>044 242 12 60</v>
       </c>
       <c r="H227" t="str">
-        <v>https://www.minervaschulen.ch/de-ch/standorte/luzern</v>
+        <v>https://www.benedict.ch</v>
       </c>
       <c r="I227" t="str">
-        <v>Murbacherstrasse</v>
+        <v>Vulkanstrasse</v>
       </c>
       <c r="J227" t="str">
-        <v>1</v>
+        <v>106</v>
       </c>
       <c r="K227" t="str">
-        <v>6003</v>
+        <v>8048</v>
       </c>
       <c r="L227" t="str">
-        <v>Luzern</v>
+        <v>Zürich</v>
       </c>
       <c r="M227" t="str">
-        <v>lu</v>
+        <v>zh</v>
       </c>
       <c r="N227" t="str">
         <v>false</v>
       </c>
       <c r="O227" t="str">
-        <v>47.048091888427734,8.307271003723145</v>
+        <v>47.393063936883934,8.48650905354532</v>
       </c>
       <c r="P227" t="str">
         <v>private</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="str">
-        <v>BSXJU0031600</v>
+        <v>BSXLU0013700</v>
       </c>
       <c r="B228" t="str">
-        <v>BSXJU0031600.i</v>
+        <v>BSXLU0013700.i</v>
       </c>
       <c r="C228" t="str">
-        <v>EMT Porrentruy</v>
+        <v>MLS Sursee</v>
       </c>
       <c r="D228" t="str">
-        <v>Ecole des métiers techniques</v>
+        <v>Maurerlehrhallen Sursee</v>
       </c>
       <c r="E228" t="str">
         <v/>
       </c>
       <c r="F228" t="str">
-        <v>info@divtec.ch</v>
+        <v>info@mls.ch</v>
       </c>
       <c r="G228" t="str">
-        <v>032 420 35 50</v>
+        <v>041 922 27 77</v>
       </c>
       <c r="H228" t="str">
-        <v>https://www.divtec.ch</v>
+        <v>https://www.mls.ch</v>
       </c>
       <c r="I228" t="str">
-        <v>Cité des Microtechniques</v>
+        <v>Leidenbergstrasse</v>
       </c>
       <c r="J228" t="str">
         <v/>
       </c>
       <c r="K228" t="str">
-        <v>2900</v>
+        <v>6210</v>
       </c>
       <c r="L228" t="str">
-        <v>Porrentruy</v>
+        <v>Sursee</v>
       </c>
       <c r="M228" t="str">
-        <v>ju</v>
+        <v>lu</v>
       </c>
       <c r="N228" t="str">
         <v>false</v>
       </c>
       <c r="O228" t="str">
-        <v>47.41809237514067,7.085377746199331</v>
+        <v>47.16402661909727,8.087851024746994</v>
       </c>
       <c r="P228" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="str">
-        <v>BSXLU0013600</v>
+        <v/>
       </c>
       <c r="B229" t="str">
-        <v>BSXLU0013600.i</v>
+        <v>BSXGR0010600.i</v>
       </c>
       <c r="C229" t="str">
-        <v>FMZ</v>
+        <v>KV Chur</v>
       </c>
       <c r="D229" t="str">
-        <v>Fach- und Wirtschaftsmittelschulzentrum Luzern</v>
+        <v>KV Wirtschaftsschule Chur</v>
       </c>
       <c r="E229" t="str">
         <v/>
       </c>
       <c r="F229" t="str">
-        <v>info.fmz@sluz.ch</v>
+        <v>info@kvchur.ch</v>
       </c>
       <c r="G229" t="str">
-        <v>041 228 43 10</v>
+        <v>081 258 36 60</v>
       </c>
       <c r="H229" t="str">
-        <v>https://www.fmz.lu.ch</v>
+        <v>https://www.kvchur.ch</v>
       </c>
       <c r="I229" t="str">
-        <v>Hirschengraben</v>
+        <v>Grabenstrasse</v>
       </c>
       <c r="J229" t="str">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="K229" t="str">
-        <v>6002</v>
+        <v>7000</v>
       </c>
       <c r="L229" t="str">
-        <v>Luzern</v>
+        <v>Chur</v>
       </c>
       <c r="M229" t="str">
-        <v>lu</v>
+        <v>gr</v>
       </c>
       <c r="N229" t="str">
         <v>false</v>
       </c>
       <c r="O229" t="str">
-        <v>47.04976272583008,8.304511070251465</v>
+        <v>46.84938049316406,9.530464172363281</v>
       </c>
       <c r="P229" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="str">
-        <v>BSXLU0013200</v>
+        <v>BSXVD0003800</v>
       </c>
       <c r="B230" t="str">
-        <v>BSXLU0013200.i</v>
+        <v>BSXVD0003800.i</v>
       </c>
       <c r="C230" t="str">
-        <v>SPV Dagmersellen</v>
+        <v>EPM</v>
       </c>
       <c r="D230" t="str">
-        <v>Ausbildungszentrum des Schweiz. Plattenverbandes</v>
+        <v>Ecole professionnelle de Montreux</v>
       </c>
       <c r="E230" t="str">
         <v/>
       </c>
       <c r="F230" t="str">
-        <v/>
+        <v>info.epm@vd.ch</v>
       </c>
       <c r="G230" t="str">
-        <v>062 748 42 52</v>
+        <v>021 557 84 44</v>
       </c>
       <c r="H230" t="str">
-        <v/>
+        <v>https://www.epm.vd.ch</v>
       </c>
       <c r="I230" t="str">
-        <v>Keramikweg</v>
+        <v>Avenue J.-J. Rousseau</v>
       </c>
       <c r="J230" t="str">
         <v>3</v>
       </c>
       <c r="K230" t="str">
-        <v>6252</v>
+        <v>1815</v>
       </c>
       <c r="L230" t="str">
-        <v>Dagmersellen</v>
+        <v>Clarens</v>
       </c>
       <c r="M230" t="str">
-        <v>lu</v>
+        <v>vd</v>
       </c>
       <c r="N230" t="str">
         <v>false</v>
       </c>
       <c r="O230" t="str">
-        <v>47.209434509277344,7.98290491104126</v>
+        <v>46.44238695254528,6.890983161366515</v>
       </c>
       <c r="P230" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="str">
-        <v>BSXSH0010000</v>
+        <v/>
       </c>
       <c r="B231" t="str">
-        <v>BSXSH0010000.i</v>
+        <v>BSXZH0030700.i</v>
       </c>
       <c r="C231" t="str">
-        <v>BBZ Schaffhausen</v>
+        <v>Modeco Zürich</v>
       </c>
       <c r="D231" t="str">
-        <v>Berufsbildungszentrum des Kantons Schaffhausen</v>
+        <v>Modeco Schweizerische Fachschule für Mode und Gestaltung</v>
       </c>
       <c r="E231" t="str">
         <v/>
       </c>
       <c r="F231" t="str">
-        <v/>
+        <v>contact@modeco.ch</v>
       </c>
       <c r="G231" t="str">
-        <v>052 632 21 00</v>
+        <v>043 268 80 80</v>
       </c>
       <c r="H231" t="str">
-        <v>https://www.bbz-sh.ch</v>
+        <v>https://www.modeco.ch</v>
       </c>
       <c r="I231" t="str">
-        <v>Hintersteig</v>
+        <v>Kreuzstrasse</v>
       </c>
       <c r="J231" t="str">
-        <v>12</v>
+        <v>68</v>
       </c>
       <c r="K231" t="str">
-        <v>8201</v>
+        <v>8008</v>
       </c>
       <c r="L231" t="str">
-        <v>Schaffhausen</v>
+        <v>Zürich</v>
       </c>
       <c r="M231" t="str">
-        <v>sh</v>
+        <v>zh</v>
       </c>
       <c r="N231" t="str">
         <v>false</v>
       </c>
       <c r="O231" t="str">
-        <v>47.69927978515625,8.630301475524902</v>
+        <v>47.36475372314453,8.552992820739746</v>
       </c>
       <c r="P231" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="str">
-        <v>BSXTG0011200</v>
+        <v>BSXGE0060000</v>
       </c>
       <c r="B232" t="str">
-        <v>BSXTG0011200.i</v>
+        <v>BSXGE0060000.i</v>
       </c>
       <c r="C232" t="str">
-        <v>KS Frauenfeld</v>
+        <v/>
       </c>
       <c r="D232" t="str">
-        <v>Kantonsschule Frauenfeld</v>
+        <v>CEPTA-DBT</v>
       </c>
       <c r="E232" t="str">
         <v/>
       </c>
       <c r="F232" t="str">
-        <v>info@kanti-frauenfeld.ch</v>
+        <v/>
       </c>
       <c r="G232" t="str">
-        <v>052 724 10 10</v>
+        <v>022 709 02 11</v>
       </c>
       <c r="H232" t="str">
-        <v>https://www.kanti-frauenfeld.ch</v>
+        <v>https://www.ge.ch/cepta/</v>
       </c>
       <c r="I232" t="str">
-        <v>Ringstrasse</v>
+        <v>Chemin Gérard-de-Ternier</v>
       </c>
       <c r="J232" t="str">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="K232" t="str">
-        <v>8510</v>
+        <v>1213</v>
       </c>
       <c r="L232" t="str">
-        <v>Frauenfeld</v>
+        <v>Petit-Lancy</v>
       </c>
       <c r="M232" t="str">
-        <v>tg</v>
+        <v>ge</v>
       </c>
       <c r="N232" t="str">
         <v>false</v>
       </c>
       <c r="O232" t="str">
-        <v>47.555118560791016,8.902958869934082</v>
+        <v>46.195011138916016,6.106815338134766</v>
       </c>
       <c r="P232" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="str">
-        <v>BSXNE0010000</v>
+        <v>BSXGE0067200</v>
       </c>
       <c r="B233" t="str">
-        <v>BSXNE0010000.i</v>
+        <v>BSXGE0067200.i</v>
       </c>
       <c r="C233" t="str">
-        <v>p.a. SFPO</v>
+        <v>Ecole Schulz</v>
       </c>
       <c r="D233" t="str">
-        <v>Validation des acquis</v>
+        <v>Ecole Schulz</v>
       </c>
       <c r="E233" t="str">
         <v/>
       </c>
       <c r="F233" t="str">
-        <v>christelle.mairedebellis@ne.ch</v>
+        <v/>
       </c>
       <c r="G233" t="str">
-        <v>032 889 79 31</v>
+        <v>022 707 41 41</v>
       </c>
       <c r="H233" t="str">
-        <v/>
+        <v>https://www.esgva.ch/</v>
       </c>
       <c r="I233" t="str">
-        <v>Espacité</v>
+        <v>rue du 31-Décembre</v>
       </c>
       <c r="J233" t="str">
-        <v>1</v>
+        <v>6-8</v>
       </c>
       <c r="K233" t="str">
-        <v>2301</v>
+        <v>1207</v>
       </c>
       <c r="L233" t="str">
-        <v>La Chaux-de-Fonds</v>
+        <v>Genève</v>
       </c>
       <c r="M233" t="str">
-        <v>ne</v>
+        <v>ge</v>
       </c>
       <c r="N233" t="str">
         <v>false</v>
       </c>
       <c r="O233" t="str">
-        <v>47.1023063659668,6.828740119934082</v>
+        <v>46.20504379272461,6.157977104187012</v>
       </c>
       <c r="P233" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="str">
-        <v/>
+        <v>BSXZH0081700</v>
       </c>
       <c r="B234" t="str">
-        <v>BSXGR0010800.i</v>
+        <v>BSXZH0081700.i</v>
       </c>
       <c r="C234" t="str">
-        <v>KBO</v>
+        <v>Räber Zürich</v>
       </c>
       <c r="D234" t="str">
-        <v>Kaufmännische Berufsschule Oberengadin</v>
+        <v>Dr. Raebers Höhere Handelsschule</v>
       </c>
       <c r="E234" t="str">
         <v/>
       </c>
       <c r="F234" t="str">
-        <v>kv.samedan@berufsschule-samedan.ch</v>
+        <v>info@raeberschule.ch</v>
       </c>
       <c r="G234" t="str">
-        <v>081 852 49 55</v>
+        <v>044 201 26 46</v>
       </c>
       <c r="H234" t="str">
-        <v>https://www.berufsschule-samedan.ch/</v>
+        <v>https://www.raeberschule.ch/</v>
       </c>
       <c r="I234" t="str">
-        <v>Suot Staziun</v>
+        <v>Bederstrasse</v>
       </c>
       <c r="J234" t="str">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K234" t="str">
-        <v>7503</v>
+        <v>8027</v>
       </c>
       <c r="L234" t="str">
-        <v>Samedan</v>
+        <v>Zürich</v>
       </c>
       <c r="M234" t="str">
-        <v>gr</v>
+        <v>zh</v>
       </c>
       <c r="N234" t="str">
         <v>false</v>
       </c>
       <c r="O234" t="str">
-        <v>46.53481674194336,9.876105308532715</v>
+        <v>47.36540844358047,8.530979009412562</v>
       </c>
       <c r="P234" t="str">
         <v>private</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="str">
-        <v>BSXSG0080300</v>
+        <v>BSXBE0017900</v>
       </c>
       <c r="B235" t="str">
-        <v>BSXSG0080300.i</v>
+        <v>BSXBE0017900.i</v>
       </c>
       <c r="C235" t="str">
-        <v>Bénédict St. Gallen</v>
+        <v>Feusi Bern</v>
       </c>
       <c r="D235" t="str">
-        <v>Bénédict-Schule St.Gallen AG</v>
+        <v>Feusi Bildungszentrum</v>
       </c>
       <c r="E235" t="str">
         <v/>
       </c>
       <c r="F235" t="str">
-        <v/>
+        <v>bern@feusi.ch</v>
       </c>
       <c r="G235" t="str">
-        <v>071 226 55 55</v>
+        <v>031 537 37 37</v>
       </c>
       <c r="H235" t="str">
-        <v>https://www.benedict.ch</v>
+        <v>https://www.feusi.ch</v>
       </c>
       <c r="I235" t="str">
-        <v>Neumarkt 1, St. Leonhardstrasse</v>
+        <v>Max-Daetwyler-Platz</v>
       </c>
       <c r="J235" t="str">
-        <v>35</v>
+        <v>1</v>
       </c>
       <c r="K235" t="str">
-        <v>9000</v>
+        <v>3014</v>
       </c>
       <c r="L235" t="str">
-        <v>St. Gallen</v>
+        <v>Bern</v>
       </c>
       <c r="M235" t="str">
-        <v>sg</v>
+        <v>be</v>
       </c>
       <c r="N235" t="str">
         <v>false</v>
       </c>
       <c r="O235" t="str">
-        <v>47.42227190605454,9.370302297211856</v>
+        <v>46.966645172495795,7.465520185181285</v>
       </c>
       <c r="P235" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="str">
-        <v>BSXLU0013700</v>
+        <v/>
       </c>
       <c r="B236" t="str">
-        <v>BSXLU0013700.i</v>
+        <v>BSXNE0063500.i</v>
       </c>
       <c r="C236" t="str">
-        <v>MLS Sursee</v>
+        <v>CPNE-TI-KLAUS</v>
       </c>
       <c r="D236" t="str">
-        <v>Maurerlehrhallen Sursee</v>
+        <v>Centre de formation professionnelle neuchâteloisTechnologies et industrie - Klaus</v>
       </c>
       <c r="E236" t="str">
         <v/>
       </c>
       <c r="F236" t="str">
-        <v>info@mls.ch</v>
+        <v>cpne-ti@rpn.ch</v>
       </c>
       <c r="G236" t="str">
-        <v>041 922 27 77</v>
+        <v>032 886 32 32</v>
       </c>
       <c r="H236" t="str">
-        <v>https://www.mls.ch</v>
+        <v>https://www.cpne.ch</v>
       </c>
       <c r="I236" t="str">
-        <v>Leidenbergstrasse</v>
+        <v>Klaus</v>
       </c>
       <c r="J236" t="str">
-        <v/>
+        <v>1</v>
       </c>
       <c r="K236" t="str">
-        <v>6210</v>
+        <v>2400</v>
       </c>
       <c r="L236" t="str">
-        <v>Sursee</v>
+        <v>Le Locle</v>
       </c>
       <c r="M236" t="str">
-        <v>lu</v>
+        <v>ne</v>
       </c>
       <c r="N236" t="str">
         <v>false</v>
       </c>
       <c r="O236" t="str">
-        <v>47.16402661909727,8.087851024746994</v>
+        <v>47.05396270751953,6.741489887237549</v>
       </c>
       <c r="P236" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="str">
-        <v/>
+        <v>BSXNW0010000</v>
       </c>
       <c r="B237" t="str">
-        <v>BSXGR0010600.i</v>
+        <v>BSXNW0010000.i</v>
       </c>
       <c r="C237" t="str">
-        <v>KV Chur</v>
+        <v>BFS Nidwalden</v>
       </c>
       <c r="D237" t="str">
-        <v>KV Wirtschaftsschule Chur</v>
+        <v>Berufsfachschule Nidwalden</v>
       </c>
       <c r="E237" t="str">
         <v/>
       </c>
       <c r="F237" t="str">
-        <v>info@kvchur.ch</v>
+        <v>bwz@nw.ch</v>
       </c>
       <c r="G237" t="str">
-        <v>081 258 36 60</v>
+        <v>041 618 74 33</v>
       </c>
       <c r="H237" t="str">
-        <v>https://www.kv-chur.ch</v>
+        <v>https://bfs.netwalden.ch</v>
       </c>
       <c r="I237" t="str">
-        <v>Grabenstrasse</v>
+        <v>Robert-Durrer-Strasse</v>
       </c>
       <c r="J237" t="str">
-        <v>35</v>
+        <v>4</v>
       </c>
       <c r="K237" t="str">
-        <v>7000</v>
+        <v>6371</v>
       </c>
       <c r="L237" t="str">
-        <v>Chur</v>
+        <v>Stans</v>
       </c>
       <c r="M237" t="str">
-        <v>gr</v>
+        <v>nw</v>
       </c>
       <c r="N237" t="str">
         <v>false</v>
       </c>
       <c r="O237" t="str">
-        <v>46.84938049316406,9.530464172363281</v>
+        <v>46.95909613766252,8.367707081850075</v>
       </c>
       <c r="P237" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="str">
-        <v>BSXVD0003800</v>
+        <v>BSXGE0068300</v>
       </c>
       <c r="B238" t="str">
-        <v>BSXVD0003800.i</v>
+        <v>BSXGE0068300.i</v>
       </c>
       <c r="C238" t="str">
-        <v>EPM</v>
+        <v>CFP-Construction</v>
       </c>
       <c r="D238" t="str">
-        <v>Ecole professionnelle de Montreux</v>
+        <v>Centre de formation professionnelle - Construction - Section Structure et finitions</v>
       </c>
       <c r="E238" t="str">
         <v/>
       </c>
       <c r="F238" t="str">
-        <v>info.epm@vd.ch</v>
+        <v/>
       </c>
       <c r="G238" t="str">
-        <v>021 557 84 44</v>
+        <v>022 388 82 11</v>
       </c>
       <c r="H238" t="str">
-        <v>https://www.epm.vd.ch</v>
+        <v/>
       </c>
       <c r="I238" t="str">
-        <v>Avenue J.-J. Rousseau</v>
+        <v>Chemin Gérard de Ternier</v>
       </c>
       <c r="J238" t="str">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="K238" t="str">
-        <v>1815</v>
+        <v>1213</v>
       </c>
       <c r="L238" t="str">
-        <v>Clarens</v>
+        <v>Petit-Lancy</v>
       </c>
       <c r="M238" t="str">
-        <v>vd</v>
+        <v>ge</v>
       </c>
       <c r="N238" t="str">
         <v>false</v>
       </c>
       <c r="O238" t="str">
-        <v>46.44238695254528,6.890983161366515</v>
+        <v>46.195011138916016,6.106815338134766</v>
       </c>
       <c r="P238" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="str">
-        <v/>
+        <v>BSXSG0080800</v>
       </c>
       <c r="B239" t="str">
-        <v>BSXZH0030700.i</v>
+        <v>BSXSG0080800.i</v>
       </c>
       <c r="C239" t="str">
-        <v>Modeco Zürich</v>
+        <v>HSO Rapperswil</v>
       </c>
       <c r="D239" t="str">
-        <v>Modeco Schweizerische Fachschule für Mode und Gestaltung</v>
+        <v>HSO Wirtschafts- und Informatikschule</v>
       </c>
       <c r="E239" t="str">
         <v/>
       </c>
       <c r="F239" t="str">
-        <v>contact@modeco.ch</v>
+        <v>rapperswil@hso.ch</v>
       </c>
       <c r="G239" t="str">
-        <v>043 268 80 80</v>
+        <v>058 680 15 50</v>
       </c>
       <c r="H239" t="str">
-        <v>https://www.modeco.ch</v>
+        <v>https://www.hso.ch/</v>
       </c>
       <c r="I239" t="str">
-        <v>Kreuzstrasse</v>
+        <v>Glärnischstrasse</v>
       </c>
       <c r="J239" t="str">
-        <v>68</v>
+        <v>8</v>
       </c>
       <c r="K239" t="str">
-        <v>8008</v>
+        <v>8640</v>
       </c>
       <c r="L239" t="str">
-        <v>Zürich</v>
+        <v>Rapperswil SG</v>
       </c>
       <c r="M239" t="str">
-        <v>zh</v>
+        <v>sg</v>
       </c>
       <c r="N239" t="str">
         <v>false</v>
       </c>
       <c r="O239" t="str">
-        <v>47.36475372314453,8.552992820739746</v>
+        <v>47.228111267089844,8.821310043334961</v>
       </c>
       <c r="P239" t="str">
         <v>private</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="str">
-        <v>BSXGE0060000</v>
+        <v/>
       </c>
       <c r="B240" t="str">
-        <v>BSXGE0060000.i</v>
+        <v>BSXSO0010000.i</v>
       </c>
       <c r="C240" t="str">
-        <v/>
+        <v>BBZ Solothurn-Grenchen</v>
       </c>
       <c r="D240" t="str">
-        <v>CEPTA-DBT</v>
+        <v>Berufsbildungszentrum Solothurn-Grenchen</v>
       </c>
       <c r="E240" t="str">
         <v/>
       </c>
       <c r="F240" t="str">
-        <v/>
+        <v>bbz.sogr@dbk.so.ch</v>
       </c>
       <c r="G240" t="str">
-        <v>022 709 02 11</v>
+        <v>032 627 78 04</v>
       </c>
       <c r="H240" t="str">
-        <v>https://www.ge.ch/cepta/</v>
+        <v>https://bbzsogr.so.ch/</v>
       </c>
       <c r="I240" t="str">
-        <v>Chemin Gérard-de-Ternier</v>
+        <v>Kreuzacker</v>
       </c>
       <c r="J240" t="str">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="K240" t="str">
-        <v>1213</v>
+        <v>4502</v>
       </c>
       <c r="L240" t="str">
-        <v>Petit-Lancy</v>
+        <v>Solothurn</v>
       </c>
       <c r="M240" t="str">
-        <v>ge</v>
+        <v>so</v>
       </c>
       <c r="N240" t="str">
         <v>false</v>
       </c>
       <c r="O240" t="str">
-        <v>46.195011138916016,6.106815338134766</v>
+        <v>47.20540237426758,7.539662837982178</v>
       </c>
       <c r="P240" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="str">
-        <v>BSXGE0067200</v>
+        <v>BSXTG0010100</v>
       </c>
       <c r="B241" t="str">
-        <v>BSXGE0067200.i</v>
+        <v>BSXTG0010100.i</v>
       </c>
       <c r="C241" t="str">
-        <v>Ecole Schulz</v>
+        <v>BZT Frauenfeld</v>
       </c>
       <c r="D241" t="str">
-        <v>Ecole Schulz</v>
+        <v>Bildungszentrum für Technik Frauenfeld</v>
       </c>
       <c r="E241" t="str">
         <v/>
       </c>
       <c r="F241" t="str">
-        <v/>
+        <v>info@bztf.ch</v>
       </c>
       <c r="G241" t="str">
-        <v>022 707 41 41</v>
+        <v>058 345 65 00</v>
       </c>
       <c r="H241" t="str">
-        <v>https://www.esgva.ch/</v>
+        <v>https://www.bztf.ch</v>
       </c>
       <c r="I241" t="str">
-        <v>rue du 31-Décembre</v>
+        <v>Kurzenerchingerstr.</v>
       </c>
       <c r="J241" t="str">
-        <v>6-8</v>
+        <v>8</v>
       </c>
       <c r="K241" t="str">
-        <v>1207</v>
+        <v>8500</v>
       </c>
       <c r="L241" t="str">
-        <v>Genève</v>
+        <v>Frauenfeld</v>
       </c>
       <c r="M241" t="str">
-        <v>ge</v>
+        <v>tg</v>
       </c>
       <c r="N241" t="str">
         <v>false</v>
       </c>
       <c r="O241" t="str">
-        <v>46.20504379272461,6.157977104187012</v>
+        <v>47.55693817138672,8.891436576843262</v>
       </c>
       <c r="P241" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="str">
-        <v>BSXZH0081700</v>
+        <v>BSXBE0023000</v>
       </c>
       <c r="B242" t="str">
-        <v>BSXZH0081700.i</v>
+        <v>BSXBE0023000.i</v>
       </c>
       <c r="C242" t="str">
-        <v>Räber Zürich</v>
+        <v>SBS</v>
       </c>
       <c r="D242" t="str">
-        <v>Dr. Raebers Höhere Handelsschule</v>
+        <v>Ausbildungszentrum Seilbahnen Schweiz</v>
       </c>
       <c r="E242" t="str">
         <v/>
       </c>
       <c r="F242" t="str">
-        <v>info@raeberschule.ch</v>
+        <v>info@ausbildungszentrum.org</v>
       </c>
       <c r="G242" t="str">
-        <v>044 201 26 46</v>
+        <v>033 972 40 00</v>
       </c>
       <c r="H242" t="str">
-        <v>https://www.raeberschule.ch/</v>
+        <v>https://www.seilbahnen.org/bildung/ausbildungszentrum-meiringen</v>
       </c>
       <c r="I242" t="str">
-        <v>Bederstrasse</v>
+        <v>Zeughausstrasse</v>
       </c>
       <c r="J242" t="str">
-        <v>4</v>
+        <v>19A</v>
       </c>
       <c r="K242" t="str">
-        <v>8027</v>
+        <v>3860</v>
       </c>
       <c r="L242" t="str">
-        <v>Zürich</v>
+        <v>Meiringen</v>
       </c>
       <c r="M242" t="str">
-        <v>zh</v>
+        <v>be</v>
       </c>
       <c r="N242" t="str">
         <v>false</v>
       </c>
       <c r="O242" t="str">
-        <v>47.36540844358047,8.530979009412562</v>
+        <v>46.73294448852539,8.178115844726562</v>
       </c>
       <c r="P242" t="str">
         <v>private</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="str">
-        <v>BSXBE0017900</v>
+        <v/>
       </c>
       <c r="B243" t="str">
-        <v>BSXBE0017900.i</v>
+        <v>BSXZH0075100.i</v>
       </c>
       <c r="C243" t="str">
-        <v>Feusi Bern</v>
+        <v xml:space="preserve">KBW </v>
       </c>
       <c r="D243" t="str">
-        <v>Feusi Bildungszentrum</v>
+        <v>Kantonsschule Büelrain Winterthur</v>
       </c>
       <c r="E243" t="str">
         <v/>
       </c>
       <c r="F243" t="str">
-        <v>bern@feusi.ch</v>
+        <v>admin@kbw.ch</v>
       </c>
       <c r="G243" t="str">
-        <v>031 537 37 37</v>
+        <v>052 260 03 03</v>
       </c>
       <c r="H243" t="str">
-        <v>https://www.feusi.ch</v>
+        <v>https://www.kbw.ch</v>
       </c>
       <c r="I243" t="str">
-        <v>Max-Daetwyler-Platz</v>
+        <v>Rosenstrasse</v>
       </c>
       <c r="J243" t="str">
         <v>1</v>
       </c>
       <c r="K243" t="str">
-        <v>3014</v>
+        <v>8400</v>
       </c>
       <c r="L243" t="str">
-        <v>Bern</v>
+        <v>Winterthur</v>
       </c>
       <c r="M243" t="str">
-        <v>be</v>
+        <v>zh</v>
       </c>
       <c r="N243" t="str">
         <v>false</v>
       </c>
       <c r="O243" t="str">
-        <v>46.966645172495795,7.465520185181285</v>
+        <v>47.495548248291016,8.730283737182617</v>
       </c>
       <c r="P243" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="str">
-        <v/>
+        <v>BSXAR0010000</v>
       </c>
       <c r="B244" t="str">
-        <v>BSXNE0063500.i</v>
+        <v>BSXAR0010000.i</v>
       </c>
       <c r="C244" t="str">
-        <v>CPNE-TI-KLAUS</v>
+        <v>BBZ Herisau</v>
       </c>
       <c r="D244" t="str">
-        <v>Centre de formation professionnelle neuchâteloisTechnologies et industrie - Klaus</v>
+        <v>Berufsbildungszentrum Herisau</v>
       </c>
       <c r="E244" t="str">
         <v/>
       </c>
       <c r="F244" t="str">
-        <v>cpne-ti@rpn.ch</v>
+        <v/>
       </c>
       <c r="G244" t="str">
-        <v>032 886 32 32</v>
+        <v>071 353 50 20</v>
       </c>
       <c r="H244" t="str">
-        <v>https://www.cpne.ch</v>
+        <v>https://www.berufsschule.ch</v>
       </c>
       <c r="I244" t="str">
-        <v>Klaus</v>
+        <v>Waisenhaustrasse</v>
       </c>
       <c r="J244" t="str">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K244" t="str">
-        <v>2400</v>
+        <v>9100</v>
       </c>
       <c r="L244" t="str">
-        <v>Le Locle</v>
+        <v>Herisau</v>
       </c>
       <c r="M244" t="str">
-        <v>ne</v>
+        <v>ar</v>
       </c>
       <c r="N244" t="str">
         <v>false</v>
       </c>
       <c r="O244" t="str">
-        <v>47.05396270751953,6.741489887237549</v>
+        <v>47.389869689941406,9.280716896057129</v>
       </c>
       <c r="P244" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="str">
-        <v>BSXNW0010000</v>
+        <v>BSXSG0012900</v>
       </c>
       <c r="B245" t="str">
-        <v>BSXNW0010000.i</v>
+        <v>BSXSG0012900.i</v>
       </c>
       <c r="C245" t="str">
-        <v>BFS Nidwalden</v>
+        <v>BZ Wil-Uzwil</v>
       </c>
       <c r="D245" t="str">
-        <v>Berufsfachschule Nidwalden</v>
+        <v>Berufs- und Weiterbildungszentrum Wil-Uzwil</v>
       </c>
       <c r="E245" t="str">
         <v/>
       </c>
       <c r="F245" t="str">
-        <v>bwz@nw.ch</v>
+        <v>info@bzwu.ch</v>
       </c>
       <c r="G245" t="str">
-        <v>041 618 74 33</v>
+        <v>058 228 72 74</v>
       </c>
       <c r="H245" t="str">
-        <v>https://bfs.netwalden.ch</v>
+        <v>https://www.bzwu.ch</v>
       </c>
       <c r="I245" t="str">
-        <v>Robert-Durrer-Strasse</v>
+        <v>Schöntalstrasse</v>
       </c>
       <c r="J245" t="str">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="K245" t="str">
-        <v>6371</v>
+        <v>9244</v>
       </c>
       <c r="L245" t="str">
-        <v>Stans</v>
+        <v>Niederuzwil</v>
       </c>
       <c r="M245" t="str">
-        <v>nw</v>
+        <v>sg</v>
       </c>
       <c r="N245" t="str">
         <v>false</v>
       </c>
       <c r="O245" t="str">
-        <v>46.95909613766252,8.367707081850075</v>
+        <v>47.4425163269043,9.136225700378418</v>
       </c>
       <c r="P245" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="str">
-        <v>BSXGE0068300</v>
+        <v>BSXUR0010000</v>
       </c>
       <c r="B246" t="str">
-        <v>BSXGE0068300.i</v>
+        <v>BSXUR0010000.i</v>
       </c>
       <c r="C246" t="str">
-        <v>CFP-Construction</v>
+        <v>BWZ Uri</v>
       </c>
       <c r="D246" t="str">
-        <v>Centre de formation professionnelle - Construction - Section Structure et finitions</v>
+        <v>Berufs- und Weiterbildungszentrum Uri</v>
       </c>
       <c r="E246" t="str">
         <v/>
       </c>
       <c r="F246" t="str">
-        <v/>
+        <v>info@bwzuri.ch</v>
       </c>
       <c r="G246" t="str">
-        <v>022 388 82 11</v>
+        <v>041 875 20 70</v>
       </c>
       <c r="H246" t="str">
-        <v/>
+        <v>https://www.bwzuri.ch</v>
       </c>
       <c r="I246" t="str">
-        <v>Chemin Gérard de Ternier</v>
+        <v>Attinghauserstrasse</v>
       </c>
       <c r="J246" t="str">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="K246" t="str">
-        <v>1213</v>
+        <v>6460</v>
       </c>
       <c r="L246" t="str">
-        <v>Petit-Lancy</v>
+        <v>Altdorf UR</v>
       </c>
       <c r="M246" t="str">
-        <v>ge</v>
+        <v>ur</v>
       </c>
       <c r="N246" t="str">
         <v>false</v>
       </c>
       <c r="O246" t="str">
-        <v>46.195011138916016,6.106815338134766</v>
+        <v>46.87782287597656,8.639399528503418</v>
       </c>
       <c r="P246" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="str">
-        <v>BSXSG0080800</v>
+        <v/>
       </c>
       <c r="B247" t="str">
-        <v>BSXSG0080800.i</v>
+        <v>BSXGR0011300.i</v>
       </c>
       <c r="C247" t="str">
-        <v>HSO Rapperswil</v>
+        <v>BGS Chur</v>
       </c>
       <c r="D247" t="str">
-        <v>HSO Wirtschafts- und Informatikschule</v>
+        <v>Bildungszentrum Gesundheit und Soziales</v>
       </c>
       <c r="E247" t="str">
         <v/>
       </c>
       <c r="F247" t="str">
-        <v>rapperswil@hso.ch</v>
+        <v>info@bgs-chur.ch</v>
       </c>
       <c r="G247" t="str">
-        <v>058 680 15 50</v>
+        <v>081 286 85 00</v>
       </c>
       <c r="H247" t="str">
-        <v>https://www.hso.ch/</v>
+        <v>https://www.bgs-chur.ch</v>
       </c>
       <c r="I247" t="str">
-        <v>Glärnischstrasse</v>
+        <v>Gürtelstrasse</v>
       </c>
       <c r="J247" t="str">
-        <v>8</v>
+        <v>42/44</v>
       </c>
       <c r="K247" t="str">
-        <v>8640</v>
+        <v>7000</v>
       </c>
       <c r="L247" t="str">
-        <v>Rapperswil SG</v>
+        <v>Chur</v>
       </c>
       <c r="M247" t="str">
-        <v>sg</v>
+        <v>gr</v>
       </c>
       <c r="N247" t="str">
         <v>false</v>
       </c>
       <c r="O247" t="str">
-        <v>47.228111267089844,8.821310043334961</v>
+        <v>46.85475778008393,9.52898185522024</v>
       </c>
       <c r="P247" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="str">
         <v/>
       </c>
       <c r="B248" t="str">
-        <v>BSXSO0010000.i</v>
+        <v>BSXVD0012800.i</v>
       </c>
       <c r="C248" t="str">
-        <v>BBZ Solothurn-Grenchen</v>
+        <v>Minerva</v>
       </c>
       <c r="D248" t="str">
-        <v>Berufsbildungszentrum Solothurn-Grenchen</v>
+        <v>Ecole Minerva Sàrl</v>
       </c>
       <c r="E248" t="str">
         <v/>
       </c>
       <c r="F248" t="str">
-        <v>bbz.sogr@dbk.so.ch</v>
+        <v>ecole-minerva@ecole-minerva.ch</v>
       </c>
       <c r="G248" t="str">
-        <v>032 627 78 04</v>
+        <v>021 312 24 61</v>
       </c>
       <c r="H248" t="str">
-        <v>https://bbzsogr.so.ch/</v>
+        <v>https://ecole-minerva.ch/</v>
       </c>
       <c r="I248" t="str">
-        <v>Kreuzacker</v>
+        <v>Rue Pépinet</v>
       </c>
       <c r="J248" t="str">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="K248" t="str">
-        <v>4502</v>
+        <v>1003</v>
       </c>
       <c r="L248" t="str">
-        <v>Solothurn</v>
+        <v>Lausanne</v>
       </c>
       <c r="M248" t="str">
-        <v>so</v>
+        <v>vd</v>
       </c>
       <c r="N248" t="str">
         <v>false</v>
       </c>
       <c r="O248" t="str">
-        <v>47.20540237426758,7.539662837982178</v>
+        <v>46.52043533325195,6.632370948791504</v>
       </c>
       <c r="P248" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="str">
-        <v>BSXTG0010100</v>
+        <v>BSXSZ0010200</v>
       </c>
       <c r="B249" t="str">
-        <v>BSXTG0010100.i</v>
+        <v>BSXSZ0010200.i</v>
       </c>
       <c r="C249" t="str">
-        <v>BZT Frauenfeld</v>
+        <v>KBS Schwyz</v>
       </c>
       <c r="D249" t="str">
-        <v>Bildungszentrum für Technik Frauenfeld</v>
+        <v>Kaufmännische Berufsschule Schwyz</v>
       </c>
       <c r="E249" t="str">
         <v/>
       </c>
       <c r="F249" t="str">
-        <v>info@bztf.ch</v>
+        <v>sekretariat@kbs-schwyz.ch</v>
       </c>
       <c r="G249" t="str">
-        <v>058 345 65 00</v>
+        <v>041 811 25 67</v>
       </c>
       <c r="H249" t="str">
-        <v>https://www.bztf.ch</v>
+        <v>https://www.kbs-schwyz.ch</v>
       </c>
       <c r="I249" t="str">
-        <v>Kurzenerchingerstr.</v>
+        <v>Riedstr.</v>
       </c>
       <c r="J249" t="str">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="K249" t="str">
-        <v>8500</v>
+        <v>6431</v>
       </c>
       <c r="L249" t="str">
-        <v>Frauenfeld</v>
+        <v>Schwyz</v>
       </c>
       <c r="M249" t="str">
-        <v>tg</v>
+        <v>sz</v>
       </c>
       <c r="N249" t="str">
         <v>false</v>
       </c>
       <c r="O249" t="str">
-        <v>47.55693817138672,8.891436576843262</v>
+        <v>47.02353286743164,8.652215003967285</v>
       </c>
       <c r="P249" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="str">
-        <v>BSXBE0023000</v>
+        <v/>
       </c>
       <c r="B250" t="str">
-        <v>BSXBE0023000.i</v>
+        <v>BSXTI0010500.i</v>
       </c>
       <c r="C250" t="str">
-        <v>SBS</v>
+        <v>CISA Locarno</v>
       </c>
       <c r="D250" t="str">
-        <v>Ausbildungszentrum Seilbahnen Schweiz</v>
+        <v>Conservatorio internazionale di scienze audiovisive</v>
       </c>
       <c r="E250" t="str">
-        <v/>
+        <v xml:space="preserve">Design visivo e cinema </v>
       </c>
       <c r="F250" t="str">
-        <v>info@ausbildungszentrum.org</v>
+        <v>info@cisaonline.ch</v>
       </c>
       <c r="G250" t="str">
-        <v>033 972 40 00</v>
+        <v>091 756 00 90</v>
       </c>
       <c r="H250" t="str">
-        <v>https://www.seilbahnen.org/bildung/ausbildungszentrum-meiringen</v>
+        <v>https://www.cisaonline.ch/index.html</v>
       </c>
       <c r="I250" t="str">
-        <v>Zeughausstrasse</v>
+        <v>Via F. Rusca</v>
       </c>
       <c r="J250" t="str">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="K250" t="str">
-        <v>3860</v>
+        <v>6600</v>
       </c>
       <c r="L250" t="str">
-        <v>Meiringen</v>
+        <v>Locarno</v>
       </c>
       <c r="M250" t="str">
-        <v>be</v>
+        <v>ti</v>
       </c>
       <c r="N250" t="str">
         <v>false</v>
       </c>
       <c r="O250" t="str">
-        <v>46.73294448852539,8.178115844726562</v>
+        <v>46.16841953480662,8.794446812499196</v>
       </c>
       <c r="P250" t="str">
         <v>private</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="str">
-        <v/>
+        <v>BSXAG0011600</v>
       </c>
       <c r="B251" t="str">
-        <v>BSXZH0075100.i</v>
+        <v>BSXAG0011600.i</v>
       </c>
       <c r="C251" t="str">
-        <v xml:space="preserve">KBW </v>
+        <v>BZF</v>
       </c>
       <c r="D251" t="str">
-        <v>Kantonsschule Büelrain Winterthur</v>
+        <v xml:space="preserve">Berufsbildungszentrum Fricktal </v>
       </c>
       <c r="E251" t="str">
         <v/>
       </c>
       <c r="F251" t="str">
-        <v>admin@kbw.ch</v>
+        <v>info@bzf.ch</v>
       </c>
       <c r="G251" t="str">
-        <v>052 260 03 03</v>
+        <v>061 836 86 40</v>
       </c>
       <c r="H251" t="str">
-        <v>https://www.kbw.ch</v>
+        <v>https://www.bzf.ch/</v>
       </c>
       <c r="I251" t="str">
-        <v>Rosenstrasse</v>
+        <v>Engerfeldstrasse</v>
       </c>
       <c r="J251" t="str">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="K251" t="str">
-        <v>8400</v>
+        <v>4310</v>
       </c>
       <c r="L251" t="str">
-        <v>Winterthur</v>
+        <v>Rheinfelden</v>
       </c>
       <c r="M251" t="str">
-        <v>zh</v>
+        <v>ag</v>
       </c>
       <c r="N251" t="str">
         <v>false</v>
       </c>
       <c r="O251" t="str">
-        <v>47.495548248291016,8.730283737182617</v>
+        <v>47.547977146484655,7.801982454888194</v>
       </c>
       <c r="P251" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="str">
-        <v>BSXAR0010000</v>
+        <v>BSXBE0010800</v>
       </c>
       <c r="B252" t="str">
-        <v>BSXAR0010000.i</v>
+        <v>BSXBE0010800.i</v>
       </c>
       <c r="C252" t="str">
-        <v>BBZ Herisau</v>
+        <v xml:space="preserve">BZI </v>
       </c>
       <c r="D252" t="str">
-        <v>Berufsbildungszentrum Herisau</v>
+        <v>Bildungszentrum Interlaken</v>
       </c>
       <c r="E252" t="str">
         <v/>
       </c>
       <c r="F252" t="str">
-        <v/>
+        <v>mailbox@bzi.ch</v>
       </c>
       <c r="G252" t="str">
-        <v>071 353 50 20</v>
+        <v>033 508 48 48</v>
       </c>
       <c r="H252" t="str">
-        <v>https://www.berufsschule.ch</v>
+        <v>https://www.bzi.ch</v>
       </c>
       <c r="I252" t="str">
-        <v>Waisenhaustrasse</v>
+        <v>Obere Bönigstrasse</v>
       </c>
       <c r="J252" t="str">
-        <v>6</v>
+        <v>21</v>
       </c>
       <c r="K252" t="str">
-        <v>9100</v>
+        <v>3800</v>
       </c>
       <c r="L252" t="str">
-        <v>Herisau</v>
+        <v>Interlaken</v>
       </c>
       <c r="M252" t="str">
-        <v>ar</v>
+        <v>be</v>
       </c>
       <c r="N252" t="str">
         <v>false</v>
       </c>
       <c r="O252" t="str">
-        <v>47.389869689941406,9.280716896057129</v>
+        <v>46.68531036376953,7.8730363845825195</v>
       </c>
       <c r="P252" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="str">
-        <v>BSXSG0012900</v>
+        <v>BSXBE0013500</v>
       </c>
       <c r="B253" t="str">
-        <v>BSXSG0012900.i</v>
+        <v>BSXBE0013500.i</v>
       </c>
       <c r="C253" t="str">
-        <v>BZ Wil-Uzwil</v>
+        <v>BFB</v>
       </c>
       <c r="D253" t="str">
-        <v>Berufs- und Weiterbildungszentrum Wil-Uzwil</v>
+        <v>Bildung Formation Biel-Bienne</v>
       </c>
       <c r="E253" t="str">
         <v/>
       </c>
       <c r="F253" t="str">
-        <v>info@bzwu.ch</v>
+        <v>mail@bfb-bielbienne.ch</v>
       </c>
       <c r="G253" t="str">
-        <v>058 228 72 74</v>
+        <v>032 328 30 00</v>
       </c>
       <c r="H253" t="str">
-        <v>https://www.bzwu.ch</v>
+        <v>https://www.bfb-bielbienne.ch</v>
       </c>
       <c r="I253" t="str">
-        <v>Schöntalstrasse</v>
+        <v>Robert Walser Platz</v>
       </c>
       <c r="J253" t="str">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="K253" t="str">
-        <v>9244</v>
+        <v>2501</v>
       </c>
       <c r="L253" t="str">
-        <v>Niederuzwil</v>
+        <v>Biel/Bienne</v>
       </c>
       <c r="M253" t="str">
-        <v>sg</v>
+        <v>be</v>
       </c>
       <c r="N253" t="str">
         <v>false</v>
       </c>
       <c r="O253" t="str">
-        <v>47.4425163269043,9.136225700378418</v>
+        <v>47.13111114501953,7.241118431091309</v>
       </c>
       <c r="P253" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="str">
-        <v>BSXUR0010000</v>
+        <v/>
       </c>
       <c r="B254" t="str">
-        <v>BSXUR0010000.i</v>
+        <v>BSXSO0011800.i</v>
       </c>
       <c r="C254" t="str">
-        <v>BWZ Uri</v>
+        <v>Wallierhof</v>
       </c>
       <c r="D254" t="str">
-        <v>Berufs- und Weiterbildungszentrum Uri</v>
+        <v>Bildungszentrum Wallierhof</v>
       </c>
       <c r="E254" t="str">
         <v/>
       </c>
       <c r="F254" t="str">
-        <v>info@bwzuri.ch</v>
+        <v>wallierhof@vd.so.ch</v>
       </c>
       <c r="G254" t="str">
-        <v>041 875 20 70</v>
+        <v>032 627 09 11</v>
       </c>
       <c r="H254" t="str">
-        <v>https://www.bwzuri.ch</v>
+        <v>https://www.wallierhof.so.ch</v>
       </c>
       <c r="I254" t="str">
-        <v>Attinghauserstrasse</v>
+        <v>Höhenstrasse</v>
       </c>
       <c r="J254" t="str">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="K254" t="str">
-        <v>6460</v>
+        <v>4533</v>
       </c>
       <c r="L254" t="str">
-        <v>Altdorf UR</v>
+        <v>Riedholz</v>
       </c>
       <c r="M254" t="str">
-        <v>ur</v>
+        <v>so</v>
       </c>
       <c r="N254" t="str">
         <v>false</v>
       </c>
       <c r="O254" t="str">
-        <v>46.87782287597656,8.639399528503418</v>
+        <v>47.23508834838867,7.563324451446533</v>
       </c>
       <c r="P254" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="str">
-        <v/>
+        <v>BSXSG0016400</v>
       </c>
       <c r="B255" t="str">
-        <v>BSXGR0011300.i</v>
+        <v>BSXSG0016400.i</v>
       </c>
       <c r="C255" t="str">
-        <v>BGS Chur</v>
+        <v>Schreinerfachschule Kanton St. Gallen</v>
       </c>
       <c r="D255" t="str">
-        <v>Bildungszentrum Gesundheit und Soziales</v>
+        <v>Schreinerfachschule Kanton St. Gallen</v>
       </c>
       <c r="E255" t="str">
         <v/>
       </c>
       <c r="F255" t="str">
-        <v>info@bgs-chur.ch</v>
+        <v>flawil@schreinerfachschule.ch</v>
       </c>
       <c r="G255" t="str">
-        <v>081 286 85 00</v>
+        <v>071 923 03 50</v>
       </c>
       <c r="H255" t="str">
-        <v>https://www.bgs-chur.ch</v>
+        <v>https://www.vssm-sg.ch/de/vssm-sg/bildung/schreinerfachschule</v>
       </c>
       <c r="I255" t="str">
-        <v>Gürtelstrasse</v>
+        <v>Mattenweg</v>
       </c>
       <c r="J255" t="str">
-        <v>42/44</v>
+        <v>30</v>
       </c>
       <c r="K255" t="str">
-        <v>7000</v>
+        <v>9230</v>
       </c>
       <c r="L255" t="str">
-        <v>Chur</v>
+        <v>Flawil</v>
       </c>
       <c r="M255" t="str">
-        <v>gr</v>
+        <v>sg</v>
       </c>
       <c r="N255" t="str">
         <v>false</v>
       </c>
       <c r="O255" t="str">
-        <v>46.85475778008393,9.52898185522024</v>
+        <v>47.419090270996094,9.188584327697754</v>
       </c>
       <c r="P255" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="str">
-        <v>BSXAG0014500</v>
+        <v/>
       </c>
       <c r="B256" t="str">
-        <v>BSXAG0014500.i</v>
+        <v>BSXZH0032000.i</v>
       </c>
       <c r="C256" t="str">
-        <v>IBZ Aarau</v>
+        <v>Juventus Schulen</v>
       </c>
       <c r="D256" t="str">
-        <v>IBZ Schulen Aarau</v>
+        <v>Juventus Schule für Medizin und Gesundheit</v>
       </c>
       <c r="E256" t="str">
-        <v>Schulen für Technik Informatik Wirtschaft</v>
+        <v/>
       </c>
       <c r="F256" t="str">
-        <v>ibz@ipso.ch</v>
+        <v>info@juventus.ch</v>
       </c>
       <c r="G256" t="str">
-        <v>062 836 95 00</v>
+        <v>043 268 26 26</v>
       </c>
       <c r="H256" t="str">
-        <v>https://www.ibz.ch</v>
+        <v>https://www.juventus.ch/medizin</v>
       </c>
       <c r="I256" t="str">
-        <v>Tellistrasse</v>
+        <v>Lagerstrasse</v>
       </c>
       <c r="J256" t="str">
-        <v>4</v>
+        <v>102</v>
       </c>
       <c r="K256" t="str">
-        <v>5000</v>
+        <v>8004</v>
       </c>
       <c r="L256" t="str">
-        <v>Aarau</v>
+        <v>Zürich</v>
       </c>
       <c r="M256" t="str">
-        <v>ag</v>
+        <v>zh</v>
       </c>
       <c r="N256" t="str">
         <v>false</v>
       </c>
       <c r="O256" t="str">
-        <v>47.39474868774414,8.05073356628418</v>
+        <v>47.37990188598633,8.529356002807617</v>
       </c>
       <c r="P256" t="str">
         <v>private</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="str">
         <v/>
       </c>
       <c r="B257" t="str">
-        <v>BSXVD0012800.i</v>
+        <v>BSXGR0010000.i</v>
       </c>
       <c r="C257" t="str">
-        <v>Minerva</v>
+        <v>GBC</v>
       </c>
       <c r="D257" t="str">
-        <v>Ecole Minerva Sàrl</v>
+        <v>Gewerbliche Berufsschule Chur</v>
       </c>
       <c r="E257" t="str">
         <v/>
       </c>
       <c r="F257" t="str">
-        <v>ecole-minerva@ecole-minerva.ch</v>
+        <v>info@gbchur.ch</v>
       </c>
       <c r="G257" t="str">
-        <v>021 312 24 61</v>
+        <v>081 254 45 16</v>
       </c>
       <c r="H257" t="str">
-        <v>https://ecole-minerva.ch/</v>
+        <v>https://www.gbchur.ch</v>
       </c>
       <c r="I257" t="str">
-        <v>Rue Pépinet</v>
+        <v>Scalettastrasse</v>
       </c>
       <c r="J257" t="str">
-        <v>1</v>
+        <v>33</v>
       </c>
       <c r="K257" t="str">
-        <v>1003</v>
+        <v>7000</v>
       </c>
       <c r="L257" t="str">
-        <v>Lausanne</v>
+        <v>Chur</v>
       </c>
       <c r="M257" t="str">
-        <v>vd</v>
+        <v>gr</v>
       </c>
       <c r="N257" t="str">
         <v>false</v>
       </c>
       <c r="O257" t="str">
-        <v>46.52043533325195,6.632370948791504</v>
+        <v>46.856040954589844,9.5245943069458</v>
       </c>
       <c r="P257" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="str">
-        <v>BSXSZ0010200</v>
+        <v>BSXSZ0010100</v>
       </c>
       <c r="B258" t="str">
-        <v>BSXSZ0010200.i</v>
+        <v>BSXSZ0010100.i</v>
       </c>
       <c r="C258" t="str">
-        <v>KBS Schwyz</v>
+        <v>BBZ Pfäffikon SZ</v>
       </c>
       <c r="D258" t="str">
-        <v>Kaufmännische Berufsschule Schwyz</v>
+        <v>Berufsbildungszentrum Pfäffikon</v>
       </c>
       <c r="E258" t="str">
         <v/>
       </c>
       <c r="F258" t="str">
-        <v>sekretariat@kbs-schwyz.ch</v>
+        <v>info@bbzp.ch</v>
       </c>
       <c r="G258" t="str">
-        <v>041 811 25 67</v>
+        <v>055 415 13 00</v>
       </c>
       <c r="H258" t="str">
-        <v>https://www.kbs-schwyz.ch</v>
+        <v>https://www.bbzp.ch</v>
       </c>
       <c r="I258" t="str">
-        <v>Riedstr.</v>
+        <v>Schützenstrasse</v>
       </c>
       <c r="J258" t="str">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K258" t="str">
-        <v>6431</v>
+        <v>8808</v>
       </c>
       <c r="L258" t="str">
-        <v>Schwyz</v>
+        <v>Pfäffikon SZ</v>
       </c>
       <c r="M258" t="str">
         <v>sz</v>
       </c>
       <c r="N258" t="str">
         <v>false</v>
       </c>
       <c r="O258" t="str">
-        <v>47.02353286743164,8.652215003967285</v>
+        <v>47.200103759765625,8.786580085754395</v>
       </c>
       <c r="P258" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="str">
-        <v/>
+        <v>BSXTG0011300</v>
       </c>
       <c r="B259" t="str">
-        <v>BSXTI0010500.i</v>
+        <v>BSXTG0011300.i</v>
       </c>
       <c r="C259" t="str">
-        <v>CISA Locarno</v>
+        <v>SBW Sport KV</v>
       </c>
       <c r="D259" t="str">
-        <v>Conservatorio internazionale di scienze audiovisive</v>
+        <v>SBW SportKV</v>
       </c>
       <c r="E259" t="str">
-        <v xml:space="preserve">Design visivo e cinema </v>
+        <v/>
       </c>
       <c r="F259" t="str">
-        <v>info@cisaonline.ch</v>
+        <v>orga.tcb@sbw.edu</v>
       </c>
       <c r="G259" t="str">
-        <v>091 756 00 90</v>
+        <v>071 544 20 10</v>
       </c>
       <c r="H259" t="str">
-        <v>https://www.cisaonline.ch/index.html</v>
+        <v>https://www.talent-campus-bodensee.ch/</v>
       </c>
       <c r="I259" t="str">
-        <v>Via F. Rusca</v>
+        <v>Seestrasse</v>
       </c>
       <c r="J259" t="str">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="K259" t="str">
-        <v>6600</v>
+        <v>8280</v>
       </c>
       <c r="L259" t="str">
-        <v>Locarno</v>
+        <v>Kreuzlingen</v>
       </c>
       <c r="M259" t="str">
-        <v>ti</v>
+        <v>tg</v>
       </c>
       <c r="N259" t="str">
         <v>false</v>
       </c>
       <c r="O259" t="str">
-        <v>46.16841953480662,8.794446812499196</v>
+        <v>47.65449142456055,9.17806625366211</v>
       </c>
       <c r="P259" t="str">
         <v>private</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="str">
-        <v>BSXAG0011600</v>
+        <v/>
       </c>
       <c r="B260" t="str">
-        <v>BSXAG0011600.i</v>
+        <v>BSXZH0006000.i</v>
       </c>
       <c r="C260" t="str">
-        <v>BZF</v>
+        <v>SfGZ</v>
       </c>
       <c r="D260" t="str">
-        <v xml:space="preserve">Berufsbildungszentrum Fricktal </v>
+        <v>Schule für Gestaltung Zürich</v>
       </c>
       <c r="E260" t="str">
         <v/>
       </c>
       <c r="F260" t="str">
-        <v>info@bzf.ch</v>
+        <v>info@sfgz.ch</v>
       </c>
       <c r="G260" t="str">
-        <v>061 836 86 40</v>
+        <v>044 446 97 77</v>
       </c>
       <c r="H260" t="str">
-        <v>https://www.bzf.ch/</v>
+        <v>https://sfgz.ch/</v>
       </c>
       <c r="I260" t="str">
-        <v>Engerfeldstrasse</v>
+        <v>Ausstellungsstrasse</v>
       </c>
       <c r="J260" t="str">
-        <v>20</v>
+        <v>104</v>
       </c>
       <c r="K260" t="str">
-        <v>4310</v>
+        <v>8005</v>
       </c>
       <c r="L260" t="str">
-        <v>Rheinfelden</v>
+        <v>Zürich</v>
       </c>
       <c r="M260" t="str">
-        <v>ag</v>
+        <v>zh</v>
       </c>
       <c r="N260" t="str">
         <v>false</v>
       </c>
       <c r="O260" t="str">
-        <v>47.547977146484655,7.801982454888194</v>
+        <v>47.384910583496094,8.532937049865723</v>
       </c>
       <c r="P260" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="str">
-        <v>BSXBE0010800</v>
+        <v>BSXSG0011400</v>
       </c>
       <c r="B261" t="str">
-        <v>BSXBE0010800.i</v>
+        <v>BSXSG0011400.i</v>
       </c>
       <c r="C261" t="str">
-        <v xml:space="preserve">BZI </v>
+        <v>BWZ Rapperswil-Jona</v>
       </c>
       <c r="D261" t="str">
-        <v>Bildungszentrum Interlaken</v>
+        <v>Berufs- und Weiterbildungszentrum Rapperswil-Jona</v>
       </c>
       <c r="E261" t="str">
         <v/>
       </c>
       <c r="F261" t="str">
-        <v>mailbox@bzi.ch</v>
+        <v>info@bwz-rappi.ch</v>
       </c>
       <c r="G261" t="str">
-        <v>033 508 48 48</v>
+        <v>058 228 20 00</v>
       </c>
       <c r="H261" t="str">
-        <v>https://www.bzi.ch</v>
+        <v>https://www.bwz-rappi.ch</v>
       </c>
       <c r="I261" t="str">
-        <v>Obere Bönigstrasse</v>
+        <v>Zürcherstrasse</v>
       </c>
       <c r="J261" t="str">
-        <v>21</v>
+        <v>1+7</v>
       </c>
       <c r="K261" t="str">
-        <v>3800</v>
+        <v>8640</v>
       </c>
       <c r="L261" t="str">
-        <v>Interlaken</v>
+        <v>Rapperswil SG</v>
       </c>
       <c r="M261" t="str">
-        <v>be</v>
+        <v>sg</v>
       </c>
       <c r="N261" t="str">
         <v>false</v>
       </c>
       <c r="O261" t="str">
-        <v>46.68531036376953,7.8730363845825195</v>
+        <v>47.22911071777344,8.819524765014648</v>
       </c>
       <c r="P261" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="str">
-        <v>BSXBE0013500</v>
+        <v>BSXSG0011500</v>
       </c>
       <c r="B262" t="str">
-        <v>BSXBE0013500.i</v>
+        <v>BSXSG0011500.i</v>
       </c>
       <c r="C262" t="str">
-        <v>BFB</v>
+        <v>BWZ Toggenburg</v>
       </c>
       <c r="D262" t="str">
-        <v>Bildung Formation Biel-Bienne</v>
+        <v>Berufs- und Weiterbildungszentrum Toggenburg</v>
       </c>
       <c r="E262" t="str">
         <v/>
       </c>
       <c r="F262" t="str">
-        <v>mail@bfb-bielbienne.ch</v>
+        <v>info@bwzt.ch</v>
       </c>
       <c r="G262" t="str">
-        <v>032 328 30 00</v>
+        <v>058 228 85 80</v>
       </c>
       <c r="H262" t="str">
-        <v>https://www.bfb-bielbienne.ch</v>
+        <v>https://www.bwzt.ch</v>
       </c>
       <c r="I262" t="str">
-        <v>Robert Walser Platz</v>
+        <v>Bahnhofstrasse</v>
       </c>
       <c r="J262" t="str">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="K262" t="str">
-        <v>2501</v>
+        <v>9630</v>
       </c>
       <c r="L262" t="str">
-        <v>Biel/Bienne</v>
+        <v>Wattwil</v>
       </c>
       <c r="M262" t="str">
-        <v>be</v>
+        <v>sg</v>
       </c>
       <c r="N262" t="str">
         <v>false</v>
       </c>
       <c r="O262" t="str">
-        <v>47.13111114501953,7.241118431091309</v>
+        <v>47.29821014404297,9.088826179504395</v>
       </c>
       <c r="P262" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="str">
-        <v/>
+        <v>BSXVD0002900</v>
       </c>
       <c r="B263" t="str">
-        <v>BSXSO0011800.i</v>
+        <v>BSXVD0002900.i</v>
       </c>
       <c r="C263" t="str">
-        <v>Wallierhof</v>
+        <v>CPNV</v>
       </c>
       <c r="D263" t="str">
-        <v>Bildungszentrum Wallierhof</v>
+        <v>Centre professionnel du Nord Vaudois</v>
       </c>
       <c r="E263" t="str">
         <v/>
       </c>
       <c r="F263" t="str">
-        <v>wallierhof@vd.so.ch</v>
+        <v>secretariat.cpnv@vd.ch</v>
       </c>
       <c r="G263" t="str">
-        <v>032 627 09 11</v>
+        <v>024 557 72 77</v>
       </c>
       <c r="H263" t="str">
-        <v>https://www.wallierhof.so.ch</v>
+        <v>https://www.cpnv.ch</v>
       </c>
       <c r="I263" t="str">
-        <v>Höhenstrasse</v>
+        <v>Roger-de-Guimps</v>
       </c>
       <c r="J263" t="str">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="K263" t="str">
-        <v>4533</v>
+        <v>1400</v>
       </c>
       <c r="L263" t="str">
-        <v>Riedholz</v>
+        <v>Yverdon-les-Bains</v>
       </c>
       <c r="M263" t="str">
-        <v>so</v>
+        <v>vd</v>
       </c>
       <c r="N263" t="str">
         <v>false</v>
       </c>
       <c r="O263" t="str">
-        <v>47.23508834838867,7.563324451446533</v>
+        <v>46.77369689941406,6.634331226348877</v>
       </c>
       <c r="P263" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="str">
-        <v/>
+        <v>BSXLU0087800</v>
       </c>
       <c r="B264" t="str">
-        <v>BSXZH0032000.i</v>
+        <v>BSXLU0087800.i</v>
       </c>
       <c r="C264" t="str">
-        <v>Juventus Schulen</v>
+        <v>SWS Luzern</v>
       </c>
       <c r="D264" t="str">
-        <v>Juventus Schule für Medizin</v>
+        <v>SWS Schulen für Wirtschaft &amp; Sprachen Luzern</v>
       </c>
       <c r="E264" t="str">
         <v/>
       </c>
       <c r="F264" t="str">
-        <v>info@juventus.ch</v>
+        <v>info@sws-weiterbildung.ch</v>
       </c>
       <c r="G264" t="str">
-        <v>043 268 26 26</v>
+        <v>052 212 38 22</v>
       </c>
       <c r="H264" t="str">
-        <v>https://www.juventus.ch/medizin</v>
+        <v>https://www.sws-weiterbildung.ch/</v>
       </c>
       <c r="I264" t="str">
-        <v>Lagerstrasse</v>
+        <v>Zentralstrasse</v>
       </c>
       <c r="J264" t="str">
-        <v>102</v>
+        <v>5</v>
       </c>
       <c r="K264" t="str">
-        <v>8004</v>
+        <v>6003</v>
       </c>
       <c r="L264" t="str">
-        <v>Zürich</v>
+        <v>Luzern</v>
       </c>
       <c r="M264" t="str">
-        <v>zh</v>
+        <v>lu</v>
       </c>
       <c r="N264" t="str">
         <v>false</v>
       </c>
       <c r="O264" t="str">
-        <v>47.37990188598633,8.529356002807617</v>
+        <v>47.04992909319399,8.309472069861187</v>
       </c>
       <c r="P264" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="str">
-        <v>BSXSG0016400</v>
+        <v/>
       </c>
       <c r="B265" t="str">
-        <v>BSXSG0016400.i</v>
+        <v>BSXZH0002500.i</v>
       </c>
       <c r="C265" t="str">
-        <v>Schreinerfachschule Kanton St. Gallen</v>
+        <v>BSDPZ Zürich</v>
       </c>
       <c r="D265" t="str">
-        <v>Schreinerfachschule Kanton St. Gallen</v>
+        <v>Berufsschule für Detailhandel und Pharmazie Zürich</v>
       </c>
       <c r="E265" t="str">
         <v/>
       </c>
       <c r="F265" t="str">
-        <v>flawil@schreinerfachschule.ch</v>
+        <v>sekretariat.dpz@edu.zh.ch</v>
       </c>
       <c r="G265" t="str">
-        <v>071 923 03 50</v>
+        <v>044 368 27 00</v>
       </c>
       <c r="H265" t="str">
-        <v>https://www.vssm-sg.ch/de/vssm-sg/bildung/schreinerfachschule</v>
+        <v>https://bsdpz.ch/</v>
       </c>
       <c r="I265" t="str">
-        <v>Mattenweg</v>
+        <v>Niklausstrasse</v>
       </c>
       <c r="J265" t="str">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="K265" t="str">
-        <v>9230</v>
+        <v>8090</v>
       </c>
       <c r="L265" t="str">
-        <v>Flawil</v>
+        <v>Zürich</v>
       </c>
       <c r="M265" t="str">
-        <v>sg</v>
+        <v>zh</v>
       </c>
       <c r="N265" t="str">
         <v>false</v>
       </c>
       <c r="O265" t="str">
-        <v>47.419090270996094,9.188584327697754</v>
+        <v>47.386599473589165,8.539302780629411</v>
       </c>
       <c r="P265" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="str">
         <v/>
       </c>
       <c r="B266" t="str">
-        <v>BSXGR0010000.i</v>
+        <v>BSXZH0032600.i</v>
       </c>
       <c r="C266" t="str">
-        <v>GBC</v>
+        <v>Berit</v>
       </c>
       <c r="D266" t="str">
-        <v>Gewerbliche Berufsschule Chur</v>
+        <v>Berit Schulen</v>
       </c>
       <c r="E266" t="str">
         <v/>
       </c>
       <c r="F266" t="str">
-        <v>info@gbchur.ch</v>
+        <v/>
       </c>
       <c r="G266" t="str">
-        <v>081 254 45 16</v>
+        <v>044 296 50 50</v>
       </c>
       <c r="H266" t="str">
-        <v>https://www.gbchur.ch</v>
+        <v>https://www.berit-schulen.ch</v>
       </c>
       <c r="I266" t="str">
-        <v>Scalettastrasse</v>
+        <v>Militärstrasse</v>
       </c>
       <c r="J266" t="str">
-        <v>33</v>
+        <v>76</v>
       </c>
       <c r="K266" t="str">
-        <v>7000</v>
+        <v>8004</v>
       </c>
       <c r="L266" t="str">
-        <v>Chur</v>
+        <v>Zürich</v>
       </c>
       <c r="M266" t="str">
-        <v>gr</v>
+        <v>zh</v>
       </c>
       <c r="N266" t="str">
         <v>false</v>
       </c>
       <c r="O266" t="str">
-        <v>46.856040954589844,9.5245943069458</v>
+        <v>47.378578186035156,8.530230522155762</v>
       </c>
       <c r="P266" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="str">
-        <v>BSXSZ0010100</v>
+        <v/>
       </c>
       <c r="B267" t="str">
-        <v>BSXSZ0010100.i</v>
+        <v>BSXTI0009800.i</v>
       </c>
       <c r="C267" t="str">
-        <v>BBZ Pfäffikon SZ</v>
+        <v>SSSE Bellinzona</v>
       </c>
       <c r="D267" t="str">
-        <v>Berufsbildungszentrum Pfäffikon</v>
+        <v>Scuola specializzata superiore di economia</v>
       </c>
       <c r="E267" t="str">
-        <v/>
+        <v>Informatica di gestione e economia</v>
       </c>
       <c r="F267" t="str">
-        <v>info@bbzp.ch</v>
+        <v>decs-ssse@edu.ti.ch</v>
       </c>
       <c r="G267" t="str">
-        <v>055 415 13 00</v>
+        <v>091 814 65 91</v>
       </c>
       <c r="H267" t="str">
-        <v>https://www.bbzp.ch</v>
+        <v>https://www.ssig.ch</v>
       </c>
       <c r="I267" t="str">
-        <v>Schützenstrasse</v>
+        <v>Viale Stefano Franscini</v>
       </c>
       <c r="J267" t="str">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="K267" t="str">
-        <v>8808</v>
+        <v>6500</v>
       </c>
       <c r="L267" t="str">
-        <v>Pfäffikon SZ</v>
+        <v>Bellinzona</v>
       </c>
       <c r="M267" t="str">
-        <v>sz</v>
+        <v>ti</v>
       </c>
       <c r="N267" t="str">
         <v>false</v>
       </c>
       <c r="O267" t="str">
-        <v>47.200103759765625,8.786580085754395</v>
+        <v>46.1945915222168,9.01243782043457</v>
       </c>
       <c r="P267" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="str">
-        <v>BSXTG0011300</v>
+        <v>BSXGE0056200</v>
       </c>
       <c r="B268" t="str">
-        <v>BSXTG0011300.i</v>
+        <v>BSXGE0056200.i</v>
       </c>
       <c r="C268" t="str">
-        <v>SBW Sport KV</v>
+        <v>EC André-Chavanne</v>
       </c>
       <c r="D268" t="str">
-        <v>SBW SportKV</v>
+        <v>Ecole de commerce André-Chavanne</v>
       </c>
       <c r="E268" t="str">
         <v/>
       </c>
       <c r="F268" t="str">
-        <v>orga.tcb@sbw.edu</v>
+        <v/>
       </c>
       <c r="G268" t="str">
-        <v>071 544 20 10</v>
+        <v>022 388 37 00</v>
       </c>
       <c r="H268" t="str">
-        <v>https://www.talent-campus-bodensee.ch/</v>
+        <v/>
       </c>
       <c r="I268" t="str">
-        <v>Seestrasse</v>
+        <v>Avenue de Trembley</v>
       </c>
       <c r="J268" t="str">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="K268" t="str">
-        <v>8280</v>
+        <v>1211</v>
       </c>
       <c r="L268" t="str">
-        <v>Kreuzlingen</v>
+        <v>Genève 28</v>
       </c>
       <c r="M268" t="str">
-        <v>tg</v>
+        <v>ge</v>
       </c>
       <c r="N268" t="str">
         <v>false</v>
       </c>
       <c r="O268" t="str">
-        <v>47.65449142456055,9.17806625366211</v>
+        <v>46.222033575408524,6.120317510653622</v>
       </c>
       <c r="P268" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="str">
         <v/>
       </c>
       <c r="B269" t="str">
-        <v>BSXZH0006000.i</v>
+        <v>BSXBL0011100.i</v>
       </c>
       <c r="C269" t="str">
-        <v>SfGZ</v>
+        <v>kvBL</v>
       </c>
       <c r="D269" t="str">
-        <v>Schule für Gestaltung Zürich</v>
+        <v>Schulen kvBL</v>
       </c>
       <c r="E269" t="str">
         <v/>
       </c>
       <c r="F269" t="str">
-        <v>info@sfgz.ch</v>
+        <v>liestal@kvbl.ch</v>
       </c>
       <c r="G269" t="str">
-        <v>044 446 97 77</v>
+        <v>061 926 25 00</v>
       </c>
       <c r="H269" t="str">
-        <v>https://sfgz.ch/</v>
+        <v>https://www.kvbl.ch</v>
       </c>
       <c r="I269" t="str">
-        <v>Ausstellungsstrasse</v>
+        <v>Obergestadeckweg</v>
       </c>
       <c r="J269" t="str">
-        <v>104</v>
+        <v>21</v>
       </c>
       <c r="K269" t="str">
-        <v>8005</v>
+        <v>4410</v>
       </c>
       <c r="L269" t="str">
-        <v>Zürich</v>
+        <v>Liestal</v>
       </c>
       <c r="M269" t="str">
-        <v>zh</v>
+        <v>bl</v>
       </c>
       <c r="N269" t="str">
         <v>false</v>
       </c>
       <c r="O269" t="str">
-        <v>47.384910583496094,8.532937049865723</v>
+        <v>47.48516445433095,7.737005925105132</v>
       </c>
       <c r="P269" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="str">
-        <v/>
+        <v>BSXSH0010100</v>
       </c>
       <c r="B270" t="str">
-        <v>BSXZH0032600.i</v>
+        <v>BSXSH0010100.i</v>
       </c>
       <c r="C270" t="str">
-        <v>Berit</v>
+        <v>HKV Schaffhausen</v>
       </c>
       <c r="D270" t="str">
-        <v>BERIT-EXBIT-Schulen</v>
+        <v>Handelsschule KV Schaffhausen</v>
       </c>
       <c r="E270" t="str">
         <v/>
       </c>
       <c r="F270" t="str">
-        <v/>
+        <v>info@hkv-sh.ch</v>
       </c>
       <c r="G270" t="str">
-        <v>044 296 50 50</v>
+        <v>052 630 79 00</v>
       </c>
       <c r="H270" t="str">
-        <v>https://www.berit-exbit.ch/</v>
+        <v>https://www.hkv-sh.ch</v>
       </c>
       <c r="I270" t="str">
-        <v>Militärstrasse</v>
+        <v>Baumgartenstrasse</v>
       </c>
       <c r="J270" t="str">
-        <v>76</v>
+        <v>5</v>
       </c>
       <c r="K270" t="str">
-        <v>8004</v>
+        <v>8201</v>
       </c>
       <c r="L270" t="str">
-        <v>Zürich</v>
+        <v>Schaffhausen</v>
       </c>
       <c r="M270" t="str">
-        <v>zh</v>
+        <v>sh</v>
       </c>
       <c r="N270" t="str">
         <v>false</v>
       </c>
       <c r="O270" t="str">
-        <v>47.378578186035156,8.530230522155762</v>
+        <v>47.69462585449219,8.637624740600586</v>
       </c>
       <c r="P270" t="str">
         <v>private</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="str">
-        <v>BSXSG0011400</v>
+        <v>BSXGE0067600</v>
       </c>
       <c r="B271" t="str">
-        <v>BSXSG0011400.i</v>
+        <v>BSXGE0067600.i</v>
       </c>
       <c r="C271" t="str">
-        <v>BWZ Rapperswil-Jona</v>
+        <v>CFP-Santé-Social</v>
       </c>
       <c r="D271" t="str">
-        <v>Berufs- und Weiterbildungszentrum Rapperswil-Jona</v>
+        <v>Centre de formation professionnelle - Santé-Social - Ecole d'assistant.e socio-éducatif.ve</v>
       </c>
       <c r="E271" t="str">
         <v/>
       </c>
       <c r="F271" t="str">
-        <v>info@bwz-rappi.ch</v>
+        <v/>
       </c>
       <c r="G271" t="str">
-        <v>058 228 20 00</v>
+        <v>022 388 72 80</v>
       </c>
       <c r="H271" t="str">
-        <v>https://www.bwz-rappi.ch</v>
+        <v/>
       </c>
       <c r="I271" t="str">
-        <v>Zürcherstrasse</v>
+        <v>Rue des Caroubiers</v>
       </c>
       <c r="J271" t="str">
-        <v>1+7</v>
+        <v>25</v>
       </c>
       <c r="K271" t="str">
-        <v>8640</v>
+        <v>1227</v>
       </c>
       <c r="L271" t="str">
-        <v>Rapperswil SG</v>
+        <v>Carouge</v>
       </c>
       <c r="M271" t="str">
-        <v>sg</v>
+        <v>ge</v>
       </c>
       <c r="N271" t="str">
         <v>false</v>
       </c>
       <c r="O271" t="str">
-        <v>47.22911071777344,8.819524765014648</v>
+        <v>46.185848236083984,6.134190559387207</v>
       </c>
       <c r="P271" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="str">
-        <v>BSXSG0011500</v>
+        <v>BSXBS0010100</v>
       </c>
       <c r="B272" t="str">
-        <v>BSXSG0011500.i</v>
+        <v>BSXBS0010100.i</v>
       </c>
       <c r="C272" t="str">
-        <v>BWZ Toggenburg</v>
+        <v>BFS Basel</v>
       </c>
       <c r="D272" t="str">
-        <v>Berufs- und Weiterbildungszentrum Toggenburg</v>
+        <v>Berufsfachschule Basel BFS</v>
       </c>
       <c r="E272" t="str">
         <v/>
       </c>
       <c r="F272" t="str">
-        <v>info@bwzt.ch</v>
+        <v>bfs@bs.ch</v>
       </c>
       <c r="G272" t="str">
-        <v>058 228 85 80</v>
+        <v>061 267 55 00</v>
       </c>
       <c r="H272" t="str">
-        <v>https://www.bwzt.ch</v>
+        <v>https://www.bfsbs.ch</v>
       </c>
       <c r="I272" t="str">
-        <v>Bahnhofstrasse</v>
+        <v>Kohlenberggasse</v>
       </c>
       <c r="J272" t="str">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="K272" t="str">
-        <v>9630</v>
+        <v>4001</v>
       </c>
       <c r="L272" t="str">
-        <v>Wattwil</v>
+        <v>Basel</v>
       </c>
       <c r="M272" t="str">
-        <v>sg</v>
+        <v>bs</v>
       </c>
       <c r="N272" t="str">
         <v>false</v>
       </c>
       <c r="O272" t="str">
-        <v>47.29821014404297,9.088826179504395</v>
+        <v>47.55316925048828,7.588014125823975</v>
       </c>
       <c r="P272" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="str">
-        <v>BSXVD0002900</v>
+        <v>BSXGE0068500</v>
       </c>
       <c r="B273" t="str">
-        <v>BSXVD0002900.i</v>
+        <v>BSXGE0068500.i</v>
       </c>
       <c r="C273" t="str">
-        <v>CPNV</v>
+        <v>CFP Santé</v>
       </c>
       <c r="D273" t="str">
-        <v>Centre professionnel du Nord Vaudois</v>
+        <v>Centre de formation professionnelle – Santé</v>
       </c>
       <c r="E273" t="str">
         <v/>
       </c>
       <c r="F273" t="str">
-        <v>secretariat.cpnv@vd.ch</v>
+        <v>assc@etat.ge.ch</v>
       </c>
       <c r="G273" t="str">
-        <v>024 557 72 77</v>
+        <v>022 388 57 50</v>
       </c>
       <c r="H273" t="str">
-        <v>https://www.cpnv.ch</v>
+        <v>https://edu.ge.ch/secondaire2/ecaso/accueil</v>
       </c>
       <c r="I273" t="str">
-        <v>Roger-de-Guimps</v>
+        <v>Boulevard de la Cluse</v>
       </c>
       <c r="J273" t="str">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="K273" t="str">
-        <v>1400</v>
+        <v>1205</v>
       </c>
       <c r="L273" t="str">
-        <v>Yverdon-les-Bains</v>
+        <v>Genève</v>
       </c>
       <c r="M273" t="str">
-        <v>vd</v>
+        <v>ge</v>
       </c>
       <c r="N273" t="str">
         <v>false</v>
       </c>
       <c r="O273" t="str">
-        <v>46.77369689941406,6.634331226348877</v>
+        <v>46.1885986328125,6.144690036773682</v>
       </c>
       <c r="P273" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="str">
-        <v>BSXLU0087800</v>
+        <v>BSXVD0002100</v>
       </c>
       <c r="B274" t="str">
-        <v>BSXLU0087800.i</v>
+        <v>BSXVD0002100.i</v>
       </c>
       <c r="C274" t="str">
-        <v>SWS Luzern</v>
+        <v>EPCA</v>
       </c>
       <c r="D274" t="str">
-        <v>SWS Schulen für Wirtschaft &amp; Sprachen Luzern</v>
+        <v>Ecole professionnelle du Chablais</v>
       </c>
       <c r="E274" t="str">
         <v/>
       </c>
       <c r="F274" t="str">
-        <v>info@sws-weiterbildung.ch</v>
+        <v>secretariat.epca@vd.ch</v>
       </c>
       <c r="G274" t="str">
-        <v>052 212 38 22</v>
+        <v>024 557 79 39</v>
       </c>
       <c r="H274" t="str">
-        <v>https://www.sws-weiterbildung.ch/</v>
+        <v>https://www.epca.ch</v>
       </c>
       <c r="I274" t="str">
-        <v>Zentralstrasse</v>
+        <v>Avenue des Marronniers</v>
       </c>
       <c r="J274" t="str">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="K274" t="str">
-        <v>6003</v>
+        <v>1860</v>
       </c>
       <c r="L274" t="str">
-        <v>Luzern</v>
+        <v>Aigle</v>
       </c>
       <c r="M274" t="str">
-        <v>lu</v>
+        <v>vd</v>
       </c>
       <c r="N274" t="str">
         <v>false</v>
       </c>
       <c r="O274" t="str">
-        <v>47.04992909319399,8.309472069861187</v>
+        <v>46.31602478027344,6.966814994812012</v>
       </c>
       <c r="P274" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="str">
         <v/>
       </c>
       <c r="B275" t="str">
-        <v>BSXZH0002500.i</v>
+        <v>BSXTI0010400.i</v>
       </c>
       <c r="C275" t="str">
-        <v>BSDPZ Zürich</v>
+        <v>Gruppo Sant'Anna</v>
       </c>
       <c r="D275" t="str">
-        <v>Berufsschule für Detailhandel und Pharmazie Zürich</v>
+        <v>Istituto Sant'Anna e Scuole Associate</v>
       </c>
       <c r="E275" t="str">
         <v/>
       </c>
       <c r="F275" t="str">
-        <v>sekretariat.dpz@edu.zh.ch</v>
+        <v>info@istitutosantacaterina.ch</v>
       </c>
       <c r="G275" t="str">
-        <v>044 368 27 00</v>
+        <v>091 825 25 85</v>
       </c>
       <c r="H275" t="str">
-        <v>https://bsdpz.ch/</v>
+        <v>https://istitutosantanna.ch/</v>
       </c>
       <c r="I275" t="str">
-        <v>Niklausstrasse</v>
+        <v>Via Codeborgo</v>
       </c>
       <c r="J275" t="str">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="K275" t="str">
-        <v>8090</v>
+        <v>6500</v>
       </c>
       <c r="L275" t="str">
-        <v>Zürich</v>
+        <v>Bellinzona</v>
       </c>
       <c r="M275" t="str">
-        <v>zh</v>
+        <v>ti</v>
       </c>
       <c r="N275" t="str">
         <v>false</v>
       </c>
       <c r="O275" t="str">
-        <v>47.386599473589165,8.539302780629411</v>
+        <v>46.192275921330555,9.023194197158595</v>
       </c>
       <c r="P275" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="str">
-        <v/>
+        <v>BSXGE0068900</v>
       </c>
       <c r="B276" t="str">
-        <v>BSXTI0009800.i</v>
+        <v>BSXGE0068900.i</v>
       </c>
       <c r="C276" t="str">
-        <v>SSSE Bellinzona</v>
+        <v>CFPSHR</v>
       </c>
       <c r="D276" t="str">
-        <v>Scuola specializzata superiore di economia</v>
+        <v>Centre de Formation Professionnelle Services et Hôtellerie / Restauration</v>
       </c>
       <c r="E276" t="str">
-        <v>Informatica di gestione e economia</v>
+        <v/>
       </c>
       <c r="F276" t="str">
-        <v>decs-ssse@edu.ti.ch</v>
+        <v/>
       </c>
       <c r="G276" t="str">
-        <v>091 814 65 91</v>
+        <v>022 388 41 90</v>
       </c>
       <c r="H276" t="str">
-        <v>https://www.ssig.ch</v>
+        <v/>
       </c>
       <c r="I276" t="str">
-        <v>Viale Stefano Franscini</v>
+        <v>Avenue de la Roseraie</v>
       </c>
       <c r="J276" t="str">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="K276" t="str">
-        <v>6500</v>
+        <v>1205</v>
       </c>
       <c r="L276" t="str">
-        <v>Bellinzona</v>
+        <v>Genève</v>
       </c>
       <c r="M276" t="str">
-        <v>ti</v>
+        <v>ge</v>
       </c>
       <c r="N276" t="str">
         <v>false</v>
       </c>
       <c r="O276" t="str">
-        <v>46.1945915222168,9.01243782043457</v>
+        <v>46.187828063964844,6.147933483123779</v>
       </c>
       <c r="P276" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="str">
-        <v>BSXBS0010100</v>
+        <v>BSXSG0018100</v>
       </c>
       <c r="B277" t="str">
-        <v>BSXBS0010100.i</v>
+        <v>BSXSG0018100.i</v>
       </c>
       <c r="C277" t="str">
-        <v>BFS Basel</v>
+        <v>United St.Gallen</v>
       </c>
       <c r="D277" t="str">
-        <v>Berufsfachschule Basel</v>
+        <v xml:space="preserve">UNITED School of Sports AG  </v>
       </c>
       <c r="E277" t="str">
         <v/>
       </c>
       <c r="F277" t="str">
-        <v>bfs@edubs.ch</v>
+        <v>info@unitedschool.ch</v>
       </c>
       <c r="G277" t="str">
-        <v>061 267 55 00</v>
+        <v>071 220 94 70</v>
       </c>
       <c r="H277" t="str">
-        <v>https://www.bfsbs.ch</v>
+        <v>https://unitedschool.ch/standorte/st-gallen/</v>
       </c>
       <c r="I277" t="str">
-        <v>Kohlenberggasse</v>
+        <v>St. Leonhard-Strasse</v>
       </c>
       <c r="J277" t="str">
-        <v>10</v>
+        <v>76</v>
       </c>
       <c r="K277" t="str">
-        <v>4001</v>
+        <v>9000</v>
       </c>
       <c r="L277" t="str">
-        <v>Basel</v>
+        <v>St. Gallen</v>
       </c>
       <c r="M277" t="str">
-        <v>bs</v>
+        <v>sg</v>
       </c>
       <c r="N277" t="str">
         <v>false</v>
       </c>
       <c r="O277" t="str">
-        <v>47.55316925048828,7.588014125823975</v>
+        <v>47.42117970121603,9.365045636476854</v>
       </c>
       <c r="P277" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="str">
-        <v>BSXGE0056200</v>
+        <v>BSXSO0012800</v>
       </c>
       <c r="B278" t="str">
-        <v>BSXGE0056200.i</v>
+        <v>BSXSO0012800.i</v>
       </c>
       <c r="C278" t="str">
-        <v>EC André-Chavanne</v>
+        <v>Polybau - Grenchen</v>
       </c>
       <c r="D278" t="str">
-        <v>Ecole de commerce André-Chavanne</v>
+        <v>Polybau - Grenchen</v>
       </c>
       <c r="E278" t="str">
         <v/>
       </c>
       <c r="F278" t="str">
-        <v/>
+        <v>info@polybau.ch</v>
       </c>
       <c r="G278" t="str">
-        <v>022 388 37 00</v>
+        <v>071 955 70 41</v>
       </c>
       <c r="H278" t="str">
-        <v/>
+        <v>https://polybau.ch/grenchen</v>
       </c>
       <c r="I278" t="str">
-        <v>Avenue de Trembley</v>
+        <v>Sportstrasse</v>
       </c>
       <c r="J278" t="str">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="K278" t="str">
-        <v>1211</v>
+        <v>2540</v>
       </c>
       <c r="L278" t="str">
-        <v>Genève 28</v>
+        <v>Grenchen</v>
       </c>
       <c r="M278" t="str">
-        <v>ge</v>
+        <v>so</v>
       </c>
       <c r="N278" t="str">
         <v>false</v>
       </c>
       <c r="O278" t="str">
-        <v>46.222033575408524,6.120317510653622</v>
+        <v>47.184997771647,7.401424697762497</v>
       </c>
       <c r="P278" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="str">
-        <v/>
+        <v>BSXZG0011000</v>
       </c>
       <c r="B279" t="str">
-        <v>BSXBL0011100.i</v>
+        <v>BSXZG0011000.i</v>
       </c>
       <c r="C279" t="str">
-        <v>kvBL</v>
+        <v>WMS</v>
       </c>
       <c r="D279" t="str">
-        <v>Schulen kvBL</v>
+        <v>Wirtschaftsmittelschule Zug</v>
       </c>
       <c r="E279" t="str">
         <v/>
       </c>
       <c r="F279" t="str">
-        <v>liestal@kvbl.ch</v>
+        <v>info@wms-zug.ch</v>
       </c>
       <c r="G279" t="str">
-        <v>061 926 25 00</v>
+        <v>041 594 12 12</v>
       </c>
       <c r="H279" t="str">
-        <v>https://www.kvbl.ch</v>
+        <v>https://www.zg.ch/behoerden/direktion-fur-bildung-und-kultur/wms</v>
       </c>
       <c r="I279" t="str">
-        <v>Obergestadeckweg</v>
+        <v>Lüssiweg</v>
       </c>
       <c r="J279" t="str">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="K279" t="str">
-        <v>4410</v>
+        <v>6302</v>
       </c>
       <c r="L279" t="str">
-        <v>Liestal</v>
+        <v>Zug</v>
       </c>
       <c r="M279" t="str">
-        <v>bl</v>
+        <v>zg</v>
       </c>
       <c r="N279" t="str">
         <v>false</v>
       </c>
       <c r="O279" t="str">
-        <v>47.48516445433095,7.737005925105132</v>
+        <v>47.17469787597656,8.523550987243652</v>
       </c>
       <c r="P279" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="str">
-        <v>BSXSH0010100</v>
+        <v/>
       </c>
       <c r="B280" t="str">
-        <v>BSXSH0010100.i</v>
+        <v>BSXZH0060800.i</v>
       </c>
       <c r="C280" t="str">
-        <v>HKV Schaffhausen</v>
+        <v>Careum Zürich</v>
       </c>
       <c r="D280" t="str">
-        <v>Handelsschule KV Schaffhausen</v>
+        <v>Careum Bildungszentrum</v>
       </c>
       <c r="E280" t="str">
         <v/>
       </c>
       <c r="F280" t="str">
-        <v>info@hkv-sh.ch</v>
+        <v>info@careum-bildungszentrum.ch</v>
       </c>
       <c r="G280" t="str">
-        <v>052 630 79 00</v>
+        <v>043 222 52 00</v>
       </c>
       <c r="H280" t="str">
-        <v>https://www.hkv-sh.ch</v>
+        <v>https://www.careum.ch</v>
       </c>
       <c r="I280" t="str">
-        <v>Baumgartenstrasse</v>
+        <v>Gloriastrasse</v>
       </c>
       <c r="J280" t="str">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="K280" t="str">
-        <v>8201</v>
+        <v>8006</v>
       </c>
       <c r="L280" t="str">
-        <v>Schaffhausen</v>
+        <v>Zürich</v>
       </c>
       <c r="M280" t="str">
-        <v>sh</v>
+        <v>zh</v>
       </c>
       <c r="N280" t="str">
         <v>false</v>
       </c>
       <c r="O280" t="str">
-        <v>47.69462585449219,8.637624740600586</v>
+        <v>47.37531280517578,8.553455352783203</v>
       </c>
       <c r="P280" t="str">
         <v>private</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="str">
-        <v>BSXGE0067600</v>
+        <v/>
       </c>
       <c r="B281" t="str">
-        <v>BSXGE0067600.i</v>
+        <v>BSXZH0084600.i</v>
       </c>
       <c r="C281" t="str">
-        <v>CFP-Santé-Social</v>
+        <v/>
       </c>
       <c r="D281" t="str">
-        <v>Centre de formation professionnelle - Santé-Social - Ecole d'assistant.e socio-éducatif.ve</v>
+        <v>Tanz Akademie Zürich</v>
       </c>
       <c r="E281" t="str">
         <v/>
       </c>
       <c r="F281" t="str">
-        <v/>
+        <v>info.tanz@zhdk.ch</v>
       </c>
       <c r="G281" t="str">
-        <v>022 388 72 80</v>
+        <v>043 446 50 30</v>
       </c>
       <c r="H281" t="str">
-        <v/>
+        <v>https://www.zhdk.ch/taz</v>
       </c>
       <c r="I281" t="str">
-        <v>Rue des Caroubiers</v>
+        <v>Pfingstweidstrasse</v>
       </c>
       <c r="J281" t="str">
-        <v>25</v>
+        <v>96</v>
       </c>
       <c r="K281" t="str">
-        <v>1227</v>
+        <v>8031</v>
       </c>
       <c r="L281" t="str">
-        <v>Carouge</v>
+        <v>Zürich</v>
       </c>
       <c r="M281" t="str">
-        <v>ge</v>
+        <v>zh</v>
       </c>
       <c r="N281" t="str">
         <v>false</v>
       </c>
       <c r="O281" t="str">
-        <v>46.185848236083984,6.134190559387207</v>
+        <v>47.39065933227539,8.511383056640625</v>
       </c>
       <c r="P281" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="str">
-        <v>BSXGE0068500</v>
+        <v>BSXVS0003000</v>
       </c>
       <c r="B282" t="str">
-        <v>BSXGE0068500.i</v>
+        <v>BSXVS0003000.i</v>
       </c>
       <c r="C282" t="str">
-        <v>CFP Santé</v>
+        <v>LZV</v>
       </c>
       <c r="D282" t="str">
-        <v>Ecole d'assistant-e-s en soins et en santé communautaire</v>
+        <v>Landwirtschaftszentrum Visp</v>
       </c>
       <c r="E282" t="str">
         <v/>
       </c>
       <c r="F282" t="str">
-        <v>assc@etat.ge.ch</v>
+        <v>dlw-bildung@admin.vs.ch</v>
       </c>
       <c r="G282" t="str">
-        <v>022 388 57 50</v>
+        <v>027 606 79 00</v>
       </c>
       <c r="H282" t="str">
-        <v>https://edu.ge.ch/secondaire2/ecaso/accueil</v>
+        <v>https://www.vs.ch/de/web/sca/landwirtschaftszentrum-visp</v>
       </c>
       <c r="I282" t="str">
-        <v>Boulevard de la Cluse</v>
+        <v>Talstrasse</v>
       </c>
       <c r="J282" t="str">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="K282" t="str">
-        <v>1205</v>
+        <v>3930</v>
       </c>
       <c r="L282" t="str">
-        <v>Genève</v>
+        <v>Visp</v>
       </c>
       <c r="M282" t="str">
-        <v>ge</v>
+        <v>vs</v>
       </c>
       <c r="N282" t="str">
         <v>false</v>
       </c>
       <c r="O282" t="str">
-        <v>46.1885986328125,6.144690036773682</v>
+        <v>46.286354833810556,7.880986354833409</v>
       </c>
       <c r="P282" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="str">
-        <v>BSXVD0002100</v>
+        <v>BSXZG0011100</v>
       </c>
       <c r="B283" t="str">
-        <v>BSXVD0002100.i</v>
+        <v>BSXZG0011100.i</v>
       </c>
       <c r="C283" t="str">
-        <v>EPCA</v>
+        <v xml:space="preserve">OYM </v>
       </c>
       <c r="D283" t="str">
-        <v>Ecole professionnelle du Chablais</v>
+        <v>OYM College AG</v>
       </c>
       <c r="E283" t="str">
         <v/>
       </c>
       <c r="F283" t="str">
-        <v>secretariat.epca@vd.ch</v>
+        <v>info@oym-college.ch</v>
       </c>
       <c r="G283" t="str">
-        <v>024 557 79 39</v>
+        <v>041 269 69 99</v>
       </c>
       <c r="H283" t="str">
-        <v>https://www.epca.ch</v>
+        <v>https://www.oym-college.ch</v>
       </c>
       <c r="I283" t="str">
-        <v>Avenue des Marronniers</v>
+        <v>Lorzenparkstrasse</v>
       </c>
       <c r="J283" t="str">
-        <v>3</v>
+        <v>22</v>
       </c>
       <c r="K283" t="str">
-        <v>1860</v>
+        <v>6330</v>
       </c>
       <c r="L283" t="str">
-        <v>Aigle</v>
+        <v>Cham</v>
       </c>
       <c r="M283" t="str">
-        <v>vd</v>
+        <v>zg</v>
       </c>
       <c r="N283" t="str">
         <v>false</v>
       </c>
       <c r="O283" t="str">
-        <v>46.31602478027344,6.966814994812012</v>
+        <v>47.1930383639516,8.455189153633027</v>
       </c>
       <c r="P283" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="str">
-        <v/>
+        <v>BSXGE0068700</v>
       </c>
       <c r="B284" t="str">
-        <v>BSXTI0010400.i</v>
+        <v>BSXGE0068700.i</v>
       </c>
       <c r="C284" t="str">
-        <v>Gruppo Sant'Anna</v>
+        <v>CFP-Santé-Social</v>
       </c>
       <c r="D284" t="str">
-        <v>Istituto Sant'Anna e Scuole Associate</v>
+        <v>Centre de formation professionnelle - Santé-Social - Ecole de technicien-ne dentiste</v>
       </c>
       <c r="E284" t="str">
         <v/>
       </c>
       <c r="F284" t="str">
-        <v>info@istitutosantacaterina.ch</v>
+        <v/>
       </c>
       <c r="G284" t="str">
-        <v>091 825 25 85</v>
+        <v>022 388 41 90</v>
       </c>
       <c r="H284" t="str">
-        <v>https://istitutosantanna.ch/</v>
+        <v/>
       </c>
       <c r="I284" t="str">
-        <v>Via Codeborgo</v>
+        <v>Chemin Gérard-de-Ternier</v>
       </c>
       <c r="J284" t="str">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="K284" t="str">
-        <v>6500</v>
+        <v>1213</v>
       </c>
       <c r="L284" t="str">
-        <v>Bellinzona</v>
+        <v>Petit-Lancy</v>
       </c>
       <c r="M284" t="str">
-        <v>ti</v>
+        <v>ge</v>
       </c>
       <c r="N284" t="str">
         <v>false</v>
       </c>
       <c r="O284" t="str">
-        <v>46.192275921330555,9.023194197158595</v>
+        <v>46.195011138916016,6.106815338134766</v>
       </c>
       <c r="P284" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="str">
-        <v>BSXGE0068900</v>
+        <v>BSXFR0011100</v>
       </c>
       <c r="B285" t="str">
-        <v>BSXGE0068900.i</v>
+        <v>BSXFR0011100.i</v>
       </c>
       <c r="C285" t="str">
-        <v>CFPSHR</v>
+        <v>GIBS</v>
       </c>
       <c r="D285" t="str">
-        <v>Centre de Formation Professionnelle Services et Hôtellerie / Restauration</v>
+        <v>Gewerbliche und Industrielle Berufsfachschule</v>
       </c>
       <c r="E285" t="str">
         <v/>
       </c>
       <c r="F285" t="str">
-        <v/>
+        <v>info.epai@edufr.ch</v>
       </c>
       <c r="G285" t="str">
-        <v>022 388 41 90</v>
+        <v>026 305 25 12</v>
       </c>
       <c r="H285" t="str">
-        <v/>
+        <v>https://www.fr.ch/epai</v>
       </c>
       <c r="I285" t="str">
-        <v>Avenue de la Roseraie</v>
+        <v>Derrière-les-Remparts</v>
       </c>
       <c r="J285" t="str">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="K285" t="str">
-        <v>1205</v>
+        <v>1700</v>
       </c>
       <c r="L285" t="str">
-        <v>Genève</v>
+        <v>Fribourg</v>
       </c>
       <c r="M285" t="str">
-        <v>ge</v>
+        <v>fr</v>
       </c>
       <c r="N285" t="str">
         <v>false</v>
       </c>
       <c r="O285" t="str">
-        <v>46.187828063964844,6.147933483123779</v>
+        <v>46.80867004394531,7.156752586364746</v>
       </c>
       <c r="P285" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="str">
-        <v>BSXSG0018100</v>
+        <v>BSXJU0031700</v>
       </c>
       <c r="B286" t="str">
-        <v>BSXSG0018100.i</v>
+        <v>BSXJU0031700.i</v>
       </c>
       <c r="C286" t="str">
-        <v>United St.Gallen</v>
+        <v>CEJEF - Divart</v>
       </c>
       <c r="D286" t="str">
-        <v xml:space="preserve">UNITED School of Sports AG  </v>
+        <v>Division artisanale du CEJEF</v>
       </c>
       <c r="E286" t="str">
         <v/>
       </c>
       <c r="F286" t="str">
-        <v>info@unitedschool.ch</v>
+        <v>secr@divart.ch</v>
       </c>
       <c r="G286" t="str">
-        <v>071 220 94 70</v>
+        <v>032 420 75 00</v>
       </c>
       <c r="H286" t="str">
-        <v>https://unitedschool.ch/standorte/st-gallen/</v>
+        <v>https://site.divart.ch</v>
       </c>
       <c r="I286" t="str">
-        <v>St. Leonhard-Strasse</v>
+        <v>Rue de la Jeunesse</v>
       </c>
       <c r="J286" t="str">
-        <v>76</v>
+        <v>32</v>
       </c>
       <c r="K286" t="str">
-        <v>9000</v>
+        <v>2800</v>
       </c>
       <c r="L286" t="str">
-        <v>St. Gallen</v>
+        <v>Delémont</v>
       </c>
       <c r="M286" t="str">
-        <v>sg</v>
+        <v>ju</v>
       </c>
       <c r="N286" t="str">
         <v>false</v>
       </c>
       <c r="O286" t="str">
-        <v>47.42117970121603,9.365045636476854</v>
+        <v>47.35737991333008,7.339074611663818</v>
       </c>
       <c r="P286" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="str">
-        <v>BSXSO0012800</v>
+        <v>BSXZH0084700</v>
       </c>
       <c r="B287" t="str">
-        <v>BSXSO0012800.i</v>
+        <v>BSXZH0084700.i</v>
       </c>
       <c r="C287" t="str">
-        <v>Polybau - Grenchen</v>
+        <v>F+F</v>
       </c>
       <c r="D287" t="str">
-        <v>Polybau - Grenchen</v>
+        <v>F+F Schule für Kunst und Design</v>
       </c>
       <c r="E287" t="str">
         <v/>
       </c>
       <c r="F287" t="str">
-        <v>info@polybau.ch</v>
+        <v>info@ffzh.ch</v>
       </c>
       <c r="G287" t="str">
-        <v>071 955 70 41</v>
+        <v>044 444 18 88</v>
       </c>
       <c r="H287" t="str">
-        <v>https://polybau.ch/grenchen</v>
+        <v>https://ffzh.ch</v>
       </c>
       <c r="I287" t="str">
-        <v>Sportstrasse</v>
+        <v>Flurstrasse</v>
       </c>
       <c r="J287" t="str">
-        <v>2</v>
+        <v>89</v>
       </c>
       <c r="K287" t="str">
-        <v>2540</v>
+        <v>8047</v>
       </c>
       <c r="L287" t="str">
-        <v>Grenchen</v>
+        <v>Zürich</v>
       </c>
       <c r="M287" t="str">
-        <v>so</v>
+        <v>zh</v>
       </c>
       <c r="N287" t="str">
         <v>false</v>
       </c>
       <c r="O287" t="str">
-        <v>47.184997771647,7.401424697762497</v>
+        <v>47.38191314004037,8.492632513065532</v>
       </c>
       <c r="P287" t="str">
         <v>private</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="str">
-        <v>BSXZG0011000</v>
+        <v>BSXBS0011900</v>
       </c>
       <c r="B288" t="str">
-        <v>BSXZG0011000.i</v>
+        <v>BSXBS0011900.i</v>
       </c>
       <c r="C288" t="str">
-        <v>WMS</v>
+        <v>Minerva Berufsbildung</v>
       </c>
       <c r="D288" t="str">
-        <v>Wirtschaftsmittelschule Zug</v>
+        <v>Minerva Berufsbildung</v>
       </c>
       <c r="E288" t="str">
         <v/>
       </c>
       <c r="F288" t="str">
-        <v>info@wms-zug.ch</v>
+        <v>basel@minervaschulen.ch</v>
       </c>
       <c r="G288" t="str">
-        <v>041 594 12 12</v>
+        <v>061 377 99 55</v>
       </c>
       <c r="H288" t="str">
-        <v>https://www.zg.ch/behoerden/direktion-fur-bildung-und-kultur/wms</v>
+        <v>http://www.minervaschulen.ch</v>
       </c>
       <c r="I288" t="str">
-        <v>Lüssiweg</v>
+        <v>Engelgasse</v>
       </c>
       <c r="J288" t="str">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="K288" t="str">
-        <v>6302</v>
+        <v>4052</v>
       </c>
       <c r="L288" t="str">
-        <v>Zug</v>
+        <v>Basel</v>
       </c>
       <c r="M288" t="str">
-        <v>zg</v>
+        <v>bs</v>
       </c>
       <c r="N288" t="str">
         <v>false</v>
       </c>
       <c r="O288" t="str">
-        <v>47.17469787597656,8.523550987243652</v>
+        <v>47.550872802734375,7.599091529846191</v>
       </c>
       <c r="P288" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="str">
-        <v/>
+        <v>BSXSG0011000</v>
       </c>
       <c r="B289" t="str">
-        <v>BSXZH0060800.i</v>
+        <v>BSXSG0011000.i</v>
       </c>
       <c r="C289" t="str">
-        <v>Careum Zürich</v>
+        <v>GBS St.Gallen</v>
       </c>
       <c r="D289" t="str">
-        <v>Careum Bildungszentrum</v>
+        <v>Gewerbliches Berufs- und Weiterbildungszentrum St.Gallen</v>
       </c>
       <c r="E289" t="str">
         <v/>
       </c>
       <c r="F289" t="str">
-        <v>info@careum-bildungszentrum.ch</v>
+        <v>info@gbssg.ch</v>
       </c>
       <c r="G289" t="str">
-        <v>043 222 52 00</v>
+        <v>058 228 26 00</v>
       </c>
       <c r="H289" t="str">
-        <v>https://www.careum.ch</v>
+        <v>https://www.gbssg.ch</v>
       </c>
       <c r="I289" t="str">
-        <v>Gloriastrasse</v>
+        <v>Demutstrasse</v>
       </c>
       <c r="J289" t="str">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="K289" t="str">
-        <v>8006</v>
+        <v>9012</v>
       </c>
       <c r="L289" t="str">
-        <v>Zürich</v>
+        <v>St. Gallen</v>
       </c>
       <c r="M289" t="str">
-        <v>zh</v>
+        <v>sg</v>
       </c>
       <c r="N289" t="str">
         <v>false</v>
       </c>
       <c r="O289" t="str">
-        <v>47.37531280517578,8.553455352783203</v>
+        <v>47.41228103637695,9.36807918548584</v>
       </c>
       <c r="P289" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="str">
-        <v/>
+        <v>BSXGE0050200</v>
       </c>
       <c r="B290" t="str">
-        <v>BSXZH0084600.i</v>
+        <v>BSXGE0050200.i</v>
       </c>
       <c r="C290" t="str">
-        <v/>
+        <v>CFP Arts</v>
       </c>
       <c r="D290" t="str">
-        <v>Tanz Akademie Zürich</v>
+        <v>Centre de formation professionnelle Arts</v>
       </c>
       <c r="E290" t="str">
         <v/>
       </c>
       <c r="F290" t="str">
-        <v>info.tanz@zhdk.ch</v>
+        <v>secretariat.cfpa@etat.ge.ch</v>
       </c>
       <c r="G290" t="str">
-        <v>043 446 50 30</v>
+        <v>022 388 50 00</v>
       </c>
       <c r="H290" t="str">
-        <v>https://www.zhdk.ch/taz</v>
+        <v/>
       </c>
       <c r="I290" t="str">
-        <v>Pfingstweidstrasse</v>
+        <v>Rue Necker</v>
       </c>
       <c r="J290" t="str">
-        <v>96</v>
+        <v>2</v>
       </c>
       <c r="K290" t="str">
-        <v>8031</v>
+        <v>1201</v>
       </c>
       <c r="L290" t="str">
-        <v>Zürich</v>
+        <v>Genève</v>
       </c>
       <c r="M290" t="str">
-        <v>zh</v>
+        <v>ge</v>
       </c>
       <c r="N290" t="str">
         <v>false</v>
       </c>
       <c r="O290" t="str">
-        <v>47.39065933227539,8.511383056640625</v>
+        <v>46.207061767578125,6.1404032707214355</v>
       </c>
       <c r="P290" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="str">
-        <v>BSXVS0003000</v>
+        <v>BSXGE0068600</v>
       </c>
       <c r="B291" t="str">
-        <v>BSXVS0003000.i</v>
+        <v>BSXGE0068600.i</v>
       </c>
       <c r="C291" t="str">
-        <v>LZV</v>
+        <v>CFP-Santé-Social</v>
       </c>
       <c r="D291" t="str">
-        <v>Landwirtschaftszentrum Visp</v>
+        <v>Centre de formation professionnelle - Santé-Social - Ecole d'assistant-e médical-e</v>
       </c>
       <c r="E291" t="str">
         <v/>
       </c>
       <c r="F291" t="str">
-        <v>dlw-bildung@admin.vs.ch</v>
+        <v/>
       </c>
       <c r="G291" t="str">
-        <v>027 606 79 00</v>
+        <v>022 388 34 10</v>
       </c>
       <c r="H291" t="str">
-        <v>https://www.vs.ch/de/web/sca/landwirtschaftszentrum-visp</v>
+        <v/>
       </c>
       <c r="I291" t="str">
-        <v>Talstrasse</v>
+        <v>Chemin des Bougeries</v>
       </c>
       <c r="J291" t="str">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="K291" t="str">
-        <v>3930</v>
+        <v>1231</v>
       </c>
       <c r="L291" t="str">
-        <v>Visp</v>
+        <v>Conches</v>
       </c>
       <c r="M291" t="str">
-        <v>vs</v>
+        <v>ge</v>
       </c>
       <c r="N291" t="str">
         <v>false</v>
       </c>
       <c r="O291" t="str">
-        <v>46.286354833810556,7.880986354833409</v>
+        <v>46.18962097167969,6.177772045135498</v>
       </c>
       <c r="P291" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="str">
-        <v>BSXZG0011100</v>
+        <v>BSXGE0068800</v>
       </c>
       <c r="B292" t="str">
-        <v>BSXZG0011100.i</v>
+        <v>BSXGE0068800.i</v>
       </c>
       <c r="C292" t="str">
-        <v xml:space="preserve">OYM </v>
+        <v>CFPS</v>
       </c>
       <c r="D292" t="str">
-        <v>OYM College AG</v>
+        <v>Centre de formation professionnelle Santé -Ecole des Métiers du laboratoire</v>
       </c>
       <c r="E292" t="str">
         <v/>
       </c>
       <c r="F292" t="str">
-        <v>info@oym-college.ch</v>
+        <v/>
       </c>
       <c r="G292" t="str">
-        <v>041 269 69 99</v>
+        <v>022 388 87 01</v>
       </c>
       <c r="H292" t="str">
-        <v>https://www.oym.ch</v>
+        <v/>
       </c>
       <c r="I292" t="str">
-        <v>Lorzenparkstrasse</v>
+        <v>Chemin Gérard-de-Ternier</v>
       </c>
       <c r="J292" t="str">
         <v>22</v>
       </c>
       <c r="K292" t="str">
-        <v>6330</v>
+        <v>1213</v>
       </c>
       <c r="L292" t="str">
-        <v>Cham</v>
+        <v>Petit-Lancy</v>
       </c>
       <c r="M292" t="str">
-        <v>zg</v>
+        <v>ge</v>
       </c>
       <c r="N292" t="str">
         <v>false</v>
       </c>
       <c r="O292" t="str">
-        <v>47.1930383639516,8.455189153633027</v>
+        <v>46.19462594114599,6.107496584181412</v>
       </c>
       <c r="P292" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="str">
-        <v>BSXGE0068700</v>
+        <v>BSXTG0076400</v>
       </c>
       <c r="B293" t="str">
-        <v>BSXGE0068700.i</v>
+        <v>BSXTG0076400.i</v>
       </c>
       <c r="C293" t="str">
-        <v>CFP-Santé-Social</v>
+        <v>IMS Frauenfeld</v>
       </c>
       <c r="D293" t="str">
-        <v>Centre de formation professionnelle - Santé-Social - Ecole de technicien-ne dentiste</v>
+        <v>Kantonsschule Frauenfeld</v>
       </c>
       <c r="E293" t="str">
-        <v/>
+        <v>Informatikschule</v>
       </c>
       <c r="F293" t="str">
-        <v/>
+        <v>info@kanti-frauenfeld.ch</v>
       </c>
       <c r="G293" t="str">
-        <v>022 388 41 90</v>
+        <v>052 728 33 11</v>
       </c>
       <c r="H293" t="str">
-        <v/>
+        <v>https://www.kanti-frauenfeld.ch</v>
       </c>
       <c r="I293" t="str">
-        <v>Chemin Gérard-de-Ternier</v>
+        <v>Ringstrasse</v>
       </c>
       <c r="J293" t="str">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="K293" t="str">
-        <v>1213</v>
+        <v>8501</v>
       </c>
       <c r="L293" t="str">
-        <v>Petit-Lancy</v>
+        <v>Frauenfeld</v>
       </c>
       <c r="M293" t="str">
-        <v>ge</v>
+        <v>tg</v>
       </c>
       <c r="N293" t="str">
         <v>false</v>
       </c>
       <c r="O293" t="str">
-        <v>46.195011138916016,6.106815338134766</v>
+        <v>47.555118560791016,8.902958869934082</v>
       </c>
       <c r="P293" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="str">
-        <v>BSXFR0011100</v>
+        <v>BSXVD0008500</v>
       </c>
       <c r="B294" t="str">
-        <v>BSXFR0011100.i</v>
+        <v>BSXVD0008500.i</v>
       </c>
       <c r="C294" t="str">
-        <v>GIBS</v>
+        <v>LEMANIA</v>
       </c>
       <c r="D294" t="str">
-        <v>Gewerbliche und Industrielle Berufsfachschule</v>
+        <v>Ecole Lémania</v>
       </c>
       <c r="E294" t="str">
         <v/>
       </c>
       <c r="F294" t="str">
-        <v>info.epai@edufr.ch</v>
+        <v>info@lemania.com</v>
       </c>
       <c r="G294" t="str">
-        <v>026 305 25 12</v>
+        <v>021 320 15 01</v>
       </c>
       <c r="H294" t="str">
-        <v>https://www.fr.ch/epai</v>
+        <v>https://www.lemania.ch</v>
       </c>
       <c r="I294" t="str">
-        <v>Derrière-les-Remparts</v>
+        <v>Chemin de Préville</v>
       </c>
       <c r="J294" t="str">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="K294" t="str">
-        <v>1700</v>
+        <v>1003</v>
       </c>
       <c r="L294" t="str">
-        <v>Fribourg</v>
+        <v>Lausanne</v>
       </c>
       <c r="M294" t="str">
-        <v>fr</v>
+        <v>vd</v>
       </c>
       <c r="N294" t="str">
         <v>false</v>
       </c>
       <c r="O294" t="str">
-        <v>46.80867004394531,7.156752586364746</v>
+        <v>46.519073486328125,6.6275715827941895</v>
       </c>
       <c r="P294" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="str">
         <v/>
       </c>
       <c r="B295" t="str">
-        <v>BSXZH0041200.i</v>
+        <v>BSXTI0090000.i</v>
       </c>
       <c r="C295" t="str">
-        <v>KWI</v>
+        <v>SCC Bellinzona</v>
       </c>
       <c r="D295" t="str">
-        <v>Kantonsschule Wiedikon</v>
+        <v>Scuola cantonale di commercio Bellinzona</v>
       </c>
       <c r="E295" t="str">
         <v/>
       </c>
       <c r="F295" t="str">
-        <v>rektorat@kwi.ch</v>
+        <v>decs-scc.bellinzona@edu.ti.ch</v>
       </c>
       <c r="G295" t="str">
-        <v>044 457 71 11</v>
+        <v>091 814 65 11</v>
       </c>
       <c r="H295" t="str">
-        <v>https://www.kwi.ch</v>
+        <v>https://www.sccbellinzona.ti.ch/</v>
       </c>
       <c r="I295" t="str">
-        <v>Güterstrasse</v>
+        <v>Stabile Torretta Viale Stefano Franscini</v>
       </c>
       <c r="J295" t="str">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="K295" t="str">
-        <v>8004</v>
+        <v>6500</v>
       </c>
       <c r="L295" t="str">
-        <v>Zürich</v>
+        <v>Bellinzona</v>
       </c>
       <c r="M295" t="str">
-        <v>zh</v>
+        <v>ti</v>
       </c>
       <c r="N295" t="str">
         <v>false</v>
       </c>
       <c r="O295" t="str">
-        <v>47.382720947265625,8.518397331237793</v>
+        <v>46.1946052971368,9.012400995882905</v>
       </c>
       <c r="P295" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="str">
-        <v>BSXJU0031700</v>
+        <v/>
       </c>
       <c r="B296" t="str">
-        <v>BSXJU0031700.i</v>
+        <v>BSXTI0007700.i</v>
       </c>
       <c r="C296" t="str">
-        <v>CEJEF - Divart</v>
+        <v>CPC Locarno</v>
       </c>
       <c r="D296" t="str">
-        <v>Division artisanale du CEJEF</v>
+        <v>Centro professionale commerciale Locarno</v>
       </c>
       <c r="E296" t="str">
-        <v/>
+        <v>Scuola professionale commerciale</v>
       </c>
       <c r="F296" t="str">
-        <v>secr@divart.ch</v>
+        <v>decs-cpc.locarno@edu.ti.ch</v>
       </c>
       <c r="G296" t="str">
-        <v>032 420 75 00</v>
+        <v>091 816 01 11</v>
       </c>
       <c r="H296" t="str">
-        <v>https://site.divart.ch</v>
+        <v>https://www.cpclocarno.ti.ch/</v>
       </c>
       <c r="I296" t="str">
-        <v>Rue de la Jeunesse</v>
+        <v>Via Cappuccini</v>
       </c>
       <c r="J296" t="str">
-        <v>32</v>
+        <v>2</v>
       </c>
       <c r="K296" t="str">
-        <v>2800</v>
+        <v>6601</v>
       </c>
       <c r="L296" t="str">
-        <v>Delémont</v>
+        <v>Locarno</v>
       </c>
       <c r="M296" t="str">
-        <v>ju</v>
+        <v>ti</v>
       </c>
       <c r="N296" t="str">
         <v>false</v>
       </c>
       <c r="O296" t="str">
-        <v>47.35737991333008,7.339074611663818</v>
+        <v>46.17186343543309,8.797103868686401</v>
       </c>
       <c r="P296" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="str">
-        <v>BSXBS0011900</v>
+        <v/>
       </c>
       <c r="B297" t="str">
-        <v>BSXBS0011900.i</v>
+        <v>BSXZH0004500.i</v>
       </c>
       <c r="C297" t="str">
-        <v>Minerva Basel</v>
+        <v>EB Zürich</v>
       </c>
       <c r="D297" t="str">
-        <v>Minerva Schule Basel</v>
+        <v>EB Zürich Kantonale Schule für Berufsbildung</v>
       </c>
       <c r="E297" t="str">
         <v/>
       </c>
       <c r="F297" t="str">
-        <v>basel@minervaschulen.ch</v>
+        <v>lernen@eb-zuerich.ch</v>
       </c>
       <c r="G297" t="str">
-        <v>061 377 99 55</v>
+        <v>0842 843 844</v>
       </c>
       <c r="H297" t="str">
-        <v>https://www.minervaschulen.ch/de-ch/standorte/basel</v>
+        <v>https://www.eb-zuerich.ch/</v>
       </c>
       <c r="I297" t="str">
-        <v>Engelgasse</v>
+        <v>Riesbachstrasse</v>
       </c>
       <c r="J297" t="str">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="K297" t="str">
-        <v>4052</v>
+        <v>8090</v>
       </c>
       <c r="L297" t="str">
-        <v>Basel</v>
+        <v>Zürich</v>
       </c>
       <c r="M297" t="str">
-        <v>bs</v>
+        <v>zh</v>
       </c>
       <c r="N297" t="str">
         <v>false</v>
       </c>
       <c r="O297" t="str">
-        <v>47.550872802734375,7.599091529846191</v>
+        <v>47.36016845703125,8.554067611694336</v>
       </c>
       <c r="P297" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="str">
-        <v>BSXSG0011000</v>
+        <v>BSXGE0068000</v>
       </c>
       <c r="B298" t="str">
-        <v>BSXSG0011000.i</v>
+        <v>BSXGE0068000.i</v>
       </c>
       <c r="C298" t="str">
-        <v>GBS St.Gallen</v>
+        <v>CFP-Construction</v>
       </c>
       <c r="D298" t="str">
-        <v>Gewerbliches Berufs- und Weiterbildungszentrum St.Gallen</v>
+        <v>Centre de formation professionnelle - Construction - Section Métallurgie du bâtiment</v>
       </c>
       <c r="E298" t="str">
         <v/>
       </c>
       <c r="F298" t="str">
-        <v>info@gbssg.ch</v>
+        <v/>
       </c>
       <c r="G298" t="str">
-        <v>058 228 26 00</v>
+        <v>022 388 85 80</v>
       </c>
       <c r="H298" t="str">
-        <v>https://www.gbssg.ch</v>
+        <v/>
       </c>
       <c r="I298" t="str">
-        <v>Demutstrasse</v>
+        <v>Avenue de la Jonction</v>
       </c>
       <c r="J298" t="str">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="K298" t="str">
-        <v>9012</v>
+        <v>1205</v>
       </c>
       <c r="L298" t="str">
-        <v>St. Gallen</v>
+        <v>Genève</v>
       </c>
       <c r="M298" t="str">
-        <v>sg</v>
+        <v>ge</v>
       </c>
       <c r="N298" t="str">
         <v>false</v>
       </c>
       <c r="O298" t="str">
-        <v>47.41228103637695,9.36807918548584</v>
+        <v>46.20106887817383,6.127536296844482</v>
       </c>
       <c r="P298" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="str">
-        <v>BSXGE0050200</v>
+        <v>BSXGE0056000</v>
       </c>
       <c r="B299" t="str">
-        <v>BSXGE0050200.i</v>
+        <v>BSXGE0056000.i</v>
       </c>
       <c r="C299" t="str">
-        <v>CFP Arts</v>
+        <v>CEC Nicolas-Bouvier</v>
       </c>
       <c r="D299" t="str">
-        <v>Centre de formation professionnelle Arts</v>
+        <v>Ecole de commerce Nicolas-Bouvier</v>
       </c>
       <c r="E299" t="str">
         <v/>
       </c>
       <c r="F299" t="str">
-        <v>secretariat.cfpa@etat.ge.ch</v>
+        <v/>
       </c>
       <c r="G299" t="str">
-        <v>022 388 50 00</v>
+        <v>022 919 24 13</v>
       </c>
       <c r="H299" t="str">
         <v/>
       </c>
       <c r="I299" t="str">
-        <v>Rue Necker</v>
+        <v>Rue de Saint-Jean</v>
       </c>
       <c r="J299" t="str">
-        <v>2</v>
+        <v>60</v>
       </c>
       <c r="K299" t="str">
-        <v>1201</v>
+        <v>1203</v>
       </c>
       <c r="L299" t="str">
         <v>Genève</v>
       </c>
       <c r="M299" t="str">
         <v>ge</v>
       </c>
       <c r="N299" t="str">
         <v>false</v>
       </c>
       <c r="O299" t="str">
-        <v>46.207061767578125,6.1404032707214355</v>
+        <v>46.205108642578125,6.13277006149292</v>
       </c>
       <c r="P299" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="str">
-        <v>BSXGE0068600</v>
+        <v>BSXGE0067700</v>
       </c>
       <c r="B300" t="str">
-        <v>BSXGE0068600.i</v>
+        <v>BSXGE0067700.i</v>
       </c>
       <c r="C300" t="str">
-        <v>CFP-Santé-Social</v>
+        <v>CFP</v>
       </c>
       <c r="D300" t="str">
-        <v>Centre de formation professionnelle - Santé-Social - Ecole d'assistant-e médical-e</v>
+        <v>Centre de formation professionnelle - Services et hôtellerie-restauration</v>
       </c>
       <c r="E300" t="str">
         <v/>
       </c>
       <c r="F300" t="str">
         <v/>
       </c>
       <c r="G300" t="str">
-        <v>022 388 34 10</v>
+        <v>022 388 82 67</v>
       </c>
       <c r="H300" t="str">
         <v/>
       </c>
       <c r="I300" t="str">
-        <v>Chemin des Bougeries</v>
+        <v>Chemin Gérard de Ternier</v>
       </c>
       <c r="J300" t="str">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="K300" t="str">
-        <v>1231</v>
+        <v>1213</v>
       </c>
       <c r="L300" t="str">
-        <v>Conches</v>
+        <v>Petit-Lancy</v>
       </c>
       <c r="M300" t="str">
         <v>ge</v>
       </c>
       <c r="N300" t="str">
         <v>false</v>
       </c>
       <c r="O300" t="str">
-        <v>46.18962097167969,6.177772045135498</v>
+        <v>46.195011138916016,6.106815338134766</v>
       </c>
       <c r="P300" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="str">
-        <v>BSXGE0068800</v>
+        <v>BSXBE0011800</v>
       </c>
       <c r="B301" t="str">
-        <v>BSXGE0068800.i</v>
+        <v>BSXBE0011800.i</v>
       </c>
       <c r="C301" t="str">
-        <v>CFPS</v>
+        <v>Geigenbauschule</v>
       </c>
       <c r="D301" t="str">
-        <v>Centre de formation professionnelle Santé -Ecole des Métiers du laboratoire</v>
+        <v>Schweizer Geigenbauschule</v>
       </c>
       <c r="E301" t="str">
         <v/>
       </c>
       <c r="F301" t="str">
         <v/>
       </c>
       <c r="G301" t="str">
-        <v>022 388 87 01</v>
+        <v>033 951 18 61</v>
       </c>
       <c r="H301" t="str">
-        <v/>
+        <v>https://www.geigenbauschule.ch</v>
       </c>
       <c r="I301" t="str">
-        <v>Chemin Gérard-de-Ternier</v>
+        <v>Oberdorfstrasse</v>
       </c>
       <c r="J301" t="str">
-        <v>18</v>
+        <v>94</v>
       </c>
       <c r="K301" t="str">
-        <v>1213</v>
+        <v>3855</v>
       </c>
       <c r="L301" t="str">
-        <v>Petit-Lancy</v>
+        <v>Brienz BE</v>
       </c>
       <c r="M301" t="str">
-        <v>ge</v>
+        <v>be</v>
       </c>
       <c r="N301" t="str">
         <v>false</v>
       </c>
       <c r="O301" t="str">
-        <v>46.195011138916016,6.106815338134766</v>
+        <v>46.75697708129883,8.024904251098633</v>
       </c>
       <c r="P301" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="str">
-        <v>BSXTG0076400</v>
+        <v>BSXAG0012000</v>
       </c>
       <c r="B302" t="str">
-        <v>BSXTG0076400.i</v>
+        <v>BSXAG0012000.i</v>
       </c>
       <c r="C302" t="str">
-        <v>IMS Frauenfeld</v>
+        <v>SfG Aargau</v>
       </c>
       <c r="D302" t="str">
-        <v>Kantonsschule Frauenfeld</v>
+        <v>Schule für Gestaltung Aargau</v>
       </c>
       <c r="E302" t="str">
-        <v>Informatikschule</v>
+        <v/>
       </c>
       <c r="F302" t="str">
-        <v>info@kanti-frauenfeld.ch</v>
+        <v>info@sfgaargau.ch</v>
       </c>
       <c r="G302" t="str">
-        <v>052 728 33 11</v>
+        <v>062 834 40 40</v>
       </c>
       <c r="H302" t="str">
-        <v>https://www.kanti-frauenfeld.ch</v>
+        <v>https://www.sfgaargau.ch</v>
       </c>
       <c r="I302" t="str">
-        <v>Ringstrasse</v>
+        <v>Weihermattstrasse</v>
       </c>
       <c r="J302" t="str">
-        <v>10</v>
+        <v>94</v>
       </c>
       <c r="K302" t="str">
-        <v>8501</v>
+        <v>5000</v>
       </c>
       <c r="L302" t="str">
-        <v>Frauenfeld</v>
+        <v>Aarau</v>
       </c>
       <c r="M302" t="str">
-        <v>tg</v>
+        <v>ag</v>
       </c>
       <c r="N302" t="str">
         <v>false</v>
       </c>
       <c r="O302" t="str">
-        <v>47.555118560791016,8.902958869934082</v>
+        <v>47.397315979003906,8.066316604614258</v>
       </c>
       <c r="P302" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="str">
-        <v>BSXVD0008500</v>
+        <v>BSXGE0069000</v>
       </c>
       <c r="B303" t="str">
-        <v>BSXVD0008500.i</v>
+        <v>BSXGE0069000.i</v>
       </c>
       <c r="C303" t="str">
-        <v>LEMANIA</v>
+        <v>CFP-Technique</v>
       </c>
       <c r="D303" t="str">
-        <v>Ecole Lémania</v>
+        <v>Centre de formation professionnelle -Technique - Ecole de mécatronique</v>
       </c>
       <c r="E303" t="str">
         <v/>
       </c>
       <c r="F303" t="str">
-        <v>info@lemania.com</v>
+        <v/>
       </c>
       <c r="G303" t="str">
-        <v>021 320 15 01</v>
+        <v>022 388 88 01</v>
       </c>
       <c r="H303" t="str">
-        <v>https://www.lemania.ch</v>
+        <v/>
       </c>
       <c r="I303" t="str">
-        <v>Chemin de Préville</v>
+        <v>Av. Louis-Bertrand</v>
       </c>
       <c r="J303" t="str">
-        <v>3</v>
+        <v>38</v>
       </c>
       <c r="K303" t="str">
-        <v>1003</v>
+        <v>1213</v>
       </c>
       <c r="L303" t="str">
-        <v>Lausanne</v>
+        <v>Petit-Lancy</v>
       </c>
       <c r="M303" t="str">
-        <v>vd</v>
+        <v>ge</v>
       </c>
       <c r="N303" t="str">
         <v>false</v>
       </c>
       <c r="O303" t="str">
-        <v>46.519073486328125,6.6275715827941895</v>
+        <v>46.19235955587279,6.113758780536924</v>
       </c>
       <c r="P303" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="str">
-        <v/>
+        <v>BSXLU0014900</v>
       </c>
       <c r="B304" t="str">
-        <v>BSXTI0090000.i</v>
+        <v>BSXLU0014900.i</v>
       </c>
       <c r="C304" t="str">
-        <v>SCC Bellinzona</v>
+        <v>BBZN</v>
       </c>
       <c r="D304" t="str">
-        <v>Scuola cantonale di commercio Bellinzona</v>
+        <v>Berufsbildungszentrum Natur und Ernährung Luzern</v>
       </c>
       <c r="E304" t="str">
         <v/>
       </c>
       <c r="F304" t="str">
-        <v>decs-scc.bellinzona@edu.ti.ch</v>
+        <v>info.bbzn@sluz.ch</v>
       </c>
       <c r="G304" t="str">
-        <v>091 814 65 11</v>
+        <v>041 590 60 00</v>
       </c>
       <c r="H304" t="str">
-        <v>https://www.sccbellinzona.ti.ch/</v>
+        <v>https://www.bbzn.lu.ch</v>
       </c>
       <c r="I304" t="str">
-        <v>Stabile Torretta Viale Stefano Franscini</v>
+        <v>Centralstrasse</v>
       </c>
       <c r="J304" t="str">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="K304" t="str">
-        <v>6500</v>
+        <v>6210</v>
       </c>
       <c r="L304" t="str">
-        <v>Bellinzona</v>
+        <v>Sursee</v>
       </c>
       <c r="M304" t="str">
-        <v>ti</v>
+        <v>lu</v>
       </c>
       <c r="N304" t="str">
         <v>false</v>
       </c>
       <c r="O304" t="str">
-        <v>46.1946052971368,9.012400995882905</v>
+        <v>47.170875549316406,8.104470252990723</v>
       </c>
       <c r="P304" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="str">
-        <v/>
+        <v>BSXBL0011500</v>
       </c>
       <c r="B305" t="str">
-        <v>BSXTI0007700.i</v>
+        <v>BSXBL0011500.i</v>
       </c>
       <c r="C305" t="str">
-        <v>CPC Locarno</v>
+        <v>bfg</v>
       </c>
       <c r="D305" t="str">
-        <v>Centro professionale commerciale Locarno</v>
+        <v>Berufsfachschule Gesundheit Baselland</v>
       </c>
       <c r="E305" t="str">
-        <v>Scuola professionale commerciale</v>
+        <v/>
       </c>
       <c r="F305" t="str">
-        <v>decs-cpc.locarno@edu.ti.ch</v>
+        <v>sekretariat.bfg@sbl.ch</v>
       </c>
       <c r="G305" t="str">
-        <v>091 816 01 11</v>
+        <v>061 552 16 50</v>
       </c>
       <c r="H305" t="str">
-        <v>https://www.cpclocarno.ti.ch/</v>
+        <v>https://www.baselland.ch/politik-und-behorden/direktionen/bildungs-kultur-und-sportdirektion/berufsbildung-mittelschulen-und-hochschulen/hauptabteilung-berufs-und-mittelschulen/bfg</v>
       </c>
       <c r="I305" t="str">
-        <v>Via Cappuccini</v>
+        <v>Binningerstrasse</v>
       </c>
       <c r="J305" t="str">
         <v>2</v>
       </c>
       <c r="K305" t="str">
-        <v>6601</v>
+        <v>4142</v>
       </c>
       <c r="L305" t="str">
-        <v>Locarno</v>
+        <v>Münchenstein</v>
       </c>
       <c r="M305" t="str">
-        <v>ti</v>
+        <v>bl</v>
       </c>
       <c r="N305" t="str">
         <v>false</v>
       </c>
       <c r="O305" t="str">
-        <v>46.17186343543309,8.797103868686401</v>
+        <v>47.525821685791016,7.610659122467041</v>
       </c>
       <c r="P305" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="str">
-        <v/>
+        <v>BSXSG0015000</v>
       </c>
       <c r="B306" t="str">
-        <v>BSXZH0004500.i</v>
+        <v>BSXSG0015000.i</v>
       </c>
       <c r="C306" t="str">
-        <v>EB Zürich</v>
+        <v>KBZSG</v>
       </c>
       <c r="D306" t="str">
-        <v>EB Zürich Kantonale Schule für Berufsbildung</v>
+        <v>Kaufmännisches Berufs- und Weiterbildungszentrum St.Gallen</v>
       </c>
       <c r="E306" t="str">
         <v/>
       </c>
       <c r="F306" t="str">
-        <v>lernen@eb-zuerich.ch</v>
+        <v>info@kbzsg.ch</v>
       </c>
       <c r="G306" t="str">
-        <v>0842 843 844</v>
+        <v>058 229 67 00</v>
       </c>
       <c r="H306" t="str">
-        <v>https://www.eb-zuerich.ch/</v>
+        <v>https://www.kbzsg.ch</v>
       </c>
       <c r="I306" t="str">
-        <v>Riesbachstrasse</v>
+        <v>Kreuzbleicheweg</v>
       </c>
       <c r="J306" t="str">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="K306" t="str">
-        <v>8090</v>
+        <v>9000</v>
       </c>
       <c r="L306" t="str">
-        <v>Zürich</v>
+        <v>St. Gallen</v>
       </c>
       <c r="M306" t="str">
-        <v>zh</v>
+        <v>sg</v>
       </c>
       <c r="N306" t="str">
         <v>false</v>
       </c>
       <c r="O306" t="str">
-        <v>47.36016845703125,8.554067611694336</v>
+        <v>47.420467376708984,9.358566284179688</v>
       </c>
       <c r="P306" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="str">
-        <v>BSXGE0068000</v>
+        <v>BSXZH0033500</v>
       </c>
       <c r="B307" t="str">
-        <v>BSXGE0068000.i</v>
+        <v>BSXZH0033500.i</v>
       </c>
       <c r="C307" t="str">
-        <v>CFP-Construction</v>
+        <v/>
       </c>
       <c r="D307" t="str">
-        <v>Centre de formation professionnelle - Construction - Section Métallurgie du bâtiment</v>
+        <v>Juventus Wirtschaftsschule</v>
       </c>
       <c r="E307" t="str">
         <v/>
       </c>
       <c r="F307" t="str">
-        <v/>
+        <v>info@juventus.ch</v>
       </c>
       <c r="G307" t="str">
-        <v>022 388 85 80</v>
+        <v>043 268 26 26</v>
       </c>
       <c r="H307" t="str">
-        <v/>
+        <v>https://juventus-wirtschaft.ch</v>
       </c>
       <c r="I307" t="str">
-        <v>Avenue de la Jonction</v>
+        <v>Lagerstrasse</v>
       </c>
       <c r="J307" t="str">
-        <v>10</v>
+        <v>102</v>
       </c>
       <c r="K307" t="str">
-        <v>1205</v>
+        <v>8004</v>
       </c>
       <c r="L307" t="str">
-        <v>Genève</v>
+        <v>Zürich</v>
       </c>
       <c r="M307" t="str">
-        <v>ge</v>
+        <v>zh</v>
       </c>
       <c r="N307" t="str">
         <v>false</v>
       </c>
       <c r="O307" t="str">
-        <v>46.20106887817383,6.127536296844482</v>
+        <v>47.38002767907899,8.530086829709532</v>
       </c>
       <c r="P307" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="str">
-        <v>BSXGE0056000</v>
+        <v/>
       </c>
       <c r="B308" t="str">
-        <v>BSXGE0056000.i</v>
+        <v>BSXTI0007500.i</v>
       </c>
       <c r="C308" t="str">
-        <v>CEC Nicolas-Bouvier</v>
+        <v>CPT Trevano</v>
       </c>
       <c r="D308" t="str">
-        <v>Ecole de commerce Nicolas-Bouvier</v>
+        <v>Centro professionale tecnico Trevano</v>
       </c>
       <c r="E308" t="str">
         <v/>
       </c>
       <c r="F308" t="str">
-        <v/>
+        <v>decs-cpt.trevano@edu.ti.ch</v>
       </c>
       <c r="G308" t="str">
-        <v>022 919 24 13</v>
+        <v>091 815 10 11</v>
       </c>
       <c r="H308" t="str">
-        <v/>
+        <v>https://www.cpttrevano.ti.ch/</v>
       </c>
       <c r="I308" t="str">
-        <v>Rue de Saint-Jean</v>
+        <v>Via Trevano</v>
       </c>
       <c r="J308" t="str">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="K308" t="str">
-        <v>1203</v>
+        <v>6952</v>
       </c>
       <c r="L308" t="str">
-        <v>Genève</v>
+        <v>Canobbio</v>
       </c>
       <c r="M308" t="str">
-        <v>ge</v>
+        <v>ti</v>
       </c>
       <c r="N308" t="str">
         <v>false</v>
       </c>
       <c r="O308" t="str">
-        <v>46.205108642578125,6.13277006149292</v>
+        <v>46.03152084350586,8.963484764099121</v>
       </c>
       <c r="P308" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="str">
-        <v>BSXGE0067700</v>
+        <v>BSXGE0067400</v>
       </c>
       <c r="B309" t="str">
-        <v>BSXGE0067700.i</v>
+        <v>BSXGE0067400.i</v>
       </c>
       <c r="C309" t="str">
-        <v>CFP</v>
+        <v>EC Aimée-Stitelmann</v>
       </c>
       <c r="D309" t="str">
-        <v>Centre de formation professionnelle - Services et hôtellerie-restauration</v>
+        <v>Ecole de commerce Aimée-Stitelmann</v>
       </c>
       <c r="E309" t="str">
         <v/>
       </c>
       <c r="F309" t="str">
         <v/>
       </c>
       <c r="G309" t="str">
-        <v>022 388 82 67</v>
+        <v>022 388 20 50</v>
       </c>
       <c r="H309" t="str">
-        <v/>
+        <v>https://icp.ge.ch/po/aimee-stitelmann/</v>
       </c>
       <c r="I309" t="str">
-        <v>Chemin Gérard de Ternier</v>
+        <v>Route de Base</v>
       </c>
       <c r="J309" t="str">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K309" t="str">
-        <v>1213</v>
+        <v>1128</v>
       </c>
       <c r="L309" t="str">
-        <v>Petit-Lancy</v>
+        <v>Plan-Les-Ouates</v>
       </c>
       <c r="M309" t="str">
         <v>ge</v>
       </c>
       <c r="N309" t="str">
         <v>false</v>
       </c>
       <c r="O309" t="str">
-        <v>46.195011138916016,6.106815338134766</v>
+        <v>46.172698974609375,6.109495639801025</v>
       </c>
       <c r="P309" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="str">
-        <v>BSXBE0011800</v>
+        <v>BSXAG0402191</v>
       </c>
       <c r="B310" t="str">
-        <v>BSXBE0011800.i</v>
+        <v>BSXAG0402191.i</v>
       </c>
       <c r="C310" t="str">
-        <v>Geigenbauschule</v>
+        <v>Minerva Baden</v>
       </c>
       <c r="D310" t="str">
-        <v>Schweizer Geigenbauschule</v>
+        <v>Minerva Schulen Baden</v>
       </c>
       <c r="E310" t="str">
         <v/>
       </c>
       <c r="F310" t="str">
-        <v/>
+        <v>baden@minervaschulen.ch</v>
       </c>
       <c r="G310" t="str">
-        <v>033 951 18 61</v>
+        <v>056 444 20 00</v>
       </c>
       <c r="H310" t="str">
-        <v>https://www.geigenbauschule.ch</v>
+        <v>https://www.minervaschulen.ch/de-ch/standorte/baden</v>
       </c>
       <c r="I310" t="str">
-        <v>Oberdorfstrasse</v>
+        <v>Stadtturmstrasse</v>
       </c>
       <c r="J310" t="str">
-        <v>94</v>
+        <v>8</v>
       </c>
       <c r="K310" t="str">
-        <v>3855</v>
+        <v>5400</v>
       </c>
       <c r="L310" t="str">
-        <v>Brienz BE</v>
+        <v>Baden</v>
       </c>
       <c r="M310" t="str">
-        <v>be</v>
+        <v>ag</v>
       </c>
       <c r="N310" t="str">
         <v>false</v>
       </c>
       <c r="O310" t="str">
-        <v>46.75697708129883,8.024904251098633</v>
+        <v>47.47565841674805,8.30606746673584</v>
       </c>
       <c r="P310" t="str">
         <v>private</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="str">
-        <v>BSXAG0012000</v>
+        <v/>
       </c>
       <c r="B311" t="str">
-        <v>BSXAG0012000.i</v>
+        <v>BSXTI0007100.i</v>
       </c>
       <c r="C311" t="str">
-        <v>SfG Aargau</v>
+        <v>CPT Bellinzona</v>
       </c>
       <c r="D311" t="str">
-        <v>Schule für Gestaltung Aargau</v>
+        <v>Centro professionale tecnico Bellinzona</v>
       </c>
       <c r="E311" t="str">
-        <v/>
+        <v>Scuola professionale artigianale e industriale tecnica</v>
       </c>
       <c r="F311" t="str">
-        <v>info@sfgaargau.ch</v>
+        <v>decs-cpt.bellinzona@edu.ti.ch</v>
       </c>
       <c r="G311" t="str">
-        <v>062 834 40 40</v>
+        <v>09.1 814 53 11</v>
       </c>
       <c r="H311" t="str">
-        <v>https://www.sfgaargau.ch</v>
+        <v>https://www.cptbellinzona.ti.ch/</v>
       </c>
       <c r="I311" t="str">
-        <v>Weihermattstrasse</v>
+        <v>Viale Franscini</v>
       </c>
       <c r="J311" t="str">
-        <v>94</v>
+        <v>25</v>
       </c>
       <c r="K311" t="str">
-        <v>5000</v>
+        <v>6500</v>
       </c>
       <c r="L311" t="str">
-        <v>Aarau</v>
+        <v>Bellinzona</v>
       </c>
       <c r="M311" t="str">
-        <v>ag</v>
+        <v>ti</v>
       </c>
       <c r="N311" t="str">
         <v>false</v>
       </c>
       <c r="O311" t="str">
-        <v>47.397315979003906,8.066316604614258</v>
+        <v>46.19093322753906,9.016375541687012</v>
       </c>
       <c r="P311" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="str">
-        <v/>
+        <v>BSXGE0066400</v>
       </c>
       <c r="B312" t="str">
-        <v>BSXTI0007500.i</v>
+        <v>BSXGE0066400.i</v>
       </c>
       <c r="C312" t="str">
-        <v>CPT Trevano</v>
+        <v>CEPSPE</v>
       </c>
       <c r="D312" t="str">
-        <v>Centro professionale tecnico Trevano</v>
+        <v>Centre d'enseignement de profession de la santé Genève</v>
       </c>
       <c r="E312" t="str">
-        <v>Scuola professionale artigianale e industriale tecnica</v>
+        <v/>
       </c>
       <c r="F312" t="str">
-        <v>decs-cpt.trevano@edu.ti.ch</v>
+        <v/>
       </c>
       <c r="G312" t="str">
-        <v>091 815 10 11</v>
+        <v>022 347 49 59</v>
       </c>
       <c r="H312" t="str">
-        <v>https://www.cpttrevano.ti.ch/</v>
+        <v/>
       </c>
       <c r="I312" t="str">
-        <v>Via Trevano</v>
+        <v>Chemin Thury</v>
       </c>
       <c r="J312" t="str">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="K312" t="str">
-        <v>6952</v>
+        <v>1206</v>
       </c>
       <c r="L312" t="str">
-        <v>Canobbio</v>
+        <v>Genève</v>
       </c>
       <c r="M312" t="str">
-        <v>ti</v>
+        <v>ge</v>
       </c>
       <c r="N312" t="str">
         <v>false</v>
       </c>
       <c r="O312" t="str">
-        <v>46.03152084350586,8.963484764099121</v>
+        <v>46.19178009033203,6.152156352996826</v>
       </c>
       <c r="P312" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="str">
-        <v>BSXGE0069000</v>
+        <v/>
       </c>
       <c r="B313" t="str">
-        <v>BSXGE0069000.i</v>
+        <v>BSXOW0010000.i</v>
       </c>
       <c r="C313" t="str">
-        <v>CFP-Technique</v>
+        <v>BWZ OW</v>
       </c>
       <c r="D313" t="str">
-        <v>Centre de formation professionnelle -Technique - Ecole de mécatronique</v>
+        <v>Berufs- und Weiterbildungszentrum Obwalden</v>
       </c>
       <c r="E313" t="str">
         <v/>
       </c>
       <c r="F313" t="str">
-        <v/>
+        <v>bwz@ow.ch</v>
       </c>
       <c r="G313" t="str">
-        <v>022 388 88 01</v>
+        <v>041 666 64 80</v>
       </c>
       <c r="H313" t="str">
-        <v/>
+        <v>https://www.bwz-ow.ch</v>
       </c>
       <c r="I313" t="str">
-        <v>Av. Louis-Bertrand</v>
+        <v>Grundacherweg</v>
       </c>
       <c r="J313" t="str">
-        <v>38</v>
+        <v>6</v>
       </c>
       <c r="K313" t="str">
-        <v>1213</v>
+        <v>6060</v>
       </c>
       <c r="L313" t="str">
-        <v>Petit-Lancy</v>
+        <v>Sarnen</v>
       </c>
       <c r="M313" t="str">
-        <v>ge</v>
+        <v>ow</v>
       </c>
       <c r="N313" t="str">
         <v>false</v>
       </c>
       <c r="O313" t="str">
-        <v>46.19235955587279,6.113758780536924</v>
+        <v>46.89435577392578,8.248483657836914</v>
       </c>
       <c r="P313" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="str">
-        <v>BSXLU0014900</v>
+        <v>BSXVD0003300</v>
       </c>
       <c r="B314" t="str">
-        <v>BSXLU0014900.i</v>
+        <v>BSXVD0003300.i</v>
       </c>
       <c r="C314" t="str">
-        <v>BBZN</v>
+        <v>EPSIC</v>
       </c>
       <c r="D314" t="str">
-        <v>Berufsbildungszentrum Natur und Ernährung Luzern</v>
+        <v>Ecole professionnelle de Lausanne</v>
       </c>
       <c r="E314" t="str">
         <v/>
       </c>
       <c r="F314" t="str">
-        <v>bbzn@lu.ch</v>
+        <v>information.epsic@vd.ch</v>
       </c>
       <c r="G314" t="str">
-        <v>041 349 73 73</v>
+        <v>021 316 58 58</v>
       </c>
       <c r="H314" t="str">
-        <v>https://www.bbzn.lu.ch</v>
+        <v>https://www.epsic.ch</v>
       </c>
       <c r="I314" t="str">
-        <v>Centralstrasse</v>
+        <v>Rue de Genève</v>
       </c>
       <c r="J314" t="str">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="K314" t="str">
-        <v>6210</v>
+        <v>1002</v>
       </c>
       <c r="L314" t="str">
-        <v>Sursee</v>
+        <v>Lausanne</v>
       </c>
       <c r="M314" t="str">
-        <v>lu</v>
+        <v>vd</v>
       </c>
       <c r="N314" t="str">
         <v>false</v>
       </c>
       <c r="O314" t="str">
-        <v>47.170875549316406,8.104470252990723</v>
+        <v>46.52315902709961,6.6203508377075195</v>
       </c>
       <c r="P314" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="str">
-        <v>BSXBL0011500</v>
+        <v>BSXGE0068200</v>
       </c>
       <c r="B315" t="str">
-        <v>BSXBL0011500.i</v>
+        <v>BSXGE0068200.i</v>
       </c>
       <c r="C315" t="str">
-        <v>bfg</v>
+        <v>CFP-Construction</v>
       </c>
       <c r="D315" t="str">
-        <v>Berufsfachschule Gesundheit Baselland</v>
+        <v>Centre de formation professionelle - Construction - Section Conception et planification</v>
       </c>
       <c r="E315" t="str">
         <v/>
       </c>
       <c r="F315" t="str">
-        <v>sekretariat.bfg@sbl.ch</v>
+        <v/>
       </c>
       <c r="G315" t="str">
-        <v>061 552 65 50</v>
+        <v>022 388 82 11</v>
       </c>
       <c r="H315" t="str">
-        <v>https://www.baselland.ch/politik-und-behorden/direktionen/bildungs-kultur-und-sportdirektion/berufsbildung-mittelschulen-und-hochschulen/hauptabteilung-berufs-und-mittelschulen/bfg</v>
+        <v/>
       </c>
       <c r="I315" t="str">
-        <v>Binningerstrasse</v>
+        <v>Chemin Gérard de Ternier</v>
       </c>
       <c r="J315" t="str">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="K315" t="str">
-        <v>4142</v>
+        <v>1213</v>
       </c>
       <c r="L315" t="str">
-        <v>Münchenstein</v>
+        <v>Petit-Lancy</v>
       </c>
       <c r="M315" t="str">
-        <v>bl</v>
+        <v>ge</v>
       </c>
       <c r="N315" t="str">
         <v>false</v>
       </c>
       <c r="O315" t="str">
-        <v>47.525821685791016,7.610659122467041</v>
+        <v>46.195011138916016,6.106815338134766</v>
       </c>
       <c r="P315" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="str">
-        <v>BSXSG0015000</v>
+        <v/>
       </c>
       <c r="B316" t="str">
-        <v>BSXSG0015000.i</v>
+        <v>BSXZH0011000.i</v>
       </c>
       <c r="C316" t="str">
-        <v>KBZSG</v>
+        <v>BS Bülach</v>
       </c>
       <c r="D316" t="str">
-        <v>Kaufmännisches Berufs- und Weiterbildungszentrum St.Gallen</v>
+        <v>Berufsschule Bülach</v>
       </c>
       <c r="E316" t="str">
         <v/>
       </c>
       <c r="F316" t="str">
-        <v>info@kbzsg.ch</v>
+        <v>info.bsb@edu.zh.ch</v>
       </c>
       <c r="G316" t="str">
-        <v>058 229 67 00</v>
+        <v>044 872 34 20</v>
       </c>
       <c r="H316" t="str">
-        <v>https://www.kbzsg.ch</v>
+        <v>https://www.bsbuelach.ch</v>
       </c>
       <c r="I316" t="str">
-        <v>Kreuzbleicheweg</v>
+        <v>Schwerzgruebstrasse</v>
       </c>
       <c r="J316" t="str">
-        <v>4</v>
+        <v>28</v>
       </c>
       <c r="K316" t="str">
-        <v>9000</v>
+        <v>8180</v>
       </c>
       <c r="L316" t="str">
-        <v>St. Gallen</v>
+        <v>Bülach</v>
       </c>
       <c r="M316" t="str">
-        <v>sg</v>
+        <v>zh</v>
       </c>
       <c r="N316" t="str">
         <v>false</v>
       </c>
       <c r="O316" t="str">
-        <v>47.420467376708984,9.358566284179688</v>
+        <v>47.51650619506836,8.547595977783203</v>
       </c>
       <c r="P316" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="str">
-        <v>BSXGE0067400</v>
+        <v>BSXZH0081400</v>
       </c>
       <c r="B317" t="str">
-        <v>BSXGE0067400.i</v>
+        <v>BSXZH0081400.i</v>
       </c>
       <c r="C317" t="str">
-        <v>EC Aimée-Stitelmann</v>
+        <v>SWS Winterthur</v>
       </c>
       <c r="D317" t="str">
-        <v>Ecole de commerce Aimée-Stitelmann</v>
+        <v>SWS Schule für Wirtschaft und Sprachen Winterthur AG</v>
       </c>
       <c r="E317" t="str">
         <v/>
       </c>
       <c r="F317" t="str">
-        <v/>
+        <v>info.wt@sws-weiterbildung.ch</v>
       </c>
       <c r="G317" t="str">
-        <v>022 388 20 50</v>
+        <v>052 212 38 22</v>
       </c>
       <c r="H317" t="str">
-        <v>https://icp.ge.ch/po/aimee-stitelmann/</v>
+        <v>https://www.sws-weiterbildung.ch/</v>
       </c>
       <c r="I317" t="str">
-        <v>Route de Base</v>
+        <v>Technoparkstrasse</v>
       </c>
       <c r="J317" t="str">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="K317" t="str">
-        <v>1128</v>
+        <v>8406</v>
       </c>
       <c r="L317" t="str">
-        <v>Plan-Les-Ouates</v>
+        <v>Winterthur</v>
       </c>
       <c r="M317" t="str">
-        <v>ge</v>
+        <v>zh</v>
       </c>
       <c r="N317" t="str">
         <v>false</v>
       </c>
       <c r="O317" t="str">
-        <v>46.172698974609375,6.109495639801025</v>
+        <v>47.495212046446426,8.717413829714273</v>
       </c>
       <c r="P317" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="str">
-        <v>BSXAG0402191</v>
+        <v/>
       </c>
       <c r="B318" t="str">
-        <v>BSXAG0402191.i</v>
+        <v>BSXZH0031000.i</v>
       </c>
       <c r="C318" t="str">
-        <v>Minerva Baden</v>
+        <v>BSFH</v>
       </c>
       <c r="D318" t="str">
-        <v>Minerva Schulen Baden</v>
+        <v>Berufsfachschule für Lernende mit Hör- und Kommunikationsbehinderung</v>
       </c>
       <c r="E318" t="str">
         <v/>
       </c>
       <c r="F318" t="str">
-        <v>baden@minervaschulen.ch</v>
+        <v>info@bsfh.ch</v>
       </c>
       <c r="G318" t="str">
-        <v>056 444 20 00</v>
+        <v>044 302 06 00</v>
       </c>
       <c r="H318" t="str">
-        <v>https://www.minervaschulen.ch/de-ch/standorte/baden</v>
+        <v>https://www.bsfh.ch</v>
       </c>
       <c r="I318" t="str">
-        <v>Stadtturmstrasse</v>
+        <v>Schaffhauserstrasse</v>
       </c>
       <c r="J318" t="str">
-        <v>8</v>
+        <v>430</v>
       </c>
       <c r="K318" t="str">
-        <v>5400</v>
+        <v>8050</v>
       </c>
       <c r="L318" t="str">
-        <v>Baden</v>
+        <v>Zürich</v>
       </c>
       <c r="M318" t="str">
-        <v>ag</v>
+        <v>zh</v>
       </c>
       <c r="N318" t="str">
         <v>false</v>
       </c>
       <c r="O318" t="str">
-        <v>47.47565841674805,8.30606746673584</v>
+        <v>47.415897369384766,8.545360565185547</v>
       </c>
       <c r="P318" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="str">
-        <v/>
+        <v>BSXBE0010900</v>
       </c>
       <c r="B319" t="str">
-        <v>BSXTI0007100.i</v>
+        <v>BSXBE0010900.i</v>
       </c>
       <c r="C319" t="str">
-        <v>CPT Bellinzona</v>
+        <v>bfsl</v>
       </c>
       <c r="D319" t="str">
-        <v>Centro professionale tecnico Bellinzona</v>
+        <v>Berufsfachschule Langenthal</v>
       </c>
       <c r="E319" t="str">
-        <v>Scuola professionale artigianale e industriale tecnica</v>
+        <v/>
       </c>
       <c r="F319" t="str">
-        <v>decs-cpt.bellinzona@edu.ti.ch</v>
+        <v>bfsl@bzl.ch</v>
       </c>
       <c r="G319" t="str">
-        <v>09.1 814 53 11</v>
+        <v>062 916 86 66</v>
       </c>
       <c r="H319" t="str">
-        <v>https://www.cptbellinzona.ti.ch/</v>
+        <v>https://www.bfsl.ch</v>
       </c>
       <c r="I319" t="str">
-        <v>Viale Franscini</v>
+        <v>Weststrasse</v>
       </c>
       <c r="J319" t="str">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K319" t="str">
-        <v>6500</v>
+        <v>4900</v>
       </c>
       <c r="L319" t="str">
-        <v>Bellinzona</v>
+        <v>Langenthal</v>
       </c>
       <c r="M319" t="str">
-        <v>ti</v>
+        <v>be</v>
       </c>
       <c r="N319" t="str">
         <v>false</v>
       </c>
       <c r="O319" t="str">
-        <v>46.19093322753906,9.016375541687012</v>
+        <v>47.22228240966797,7.77659797668457</v>
       </c>
       <c r="P319" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="str">
-        <v>BSXGE0066400</v>
+        <v/>
       </c>
       <c r="B320" t="str">
-        <v>BSXGE0066400.i</v>
+        <v>BSXZH0001500.i</v>
       </c>
       <c r="C320" t="str">
-        <v>CEPSPE</v>
+        <v>TBZ</v>
       </c>
       <c r="D320" t="str">
-        <v>Centre d'enseignement de profession de la santé Genève</v>
+        <v>Technische Berufsschule Zürich</v>
       </c>
       <c r="E320" t="str">
         <v/>
       </c>
       <c r="F320" t="str">
-        <v/>
+        <v>rektorat@tbz.zh.ch</v>
       </c>
       <c r="G320" t="str">
-        <v>022 347 49 59</v>
+        <v>044 446 96 00</v>
       </c>
       <c r="H320" t="str">
-        <v/>
+        <v>https://www.tbz.ch</v>
       </c>
       <c r="I320" t="str">
-        <v>Chemin Thury</v>
+        <v>Ausstellungsstrasse</v>
       </c>
       <c r="J320" t="str">
-        <v>6</v>
+        <v>70</v>
       </c>
       <c r="K320" t="str">
-        <v>1206</v>
+        <v>8090</v>
       </c>
       <c r="L320" t="str">
-        <v>Genève</v>
+        <v>Zürich</v>
       </c>
       <c r="M320" t="str">
-        <v>ge</v>
+        <v>zh</v>
       </c>
       <c r="N320" t="str">
         <v>false</v>
       </c>
       <c r="O320" t="str">
-        <v>46.19178009033203,6.152156352996826</v>
+        <v>47.383331298828125,8.535079002380371</v>
       </c>
       <c r="P320" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="str">
         <v/>
       </c>
       <c r="B321" t="str">
-        <v>BSXOW0010000.i</v>
+        <v>BSXZH0025000.i</v>
       </c>
       <c r="C321" t="str">
-        <v>BWZ OW</v>
+        <v>BMSW</v>
       </c>
       <c r="D321" t="str">
-        <v>Berufs- und Weiterbildungszentrum Obwalden</v>
+        <v>Berufsmaturitätsschule
+Winterthur</v>
       </c>
       <c r="E321" t="str">
         <v/>
       </c>
       <c r="F321" t="str">
-        <v>bwz@ow.ch</v>
+        <v>info@bmsw.zh.ch</v>
       </c>
       <c r="G321" t="str">
-        <v>041 666 64 80</v>
+        <v>052 267 87 81</v>
       </c>
       <c r="H321" t="str">
-        <v>https://www.bwz-ow.ch</v>
+        <v>https://bms-w.ch/</v>
       </c>
       <c r="I321" t="str">
-        <v>Grundacherweg</v>
+        <v>Zürcherstrasse</v>
       </c>
       <c r="J321" t="str">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="K321" t="str">
-        <v>6060</v>
+        <v>8400</v>
       </c>
       <c r="L321" t="str">
-        <v>Sarnen</v>
+        <v>Winterthur</v>
       </c>
       <c r="M321" t="str">
-        <v>ow</v>
+        <v>zh</v>
       </c>
       <c r="N321" t="str">
         <v>false</v>
       </c>
       <c r="O321" t="str">
-        <v>46.89435577392578,8.248483657836914</v>
+        <v>47.4981864394521,8.71626496671598</v>
       </c>
       <c r="P321" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="str">
-        <v>BSXVD0003300</v>
+        <v/>
       </c>
       <c r="B322" t="str">
-        <v>BSXVD0003300.i</v>
+        <v>BSXTI0026900.i</v>
       </c>
       <c r="C322" t="str">
-        <v>EPSIC</v>
+        <v>CPS Locarno</v>
       </c>
       <c r="D322" t="str">
-        <v>Ecole professionnelle de Lausanne</v>
+        <v>Centro professionale sociosanitario medico-tecnico Locarno</v>
       </c>
       <c r="E322" t="str">
-        <v/>
+        <v>Scuola medico tecnica</v>
       </c>
       <c r="F322" t="str">
-        <v>information.epsic@vd.ch</v>
+        <v>decs-cps.locarno@edu.ti.ch</v>
       </c>
       <c r="G322" t="str">
-        <v>021 622 51 11</v>
+        <v>091 816 21 61</v>
       </c>
       <c r="H322" t="str">
-        <v>https://www.epsic.ch</v>
+        <v>https://www.cpslocarno.ti.ch/</v>
       </c>
       <c r="I322" t="str">
-        <v>Rue de Genève</v>
+        <v>Via alla Morettina</v>
       </c>
       <c r="J322" t="str">
-        <v>63</v>
+        <v>3</v>
       </c>
       <c r="K322" t="str">
-        <v>1002</v>
+        <v>6600</v>
       </c>
       <c r="L322" t="str">
-        <v>Lausanne</v>
+        <v>Locarno</v>
       </c>
       <c r="M322" t="str">
-        <v>vd</v>
+        <v>ti</v>
       </c>
       <c r="N322" t="str">
         <v>false</v>
       </c>
       <c r="O322" t="str">
-        <v>46.52315902709961,6.6203508377075195</v>
+        <v>46.165260314941406,8.79139232635498</v>
       </c>
       <c r="P322" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="str">
-        <v>BSXGE0068200</v>
+        <v>BSXGE0069900</v>
       </c>
       <c r="B323" t="str">
-        <v>BSXGE0068200.i</v>
+        <v>BSXGE0069900.i</v>
       </c>
       <c r="C323" t="str">
-        <v>CFP-Construction</v>
+        <v>OrTra</v>
       </c>
       <c r="D323" t="str">
-        <v>Centre de formation professionelle - Construction - Section Conception et planification</v>
+        <v>OrTra Santé Social</v>
       </c>
       <c r="E323" t="str">
         <v/>
       </c>
       <c r="F323" t="str">
         <v/>
       </c>
       <c r="G323" t="str">
-        <v>022 388 82 11</v>
+        <v>022 328 11 41</v>
       </c>
       <c r="H323" t="str">
-        <v/>
+        <v>https://ortra-ge.ch/</v>
       </c>
       <c r="I323" t="str">
-        <v>Chemin Gérard de Ternier</v>
+        <v>Rue des Charmilles</v>
       </c>
       <c r="J323" t="str">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="K323" t="str">
-        <v>1213</v>
+        <v>1203</v>
       </c>
       <c r="L323" t="str">
-        <v>Petit-Lancy</v>
+        <v>Genève</v>
       </c>
       <c r="M323" t="str">
         <v>ge</v>
       </c>
       <c r="N323" t="str">
         <v>false</v>
       </c>
       <c r="O323" t="str">
-        <v>46.195011138916016,6.106815338134766</v>
+        <v>46.20732498168945,6.128533363342285</v>
       </c>
       <c r="P323" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="str">
-        <v/>
+        <v>BSXGE0069400</v>
       </c>
       <c r="B324" t="str">
-        <v>BSXZH0011000.i</v>
+        <v>BSXGE0069400.i</v>
       </c>
       <c r="C324" t="str">
-        <v>BS Bülach</v>
+        <v>CFP-Technique</v>
       </c>
       <c r="D324" t="str">
-        <v>Berufsschule Bülach</v>
+        <v>Centre de formation professionnell - Technique - Ecole d'informatique</v>
       </c>
       <c r="E324" t="str">
         <v/>
       </c>
       <c r="F324" t="str">
-        <v>info.bsb@edu.zh.ch</v>
+        <v/>
       </c>
       <c r="G324" t="str">
-        <v>044 872 34 20</v>
+        <v>022 388 87 28</v>
       </c>
       <c r="H324" t="str">
-        <v>https://www.bsbuelach.ch</v>
+        <v/>
       </c>
       <c r="I324" t="str">
-        <v>Schwerzgruebstrasse</v>
+        <v>Chemin Gérard-de-Ternier</v>
       </c>
       <c r="J324" t="str">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="K324" t="str">
-        <v>8180</v>
+        <v>1213</v>
       </c>
       <c r="L324" t="str">
-        <v>Bülach</v>
+        <v>Petit-Lancy</v>
       </c>
       <c r="M324" t="str">
-        <v>zh</v>
+        <v>ge</v>
       </c>
       <c r="N324" t="str">
         <v>false</v>
       </c>
       <c r="O324" t="str">
-        <v>47.51650619506836,8.547595977783203</v>
+        <v>46.19594325299087,6.110297240065273</v>
       </c>
       <c r="P324" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="str">
-        <v/>
+        <v>BSXGE0032200</v>
       </c>
       <c r="B325" t="str">
-        <v>BSXZH0031000.i</v>
+        <v>BSXGE0032200.i</v>
       </c>
       <c r="C325" t="str">
-        <v>BSFH</v>
+        <v>EC Carouge</v>
       </c>
       <c r="D325" t="str">
-        <v>Berufsfachschule für Lernende mit Hör- und Kommunikationsbehinderung</v>
+        <v>Ecole de Commerce Carouge</v>
       </c>
       <c r="E325" t="str">
         <v/>
       </c>
       <c r="F325" t="str">
-        <v>info@bsfh.ch</v>
+        <v/>
       </c>
       <c r="G325" t="str">
-        <v>044 302 06 00</v>
+        <v>022 388 35 90</v>
       </c>
       <c r="H325" t="str">
-        <v>https://www.bsfh.ch</v>
+        <v/>
       </c>
       <c r="I325" t="str">
-        <v>Schaffhauserstrasse</v>
+        <v>Chemin Grange-Collomb</v>
       </c>
       <c r="J325" t="str">
-        <v>430</v>
+        <v>1-3</v>
       </c>
       <c r="K325" t="str">
-        <v>8050</v>
+        <v>1227</v>
       </c>
       <c r="L325" t="str">
-        <v>Zürich</v>
+        <v>Carouge</v>
       </c>
       <c r="M325" t="str">
-        <v>zh</v>
+        <v>ge</v>
       </c>
       <c r="N325" t="str">
         <v>false</v>
       </c>
       <c r="O325" t="str">
-        <v>47.415897369384766,8.545360565185547</v>
+        <v>46.175819396972656,6.134458541870117</v>
       </c>
       <c r="P325" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="str">
-        <v>BSXBE0010900</v>
+        <v>BSXGE0067300</v>
       </c>
       <c r="B326" t="str">
-        <v>BSXBE0010900.i</v>
+        <v>BSXGE0067300.i</v>
       </c>
       <c r="C326" t="str">
-        <v>bfsl</v>
+        <v>EC Raymond-Uldry</v>
       </c>
       <c r="D326" t="str">
-        <v>Berufsfachschule Langenthal</v>
+        <v>École de commerce Raymond-Uldry</v>
       </c>
       <c r="E326" t="str">
         <v/>
       </c>
       <c r="F326" t="str">
-        <v>bfsl@bzl.ch</v>
+        <v/>
       </c>
       <c r="G326" t="str">
-        <v>062 916 86 66</v>
+        <v>022 546 40 50</v>
       </c>
       <c r="H326" t="str">
-        <v>https://www.bfsl.ch</v>
+        <v>https://edu.ge.ch/site/ecraymonduldry/</v>
       </c>
       <c r="I326" t="str">
-        <v>Weststrasse</v>
+        <v>Chemin du Domaine-Patry</v>
       </c>
       <c r="J326" t="str">
-        <v>24</v>
+        <v>1</v>
       </c>
       <c r="K326" t="str">
-        <v>4900</v>
+        <v>1124</v>
       </c>
       <c r="L326" t="str">
-        <v>Langenthal</v>
+        <v>Chêne-Bougeries</v>
       </c>
       <c r="M326" t="str">
-        <v>be</v>
+        <v>ge</v>
       </c>
       <c r="N326" t="str">
         <v>false</v>
       </c>
       <c r="O326" t="str">
-        <v>47.22228240966797,7.77659797668457</v>
+        <v>46.20502853393555,6.179989814758301</v>
       </c>
       <c r="P326" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="str">
-        <v/>
+        <v>BSXBE0010300</v>
       </c>
       <c r="B327" t="str">
-        <v>BSXZH0001500.i</v>
+        <v>BSXBE0010300.i</v>
       </c>
       <c r="C327" t="str">
-        <v>TBZ</v>
+        <v>BBZ Biel</v>
       </c>
       <c r="D327" t="str">
-        <v>Technische Berufsschule Zürich</v>
+        <v>Berufsbildungszentrum Biel</v>
       </c>
       <c r="E327" t="str">
         <v/>
       </c>
       <c r="F327" t="str">
-        <v>rektorat@tbz.zh.ch</v>
+        <v>info@bbz-cfp.ch</v>
       </c>
       <c r="G327" t="str">
-        <v>044 446 96 00</v>
+        <v>032 344 37 52</v>
       </c>
       <c r="H327" t="str">
-        <v>https://www.tbz.ch</v>
+        <v>https://www.bbz-biel.ch</v>
       </c>
       <c r="I327" t="str">
-        <v>Ausstellungsstrasse</v>
+        <v>Wasenstrasse</v>
       </c>
       <c r="J327" t="str">
-        <v>70</v>
+        <v>5</v>
       </c>
       <c r="K327" t="str">
-        <v>8090</v>
+        <v>2500</v>
       </c>
       <c r="L327" t="str">
-        <v>Zürich</v>
+        <v>Biel/Bienne 4</v>
       </c>
       <c r="M327" t="str">
-        <v>zh</v>
+        <v>be</v>
       </c>
       <c r="N327" t="str">
         <v>false</v>
       </c>
       <c r="O327" t="str">
-        <v>47.383331298828125,8.535079002380371</v>
+        <v>47.14537048339844,7.254214763641357</v>
       </c>
       <c r="P327" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="str">
-        <v/>
+        <v>BSXGE0067500</v>
       </c>
       <c r="B328" t="str">
-        <v>BSXZH0025000.i</v>
+        <v>BSXGE0067500.i</v>
       </c>
       <c r="C328" t="str">
-        <v>BMSW</v>
+        <v/>
       </c>
       <c r="D328" t="str">
-        <v>Berufsmaturitätsschule
-Winterthur</v>
+        <v>Académie du Léman</v>
       </c>
       <c r="E328" t="str">
         <v/>
       </c>
       <c r="F328" t="str">
-        <v>info@bmsw.zh.ch</v>
+        <v/>
       </c>
       <c r="G328" t="str">
-        <v>052 267 87 81</v>
+        <v>022 731 77 56</v>
       </c>
       <c r="H328" t="str">
-        <v>https://bms-w.ch/</v>
+        <v>https://academy-geneva.ch/</v>
       </c>
       <c r="I328" t="str">
-        <v>Zürcherstrasse</v>
+        <v>Rue de Lausanne</v>
       </c>
       <c r="J328" t="str">
-        <v>28</v>
+        <v>37A</v>
       </c>
       <c r="K328" t="str">
-        <v>8400</v>
+        <v>1201</v>
       </c>
       <c r="L328" t="str">
-        <v>Winterthur</v>
+        <v>Genève</v>
       </c>
       <c r="M328" t="str">
-        <v>zh</v>
+        <v>ge</v>
       </c>
       <c r="N328" t="str">
         <v>false</v>
       </c>
       <c r="O328" t="str">
-        <v>47.4981864394521,8.71626496671598</v>
+        <v>46.213016510009766,6.145139694213867</v>
       </c>
       <c r="P328" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="str">
-        <v/>
+        <v>BSXGE0069700</v>
       </c>
       <c r="B329" t="str">
-        <v>BSXTI0026900.i</v>
+        <v>BSXGE0069700.i</v>
       </c>
       <c r="C329" t="str">
-        <v>CPS Locarno</v>
+        <v/>
       </c>
       <c r="D329" t="str">
-        <v>Centro professionale sociosanitario medico-tecnico Locarno</v>
+        <v>Ecole professionnelle romande de cuisiniers en diététique</v>
       </c>
       <c r="E329" t="str">
-        <v>Scuola medico tecnica</v>
+        <v/>
       </c>
       <c r="F329" t="str">
-        <v>decs-cps.locarno@edu.ti.ch</v>
+        <v/>
       </c>
       <c r="G329" t="str">
-        <v>091 816 21 61</v>
+        <v>022 388 34 69</v>
       </c>
       <c r="H329" t="str">
-        <v>https://www.cpslocarno.ti.ch/</v>
+        <v/>
       </c>
       <c r="I329" t="str">
-        <v>Via alla Morettina</v>
+        <v>Boulevard de la Cluse</v>
       </c>
       <c r="J329" t="str">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="K329" t="str">
-        <v>6600</v>
+        <v>1205</v>
       </c>
       <c r="L329" t="str">
-        <v>Locarno</v>
+        <v>Genève</v>
       </c>
       <c r="M329" t="str">
-        <v>ti</v>
+        <v>ge</v>
       </c>
       <c r="N329" t="str">
         <v>false</v>
       </c>
       <c r="O329" t="str">
-        <v>46.165260314941406,8.79139232635498</v>
+        <v>46.1885986328125,6.144690036773682</v>
       </c>
       <c r="P329" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="str">
-        <v>BSXGE0069700</v>
+        <v>BSXSG0018400</v>
       </c>
       <c r="B330" t="str">
-        <v>BSXGE0069700.i</v>
+        <v>BSXSG0018400.i</v>
       </c>
       <c r="C330" t="str">
-        <v/>
+        <v>KS Sargans</v>
       </c>
       <c r="D330" t="str">
-        <v>Ecole professionnnelle romande de cuisiniers en diététique</v>
+        <v>Kantonsschule Sargans</v>
       </c>
       <c r="E330" t="str">
         <v/>
       </c>
       <c r="F330" t="str">
-        <v/>
+        <v>info@kantisargans.ch</v>
       </c>
       <c r="G330" t="str">
-        <v>022 388 34 69</v>
+        <v>058 228 81 00</v>
       </c>
       <c r="H330" t="str">
-        <v/>
+        <v>https://kantisargans.ch/</v>
       </c>
       <c r="I330" t="str">
-        <v>Boulevard de la Cluse</v>
+        <v>Pizolstrasse</v>
       </c>
       <c r="J330" t="str">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="K330" t="str">
-        <v>1205</v>
+        <v>7320</v>
       </c>
       <c r="L330" t="str">
-        <v>Genève</v>
+        <v>Sargans</v>
       </c>
       <c r="M330" t="str">
-        <v>ge</v>
+        <v>sg</v>
       </c>
       <c r="N330" t="str">
         <v>false</v>
       </c>
       <c r="O330" t="str">
-        <v>46.1885986328125,6.144690036773682</v>
+        <v>47.044475957748105,9.439708527647756</v>
       </c>
       <c r="P330" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="str">
-        <v>BSXGE0069900</v>
+        <v>BSXVS0008400</v>
       </c>
       <c r="B331" t="str">
-        <v>BSXGE0069900.i</v>
+        <v>BSXVS0008400.i</v>
       </c>
       <c r="C331" t="str">
-        <v>OrTra</v>
+        <v>OMS Brig</v>
       </c>
       <c r="D331" t="str">
-        <v>OrTra Santé Social</v>
+        <v>Oberwalliser Mittelschule St. Ursula</v>
       </c>
       <c r="E331" t="str">
         <v/>
       </c>
       <c r="F331" t="str">
-        <v/>
+        <v>info.oms@edu.vs.ch</v>
       </c>
       <c r="G331" t="str">
-        <v>022 328 11 41</v>
+        <v>027 607 39 70</v>
       </c>
       <c r="H331" t="str">
-        <v>https://ortra-ge.ch/</v>
+        <v>https://www.oms-brig.ch</v>
       </c>
       <c r="I331" t="str">
-        <v>Rue des Charmilles</v>
+        <v>Alte Simplonstrasse</v>
       </c>
       <c r="J331" t="str">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="K331" t="str">
-        <v>1203</v>
+        <v>3900</v>
       </c>
       <c r="L331" t="str">
-        <v>Genève</v>
+        <v>Brig</v>
       </c>
       <c r="M331" t="str">
-        <v>ge</v>
+        <v>vs</v>
       </c>
       <c r="N331" t="str">
         <v>false</v>
       </c>
       <c r="O331" t="str">
-        <v>46.20732498168945,6.128533363342285</v>
+        <v>46.31321579578199,7.993136684263403</v>
       </c>
       <c r="P331" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="str">
-        <v>BSXGE0069400</v>
+        <v>BSXSG0018200</v>
       </c>
       <c r="B332" t="str">
-        <v>BSXGE0069400.i</v>
+        <v>BSXSG0018200.i</v>
       </c>
       <c r="C332" t="str">
-        <v>CFP-Technique</v>
+        <v>KS Brühl</v>
       </c>
       <c r="D332" t="str">
-        <v>Centre de formation professionnell - Technique - Ecole d'informatique</v>
+        <v>Kantonsschule am Brühl</v>
       </c>
       <c r="E332" t="str">
         <v/>
       </c>
       <c r="F332" t="str">
-        <v/>
+        <v>info@ksb-sg.ch</v>
       </c>
       <c r="G332" t="str">
-        <v>022 388 87 28</v>
+        <v>058 229 72 72</v>
       </c>
       <c r="H332" t="str">
-        <v/>
+        <v>https://www.ksb-sg.ch/</v>
       </c>
       <c r="I332" t="str">
-        <v>Chemin Gérard-de-Ternier</v>
+        <v>Notkerstrasse</v>
       </c>
       <c r="J332" t="str">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="K332" t="str">
-        <v>1213</v>
+        <v>90000</v>
       </c>
       <c r="L332" t="str">
-        <v>Petit-Lancy</v>
+        <v>St. Gallen</v>
       </c>
       <c r="M332" t="str">
-        <v>ge</v>
+        <v>sg</v>
       </c>
       <c r="N332" t="str">
         <v>false</v>
       </c>
       <c r="O332" t="str">
-        <v>46.19594325299087,6.110297240065273</v>
+        <v>47.42876734245873,9.381233100873633</v>
       </c>
       <c r="P332" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="str">
-        <v>BSXGE0032200</v>
+        <v/>
       </c>
       <c r="B333" t="str">
-        <v>BSXGE0032200.i</v>
+        <v>BSXBE0015300.i</v>
       </c>
       <c r="C333" t="str">
-        <v>EC Carouge</v>
+        <v>ESC</v>
       </c>
       <c r="D333" t="str">
-        <v>Ecole de Commerce Carouge</v>
+        <v>Ecole supérieure de Commerce de Bienne</v>
       </c>
       <c r="E333" t="str">
         <v/>
       </c>
       <c r="F333" t="str">
-        <v/>
+        <v>secretariat@gbjb.ch</v>
       </c>
       <c r="G333" t="str">
-        <v>022 388 35 90</v>
+        <v>032 327 06 06</v>
       </c>
       <c r="H333" t="str">
-        <v/>
+        <v>https://gbjb.ch/esc/</v>
       </c>
       <c r="I333" t="str">
-        <v>Chemin Grange-Collomb</v>
+        <v>Rue du Débarcadère</v>
       </c>
       <c r="J333" t="str">
-        <v>1-3</v>
+        <v>8</v>
       </c>
       <c r="K333" t="str">
-        <v>1227</v>
+        <v>2503</v>
       </c>
       <c r="L333" t="str">
-        <v>Carouge</v>
+        <v>Bienne</v>
       </c>
       <c r="M333" t="str">
-        <v>ge</v>
+        <v>be</v>
       </c>
       <c r="N333" t="str">
         <v>false</v>
       </c>
       <c r="O333" t="str">
-        <v>46.175819396972656,6.134458541870117</v>
+        <v>47.13332316387098,7.234736739528413</v>
       </c>
       <c r="P333" t="str">
         <v>public</v>
       </c>
     </row>
-    <row r="334">
-[...348 lines deleted...]
-    </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:P340"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:P333"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:O481"/>
+  <dimension ref="A1:O474"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>BSX ID</v>
       </c>
       <c r="B1" t="str">
         <v>eCH ID</v>
       </c>
       <c r="C1" t="str">
         <v>Acronym</v>
       </c>
       <c r="D1" t="str">
         <v>Name</v>
       </c>
       <c r="E1" t="str">
         <v>Description</v>
       </c>
       <c r="F1" t="str">
         <v>Email</v>
       </c>
       <c r="G1" t="str">
         <v>Phone number</v>
@@ -17904,2396 +17554,2396 @@
       </c>
       <c r="I10" t="str">
         <v>Place de la Gare</v>
       </c>
       <c r="J10" t="str">
         <v>2</v>
       </c>
       <c r="K10" t="str">
         <v>1950</v>
       </c>
       <c r="L10" t="str">
         <v>Sion</v>
       </c>
       <c r="M10" t="str">
         <v>vs</v>
       </c>
       <c r="N10" t="str">
         <v>false</v>
       </c>
       <c r="O10" t="str">
         <v>46.227745056152344,7.358913421630859</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>BSXVS0000600</v>
+        <v>BSXVD0002500</v>
       </c>
       <c r="B11" t="str">
-        <v>BSXVS0009200.s.03</v>
+        <v>BSXVD0002500.s.02</v>
       </c>
       <c r="C11" t="str">
-        <v>BFO-KBS Brig</v>
+        <v>EPCL RM</v>
       </c>
       <c r="D11" t="str">
-        <v>Berufsfachschule Oberwallis - KBS</v>
+        <v>Ecole professionnelle commerciale de Lausanne - Rue du Midi</v>
       </c>
       <c r="E11" t="str">
         <v/>
       </c>
       <c r="F11" t="str">
-        <v>direktion@gbsbrig.ch</v>
+        <v>secretariat.epcl@vd.ch</v>
       </c>
       <c r="G11" t="str">
-        <v>027 922 45 80</v>
+        <v>021 316 95 20</v>
       </c>
       <c r="H11" t="str">
-        <v/>
+        <v>https://www.epcl.ch</v>
       </c>
       <c r="I11" t="str">
-        <v>Kettelerstrasse</v>
+        <v>Rue du Midi</v>
       </c>
       <c r="J11" t="str">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="K11" t="str">
-        <v>3900</v>
+        <v>1003</v>
       </c>
       <c r="L11" t="str">
-        <v>Brig</v>
+        <v>Lausanne</v>
       </c>
       <c r="M11" t="str">
-        <v>vs</v>
+        <v>vd</v>
       </c>
       <c r="N11" t="str">
         <v>false</v>
       </c>
       <c r="O11" t="str">
-        <v>46.314453125,7.994945049285889</v>
+        <v>46.51823425292969,6.63298225402832</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>BSXVS0000500</v>
+        <v/>
       </c>
       <c r="B12" t="str">
-        <v>BSXVS0009200.s.02</v>
+        <v>BSXVD0002400.s.01</v>
       </c>
       <c r="C12" t="str">
-        <v>BFO Visp</v>
+        <v>EPCN</v>
       </c>
       <c r="D12" t="str">
-        <v>Berufsfachschule Oberwallis</v>
+        <v>Ecole professionnelle commerciale de Nyon</v>
       </c>
       <c r="E12" t="str">
         <v/>
       </c>
       <c r="F12" t="str">
-        <v>roland.kuonen@gbsvisp.ch</v>
+        <v>info@epcn.ch</v>
       </c>
       <c r="G12" t="str">
-        <v>027 948 12 60</v>
+        <v>022 557 56 00</v>
       </c>
       <c r="H12" t="str">
-        <v/>
+        <v>https://www.epcn.ch</v>
       </c>
       <c r="I12" t="str">
-        <v>Gewerbestrasse</v>
+        <v>Route de Divonne</v>
       </c>
       <c r="J12" t="str">
-        <v>2</v>
+        <v>8B</v>
       </c>
       <c r="K12" t="str">
-        <v>3930</v>
+        <v>1260</v>
       </c>
       <c r="L12" t="str">
-        <v>Visp</v>
+        <v>Nyon</v>
       </c>
       <c r="M12" t="str">
-        <v>vs</v>
+        <v>vd</v>
       </c>
       <c r="N12" t="str">
         <v>false</v>
       </c>
       <c r="O12" t="str">
-        <v>46.29550552368164,7.87982702255249</v>
+        <v>46.3840217590332,6.231132507324219</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>BSXVS0000400</v>
+        <v>BSXTI0007300</v>
       </c>
       <c r="B13" t="str">
-        <v>BSXVS0009200.s.01</v>
+        <v>BSXTI0007300.s.01</v>
       </c>
       <c r="C13" t="str">
-        <v>BFO Brig</v>
+        <v>CPT Locarno</v>
       </c>
       <c r="D13" t="str">
-        <v xml:space="preserve">Berufsfachschule Oberwallis </v>
+        <v>Centro professionale tecnico Locarno</v>
       </c>
       <c r="E13" t="str">
-        <v/>
+        <v>Scuola professionale artigianale e industriale tecnica</v>
       </c>
       <c r="F13" t="str">
-        <v>direktion@kbsbrig.ch</v>
+        <v>decs-cpt.locarno@edu.ti.ch</v>
       </c>
       <c r="G13" t="str">
-        <v>027 922 45 80</v>
+        <v>091 816 21 11</v>
       </c>
       <c r="H13" t="str">
-        <v>https://www.gbsbrig.ch</v>
+        <v>https://www.spailocarno.ch/site/</v>
       </c>
       <c r="I13" t="str">
-        <v>Kettelerstrasse</v>
+        <v>Via alla Morettina</v>
       </c>
       <c r="J13" t="str">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="K13" t="str">
-        <v>3900</v>
+        <v>6600</v>
       </c>
       <c r="L13" t="str">
-        <v>Brig</v>
+        <v>Locarno</v>
       </c>
       <c r="M13" t="str">
-        <v>vs</v>
+        <v>ti</v>
       </c>
       <c r="N13" t="str">
         <v>false</v>
       </c>
       <c r="O13" t="str">
-        <v>46.314453125,7.994945049285889</v>
+        <v>46.165260314941406,8.79139232635498</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>BSXVD0002500</v>
+        <v/>
       </c>
       <c r="B14" t="str">
-        <v>BSXVD0002500.s.02</v>
+        <v>BSXBS0012100.s.01</v>
       </c>
       <c r="C14" t="str">
-        <v>EPCL RM</v>
+        <v xml:space="preserve">WMS Basel </v>
       </c>
       <c r="D14" t="str">
-        <v>Ecole professionnelle commerciale de Lausanne - Rue du Midi</v>
+        <v>Wirtschaftsgymnasium und Wirtschaftsmittelschule</v>
       </c>
       <c r="E14" t="str">
         <v/>
       </c>
       <c r="F14" t="str">
-        <v>secretariat.epcl@vd.ch</v>
+        <v>wginfo@edubs.ch</v>
       </c>
       <c r="G14" t="str">
-        <v>021 316 95 20</v>
+        <v>061 208 62 00</v>
       </c>
       <c r="H14" t="str">
-        <v>https://www.epcl.ch</v>
+        <v>https://wg.edubs.ch/</v>
       </c>
       <c r="I14" t="str">
-        <v>Rue du Midi</v>
+        <v>Andreas Heusler-Strasse</v>
       </c>
       <c r="J14" t="str">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="K14" t="str">
-        <v>1003</v>
+        <v>4052</v>
       </c>
       <c r="L14" t="str">
-        <v>Lausanne</v>
+        <v>Basel</v>
       </c>
       <c r="M14" t="str">
-        <v>vd</v>
+        <v>bs</v>
       </c>
       <c r="N14" t="str">
         <v>false</v>
       </c>
       <c r="O14" t="str">
-        <v>46.51823425292969,6.63298225402832</v>
+        <v>47.54659425626614,7.6036620978738565</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v/>
+        <v>BSXVS0005900</v>
       </c>
       <c r="B15" t="str">
-        <v>BSXVD0002400.s.01</v>
+        <v>BSXVS0005900.s.01</v>
       </c>
       <c r="C15" t="str">
-        <v>EPCN</v>
+        <v>EDHEA</v>
       </c>
       <c r="D15" t="str">
-        <v>Ecole professionnelle commerciale de Nyon</v>
+        <v>Ecole de Design et Haute Ecole d'Art du Valais</v>
       </c>
       <c r="E15" t="str">
         <v/>
       </c>
       <c r="F15" t="str">
-        <v>info@epcn.ch</v>
+        <v>edhea@hevs.ch</v>
       </c>
       <c r="G15" t="str">
-        <v>022 557 56 00</v>
+        <v>027 456 55 11</v>
       </c>
       <c r="H15" t="str">
-        <v>https://www.epcn.ch</v>
+        <v/>
       </c>
       <c r="I15" t="str">
-        <v>Route de Divonne</v>
+        <v>Rte de la Bonne-Eau</v>
       </c>
       <c r="J15" t="str">
-        <v>8B</v>
+        <v>16</v>
       </c>
       <c r="K15" t="str">
-        <v>1260</v>
+        <v>3960</v>
       </c>
       <c r="L15" t="str">
-        <v>Nyon</v>
+        <v>Sierre</v>
       </c>
       <c r="M15" t="str">
-        <v>vd</v>
+        <v>vs</v>
       </c>
       <c r="N15" t="str">
         <v>false</v>
       </c>
       <c r="O15" t="str">
-        <v>46.3840217590332,6.231132507324219</v>
+        <v>46.29118347167969,7.521076679229736</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>BSXTI0007300</v>
+        <v>BSXTI0009900</v>
       </c>
       <c r="B16" t="str">
-        <v>BSXTI0007300.s.01</v>
+        <v>BSXTI0009900.s.01</v>
       </c>
       <c r="C16" t="str">
-        <v>CPT Locarno</v>
+        <v>SPSE Tenero</v>
       </c>
       <c r="D16" t="str">
-        <v>Centro professionale tecnico Locarno</v>
+        <v>Scuola professionale per sportivi d'élite</v>
       </c>
       <c r="E16" t="str">
-        <v>Scuola professionale artigianale e industriale tecnica</v>
+        <v>Scuola media di commercio</v>
       </c>
       <c r="F16" t="str">
-        <v>decs-cpt.locarno@edu.ti.ch</v>
+        <v>info@spse.ch</v>
       </c>
       <c r="G16" t="str">
-        <v>091 816 21 11</v>
+        <v>058 468 62 32</v>
       </c>
       <c r="H16" t="str">
-        <v>https://www.spailocarno.ch/site/</v>
+        <v>https://www.spse.ch</v>
       </c>
       <c r="I16" t="str">
-        <v>Via alla Morettina</v>
+        <v>Via alle Brere</v>
       </c>
       <c r="J16" t="str">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="K16" t="str">
-        <v>6600</v>
+        <v xml:space="preserve">6598 </v>
       </c>
       <c r="L16" t="str">
-        <v>Locarno</v>
+        <v>Bellinzona</v>
       </c>
       <c r="M16" t="str">
         <v>ti</v>
       </c>
       <c r="N16" t="str">
         <v>false</v>
       </c>
       <c r="O16" t="str">
-        <v>46.165260314941406,8.79139232635498</v>
+        <v>46.173805730447704,8.854585841701619</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v/>
+        <v>BSXZH0017000</v>
       </c>
       <c r="B17" t="str">
-        <v>BSXBS0012100.s.01</v>
+        <v>BSXZH0017000.s.01</v>
       </c>
       <c r="C17" t="str">
-        <v xml:space="preserve">WMS Basel </v>
+        <v>BFS Winterthur</v>
       </c>
       <c r="D17" t="str">
-        <v>Wirtschaftsgymnasium und Wirtschaftsmittelschule</v>
+        <v>Berufsfachschule Winterthur</v>
       </c>
       <c r="E17" t="str">
         <v/>
       </c>
       <c r="F17" t="str">
-        <v>wginfo@edubs.ch</v>
+        <v/>
       </c>
       <c r="G17" t="str">
-        <v>061 208 62 00</v>
+        <v>052 268 14 00</v>
       </c>
       <c r="H17" t="str">
-        <v>https://wg.edubs.ch/</v>
+        <v>https://bfs.zh.ch/</v>
       </c>
       <c r="I17" t="str">
-        <v>Andreas Heusler-Strasse</v>
+        <v>Tösstalstrasse</v>
       </c>
       <c r="J17" t="str">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="K17" t="str">
-        <v>4052</v>
+        <v>8400</v>
       </c>
       <c r="L17" t="str">
-        <v>Basel</v>
+        <v>Winterthur</v>
       </c>
       <c r="M17" t="str">
-        <v>bs</v>
+        <v>zh</v>
       </c>
       <c r="N17" t="str">
         <v>false</v>
       </c>
       <c r="O17" t="str">
-        <v>47.54669952392578,7.602553844451904</v>
+        <v>47.49690628051758,8.734357833862305</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>BSXVS0005900</v>
+        <v/>
       </c>
       <c r="B18" t="str">
-        <v>BSXVS0005900.s.01</v>
+        <v>BSXSZ0010000.s.01</v>
       </c>
       <c r="C18" t="str">
-        <v>EDHEA</v>
+        <v>BBZG Goldau</v>
       </c>
       <c r="D18" t="str">
-        <v>Ecole de Design et Haute Ecole d'Art du Valais</v>
+        <v>Berufsbildungszentrum Goldau</v>
       </c>
       <c r="E18" t="str">
         <v/>
       </c>
       <c r="F18" t="str">
-        <v>edhea@hevs.ch</v>
+        <v/>
       </c>
       <c r="G18" t="str">
-        <v>027 456 55 11</v>
+        <v>041 855 27 77</v>
       </c>
       <c r="H18" t="str">
-        <v/>
+        <v>https://www.bbzg.ch</v>
       </c>
       <c r="I18" t="str">
-        <v>Rte de la Bonne-Eau</v>
+        <v>Zaystrasse</v>
       </c>
       <c r="J18" t="str">
-        <v>16</v>
+        <v>44</v>
       </c>
       <c r="K18" t="str">
-        <v>3960</v>
+        <v>6410</v>
       </c>
       <c r="L18" t="str">
-        <v>Sierre</v>
+        <v>Goldau</v>
       </c>
       <c r="M18" t="str">
-        <v>vs</v>
+        <v>sz</v>
       </c>
       <c r="N18" t="str">
         <v>false</v>
       </c>
       <c r="O18" t="str">
-        <v>46.29118347167969,7.521076679229736</v>
+        <v>47.045841217041016,8.554176330566406</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
         <v/>
       </c>
       <c r="B19" t="str">
-        <v>BSXBS0011700.s.01</v>
+        <v>BSXZG0010000.s.01</v>
       </c>
       <c r="C19" t="str">
-        <v>HWS, ipso Bildung AG, Basel</v>
+        <v>GIBZ Zug</v>
       </c>
       <c r="D19" t="str">
-        <v>HWS - Die Schule für Gesundheit und Bewegung</v>
+        <v>Gewerblich-industrielles Bildungszentrum Zug</v>
       </c>
       <c r="E19" t="str">
-        <v>ipso Bildung AG</v>
+        <v/>
       </c>
       <c r="F19" t="str">
-        <v>info@hws.ipso.ch</v>
+        <v>sekretariat.gibz@zg.ch</v>
       </c>
       <c r="G19" t="str">
-        <v>061 202 11 11</v>
+        <v>041 594 77 00</v>
       </c>
       <c r="H19" t="str">
-        <v>https://www.hws.ch/</v>
+        <v>https://www.gibz.ch</v>
       </c>
       <c r="I19" t="str">
-        <v>Eulerstrasse</v>
+        <v>Baarerstrasse</v>
       </c>
       <c r="J19" t="str">
-        <v>55</v>
+        <v>100</v>
       </c>
       <c r="K19" t="str">
-        <v>4051</v>
+        <v>6301</v>
       </c>
       <c r="L19" t="str">
-        <v>Basel</v>
+        <v>Zug</v>
       </c>
       <c r="M19" t="str">
-        <v>bs</v>
+        <v>zg</v>
       </c>
       <c r="N19" t="str">
         <v>false</v>
       </c>
       <c r="O19" t="str">
-        <v>47.556243896484375,7.578729152679443</v>
+        <v>47.178977966308594,8.518819808959961</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>BSXTI0009900</v>
+        <v/>
       </c>
       <c r="B20" t="str">
-        <v>BSXTI0009900.s.01</v>
+        <v>BSXAG0010300.s.01</v>
       </c>
       <c r="C20" t="str">
-        <v>SPSE Tenero</v>
+        <v>BWZ Brugg</v>
       </c>
       <c r="D20" t="str">
-        <v>Scuola professionale per sportivi d'élite</v>
+        <v>Berufs- und Weiterbildungszentrum Brugg</v>
       </c>
       <c r="E20" t="str">
-        <v>Scuola media di commercio</v>
+        <v/>
       </c>
       <c r="F20" t="str">
-        <v>info@spse.ch</v>
+        <v>info@bwzbrugg.ch</v>
       </c>
       <c r="G20" t="str">
-        <v>058 468 62 32</v>
+        <v>056 460 01 01</v>
       </c>
       <c r="H20" t="str">
-        <v>https://www.spse.ch</v>
+        <v>https://www.bwzbrugg.ch</v>
       </c>
       <c r="I20" t="str">
-        <v>Via alle Brere</v>
+        <v>Annerstrasse</v>
       </c>
       <c r="J20" t="str">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="K20" t="str">
-        <v xml:space="preserve">6598 </v>
+        <v>5200</v>
       </c>
       <c r="L20" t="str">
-        <v>Bellinzona</v>
+        <v>Brugg</v>
       </c>
       <c r="M20" t="str">
-        <v>ti</v>
+        <v>ag</v>
       </c>
       <c r="N20" t="str">
         <v>false</v>
       </c>
       <c r="O20" t="str">
-        <v>46.173805730447704,8.854585841701619</v>
+        <v>47.48405456542969,8.208399772644043</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>BSXZH0017000</v>
+        <v/>
       </c>
       <c r="B21" t="str">
-        <v>BSXZH0017000.s.01</v>
+        <v>BSXAG0013600.s.01</v>
       </c>
       <c r="C21" t="str">
-        <v>BFS Winterthur</v>
+        <v>BBB</v>
       </c>
       <c r="D21" t="str">
-        <v>Berufsfachschule Winterthur</v>
+        <v>Berufsfachschule BBB</v>
       </c>
       <c r="E21" t="str">
         <v/>
       </c>
       <c r="F21" t="str">
-        <v/>
+        <v>sekretariat@bbbaden.ch</v>
       </c>
       <c r="G21" t="str">
-        <v>052 268 14 00</v>
+        <v>056 222 02 06</v>
       </c>
       <c r="H21" t="str">
-        <v>https://bfs.zh.ch/</v>
+        <v>https://www.bbbaden.ch</v>
       </c>
       <c r="I21" t="str">
-        <v>Tösstalstrasse</v>
+        <v>Wiesenstrasse</v>
       </c>
       <c r="J21" t="str">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="K21" t="str">
-        <v>8400</v>
+        <v>5400</v>
       </c>
       <c r="L21" t="str">
-        <v>Winterthur</v>
+        <v>Baden</v>
       </c>
       <c r="M21" t="str">
-        <v>zh</v>
+        <v>ag</v>
       </c>
       <c r="N21" t="str">
         <v>false</v>
       </c>
       <c r="O21" t="str">
-        <v>47.49690628051758,8.734357833862305</v>
+        <v>47.47940444946289,8.298612594604492</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
         <v/>
       </c>
       <c r="B22" t="str">
-        <v>BSXSZ0010000.s.01</v>
+        <v>BSXAG0010400.s.01</v>
       </c>
       <c r="C22" t="str">
-        <v>BBZG Goldau</v>
+        <v>BSL</v>
       </c>
       <c r="D22" t="str">
-        <v>Berufsbildungszentrum Goldau</v>
+        <v>Berufsschule Lenzburg</v>
       </c>
       <c r="E22" t="str">
         <v/>
       </c>
       <c r="F22" t="str">
-        <v/>
+        <v>sekretariat@bslenzburg.ch</v>
       </c>
       <c r="G22" t="str">
-        <v>041 855 27 77</v>
+        <v>062 885 39 00</v>
       </c>
       <c r="H22" t="str">
-        <v>https://www.bbzg.ch</v>
+        <v>https://www.bslenzburg.ch</v>
       </c>
       <c r="I22" t="str">
-        <v>Zaystrasse</v>
+        <v>Neuhofstrasse</v>
       </c>
       <c r="J22" t="str">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="K22" t="str">
-        <v>6410</v>
+        <v>5600</v>
       </c>
       <c r="L22" t="str">
-        <v>Goldau</v>
+        <v>Lenzburg</v>
       </c>
       <c r="M22" t="str">
-        <v>sz</v>
+        <v>ag</v>
       </c>
       <c r="N22" t="str">
         <v>false</v>
       </c>
       <c r="O22" t="str">
-        <v>47.045841217041016,8.554176330566406</v>
+        <v>47.38931655883789,8.191163063049316</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
         <v/>
       </c>
       <c r="B23" t="str">
-        <v>BSXZG0010000.s.01</v>
+        <v>BSXAG0010800.s.01</v>
       </c>
       <c r="C23" t="str">
-        <v>GIBZ Zug</v>
+        <v>BSZ</v>
       </c>
       <c r="D23" t="str">
-        <v>Gewerblich-industrielles Bildungszentrum Zug</v>
+        <v>Berufsschule Zofingen</v>
       </c>
       <c r="E23" t="str">
         <v/>
       </c>
       <c r="F23" t="str">
-        <v>sekretariat.gibz@zg.ch</v>
+        <v>sekretariat@bwzofingen.ch</v>
       </c>
       <c r="G23" t="str">
-        <v>041 594 77 00</v>
+        <v>062 745 56 00</v>
       </c>
       <c r="H23" t="str">
-        <v>https://www.gibz.ch</v>
+        <v>https://www.bwzofingen.ch</v>
       </c>
       <c r="I23" t="str">
-        <v>Baarerstrasse</v>
+        <v>Strengelbacherstrasse</v>
       </c>
       <c r="J23" t="str">
-        <v>100</v>
+        <v>27</v>
       </c>
       <c r="K23" t="str">
-        <v>6301</v>
+        <v>4800</v>
       </c>
       <c r="L23" t="str">
-        <v>Zug</v>
+        <v>Zofingen</v>
       </c>
       <c r="M23" t="str">
-        <v>zg</v>
+        <v>ag</v>
       </c>
       <c r="N23" t="str">
         <v>false</v>
       </c>
       <c r="O23" t="str">
-        <v>47.178977966308594,8.518819808959961</v>
+        <v>47.28240966796875,7.941596508026123</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v/>
+        <v>BSXVS0008900</v>
       </c>
       <c r="B24" t="str">
-        <v>BSXAG0010300.s.01</v>
+        <v>BSXVS0009300.s.02</v>
       </c>
       <c r="C24" t="str">
-        <v>BWZ Brugg</v>
+        <v>EPIC</v>
       </c>
       <c r="D24" t="str">
-        <v>Berufs- und Weiterbildungszentrum Brugg</v>
+        <v>Ecole professionnelle intercantonale de la chimie</v>
       </c>
       <c r="E24" t="str">
         <v/>
       </c>
       <c r="F24" t="str">
-        <v>info@bwzbrugg.ch</v>
+        <v>contact.epic@eptm.ch</v>
       </c>
       <c r="G24" t="str">
-        <v>056 460 01 01</v>
+        <v>027 470 31 11</v>
       </c>
       <c r="H24" t="str">
-        <v>https://www.bwzbrugg.ch</v>
+        <v/>
       </c>
       <c r="I24" t="str">
-        <v>Annerstrasse</v>
+        <v>Rue des Produits</v>
       </c>
       <c r="J24" t="str">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="K24" t="str">
-        <v>5200</v>
+        <v>1870</v>
       </c>
       <c r="L24" t="str">
-        <v>Brugg</v>
+        <v>Monthey</v>
       </c>
       <c r="M24" t="str">
-        <v>ag</v>
+        <v>vs</v>
       </c>
       <c r="N24" t="str">
         <v>false</v>
       </c>
       <c r="O24" t="str">
-        <v>47.48405456542969,8.208399772644043</v>
+        <v>46.254947662353516,6.957204341888428</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v/>
+        <v>BSXVS0007900</v>
       </c>
       <c r="B25" t="str">
-        <v>BSXAG0013600.s.01</v>
+        <v>BSXVS0009300.s.01</v>
       </c>
       <c r="C25" t="str">
-        <v>BBB</v>
+        <v>EPTM</v>
       </c>
       <c r="D25" t="str">
-        <v>Berufsfachschule BBB</v>
+        <v>Ecole professionnelle technique et des métiers</v>
       </c>
       <c r="E25" t="str">
         <v/>
       </c>
       <c r="F25" t="str">
-        <v>sekretariat@bbbaden.ch</v>
+        <v>contact@eptm.ch</v>
       </c>
       <c r="G25" t="str">
-        <v>056 222 02 06</v>
+        <v>027 606 45 30</v>
       </c>
       <c r="H25" t="str">
-        <v>https://www.bbbaden.ch</v>
+        <v>https://www.eptm.ch</v>
       </c>
       <c r="I25" t="str">
-        <v>Wiesenstrasse</v>
+        <v>Ch. St-Hubert</v>
       </c>
       <c r="J25" t="str">
-        <v>32</v>
+        <v>2</v>
       </c>
       <c r="K25" t="str">
-        <v>5400</v>
+        <v>1950</v>
       </c>
       <c r="L25" t="str">
-        <v>Baden</v>
+        <v>Sion</v>
       </c>
       <c r="M25" t="str">
-        <v>ag</v>
+        <v>vs</v>
       </c>
       <c r="N25" t="str">
         <v>false</v>
       </c>
       <c r="O25" t="str">
-        <v>47.47940444946289,8.298612594604492</v>
+        <v>46.22469711303711,7.3506903648376465</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
         <v/>
       </c>
       <c r="B26" t="str">
-        <v>BSXAG0010400.s.01</v>
+        <v>BSXBS0011100.s.01</v>
       </c>
       <c r="C26" t="str">
-        <v>BSL</v>
+        <v>LBB</v>
       </c>
       <c r="D26" t="str">
-        <v>Berufsschule Lenzburg</v>
+        <v>Stiftung LBB Lehrbetriebe beider Basel</v>
       </c>
       <c r="E26" t="str">
         <v/>
       </c>
       <c r="F26" t="str">
-        <v>sekretariat@bslenzburg.ch</v>
+        <v>info@lbb.info</v>
       </c>
       <c r="G26" t="str">
-        <v>062 885 39 00</v>
+        <v>061 295 24 24</v>
       </c>
       <c r="H26" t="str">
-        <v>https://www.bslenzburg.ch</v>
+        <v>http://www.lbb.info/</v>
       </c>
       <c r="I26" t="str">
-        <v>Neuhofstrasse</v>
+        <v>Missionsstrasse</v>
       </c>
       <c r="J26" t="str">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="K26" t="str">
-        <v>5600</v>
+        <v>4055</v>
       </c>
       <c r="L26" t="str">
-        <v>Lenzburg</v>
+        <v>Basel</v>
       </c>
       <c r="M26" t="str">
-        <v>ag</v>
+        <v>bs</v>
       </c>
       <c r="N26" t="str">
         <v>false</v>
       </c>
       <c r="O26" t="str">
-        <v>47.38931655883789,8.191163063049316</v>
+        <v>47.55985105207863,7.575797882387873</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v/>
+        <v>BSXVS0000600</v>
       </c>
       <c r="B27" t="str">
-        <v>BSXAG0010800.s.01</v>
+        <v>BSXVS0009200.s.03</v>
       </c>
       <c r="C27" t="str">
-        <v>BSZ</v>
+        <v>BFO-KBS Brig</v>
       </c>
       <c r="D27" t="str">
-        <v>Berufsschule Zofingen</v>
+        <v>Berufsfachschule Oberwallis - KBS</v>
       </c>
       <c r="E27" t="str">
         <v/>
       </c>
       <c r="F27" t="str">
-        <v>sekretariat@bwzofingen.ch</v>
+        <v>direktion@gbsbrig.ch</v>
       </c>
       <c r="G27" t="str">
-        <v>062 745 56 00</v>
+        <v>027 922 45 80</v>
       </c>
       <c r="H27" t="str">
-        <v>https://www.bwzofingen.ch</v>
+        <v/>
       </c>
       <c r="I27" t="str">
-        <v>Strengelbacherstrasse</v>
+        <v>Kettelerstrasse</v>
       </c>
       <c r="J27" t="str">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="K27" t="str">
-        <v>4800</v>
+        <v>3900</v>
       </c>
       <c r="L27" t="str">
-        <v>Zofingen</v>
+        <v>Brig</v>
       </c>
       <c r="M27" t="str">
-        <v>ag</v>
+        <v>vs</v>
       </c>
       <c r="N27" t="str">
         <v>false</v>
       </c>
       <c r="O27" t="str">
-        <v>47.28240966796875,7.941596508026123</v>
+        <v>46.314453125,7.994945049285889</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>BSXVS0007900</v>
+        <v>BSXVS0000500</v>
       </c>
       <c r="B28" t="str">
-        <v>BSXVS0009300.s.01</v>
+        <v>BSXVS0009200.s.02</v>
       </c>
       <c r="C28" t="str">
-        <v>EPTM</v>
+        <v>BFO Visp</v>
       </c>
       <c r="D28" t="str">
-        <v>Ecole professionnelle technique et des métiers</v>
+        <v>Berufsfachschule Oberwallis</v>
       </c>
       <c r="E28" t="str">
         <v/>
       </c>
       <c r="F28" t="str">
-        <v>contact@eptm.ch</v>
+        <v>roland.kuonen@gbsvisp.ch</v>
       </c>
       <c r="G28" t="str">
-        <v>027 606 45 30</v>
+        <v>027 948 12 60</v>
       </c>
       <c r="H28" t="str">
-        <v>https://www.eptm.ch</v>
+        <v/>
       </c>
       <c r="I28" t="str">
-        <v>Ch. St-Hubert</v>
+        <v>Gewerbestrasse</v>
       </c>
       <c r="J28" t="str">
         <v>2</v>
       </c>
       <c r="K28" t="str">
-        <v>1950</v>
+        <v>3930</v>
       </c>
       <c r="L28" t="str">
-        <v>Sion</v>
+        <v>Visp</v>
       </c>
       <c r="M28" t="str">
         <v>vs</v>
       </c>
       <c r="N28" t="str">
         <v>false</v>
       </c>
       <c r="O28" t="str">
-        <v>46.22469711303711,7.3506903648376465</v>
+        <v>46.29550552368164,7.87982702255249</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>BSXVS0008900</v>
+        <v>BSXVS0000400</v>
       </c>
       <c r="B29" t="str">
-        <v>BSXVS0009300.s.02</v>
+        <v>BSXVS0009200.s.01</v>
       </c>
       <c r="C29" t="str">
-        <v>EPIC</v>
+        <v>BFO Brig</v>
       </c>
       <c r="D29" t="str">
-        <v>Ecole professionnelle intercantonale de la chimie</v>
+        <v xml:space="preserve">Berufsfachschule Oberwallis </v>
       </c>
       <c r="E29" t="str">
         <v/>
       </c>
       <c r="F29" t="str">
-        <v>contact.epic@eptm.ch</v>
+        <v>direktion@kbsbrig.ch</v>
       </c>
       <c r="G29" t="str">
-        <v>027 470 31 11</v>
+        <v>027 922 45 80</v>
       </c>
       <c r="H29" t="str">
-        <v/>
+        <v>https://www.gbsbrig.ch</v>
       </c>
       <c r="I29" t="str">
-        <v>Rue des Produits</v>
+        <v>Kettelerstrasse</v>
       </c>
       <c r="J29" t="str">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="K29" t="str">
-        <v>1870</v>
+        <v>3900</v>
       </c>
       <c r="L29" t="str">
-        <v>Monthey</v>
+        <v>Brig</v>
       </c>
       <c r="M29" t="str">
         <v>vs</v>
       </c>
       <c r="N29" t="str">
         <v>false</v>
       </c>
       <c r="O29" t="str">
-        <v>46.254947662353516,6.957204341888428</v>
+        <v>46.314453125,7.994945049285889</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
         <v/>
       </c>
       <c r="B30" t="str">
-        <v>BSXBS0011100.s.01</v>
+        <v>BSXFR0033300.s.01</v>
       </c>
       <c r="C30" t="str">
-        <v>LBB</v>
+        <v>EPAC</v>
       </c>
       <c r="D30" t="str">
-        <v>Stiftung LBB Lehrbetriebe beider Basel</v>
+        <v>Ecole professionnelle artisanale et commerciale de Bulle</v>
       </c>
       <c r="E30" t="str">
         <v/>
       </c>
       <c r="F30" t="str">
-        <v/>
+        <v>info.epac@edufr.ch</v>
       </c>
       <c r="G30" t="str">
-        <v>061 295 24 24</v>
+        <v>026 305 87 00</v>
       </c>
       <c r="H30" t="str">
-        <v/>
+        <v>https://www.fr.ch/epac</v>
       </c>
       <c r="I30" t="str">
-        <v>Nonnenweg</v>
+        <v>Rue de Dardens</v>
       </c>
       <c r="J30" t="str">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="K30" t="str">
-        <v>4012</v>
+        <v>1630</v>
       </c>
       <c r="L30" t="str">
-        <v>Basel</v>
+        <v>Bulle</v>
       </c>
       <c r="M30" t="str">
-        <v>bs</v>
+        <v>fr</v>
       </c>
       <c r="N30" t="str">
         <v>false</v>
       </c>
       <c r="O30" t="str">
-        <v>47.55949020385742,7.575272083282471</v>
+        <v>46.62556838989258,7.0522260665893555</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
         <v/>
       </c>
       <c r="B31" t="str">
-        <v>BSXFR0033300.s.01</v>
+        <v>BSXFR0111200.s.01</v>
       </c>
       <c r="C31" t="str">
-        <v>EPAC</v>
+        <v>CSUD</v>
       </c>
       <c r="D31" t="str">
-        <v>Ecole professionnelle artisanale et commerciale de Bulle</v>
+        <v>Collège du Sud</v>
       </c>
       <c r="E31" t="str">
         <v/>
       </c>
       <c r="F31" t="str">
-        <v>info.epac@edufr.ch</v>
+        <v>infocsud@edufr.ch</v>
       </c>
       <c r="G31" t="str">
-        <v>026 305 87 00</v>
+        <v>026 305 99 00</v>
       </c>
       <c r="H31" t="str">
-        <v>https://www.fr.ch/epac</v>
+        <v>https://www.collegedusud.ch/</v>
       </c>
       <c r="I31" t="str">
         <v>Rue de Dardens</v>
       </c>
       <c r="J31" t="str">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="K31" t="str">
         <v>1630</v>
       </c>
       <c r="L31" t="str">
         <v>Bulle</v>
       </c>
       <c r="M31" t="str">
         <v>fr</v>
       </c>
       <c r="N31" t="str">
         <v>false</v>
       </c>
       <c r="O31" t="str">
-        <v>46.62556838989258,7.0522260665893555</v>
+        <v>46.625579833984375,7.0533976554870605</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v/>
+        <v>BSXSO0012300</v>
       </c>
       <c r="B32" t="str">
-        <v>BSXFR0111200.s.01</v>
+        <v>BSXSO0012300.s.03</v>
       </c>
       <c r="C32" t="str">
-        <v>CSUD</v>
+        <v>GSBS</v>
       </c>
       <c r="D32" t="str">
-        <v>Collège du Sud</v>
+        <v>BBZ Olten / GSBS</v>
       </c>
       <c r="E32" t="str">
-        <v/>
+        <v>Gesundheitlich-Soziale Berufsfachschule</v>
       </c>
       <c r="F32" t="str">
-        <v>infocsud@edufr.ch</v>
+        <v>gsbs.olten@dbk.so.ch</v>
       </c>
       <c r="G32" t="str">
-        <v>026 305 99 00</v>
+        <v>062 311 97 00</v>
       </c>
       <c r="H32" t="str">
-        <v>https://www.collegedusud.ch/</v>
+        <v>https://bbzolten.so.ch/gsbs</v>
       </c>
       <c r="I32" t="str">
-        <v>Rue de Dardens</v>
+        <v>Ziegelstrasse</v>
       </c>
       <c r="J32" t="str">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="K32" t="str">
-        <v>1630</v>
+        <v>4632</v>
       </c>
       <c r="L32" t="str">
-        <v>Bulle</v>
+        <v>Trimbach</v>
       </c>
       <c r="M32" t="str">
-        <v>fr</v>
+        <v>so</v>
       </c>
       <c r="N32" t="str">
         <v>false</v>
       </c>
       <c r="O32" t="str">
-        <v>46.625579833984375,7.0533976554870605</v>
+        <v>47.356605529785156,7.902106761932373</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v>BSXSO0012300</v>
+        <v>BSXSO0010100</v>
       </c>
       <c r="B33" t="str">
-        <v>BSXSO0012300.s.03</v>
+        <v>BSXSO0010100.s.01</v>
       </c>
       <c r="C33" t="str">
-        <v>GSBS</v>
+        <v>GIBS</v>
       </c>
       <c r="D33" t="str">
-        <v>BBZ Olten / GSBS</v>
+        <v>BBZ Olten / GIBS</v>
       </c>
       <c r="E33" t="str">
-        <v>Gesundheitlich-Soziale Berufsfachschule</v>
+        <v>Gewerbl.-industr. Berufsschule</v>
       </c>
       <c r="F33" t="str">
-        <v>gsbs.olten@dbk.so.ch</v>
+        <v>gibs.olten@dbk.so.ch</v>
       </c>
       <c r="G33" t="str">
-        <v>062 311 97 00</v>
+        <v>062 311 83 83</v>
       </c>
       <c r="H33" t="str">
-        <v>https://bbzolten.so.ch/gsbs</v>
+        <v>https://bbzolten.so.ch/gibs/</v>
       </c>
       <c r="I33" t="str">
-        <v>Ziegelstrasse</v>
+        <v>Aarauerstrasse</v>
       </c>
       <c r="J33" t="str">
-        <v>4</v>
+        <v>30</v>
       </c>
       <c r="K33" t="str">
-        <v>4632</v>
+        <v>4601</v>
       </c>
       <c r="L33" t="str">
-        <v>Trimbach</v>
+        <v>Olten</v>
       </c>
       <c r="M33" t="str">
         <v>so</v>
       </c>
       <c r="N33" t="str">
         <v>false</v>
       </c>
       <c r="O33" t="str">
-        <v>47.356605529785156,7.902106761932373</v>
+        <v>47.34791946411133,7.909485340118408</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
-        <v>BSXSO0010100</v>
+        <v>BSXSO0012500</v>
       </c>
       <c r="B34" t="str">
-        <v>BSXSO0010100.s.01</v>
+        <v>BSXSO0012500.s.04</v>
       </c>
       <c r="C34" t="str">
-        <v>GIBS</v>
+        <v>EBZ</v>
       </c>
       <c r="D34" t="str">
-        <v>BBZ Olten / GIBS</v>
+        <v>BBZ Olten / EBZ</v>
       </c>
       <c r="E34" t="str">
-        <v>Gewerbl.-industr. Berufsschule</v>
+        <v>Erwachsenenbildungszentrum</v>
       </c>
       <c r="F34" t="str">
-        <v>gibs.olten@dbk.so.ch</v>
+        <v>info.ebz@dbk.so.ch</v>
       </c>
       <c r="G34" t="str">
-        <v>062 311 83 83</v>
+        <v>062 311 82 33</v>
       </c>
       <c r="H34" t="str">
-        <v>https://bbzolten.so.ch/gibs/</v>
+        <v>https://bbzolten.so.ch/ebz/</v>
       </c>
       <c r="I34" t="str">
-        <v>Aarauerstrasse</v>
+        <v>Aargauerstrasse</v>
       </c>
       <c r="J34" t="str">
         <v>30</v>
       </c>
       <c r="K34" t="str">
         <v>4601</v>
       </c>
       <c r="L34" t="str">
         <v>Olten</v>
       </c>
       <c r="M34" t="str">
         <v>so</v>
       </c>
       <c r="N34" t="str">
         <v>false</v>
       </c>
       <c r="O34" t="str">
         <v>47.34791946411133,7.909485340118408</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v>BSXSO0012500</v>
+        <v>BSXSO0010600</v>
       </c>
       <c r="B35" t="str">
-        <v>BSXSO0012500.s.04</v>
+        <v>BSXSO0010600.s.02</v>
       </c>
       <c r="C35" t="str">
-        <v>EBZ</v>
+        <v>KBS</v>
       </c>
       <c r="D35" t="str">
-        <v>BBZ Olten / EBZ</v>
+        <v>BBZ Olten / KBS</v>
       </c>
       <c r="E35" t="str">
-        <v>Erwachsenenbildungszentrum</v>
+        <v>Kaufmännische Berufsfachschule</v>
       </c>
       <c r="F35" t="str">
-        <v>info.ebz@dbk.so.ch</v>
+        <v/>
       </c>
       <c r="G35" t="str">
-        <v>062 311 82 33</v>
+        <v>062 311 82 00</v>
       </c>
       <c r="H35" t="str">
-        <v>https://www.so.ch/departemente/bildung-und-kultur/bbz-olten/ebz-olten.hmtl</v>
+        <v>https://bbzolten.so.ch/kbs/</v>
       </c>
       <c r="I35" t="str">
-        <v>Aargauerstrasse</v>
+        <v>Aarauerstrasse</v>
       </c>
       <c r="J35" t="str">
         <v>30</v>
       </c>
       <c r="K35" t="str">
         <v>4601</v>
       </c>
       <c r="L35" t="str">
         <v>Olten</v>
       </c>
       <c r="M35" t="str">
         <v>so</v>
       </c>
       <c r="N35" t="str">
         <v>false</v>
       </c>
       <c r="O35" t="str">
         <v>47.34791946411133,7.909485340118408</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
-        <v>BSXSO0010600</v>
+        <v/>
       </c>
       <c r="B36" t="str">
-        <v>BSXSO0010600.s.02</v>
+        <v>BSXSG0082500.s</v>
       </c>
       <c r="C36" t="str">
-        <v>KBS</v>
+        <v>SBW Haus des Lernens St.Gallen</v>
       </c>
       <c r="D36" t="str">
-        <v>BBZ Olten / KBS</v>
+        <v>SBW Haus des Lernens AG</v>
       </c>
       <c r="E36" t="str">
-        <v>Kaufmännische Berufsfachschule</v>
+        <v/>
       </c>
       <c r="F36" t="str">
         <v/>
       </c>
       <c r="G36" t="str">
-        <v>062 311 82 00</v>
+        <v/>
       </c>
       <c r="H36" t="str">
-        <v>https://www.kbs-d.so.ch</v>
+        <v/>
       </c>
       <c r="I36" t="str">
-        <v>Aarauerstrasse</v>
+        <v>Bogenstrasse</v>
       </c>
       <c r="J36" t="str">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="K36" t="str">
-        <v>4601</v>
+        <v>9000</v>
       </c>
       <c r="L36" t="str">
-        <v>Olten</v>
+        <v>St. Gallen</v>
       </c>
       <c r="M36" t="str">
-        <v>so</v>
+        <v>sg</v>
       </c>
       <c r="N36" t="str">
         <v>false</v>
       </c>
       <c r="O36" t="str">
-        <v>47.34791946411133,7.909485340118408</v>
+        <v>47.42103354736844,9.363558267086315</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v/>
+        <v>BSXVD0007900</v>
       </c>
       <c r="B37" t="str">
-        <v>BSXVD0012100.s.01</v>
+        <v>BSXVD0007800.s.02</v>
       </c>
       <c r="C37" t="str">
-        <v>GYM Yverdon</v>
+        <v>ESSC Morges</v>
       </c>
       <c r="D37" t="str">
-        <v>Gymnase d'Yverdon</v>
+        <v>Ecole de soins et santé communautaire - Morges</v>
       </c>
       <c r="E37" t="str">
         <v/>
       </c>
       <c r="F37" t="str">
-        <v>secretariat.gyv@vd.ch</v>
+        <v>morges@ecoledesoins.ch</v>
       </c>
       <c r="G37" t="str">
-        <v>024 557 69 69</v>
+        <v>021 866 04 80</v>
       </c>
       <c r="H37" t="str">
-        <v>https://gymnase-yverdon.ch/</v>
+        <v>https://ecoledesoins.ch/</v>
       </c>
       <c r="I37" t="str">
-        <v>Route du Gymnase</v>
+        <v>Chemin de la Dent d'Oche</v>
       </c>
       <c r="J37" t="str">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="K37" t="str">
-        <v>1401</v>
+        <v>1110</v>
       </c>
       <c r="L37" t="str">
-        <v>Cheseaux-Noréaz</v>
+        <v>Morges</v>
       </c>
       <c r="M37" t="str">
         <v>vd</v>
       </c>
       <c r="N37" t="str">
         <v>false</v>
       </c>
       <c r="O37" t="str">
-        <v>46.77947235107422,6.667525768280029</v>
+        <v>46.522071838378906,6.500774383544922</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v/>
+        <v>BSXVD0010900</v>
       </c>
       <c r="B38" t="str">
-        <v>BSXVD0012400.s.01</v>
+        <v>BSXVD0007800.s.03</v>
       </c>
       <c r="C38" t="str">
-        <v>GYM Renens</v>
+        <v>ESSC Saint-Loup</v>
       </c>
       <c r="D38" t="str">
-        <v>Gymnase de Renens</v>
+        <v>Ecole de soins et santé communautaire - Saint-loup</v>
       </c>
       <c r="E38" t="str">
         <v/>
       </c>
       <c r="F38" t="str">
-        <v>gyre@vd.ch</v>
+        <v>saint-loup@ecoledesoins.ch</v>
       </c>
       <c r="G38" t="str">
-        <v>021 338 00 01</v>
+        <v>021 866 04 50</v>
       </c>
       <c r="H38" t="str">
-        <v>https://www.gyre.ch</v>
+        <v>https://ecoledesoins.ch/</v>
       </c>
       <c r="I38" t="str">
-        <v>Avenue du Silo</v>
+        <v>Saint-Loup</v>
       </c>
       <c r="J38" t="str">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K38" t="str">
-        <v>1020</v>
+        <v>1318</v>
       </c>
       <c r="L38" t="str">
-        <v>Renens</v>
+        <v>Pompaples</v>
       </c>
       <c r="M38" t="str">
         <v>vd</v>
       </c>
       <c r="N38" t="str">
         <v>false</v>
       </c>
       <c r="O38" t="str">
-        <v>46.5337028503418,6.583981037139893</v>
+        <v>46.666831970214844,6.501805305480957</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
         <v/>
       </c>
       <c r="B39" t="str">
-        <v>BSXVD0011900.s.01</v>
+        <v>BSXVD0007800.s.01</v>
       </c>
       <c r="C39" t="str">
-        <v>GYM Nyon</v>
+        <v>ESSC Vevey</v>
       </c>
       <c r="D39" t="str">
-        <v>Gymnase de Nyon</v>
+        <v>Ecole de soins et santé communautaire - Vevey</v>
       </c>
       <c r="E39" t="str">
         <v/>
       </c>
       <c r="F39" t="str">
-        <v>gymnase.nyon@vd.ch</v>
+        <v>vevey@ecoledesoins.ch</v>
       </c>
       <c r="G39" t="str">
-        <v>021 557 53 33</v>
+        <v>021 866 04 00</v>
       </c>
       <c r="H39" t="str">
-        <v>https://www.gymnyon.vd.ch</v>
+        <v>https://ecoledesoins.ch/</v>
       </c>
       <c r="I39" t="str">
-        <v>Rte de Divonne</v>
+        <v>Avenue de l'Ile-Heureuse</v>
       </c>
       <c r="J39" t="str">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="K39" t="str">
-        <v>1260</v>
+        <v>1800</v>
       </c>
       <c r="L39" t="str">
-        <v>Nyon</v>
+        <v>Vevey</v>
       </c>
       <c r="M39" t="str">
         <v>vd</v>
       </c>
       <c r="N39" t="str">
         <v>false</v>
       </c>
       <c r="O39" t="str">
-        <v>46.38277816772461,6.2316155433654785</v>
+        <v>46.46002960205078,6.856107711791992</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
         <v/>
       </c>
       <c r="B40" t="str">
-        <v>BSXSG0082500.s</v>
+        <v>BSXLU0012400.s.01</v>
       </c>
       <c r="C40" t="str">
-        <v>SBW Haus des Lernens St.Gallen</v>
+        <v/>
       </c>
       <c r="D40" t="str">
-        <v>SBW Haus des Lernens AG</v>
+        <v>Blickfeld Blinden-Fürsorge-Verein Innerschweiz BFVI</v>
       </c>
       <c r="E40" t="str">
         <v/>
       </c>
       <c r="F40" t="str">
         <v/>
       </c>
       <c r="G40" t="str">
-        <v/>
+        <v>041 349 89 89</v>
       </c>
       <c r="H40" t="str">
         <v/>
       </c>
       <c r="I40" t="str">
-        <v>Bogenstrasse</v>
+        <v>Brändistrasse</v>
       </c>
       <c r="J40" t="str">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="K40" t="str">
-        <v>9000</v>
+        <v>6048</v>
       </c>
       <c r="L40" t="str">
-        <v>St. Gallen</v>
+        <v>Horw</v>
       </c>
       <c r="M40" t="str">
-        <v>sg</v>
+        <v>lu</v>
       </c>
       <c r="N40" t="str">
         <v>false</v>
       </c>
       <c r="O40" t="str">
-        <v>47.42103354736844,9.363558267086315</v>
+        <v>47.02634107139328,8.304571411292953</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
-        <v>BSXVD0007900</v>
+        <v/>
       </c>
       <c r="B41" t="str">
-        <v>BSXVD0007800.s.02</v>
+        <v>BSXBS0011700.s.01</v>
       </c>
       <c r="C41" t="str">
-        <v>ESSC Morges</v>
+        <v>HWS, ipso Bildung AG, Basel</v>
       </c>
       <c r="D41" t="str">
-        <v>Ecole de soins et santé communautaire - Morges</v>
+        <v>HWS - Die Schule für Gesundheit und Bewegung</v>
       </c>
       <c r="E41" t="str">
-        <v/>
+        <v>ipso Bildung AG</v>
       </c>
       <c r="F41" t="str">
-        <v>morges@ecoledesoins.ch</v>
+        <v>hws@ipso.ch</v>
       </c>
       <c r="G41" t="str">
-        <v>021 866 04 80</v>
+        <v>061 202 11 11</v>
       </c>
       <c r="H41" t="str">
-        <v>https://ecoledesoins.ch/</v>
+        <v>https://ipso.ch/schulen/hws</v>
       </c>
       <c r="I41" t="str">
-        <v>Chemin de la Dent d'Oche</v>
+        <v>Eulerstrasse</v>
       </c>
       <c r="J41" t="str">
-        <v>8</v>
+        <v>55</v>
       </c>
       <c r="K41" t="str">
-        <v>1110</v>
+        <v>4051</v>
       </c>
       <c r="L41" t="str">
-        <v>Morges</v>
+        <v>Basel</v>
       </c>
       <c r="M41" t="str">
-        <v>vd</v>
+        <v>bs</v>
       </c>
       <c r="N41" t="str">
         <v>false</v>
       </c>
       <c r="O41" t="str">
-        <v>46.522071838378906,6.500774383544922</v>
+        <v>47.556243896484375,7.578729152679443</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
-        <v>BSXVD0010900</v>
+        <v/>
       </c>
       <c r="B42" t="str">
-        <v>BSXVD0007800.s.03</v>
+        <v>BSXBS0011700.s.02</v>
       </c>
       <c r="C42" t="str">
-        <v>ESSC Saint-Loup</v>
+        <v>NSH</v>
       </c>
       <c r="D42" t="str">
-        <v>Ecole de soins et santé communautaire - Saint-loup</v>
+        <v>NSH - Die Sprach- und Handelsschule</v>
       </c>
       <c r="E42" t="str">
         <v/>
       </c>
       <c r="F42" t="str">
-        <v>saint-loup@ecoledesoins.ch</v>
+        <v>nsh@ipso.ch</v>
       </c>
       <c r="G42" t="str">
-        <v>021 866 04 50</v>
+        <v>061 202 12 02</v>
       </c>
       <c r="H42" t="str">
-        <v>https://ecoledesoins.ch/</v>
+        <v>https://ipso.ch/schulen/nsh</v>
       </c>
       <c r="I42" t="str">
-        <v>Saint-Loup</v>
+        <v>Elisabethenanlage</v>
       </c>
       <c r="J42" t="str">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="K42" t="str">
-        <v>1318</v>
+        <v>4051</v>
       </c>
       <c r="L42" t="str">
-        <v>Pompaples</v>
+        <v>Basel</v>
       </c>
       <c r="M42" t="str">
-        <v>vd</v>
+        <v>bs</v>
       </c>
       <c r="N42" t="str">
         <v>false</v>
       </c>
       <c r="O42" t="str">
-        <v>46.666831970214844,6.501805305480957</v>
+        <v>47.54909896850586,7.589210510253906</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
         <v/>
       </c>
       <c r="B43" t="str">
-        <v>BSXVD0007800.s.01</v>
+        <v>BSXBS0011700.s.03</v>
       </c>
       <c r="C43" t="str">
-        <v>ESSC Vevey</v>
+        <v>IFA</v>
       </c>
       <c r="D43" t="str">
-        <v>Ecole de soins et santé communautaire - Vevey</v>
+        <v>IFA</v>
       </c>
       <c r="E43" t="str">
         <v/>
       </c>
       <c r="F43" t="str">
-        <v>vevey@ecoledesoins.ch</v>
+        <v>ifa@ipso.ch</v>
       </c>
       <c r="G43" t="str">
-        <v>021 866 04 00</v>
+        <v/>
       </c>
       <c r="H43" t="str">
-        <v>https://ecoledesoins.ch/</v>
+        <v>https://ipso.ch/schulen/ifa</v>
       </c>
       <c r="I43" t="str">
-        <v>Avenue de l'Ile-Heureuse</v>
+        <v>Elisabethenanlage</v>
       </c>
       <c r="J43" t="str">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="K43" t="str">
-        <v>1800</v>
+        <v>4051</v>
       </c>
       <c r="L43" t="str">
-        <v>Vevey</v>
+        <v>Basel</v>
       </c>
       <c r="M43" t="str">
-        <v>vd</v>
+        <v>bs</v>
       </c>
       <c r="N43" t="str">
         <v>false</v>
       </c>
       <c r="O43" t="str">
-        <v>46.46002960205078,6.856107711791992</v>
+        <v>47.54921098442248,7.589576793483499</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
         <v/>
       </c>
       <c r="B44" t="str">
-        <v>BSXLU0012400.s.01</v>
+        <v>BSXFR0111400.s.01</v>
       </c>
       <c r="C44" t="str">
-        <v/>
+        <v>Polybat Les Paccots</v>
       </c>
       <c r="D44" t="str">
-        <v>Blickfeld Blinden-Fürsorge-Verein Innerschweiz BFVI</v>
+        <v>Centre de formation Polybat</v>
       </c>
       <c r="E44" t="str">
-        <v/>
+        <v>Filiale Suisse Romande</v>
       </c>
       <c r="F44" t="str">
-        <v/>
+        <v>info@polybat.ch</v>
       </c>
       <c r="G44" t="str">
-        <v>041 349 89 89</v>
+        <v>021 948 20 40</v>
       </c>
       <c r="H44" t="str">
-        <v/>
+        <v>https://polybau.ch/fr/lespaccots</v>
       </c>
       <c r="I44" t="str">
-        <v>Brändistrasse</v>
+        <v>Chemin de l'Ermitage</v>
       </c>
       <c r="J44" t="str">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="K44" t="str">
-        <v>6048</v>
+        <v>1619</v>
       </c>
       <c r="L44" t="str">
-        <v>Horw</v>
+        <v>Les Paccots</v>
       </c>
       <c r="M44" t="str">
-        <v>lu</v>
+        <v>fr</v>
       </c>
       <c r="N44" t="str">
         <v>false</v>
       </c>
       <c r="O44" t="str">
-        <v>47.02634107139328,8.304571411292953</v>
+        <v>46.52382278442383,6.948657035827637</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
         <v/>
       </c>
       <c r="B45" t="str">
-        <v>BSXFR0111400.s.01</v>
+        <v>BSXFR0111100.s.01</v>
       </c>
       <c r="C45" t="str">
-        <v>Polybat Les Paccots</v>
+        <v>CGA Fribourg</v>
       </c>
       <c r="D45" t="str">
-        <v>Centre de formation Polybat</v>
+        <v>Collège de Gambach</v>
       </c>
       <c r="E45" t="str">
-        <v>Filiale Suisse Romande</v>
+        <v/>
       </c>
       <c r="F45" t="str">
-        <v>info@polybat.ch</v>
+        <v>info@gambach.ch</v>
       </c>
       <c r="G45" t="str">
-        <v>021 948 20 40</v>
+        <v>026 305 79 11</v>
       </c>
       <c r="H45" t="str">
-        <v>https://polybau.ch/fr/lespaccots</v>
+        <v>https://gambach.ch/</v>
       </c>
       <c r="I45" t="str">
-        <v>Chemin de l'Ermitage</v>
+        <v>Avenue Louis-Weck-Reynold</v>
       </c>
       <c r="J45" t="str">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="K45" t="str">
-        <v>1619</v>
+        <v>1700</v>
       </c>
       <c r="L45" t="str">
-        <v>Les Paccots</v>
+        <v>Fribourg</v>
       </c>
       <c r="M45" t="str">
         <v>fr</v>
       </c>
       <c r="N45" t="str">
         <v>false</v>
       </c>
       <c r="O45" t="str">
-        <v>46.52382278442383,6.948657035827637</v>
+        <v>46.80712127685547,7.149509429931641</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
-        <v/>
+        <v>BSXBE0012400</v>
       </c>
       <c r="B46" t="str">
-        <v>BSXFR0111100.s.01</v>
+        <v>BSXBE0010400.s.02</v>
       </c>
       <c r="C46" t="str">
-        <v>CGA Fribourg</v>
+        <v xml:space="preserve">bzemme </v>
       </c>
       <c r="D46" t="str">
-        <v>Collège de Gambach</v>
+        <v>Gartenbauschule Oeschberg - eine Abteilung des bzemme</v>
       </c>
       <c r="E46" t="str">
         <v/>
       </c>
       <c r="F46" t="str">
-        <v>info@gambach.ch</v>
+        <v>oeschberg@bzemme.ch</v>
       </c>
       <c r="G46" t="str">
-        <v>026 305 79 11</v>
+        <v>034 413 77 77</v>
       </c>
       <c r="H46" t="str">
-        <v>https://gambach.ch/</v>
+        <v>https://www.oeschberg.ch/</v>
       </c>
       <c r="I46" t="str">
-        <v>Avenue Louis-Weck-Reynold</v>
+        <v>Bern-Zürich-Strasse</v>
       </c>
       <c r="J46" t="str">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="K46" t="str">
-        <v>1700</v>
+        <v>3425</v>
       </c>
       <c r="L46" t="str">
-        <v>Fribourg</v>
+        <v>Koppigen</v>
       </c>
       <c r="M46" t="str">
-        <v>fr</v>
+        <v>be</v>
       </c>
       <c r="N46" t="str">
         <v>false</v>
       </c>
       <c r="O46" t="str">
-        <v>46.80712127685547,7.149509429931641</v>
+        <v>47.126925562672824,7.6105931260343835</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
-        <v>BSXBE0012400</v>
+        <v/>
       </c>
       <c r="B47" t="str">
-        <v>BSXBE0010400.s.02</v>
+        <v>BSXBE0010400.s.01</v>
       </c>
       <c r="C47" t="str">
-        <v xml:space="preserve">bzemme </v>
+        <v>bzemme</v>
       </c>
       <c r="D47" t="str">
-        <v>Gartenbauschule Oeschberg - eine Abteilung des bzemme</v>
+        <v>Bildungszentrum Emme bzemme</v>
       </c>
       <c r="E47" t="str">
         <v/>
       </c>
       <c r="F47" t="str">
-        <v>oeschberg@bzemme.ch</v>
+        <v>info@bzemme.ch</v>
       </c>
       <c r="G47" t="str">
-        <v>034 413 77 77</v>
+        <v>031 635 32 32</v>
       </c>
       <c r="H47" t="str">
-        <v>https://www.oeschberg.ch/</v>
+        <v>https://www.bzemme.ch</v>
       </c>
       <c r="I47" t="str">
-        <v>Bern-Zürich-Strasse</v>
+        <v>Zähringerstrasse</v>
       </c>
       <c r="J47" t="str">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="K47" t="str">
-        <v>3425</v>
+        <v>3400</v>
       </c>
       <c r="L47" t="str">
-        <v>Koppigen</v>
+        <v>Burgdorf</v>
       </c>
       <c r="M47" t="str">
         <v>be</v>
       </c>
       <c r="N47" t="str">
         <v>false</v>
       </c>
       <c r="O47" t="str">
-        <v>47.126925562672824,7.6105931260343835</v>
+        <v>47.05069351196289,7.619149208068848</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
-        <v/>
+        <v>BSXBE9910404</v>
       </c>
       <c r="B48" t="str">
-        <v>BSXBE0010400.s.01</v>
+        <v>BSXBE0010400.s.04</v>
       </c>
       <c r="C48" t="str">
         <v>bzemme</v>
       </c>
       <c r="D48" t="str">
-        <v>Bildungszentrum Emme bzemme</v>
+        <v>bzemme - Brückenangebote</v>
       </c>
       <c r="E48" t="str">
         <v/>
       </c>
       <c r="F48" t="str">
         <v>info@bzemme.ch</v>
       </c>
       <c r="G48" t="str">
         <v>031 635 32 32</v>
       </c>
       <c r="H48" t="str">
         <v>https://www.bzemme.ch</v>
       </c>
       <c r="I48" t="str">
-        <v>Zähringerstrasse</v>
+        <v>Kirchbühl</v>
       </c>
       <c r="J48" t="str">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="K48" t="str">
         <v>3400</v>
       </c>
       <c r="L48" t="str">
         <v>Burgdorf</v>
       </c>
       <c r="M48" t="str">
         <v>be</v>
       </c>
       <c r="N48" t="str">
         <v>false</v>
       </c>
       <c r="O48" t="str">
-        <v>47.05069351196289,7.619149208068848</v>
+        <v>47.05617141723633,7.626441955566406</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
-        <v>BSXBE9910404</v>
+        <v>BSXBE9910403</v>
       </c>
       <c r="B49" t="str">
-        <v>BSXBE0010400.s.04</v>
+        <v>BSXBE0010400.s.03</v>
       </c>
       <c r="C49" t="str">
-        <v>bzemme</v>
+        <v xml:space="preserve">bzemme </v>
       </c>
       <c r="D49" t="str">
-        <v>bzemme - Brückenangebote</v>
+        <v>Bildungszentrum Emme bzemme</v>
       </c>
       <c r="E49" t="str">
         <v/>
       </c>
       <c r="F49" t="str">
         <v>info@bzemme.ch</v>
       </c>
       <c r="G49" t="str">
-        <v>031 635 32 32</v>
+        <v>031 635 33 70</v>
       </c>
       <c r="H49" t="str">
         <v>https://www.bzemme.ch</v>
       </c>
       <c r="I49" t="str">
-        <v>Kirchbühl</v>
+        <v>Bleicheweg</v>
       </c>
       <c r="J49" t="str">
         <v>11</v>
       </c>
       <c r="K49" t="str">
-        <v>3400</v>
+        <v>3550</v>
       </c>
       <c r="L49" t="str">
-        <v>Burgdorf</v>
+        <v>Langnau</v>
       </c>
       <c r="M49" t="str">
         <v>be</v>
       </c>
       <c r="N49" t="str">
         <v>false</v>
       </c>
       <c r="O49" t="str">
-        <v>47.05617141723633,7.626441955566406</v>
+        <v>46.94174575805664,7.776266574859619</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
-        <v>BSXBE9910403</v>
+        <v/>
       </c>
       <c r="B50" t="str">
-        <v>BSXBE0010400.s.03</v>
+        <v>BSXBE0010400.s.05</v>
       </c>
       <c r="C50" t="str">
-        <v xml:space="preserve">bzemme </v>
+        <v>bzemme</v>
       </c>
       <c r="D50" t="str">
-        <v>Bildungszentrum Emme bzemme</v>
+        <v>bzemme - Brückenangebote</v>
       </c>
       <c r="E50" t="str">
         <v/>
       </c>
       <c r="F50" t="str">
         <v>info@bzemme.ch</v>
       </c>
       <c r="G50" t="str">
-        <v>031 635 33 70</v>
+        <v>031 635 32 32</v>
       </c>
       <c r="H50" t="str">
         <v>https://www.bzemme.ch</v>
       </c>
       <c r="I50" t="str">
-        <v>Bleicheweg</v>
+        <v>Rütschelengasse</v>
       </c>
       <c r="J50" t="str">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="K50" t="str">
-        <v>3550</v>
+        <v>3400</v>
       </c>
       <c r="L50" t="str">
-        <v>Langnau</v>
+        <v>Burgdorf</v>
       </c>
       <c r="M50" t="str">
         <v>be</v>
       </c>
       <c r="N50" t="str">
         <v>false</v>
       </c>
       <c r="O50" t="str">
-        <v>46.94174575805664,7.776266574859619</v>
+        <v>47.0549829365026,7.6274222165582595</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
         <v/>
       </c>
       <c r="B51" t="str">
-        <v>BSXBE0010400.s.05</v>
+        <v>BSXFR0055500.s.01</v>
       </c>
       <c r="C51" t="str">
-        <v>bzemme</v>
+        <v>EMF</v>
       </c>
       <c r="D51" t="str">
-        <v>bzemme - Brückenangebote</v>
+        <v>Ecole des Métiers Fribourg</v>
       </c>
       <c r="E51" t="str">
         <v/>
       </c>
       <c r="F51" t="str">
-        <v>info@bzemme.ch</v>
+        <v>emf-info@edufr.ch</v>
       </c>
       <c r="G51" t="str">
-        <v>031 635 32 32</v>
+        <v>026 305 26 27</v>
       </c>
       <c r="H51" t="str">
-        <v>https://www.bzemme.ch</v>
+        <v>https://emf.ch/</v>
       </c>
       <c r="I51" t="str">
-        <v>Rütschelengasse</v>
+        <v>Chemin du Musée</v>
       </c>
       <c r="J51" t="str">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="K51" t="str">
-        <v>3400</v>
+        <v>1700</v>
       </c>
       <c r="L51" t="str">
-        <v>Burgdorf</v>
+        <v>Fribourg</v>
       </c>
       <c r="M51" t="str">
-        <v>be</v>
+        <v>fr</v>
       </c>
       <c r="N51" t="str">
         <v>false</v>
       </c>
       <c r="O51" t="str">
-        <v>47.0549829365026,7.6274222165582595</v>
+        <v>46.79404830932617,7.1565022468566895</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
-        <v/>
+        <v>BSXLU0010000.99</v>
       </c>
       <c r="B52" t="str">
-        <v>BSXFR0055500.s.01</v>
+        <v>BSXLU0014800.s.02</v>
       </c>
       <c r="C52" t="str">
-        <v>EMF</v>
+        <v>BBZW Emmen</v>
       </c>
       <c r="D52" t="str">
-        <v>Ecole des Métiers Fribourg</v>
+        <v>Berufsbildungszentrum Wirtschaft, Informatik und Technik</v>
       </c>
       <c r="E52" t="str">
         <v/>
       </c>
       <c r="F52" t="str">
-        <v>emf-info@edufr.ch</v>
+        <v>emmen.bbzw@sluz.ch</v>
       </c>
       <c r="G52" t="str">
-        <v>026 305 26 27</v>
+        <v>041 590 65 01</v>
       </c>
       <c r="H52" t="str">
-        <v>https://emf.ch/</v>
+        <v>https://bbzw.lu.ch</v>
       </c>
       <c r="I52" t="str">
-        <v>Chemin du Musée</v>
+        <v>Oberhofstrasse</v>
       </c>
       <c r="J52" t="str">
-        <v>2</v>
+        <v>45</v>
       </c>
       <c r="K52" t="str">
-        <v>1700</v>
+        <v>6020</v>
       </c>
       <c r="L52" t="str">
-        <v>Fribourg</v>
+        <v>Emmenbrücke</v>
       </c>
       <c r="M52" t="str">
-        <v>fr</v>
+        <v>lu</v>
       </c>
       <c r="N52" t="str">
         <v>false</v>
       </c>
       <c r="O52" t="str">
-        <v>46.79404830932617,7.1565022468566895</v>
+        <v>47.076995849609375,8.285087585449219</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
-        <v>BSXLU0010000.99</v>
+        <v/>
       </c>
       <c r="B53" t="str">
-        <v>BSXLU0014800.s.02</v>
+        <v>BSXLU0014800.s.01</v>
       </c>
       <c r="C53" t="str">
-        <v>BBZW Emmen</v>
+        <v>BBZW Sursee</v>
       </c>
       <c r="D53" t="str">
         <v>Berufsbildungszentrum Wirtschaft, Informatik und Technik</v>
       </c>
       <c r="E53" t="str">
         <v/>
       </c>
       <c r="F53" t="str">
-        <v>emmen.bbzw@sluz.ch</v>
+        <v>sursee.bbzw@sluz.ch</v>
       </c>
       <c r="G53" t="str">
-        <v>041 469 41 00</v>
+        <v>041 590 65 02</v>
       </c>
       <c r="H53" t="str">
-        <v>https://www.bbzw.lu.ch</v>
+        <v>https://bbzw.lu.ch</v>
       </c>
       <c r="I53" t="str">
-        <v>Oberhofstrasse</v>
+        <v>Kottenmatte</v>
       </c>
       <c r="J53" t="str">
-        <v>45</v>
+        <v>4</v>
       </c>
       <c r="K53" t="str">
-        <v>6020</v>
+        <v>6210</v>
       </c>
       <c r="L53" t="str">
-        <v>Emmenbrücke</v>
+        <v>Sursee</v>
       </c>
       <c r="M53" t="str">
         <v>lu</v>
       </c>
       <c r="N53" t="str">
         <v>false</v>
       </c>
       <c r="O53" t="str">
-        <v>47.076995849609375,8.285087585449219</v>
+        <v>47.17362976074219,8.094403266906738</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="str">
-        <v/>
+        <v>BSXLU0010300.99</v>
       </c>
       <c r="B54" t="str">
-        <v>BSXLU0014800.s.01</v>
+        <v>BSXLU0014800.s.03</v>
       </c>
       <c r="C54" t="str">
-        <v>BBZW Sursee</v>
+        <v>BBZW Willisau</v>
       </c>
       <c r="D54" t="str">
         <v>Berufsbildungszentrum Wirtschaft, Informatik und Technik</v>
       </c>
       <c r="E54" t="str">
         <v/>
       </c>
       <c r="F54" t="str">
-        <v>sursee.bbzw@sluz.ch</v>
+        <v>willisau.bbzw@sluz.ch</v>
       </c>
       <c r="G54" t="str">
-        <v>041 349 79 99</v>
+        <v>041 590 65 03</v>
       </c>
       <c r="H54" t="str">
-        <v>https://www.bbzw.lu.ch</v>
+        <v>https://bbzw.lu.ch</v>
       </c>
       <c r="I54" t="str">
-        <v>Kottenmatte</v>
+        <v>Schlossfeldstrasse</v>
       </c>
       <c r="J54" t="str">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="K54" t="str">
-        <v>6210</v>
+        <v>6130</v>
       </c>
       <c r="L54" t="str">
-        <v>Sursee</v>
+        <v>Willisau</v>
       </c>
       <c r="M54" t="str">
         <v>lu</v>
       </c>
       <c r="N54" t="str">
         <v>false</v>
       </c>
       <c r="O54" t="str">
-        <v>47.17362976074219,8.094403266906738</v>
+        <v>47.117591857910156,7.988879680633545</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="str">
-        <v>BSXLU0010300.99</v>
+        <v/>
       </c>
       <c r="B55" t="str">
-        <v>BSXLU0014800.s.03</v>
+        <v>BSXGE0069200.s.01</v>
       </c>
       <c r="C55" t="str">
-        <v>BBZW Willisau</v>
+        <v>CFPT Automobile</v>
       </c>
       <c r="D55" t="str">
-        <v>Berufsbildungszentrum Wirtschaft, Informatik und Technik</v>
+        <v>Centre de formation professionnelle - Technique - Ecole des métiers de l'automobile</v>
       </c>
       <c r="E55" t="str">
         <v/>
       </c>
       <c r="F55" t="str">
-        <v>willisau.bbzw@sluz.ch</v>
+        <v/>
       </c>
       <c r="G55" t="str">
-        <v>041 228 46 00</v>
+        <v>022 388 82 35</v>
       </c>
       <c r="H55" t="str">
-        <v>https://www.bbzw.lu.ch</v>
+        <v/>
       </c>
       <c r="I55" t="str">
-        <v>Schlossfeldstrasse</v>
+        <v>Av. Louis-Bertrand</v>
       </c>
       <c r="J55" t="str">
-        <v>8</v>
+        <v>38</v>
       </c>
       <c r="K55" t="str">
-        <v>6130</v>
+        <v>1213</v>
       </c>
       <c r="L55" t="str">
-        <v>Willisau</v>
+        <v>Petit-Lancy</v>
       </c>
       <c r="M55" t="str">
-        <v>lu</v>
+        <v>ge</v>
       </c>
       <c r="N55" t="str">
         <v>false</v>
       </c>
       <c r="O55" t="str">
-        <v>47.117591857910156,7.988879680633545</v>
+        <v>46.19240411739307,6.113780238209834</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="str">
-        <v/>
+        <v>BSXNE0062800</v>
       </c>
       <c r="B56" t="str">
-        <v>BSXGE0069200.s.01</v>
+        <v>BSXNE0062800.s.01</v>
       </c>
       <c r="C56" t="str">
-        <v>CFPT Automobile</v>
+        <v>CPNE-BC-LONG</v>
       </c>
       <c r="D56" t="str">
-        <v>Centre de formation professionnelle - Technique - Ecole des métiers de l'automobile</v>
+        <v>Centre de formation professionnelle neuchâtelois Bâtiment et construction - Longues-Raies</v>
       </c>
       <c r="E56" t="str">
         <v/>
       </c>
       <c r="F56" t="str">
-        <v/>
+        <v>cpne-bc@rpn.ch</v>
       </c>
       <c r="G56" t="str">
-        <v>022 388 82 35</v>
+        <v>032 843 48 00</v>
       </c>
       <c r="H56" t="str">
-        <v/>
+        <v>https://www.cpne.ch</v>
       </c>
       <c r="I56" t="str">
-        <v>Av. Louis-Bertrand</v>
+        <v>Les Longues Raies</v>
       </c>
       <c r="J56" t="str">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="K56" t="str">
-        <v>1213</v>
+        <v>2013</v>
       </c>
       <c r="L56" t="str">
-        <v>Petit-Lancy</v>
+        <v>Colombier</v>
       </c>
       <c r="M56" t="str">
-        <v>ge</v>
+        <v>ne</v>
       </c>
       <c r="N56" t="str">
         <v>false</v>
       </c>
       <c r="O56" t="str">
-        <v>46.19240411739307,6.113780238209834</v>
+        <v>46.962089163965786,6.865299367272455</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="str">
-        <v>BSXNE0062800</v>
+        <v>BSXNE0062900</v>
       </c>
       <c r="B57" t="str">
-        <v>BSXNE0062800.s.01</v>
+        <v>BSXNE0062800.s.02</v>
       </c>
       <c r="C57" t="str">
-        <v>CPNE-BC-LONG</v>
+        <v>CPNE-BC-MALA</v>
       </c>
       <c r="D57" t="str">
-        <v>Centre de formation professionnelle neuchâtelois Bâtiment et construction - Longues-Raies</v>
+        <v>Centre de formation professionnelle neuchâtelois Bâtiment et construction - Maladière</v>
       </c>
       <c r="E57" t="str">
         <v/>
       </c>
       <c r="F57" t="str">
         <v>cpne-bc@rpn.ch</v>
       </c>
       <c r="G57" t="str">
         <v>032 843 48 00</v>
       </c>
       <c r="H57" t="str">
         <v>https://www.cpne.ch</v>
       </c>
       <c r="I57" t="str">
-        <v>Les Longues Raies</v>
+        <v>Maladière</v>
       </c>
       <c r="J57" t="str">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="K57" t="str">
-        <v>2013</v>
+        <v>2000</v>
       </c>
       <c r="L57" t="str">
-        <v>Colombier</v>
+        <v>Neuchâtel</v>
       </c>
       <c r="M57" t="str">
         <v>ne</v>
       </c>
       <c r="N57" t="str">
         <v>false</v>
       </c>
       <c r="O57" t="str">
-        <v>46.962089163965786,6.865299367272455</v>
+        <v>46.997314453125,6.946362495422363</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="str">
-        <v>BSXNE0062900</v>
+        <v/>
       </c>
       <c r="B58" t="str">
-        <v>BSXNE0062800.s.02</v>
+        <v>BSXTG0011100.s.01</v>
       </c>
       <c r="C58" t="str">
-        <v>CPNE-BC-MALA</v>
+        <v>BZA</v>
       </c>
       <c r="D58" t="str">
-        <v>Centre de formation professionnelle neuchâtelois Bâtiment et construction - Maladière</v>
+        <v>Bildungszentrum Arbon</v>
       </c>
       <c r="E58" t="str">
         <v/>
       </c>
       <c r="F58" t="str">
-        <v>cpne-bc@rpn.ch</v>
+        <v>sekretariat@bza.ch</v>
       </c>
       <c r="G58" t="str">
-        <v>032 843 48 00</v>
+        <v>058 345 60 40</v>
       </c>
       <c r="H58" t="str">
-        <v>https://www.cpne.ch</v>
+        <v>https://www.bza.ch</v>
       </c>
       <c r="I58" t="str">
-        <v>Maladière</v>
+        <v>Standstrasse</v>
       </c>
       <c r="J58" t="str">
-        <v>84</v>
+        <v>2</v>
       </c>
       <c r="K58" t="str">
-        <v>2000</v>
+        <v>9320</v>
       </c>
       <c r="L58" t="str">
-        <v>Neuchâtel</v>
+        <v>Arbon</v>
       </c>
       <c r="M58" t="str">
-        <v>ne</v>
+        <v>tg</v>
       </c>
       <c r="N58" t="str">
         <v>false</v>
       </c>
       <c r="O58" t="str">
-        <v>46.997314453125,6.946362495422363</v>
+        <v>47.50879669189453,9.422595024108887</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="str">
-        <v/>
+        <v>BSXBE0015700</v>
       </c>
       <c r="B59" t="str">
-        <v>BSXTG0011100.s.01</v>
+        <v>BSXBE0022600.s.06</v>
       </c>
       <c r="C59" t="str">
-        <v>BZA</v>
+        <v>CIP</v>
       </c>
       <c r="D59" t="str">
-        <v>Bildungszentrum Arbon</v>
+        <v>Centre interrégional de perfectionnement</v>
       </c>
       <c r="E59" t="str">
         <v/>
       </c>
       <c r="F59" t="str">
-        <v>sekretariat@bza.ch</v>
+        <v>cip@cip-tramelan.ch</v>
       </c>
       <c r="G59" t="str">
-        <v>058 345 60 40</v>
+        <v>032 486 06 06</v>
       </c>
       <c r="H59" t="str">
-        <v>https://www.bza.ch</v>
+        <v>https://www.cip-tramelan.ch</v>
       </c>
       <c r="I59" t="str">
-        <v>Standstrasse</v>
+        <v>CH. Des Lovières</v>
       </c>
       <c r="J59" t="str">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="K59" t="str">
-        <v>9320</v>
+        <v>2720</v>
       </c>
       <c r="L59" t="str">
-        <v>Arbon</v>
+        <v>Tramelan</v>
       </c>
       <c r="M59" t="str">
-        <v>tg</v>
+        <v>be</v>
       </c>
       <c r="N59" t="str">
         <v>false</v>
       </c>
       <c r="O59" t="str">
-        <v>47.50879669189453,9.422595024108887</v>
+        <v>47.219295501708984,7.102232456207275</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="str">
-        <v>BSXBE0015700</v>
+        <v/>
       </c>
       <c r="B60" t="str">
-        <v>BSXBE0022600.s.06</v>
+        <v>BSXBE0022600.s.01</v>
       </c>
       <c r="C60" t="str">
-        <v>CIP</v>
+        <v>ceff ARTISANAT</v>
       </c>
       <c r="D60" t="str">
-        <v>Centre interrégional de perfectionnement</v>
+        <v>Centre de formation professionnelle Berne francophone ceff ARTISANAT</v>
       </c>
       <c r="E60" t="str">
         <v/>
       </c>
       <c r="F60" t="str">
-        <v>cip@cip-tramelan.ch</v>
+        <v>artisanat@ceff.ch</v>
       </c>
       <c r="G60" t="str">
-        <v>032 486 06 06</v>
+        <v>032 942 43 70</v>
       </c>
       <c r="H60" t="str">
-        <v>https://www.cip-tramelan.ch</v>
+        <v>https://www.ceff.ch</v>
       </c>
       <c r="I60" t="str">
-        <v>CH. Des Lovières</v>
+        <v>Rue Pré Jean-Meunier</v>
       </c>
       <c r="J60" t="str">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="K60" t="str">
-        <v>2720</v>
+        <v>2740</v>
       </c>
       <c r="L60" t="str">
-        <v>Tramelan</v>
+        <v>Moutier</v>
       </c>
       <c r="M60" t="str">
         <v>be</v>
       </c>
       <c r="N60" t="str">
         <v>false</v>
       </c>
       <c r="O60" t="str">
-        <v>47.219295501708984,7.102232456207275</v>
+        <v>47.27842086344281,7.381326710699357</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
         <v>BSXBE0021800</v>
       </c>
       <c r="B61" t="str">
         <v>BSXBE0022600.s.05</v>
       </c>
       <c r="C61" t="str">
         <v>ceff St-Imier</v>
       </c>
       <c r="D61" t="str">
         <v>Centre de formation professionnelle Berne francophone</v>
       </c>
       <c r="E61" t="str">
         <v/>
       </c>
       <c r="F61" t="str">
         <v>info@ceff.ch</v>
       </c>
       <c r="G61" t="str">
         <v>032 942 43 43</v>
       </c>
       <c r="H61" t="str">
@@ -20301,2866 +19951,2866 @@
       </c>
       <c r="I61" t="str">
         <v>Rue de La Clef</v>
       </c>
       <c r="J61" t="str">
         <v>44</v>
       </c>
       <c r="K61" t="str">
         <v>2610</v>
       </c>
       <c r="L61" t="str">
         <v>St-Imier</v>
       </c>
       <c r="M61" t="str">
         <v>be</v>
       </c>
       <c r="N61" t="str">
         <v>false</v>
       </c>
       <c r="O61" t="str">
         <v>47.14972686767578,6.994733810424805</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
-        <v/>
+        <v>BSXBE0022700</v>
       </c>
       <c r="B62" t="str">
-        <v>BSXBE0022600.s.01</v>
+        <v>BSXBE0022600.s.04</v>
       </c>
       <c r="C62" t="str">
-        <v>ceff ARTISANAT</v>
+        <v>ceff SANTÉ-SOCIAL</v>
       </c>
       <c r="D62" t="str">
-        <v>Centre de formation professionnelle Berne francophone ceff ARTISANAT</v>
+        <v>Centre de formation professionnelle Berne francophone ceff SANTÉ-SOCIAL</v>
       </c>
       <c r="E62" t="str">
         <v/>
       </c>
       <c r="F62" t="str">
-        <v>artisanat@ceff.ch</v>
+        <v>santesocial@ceff.ch</v>
       </c>
       <c r="G62" t="str">
-        <v>032 942 43 70</v>
+        <v>032 942 62 62</v>
       </c>
       <c r="H62" t="str">
         <v>https://www.ceff.ch</v>
       </c>
       <c r="I62" t="str">
-        <v>Rue Pré Jean-Meunier</v>
+        <v>Rue de la Clef</v>
       </c>
       <c r="J62" t="str">
-        <v>1</v>
+        <v>44</v>
       </c>
       <c r="K62" t="str">
-        <v>2740</v>
+        <v>2610</v>
       </c>
       <c r="L62" t="str">
-        <v>Moutier</v>
+        <v>St-Imier</v>
       </c>
       <c r="M62" t="str">
         <v>be</v>
       </c>
       <c r="N62" t="str">
         <v>false</v>
       </c>
       <c r="O62" t="str">
-        <v>47.27842086344281,7.381326710699357</v>
+        <v>47.14972686767578,6.994733810424805</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
-        <v>BSXBE0022700</v>
+        <v>BSXBE0022800</v>
       </c>
       <c r="B63" t="str">
-        <v>BSXBE0022600.s.04</v>
+        <v>BSXBE0022600.s.02</v>
       </c>
       <c r="C63" t="str">
-        <v>ceff SANTÉ-SOCIAL</v>
+        <v>ceff COMMERCE</v>
       </c>
       <c r="D63" t="str">
-        <v>Centre de formation professionnelle Berne francophone ceff SANTÉ-SOCIAL</v>
+        <v>Centre de formation professionnelle Berne francophone ceff COMMERCE</v>
       </c>
       <c r="E63" t="str">
         <v/>
       </c>
       <c r="F63" t="str">
-        <v>santesocial@ceff.ch</v>
+        <v>commerce@ceff.ch</v>
       </c>
       <c r="G63" t="str">
-        <v>032 942 62 62</v>
+        <v>032 942 62 00</v>
       </c>
       <c r="H63" t="str">
         <v>https://www.ceff.ch</v>
       </c>
       <c r="I63" t="str">
-        <v>Rue de la Clef</v>
+        <v>Chemin des Lovières</v>
       </c>
       <c r="J63" t="str">
-        <v>44</v>
+        <v>4</v>
       </c>
       <c r="K63" t="str">
-        <v>2610</v>
+        <v>2720</v>
       </c>
       <c r="L63" t="str">
-        <v>St-Imier</v>
+        <v>Tramelan</v>
       </c>
       <c r="M63" t="str">
         <v>be</v>
       </c>
       <c r="N63" t="str">
         <v>false</v>
       </c>
       <c r="O63" t="str">
-        <v>47.14972686767578,6.994733810424805</v>
+        <v>47.22175979614258,7.105892658233643</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="str">
-        <v>BSXBE0022800</v>
+        <v>BSXBE0022500</v>
       </c>
       <c r="B64" t="str">
-        <v>BSXBE0022600.s.02</v>
+        <v>BSXBE0022600.s.03</v>
       </c>
       <c r="C64" t="str">
-        <v>ceff COMMERCE</v>
+        <v>ceff INDUSTRIE</v>
       </c>
       <c r="D64" t="str">
-        <v>Centre de formation professionnelle Berne francophone ceff COMMERCE</v>
+        <v>Centre de formation professionnelle Berne francophone ceff INDUSTRIE</v>
       </c>
       <c r="E64" t="str">
         <v/>
       </c>
       <c r="F64" t="str">
-        <v>commerce@ceff.ch</v>
+        <v>industrie@ceff.ch</v>
       </c>
       <c r="G64" t="str">
-        <v>032 942 62 00</v>
+        <v>032 942 43 44</v>
       </c>
       <c r="H64" t="str">
         <v>https://www.ceff.ch</v>
       </c>
       <c r="I64" t="str">
-        <v>Chemin des Lovières</v>
+        <v>Rue Baptiste-Savoye</v>
       </c>
       <c r="J64" t="str">
-        <v>4</v>
+        <v>26</v>
       </c>
       <c r="K64" t="str">
-        <v>2720</v>
+        <v>2610</v>
       </c>
       <c r="L64" t="str">
-        <v>Tramelan</v>
+        <v>St-Imier</v>
       </c>
       <c r="M64" t="str">
         <v>be</v>
       </c>
       <c r="N64" t="str">
         <v>false</v>
       </c>
       <c r="O64" t="str">
-        <v>47.22175979614258,7.105892658233643</v>
+        <v>47.14921569824219,6.990082263946533</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="str">
-        <v>BSXBE0022500</v>
+        <v/>
       </c>
       <c r="B65" t="str">
-        <v>BSXBE0022600.s.03</v>
+        <v>BSXVD0010700.s.01</v>
       </c>
       <c r="C65" t="str">
-        <v>ceff INDUSTRIE</v>
+        <v>MEDICA Lausanne</v>
       </c>
       <c r="D65" t="str">
-        <v>Centre de formation professionnelle Berne francophone ceff INDUSTRIE</v>
+        <v>MEDICA - Ecole d'assistantes et de secrétaires médicales</v>
       </c>
       <c r="E65" t="str">
         <v/>
       </c>
       <c r="F65" t="str">
-        <v>industrie@ceff.ch</v>
+        <v>info@ecole-medica.ch</v>
       </c>
       <c r="G65" t="str">
-        <v>032 942 43 44</v>
+        <v>021 312 25 80</v>
       </c>
       <c r="H65" t="str">
-        <v>https://www.ceff.ch</v>
+        <v>https://www.ecole-medica.ch</v>
       </c>
       <c r="I65" t="str">
-        <v>Rue Baptiste-Savoye</v>
+        <v>Place de Bel-Air</v>
       </c>
       <c r="J65" t="str">
-        <v>26</v>
+        <v>1</v>
       </c>
       <c r="K65" t="str">
-        <v>2610</v>
+        <v>1003</v>
       </c>
       <c r="L65" t="str">
-        <v>St-Imier</v>
+        <v>Lausanne</v>
       </c>
       <c r="M65" t="str">
-        <v>be</v>
+        <v>vd</v>
       </c>
       <c r="N65" t="str">
         <v>false</v>
       </c>
       <c r="O65" t="str">
-        <v>47.14921569824219,6.990082263946533</v>
+        <v>46.52150709624528,6.6301426113142155</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="str">
-        <v/>
+        <v>BSXJU0032300</v>
       </c>
       <c r="B66" t="str">
-        <v>BSXVD0010700.s.01</v>
+        <v>BSXJU0032200.s.02</v>
       </c>
       <c r="C66" t="str">
-        <v>MEDICA Lausanne</v>
+        <v>CEJEF Porrentruy</v>
       </c>
       <c r="D66" t="str">
-        <v>MEDICA - Ecole d'assistantes et de secrétaires médicales</v>
+        <v>Ecole de commerce Porrentruy</v>
       </c>
       <c r="E66" t="str">
         <v/>
       </c>
       <c r="F66" t="str">
-        <v>info@ecole-medica.ch</v>
+        <v>secr.ecp@jura.ch</v>
       </c>
       <c r="G66" t="str">
-        <v>021 312 25 80</v>
+        <v>032 420 36 70</v>
       </c>
       <c r="H66" t="str">
-        <v>https://www.ecole-medica.ch</v>
+        <v>https://www.ec-jura.ch/fr</v>
       </c>
       <c r="I66" t="str">
-        <v>Place de Bel-Air</v>
+        <v>Rue Thurmann</v>
       </c>
       <c r="J66" t="str">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="K66" t="str">
-        <v>1003</v>
+        <v>2900</v>
       </c>
       <c r="L66" t="str">
-        <v>Lausanne</v>
+        <v>Porrentruy</v>
       </c>
       <c r="M66" t="str">
-        <v>vd</v>
+        <v>ju</v>
       </c>
       <c r="N66" t="str">
         <v>false</v>
       </c>
       <c r="O66" t="str">
-        <v>46.52150709624528,6.6301426113142155</v>
+        <v>47.41329574584961,7.075193881988525</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="str">
-        <v>BSXJU0032300</v>
+        <v/>
       </c>
       <c r="B67" t="str">
-        <v>BSXJU0032200.s.02</v>
+        <v>BSXJU0032200.s.01</v>
       </c>
       <c r="C67" t="str">
-        <v>CEJEF Porrentruy</v>
+        <v>CEJEF Delémont</v>
       </c>
       <c r="D67" t="str">
-        <v>Ecole de commerce Porrentruy</v>
+        <v>Ecole de commerce Delémont</v>
       </c>
       <c r="E67" t="str">
         <v/>
       </c>
       <c r="F67" t="str">
-        <v>secr.ecp@jura.ch</v>
+        <v>secr.divcom@jura.ch</v>
       </c>
       <c r="G67" t="str">
-        <v>032 420 36 70</v>
+        <v>032 420 77 20</v>
       </c>
       <c r="H67" t="str">
-        <v>https://www.ec-jura.ch/fr</v>
+        <v>https://divcom.ch/ecole-de-commerce</v>
       </c>
       <c r="I67" t="str">
-        <v>Rue Thurmann</v>
+        <v>Rue de l'Avenir</v>
       </c>
       <c r="J67" t="str">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="K67" t="str">
-        <v>2900</v>
+        <v>2800</v>
       </c>
       <c r="L67" t="str">
-        <v>Porrentruy</v>
+        <v>Delémont</v>
       </c>
       <c r="M67" t="str">
         <v>ju</v>
       </c>
       <c r="N67" t="str">
         <v>false</v>
       </c>
       <c r="O67" t="str">
-        <v>47.41329574584961,7.075193881988525</v>
+        <v>47.36570358276367,7.351647853851318</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="str">
         <v/>
       </c>
       <c r="B68" t="str">
-        <v>BSXJU0032200.s.01</v>
+        <v>BSXJU0032200.s.03</v>
       </c>
       <c r="C68" t="str">
-        <v>CEJEF Delémont</v>
+        <v>EPC Delémont</v>
       </c>
       <c r="D68" t="str">
-        <v>Ecole de commerce Delémont</v>
+        <v>Ecole professionnelle commerciale Delémont</v>
       </c>
       <c r="E68" t="str">
         <v/>
       </c>
       <c r="F68" t="str">
         <v>secr.divcom@jura.ch</v>
       </c>
       <c r="G68" t="str">
-        <v>032 420 77 20</v>
+        <v>032 420 77 00</v>
       </c>
       <c r="H68" t="str">
-        <v>https://divcom.ch/ecole-de-commerce</v>
+        <v>https://divcom.ch</v>
       </c>
       <c r="I68" t="str">
         <v>Rue de l'Avenir</v>
       </c>
       <c r="J68" t="str">
         <v>33</v>
       </c>
       <c r="K68" t="str">
         <v>2800</v>
       </c>
       <c r="L68" t="str">
         <v>Delémont</v>
       </c>
       <c r="M68" t="str">
         <v>ju</v>
       </c>
       <c r="N68" t="str">
         <v>false</v>
       </c>
       <c r="O68" t="str">
         <v>47.36570358276367,7.351647853851318</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="str">
         <v/>
       </c>
       <c r="B69" t="str">
-        <v>BSXJU0032200.s.03</v>
+        <v>BSXJU0032200.s.04</v>
       </c>
       <c r="C69" t="str">
-        <v>EPC Delémont</v>
+        <v>EPC Porrentruy</v>
       </c>
       <c r="D69" t="str">
-        <v>Ecole professionnelle commerciale Delémont</v>
+        <v>École professionnelle commerciale Porrentruy</v>
       </c>
       <c r="E69" t="str">
         <v/>
       </c>
       <c r="F69" t="str">
         <v>secr.divcom@jura.ch</v>
       </c>
       <c r="G69" t="str">
-        <v>032 420 77 00</v>
+        <v>032 420 36 70</v>
       </c>
       <c r="H69" t="str">
         <v>https://divcom.ch</v>
       </c>
       <c r="I69" t="str">
-        <v>Rue de l'Avenir</v>
+        <v>Rue Thurmann</v>
       </c>
       <c r="J69" t="str">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="K69" t="str">
-        <v>2800</v>
+        <v>2900</v>
       </c>
       <c r="L69" t="str">
-        <v>Delémont</v>
+        <v>Porrentruy</v>
       </c>
       <c r="M69" t="str">
         <v>ju</v>
       </c>
       <c r="N69" t="str">
         <v>false</v>
       </c>
       <c r="O69" t="str">
-        <v>47.36570358276367,7.351647853851318</v>
+        <v>47.41329574584961,7.075193881988525</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="str">
         <v/>
       </c>
       <c r="B70" t="str">
-        <v>BSXJU0032200.s.04</v>
+        <v>BSXZH0073800.s.01</v>
       </c>
       <c r="C70" t="str">
-        <v>EPC Porrentruy</v>
+        <v>WISS Zürich</v>
       </c>
       <c r="D70" t="str">
-        <v>École professionnelle commerciale Porrentruy</v>
+        <v>WISS Schulen für Informatik Wirtschaft, Immobilien AG</v>
       </c>
       <c r="E70" t="str">
         <v/>
       </c>
       <c r="F70" t="str">
-        <v>secr.divcom@jura.ch</v>
+        <v>zuerich@wiss.ch</v>
       </c>
       <c r="G70" t="str">
-        <v>032 420 36 70</v>
+        <v>058 404 42 00</v>
       </c>
       <c r="H70" t="str">
-        <v>https://divcom.ch</v>
+        <v>https://www.wiss.ch/</v>
       </c>
       <c r="I70" t="str">
-        <v>Rue Thurmann</v>
+        <v>Hohlstrasse</v>
       </c>
       <c r="J70" t="str">
-        <v>12</v>
+        <v>535</v>
       </c>
       <c r="K70" t="str">
-        <v>2900</v>
+        <v>8048</v>
       </c>
       <c r="L70" t="str">
-        <v>Porrentruy</v>
+        <v>Zürich</v>
       </c>
       <c r="M70" t="str">
-        <v>ju</v>
+        <v>zh</v>
       </c>
       <c r="N70" t="str">
         <v>false</v>
       </c>
       <c r="O70" t="str">
-        <v>47.41329574584961,7.075193881988525</v>
+        <v>47.38978867017122,8.4922372</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="str">
         <v/>
       </c>
       <c r="B71" t="str">
-        <v>BSXLU0012300.s.01</v>
+        <v>BSXLU0013200.s.01</v>
       </c>
       <c r="C71" t="str">
-        <v>GBS Brändi</v>
+        <v>Ceruniq</v>
       </c>
       <c r="D71" t="str">
-        <v>Stiftung Brändi</v>
+        <v>Ausbildungszentrum des Schweiz. Plattenverbandes</v>
       </c>
       <c r="E71" t="str">
-        <v>AWB Horw</v>
+        <v/>
       </c>
       <c r="F71" t="str">
-        <v>berufsschule@braendi-edu.ch</v>
+        <v/>
       </c>
       <c r="G71" t="str">
-        <v>041 349 03 03</v>
+        <v>062 748 42 52</v>
       </c>
       <c r="H71" t="str">
-        <v>https://www.braendi.ch/berufliche-integration/fuer-zuweisende-stellen/berufsschule</v>
+        <v/>
       </c>
       <c r="I71" t="str">
-        <v>Horwerstrasse</v>
+        <v>Keramikweg</v>
       </c>
       <c r="J71" t="str">
-        <v>123</v>
+        <v>3</v>
       </c>
       <c r="K71" t="str">
-        <v>6011</v>
+        <v>6252</v>
       </c>
       <c r="L71" t="str">
-        <v>Kriens</v>
+        <v>Dagmersellen</v>
       </c>
       <c r="M71" t="str">
         <v>lu</v>
       </c>
       <c r="N71" t="str">
         <v>false</v>
       </c>
       <c r="O71" t="str">
-        <v>47.0258157415885,8.301948222928354</v>
+        <v>47.209434509277344,7.98290491104126</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="str">
         <v/>
       </c>
       <c r="B72" t="str">
-        <v>BSXBE0091100.s.01</v>
+        <v>BSXLU0012300.s.01</v>
       </c>
       <c r="C72" t="str">
-        <v>WISS Bern</v>
+        <v>GBS Brändi</v>
       </c>
       <c r="D72" t="str">
-        <v>WISS Schulen für Wirtschaft Informatik Immobilien</v>
+        <v>Stiftung Brändi</v>
       </c>
       <c r="E72" t="str">
-        <v/>
+        <v>AWB Horw</v>
       </c>
       <c r="F72" t="str">
-        <v/>
+        <v>berufsschule@braendi-edu.ch</v>
       </c>
       <c r="G72" t="str">
-        <v>058 404 42 02</v>
+        <v>041 349 03 03</v>
       </c>
       <c r="H72" t="str">
-        <v>https://www.wiss.ch/</v>
+        <v>https://www.braendi.ch/berufliche-integration/fuer-zuweisende-stellen/berufsschule</v>
       </c>
       <c r="I72" t="str">
-        <v>Ostermundigenstrasse</v>
+        <v>Horwerstrasse</v>
       </c>
       <c r="J72" t="str">
-        <v>81</v>
+        <v>123</v>
       </c>
       <c r="K72" t="str">
-        <v>3006</v>
+        <v>6011</v>
       </c>
       <c r="L72" t="str">
-        <v>Bern</v>
+        <v>Kriens</v>
       </c>
       <c r="M72" t="str">
-        <v>be</v>
+        <v>lu</v>
       </c>
       <c r="N72" t="str">
         <v>false</v>
       </c>
       <c r="O72" t="str">
-        <v>46.954002380371094,7.473496437072754</v>
+        <v>47.0258157415885,8.301948222928354</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="str">
         <v/>
       </c>
       <c r="B73" t="str">
-        <v>BSXBL0010200.s.01</v>
+        <v>BSXBE0091100.s.01</v>
       </c>
       <c r="C73" t="str">
-        <v>aprentas</v>
+        <v>WISS Bern</v>
       </c>
       <c r="D73" t="str">
-        <v>aprentas Ausbildungszentrum</v>
+        <v>WISS Schulen für Wirtschaft Informatik Immobilien</v>
       </c>
       <c r="E73" t="str">
-        <v>Berufsfachschule</v>
+        <v/>
       </c>
       <c r="F73" t="str">
-        <v>berufsfachschule@aprentas.com</v>
+        <v/>
       </c>
       <c r="G73" t="str">
-        <v>061 468 17 60</v>
+        <v>058 404 42 02</v>
       </c>
       <c r="H73" t="str">
-        <v>https://www.aprentas.com</v>
+        <v>https://www.wiss.ch/</v>
       </c>
       <c r="I73" t="str">
-        <v>Lachmattstrasse</v>
+        <v>Ostermundigenstrasse</v>
       </c>
       <c r="J73" t="str">
         <v>81</v>
       </c>
       <c r="K73" t="str">
-        <v>4132</v>
+        <v>3006</v>
       </c>
       <c r="L73" t="str">
-        <v>Muttenz</v>
+        <v>Bern</v>
       </c>
       <c r="M73" t="str">
-        <v>bl</v>
+        <v>be</v>
       </c>
       <c r="N73" t="str">
         <v>false</v>
       </c>
       <c r="O73" t="str">
-        <v>47.52387619018555,7.661533355712891</v>
+        <v>46.954002380371094,7.473496437072754</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="str">
-        <v>BSXZH0002000</v>
+        <v/>
       </c>
       <c r="B74" t="str">
-        <v>BSXZH0002000.s.01</v>
+        <v>BSXBL0010200.s.01</v>
       </c>
       <c r="C74" t="str">
-        <v>BBZ/BMA Zürich</v>
+        <v>aprentas</v>
       </c>
       <c r="D74" t="str">
-        <v>Baugewerbliche Berufsschule Zürich</v>
+        <v>aprentas Ausbildungszentrum</v>
       </c>
       <c r="E74" t="str">
-        <v>Abteilung Montage und Ausbau</v>
+        <v>Berufsfachschule</v>
       </c>
       <c r="F74" t="str">
-        <v>infoma.bbz@edu.zh.ch</v>
+        <v>berufsfachschule@aprentas.com</v>
       </c>
       <c r="G74" t="str">
-        <v>044 446 98 88</v>
+        <v>061 468 17 60</v>
       </c>
       <c r="H74" t="str">
-        <v>https://www.bbz.zh.ch</v>
+        <v>https://www.aprentas.com</v>
       </c>
       <c r="I74" t="str">
-        <v>Reishauerstrasse</v>
+        <v>Lachmattstrasse</v>
       </c>
       <c r="J74" t="str">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="K74" t="str">
-        <v>8090</v>
+        <v>4132</v>
       </c>
       <c r="L74" t="str">
-        <v>Zürich</v>
+        <v>Muttenz</v>
       </c>
       <c r="M74" t="str">
-        <v>zh</v>
+        <v>bl</v>
       </c>
       <c r="N74" t="str">
         <v>false</v>
       </c>
       <c r="O74" t="str">
-        <v>47.38253402709961,8.533781051635742</v>
+        <v>47.52387619018555,7.661533355712891</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="str">
-        <v>BSXZH0007000</v>
+        <v>BSXZH0002000</v>
       </c>
       <c r="B75" t="str">
-        <v>BSXZH0002000.s.02</v>
+        <v>BSXZH0002000.s.01</v>
       </c>
       <c r="C75" t="str">
-        <v>BBZ/BPR Zürich</v>
+        <v>BBZ/BMA Zürich</v>
       </c>
       <c r="D75" t="str">
         <v>Baugewerbliche Berufsschule Zürich</v>
       </c>
       <c r="E75" t="str">
-        <v>Abteilung Planung und Rohbau</v>
+        <v>Abteilung Montage und Ausbau</v>
       </c>
       <c r="F75" t="str">
-        <v>infopr.bbz@edu.zh.ch</v>
+        <v>infoma.bbz@edu.zh.ch</v>
       </c>
       <c r="G75" t="str">
-        <v>044 297 24 24</v>
+        <v>044 446 98 88</v>
       </c>
       <c r="H75" t="str">
         <v>https://www.bbz.zh.ch</v>
       </c>
       <c r="I75" t="str">
-        <v>Limmatstrasse</v>
+        <v>Reishauerstrasse</v>
       </c>
       <c r="J75" t="str">
-        <v>53</v>
+        <v>2</v>
       </c>
       <c r="K75" t="str">
         <v>8090</v>
       </c>
       <c r="L75" t="str">
         <v>Zürich</v>
       </c>
       <c r="M75" t="str">
         <v>zh</v>
       </c>
       <c r="N75" t="str">
         <v>false</v>
       </c>
       <c r="O75" t="str">
-        <v>47.38185364016327,8.535140326606244</v>
+        <v>47.38253402709961,8.533781051635742</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="str">
-        <v>BSXZH0030100</v>
+        <v>BSXZH0007000</v>
       </c>
       <c r="B76" t="str">
-        <v>BSXZH0030100.s.01</v>
+        <v>BSXZH0002000.s.02</v>
       </c>
       <c r="C76" t="str">
-        <v>BFSU</v>
+        <v>BBZ/BPR Zürich</v>
       </c>
       <c r="D76" t="str">
-        <v>Berufsfachschule Uster</v>
+        <v>Baugewerbliche Berufsschule Zürich</v>
       </c>
       <c r="E76" t="str">
-        <v>Berufsmittelschule</v>
+        <v>Abteilung Planung und Rohbau</v>
       </c>
       <c r="F76" t="str">
-        <v>bfsu@bzu.ch</v>
+        <v>infopr.bbz@edu.zh.ch</v>
       </c>
       <c r="G76" t="str">
-        <v>044 943 64 11</v>
+        <v>044 297 24 24</v>
       </c>
       <c r="H76" t="str">
-        <v>https://www.bsfu.ch</v>
+        <v>https://www.bbz.zh.ch</v>
       </c>
       <c r="I76" t="str">
-        <v>Krämerackerstrasse</v>
+        <v>Limmatstrasse</v>
       </c>
       <c r="J76" t="str">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="K76" t="str">
-        <v>8610</v>
+        <v>8090</v>
       </c>
       <c r="L76" t="str">
-        <v>Uster</v>
+        <v>Zürich</v>
       </c>
       <c r="M76" t="str">
         <v>zh</v>
       </c>
       <c r="N76" t="str">
         <v>false</v>
       </c>
       <c r="O76" t="str">
-        <v>47.34877395629883,8.708312034606934</v>
+        <v>47.38185364016327,8.535140326606244</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="str">
-        <v>BSXZH0015000</v>
+        <v>BSXZH0030100</v>
       </c>
       <c r="B77" t="str">
-        <v>BSXZH0030100.s.02</v>
+        <v>BSXZH0030100.s.01</v>
       </c>
       <c r="C77" t="str">
-        <v>BZU</v>
+        <v>BFSU</v>
       </c>
       <c r="D77" t="str">
         <v>Berufsfachschule Uster</v>
       </c>
       <c r="E77" t="str">
-        <v>Bildungszentrum Uster</v>
+        <v>Berufsmittelschule</v>
       </c>
       <c r="F77" t="str">
         <v>bfsu@bzu.ch</v>
       </c>
       <c r="G77" t="str">
         <v>044 943 64 11</v>
       </c>
       <c r="H77" t="str">
-        <v>https://www.bfsu.ch</v>
+        <v>https://www.bsfu.ch</v>
       </c>
       <c r="I77" t="str">
         <v>Krämerackerstrasse</v>
       </c>
       <c r="J77" t="str">
         <v>15</v>
       </c>
       <c r="K77" t="str">
         <v>8610</v>
       </c>
       <c r="L77" t="str">
         <v>Uster</v>
       </c>
       <c r="M77" t="str">
         <v>zh</v>
       </c>
       <c r="N77" t="str">
         <v>false</v>
       </c>
       <c r="O77" t="str">
         <v>47.34877395629883,8.708312034606934</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="str">
-        <v>BSXZH0015100</v>
+        <v>BSXZH0015000</v>
       </c>
       <c r="B78" t="str">
-        <v>BSXZH0030100.s.03</v>
+        <v>BSXZH0030100.s.02</v>
       </c>
       <c r="C78" t="str">
-        <v>Loftschool</v>
+        <v>BZU</v>
       </c>
       <c r="D78" t="str">
         <v>Berufsfachschule Uster</v>
       </c>
       <c r="E78" t="str">
-        <v>Wirtschaft und Technik</v>
+        <v>Bildungszentrum Uster</v>
       </c>
       <c r="F78" t="str">
         <v>bfsu@bzu.ch</v>
       </c>
       <c r="G78" t="str">
-        <v>044 943 64 40</v>
+        <v>044 943 64 11</v>
       </c>
       <c r="H78" t="str">
-        <v>https://www.bfsu.ch/loftschool</v>
+        <v>https://www.bfsu.ch</v>
       </c>
       <c r="I78" t="str">
-        <v>Weiherallee</v>
+        <v>Krämerackerstrasse</v>
       </c>
       <c r="J78" t="str">
-        <v>11 a/b</v>
+        <v>15</v>
       </c>
       <c r="K78" t="str">
         <v>8610</v>
       </c>
       <c r="L78" t="str">
         <v>Uster</v>
       </c>
       <c r="M78" t="str">
         <v>zh</v>
       </c>
       <c r="N78" t="str">
         <v>false</v>
       </c>
       <c r="O78" t="str">
-        <v>47.34594115327962,8.706253241863939</v>
+        <v>47.34877395629883,8.708312034606934</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="str">
-        <v/>
+        <v>BSXZH0015100</v>
       </c>
       <c r="B79" t="str">
-        <v xml:space="preserve">	BSXZH0030100.s.04</v>
+        <v>BSXZH0030100.s.03</v>
       </c>
       <c r="C79" t="str">
-        <v/>
+        <v>Loftschool</v>
       </c>
       <c r="D79" t="str">
-        <v>Campus Berufsmaturität Zürcher Oberland</v>
+        <v>Berufsfachschule Uster</v>
       </c>
       <c r="E79" t="str">
-        <v/>
+        <v>Wirtschaft und Technik</v>
       </c>
       <c r="F79" t="str">
-        <v>technik@bzu.ch</v>
+        <v>bfsu@bzu.ch</v>
       </c>
       <c r="G79" t="str">
-        <v>044 943 64 11</v>
+        <v>044 943 64 40</v>
       </c>
       <c r="H79" t="str">
-        <v/>
+        <v>https://www.bfsu.ch/loftschool</v>
       </c>
       <c r="I79" t="str">
-        <v>Schellerstrasse</v>
+        <v>Weiherallee</v>
       </c>
       <c r="J79" t="str">
-        <v>18</v>
+        <v>11 a/b</v>
       </c>
       <c r="K79" t="str">
-        <v>8620</v>
+        <v>8610</v>
       </c>
       <c r="L79" t="str">
-        <v>Wetzikon</v>
+        <v>Uster</v>
       </c>
       <c r="M79" t="str">
         <v>zh</v>
       </c>
       <c r="N79" t="str">
         <v>false</v>
       </c>
       <c r="O79" t="str">
-        <v>47.32108986206153,8.786939796921557</v>
+        <v>47.34594115327962,8.706253241863939</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="str">
-        <v>BSXZH0040100</v>
+        <v/>
       </c>
       <c r="B80" t="str">
-        <v>BSXZH0003000.s.02</v>
+        <v xml:space="preserve">	BSXZH0030100.s.04</v>
       </c>
       <c r="C80" t="str">
-        <v>BMS Zürich</v>
+        <v/>
       </c>
       <c r="D80" t="str">
-        <v>Berufsmaturitätsschule Zürich</v>
+        <v>Campus Berufsmaturität Zürcher Oberland</v>
       </c>
       <c r="E80" t="str">
-        <v>Standort Herostrasse</v>
+        <v/>
       </c>
       <c r="F80" t="str">
-        <v>info@bms-zuerich.ch</v>
+        <v>technik@bzu.ch</v>
       </c>
       <c r="G80" t="str">
-        <v>044 297 24 70</v>
+        <v>044 943 64 11</v>
       </c>
       <c r="H80" t="str">
-        <v>https://www.bms-zuerich.ch</v>
+        <v/>
       </c>
       <c r="I80" t="str">
-        <v>Herostrasse</v>
+        <v>Schellerstrasse</v>
       </c>
       <c r="J80" t="str">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="K80" t="str">
-        <v>8048</v>
+        <v>8620</v>
       </c>
       <c r="L80" t="str">
-        <v>Zürich</v>
+        <v>Wetzikon</v>
       </c>
       <c r="M80" t="str">
         <v>zh</v>
       </c>
       <c r="N80" t="str">
         <v>false</v>
       </c>
       <c r="O80" t="str">
-        <v>47.394229888916016,8.487207412719727</v>
+        <v>47.32108986206153,8.786939796921557</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="str">
-        <v>BSXZH0003000</v>
+        <v>BSXZH0040100</v>
       </c>
       <c r="B81" t="str">
-        <v>BSXZH0003000.s.01</v>
+        <v>BSXZH0003000.s.02</v>
       </c>
       <c r="C81" t="str">
         <v>BMS Zürich</v>
       </c>
       <c r="D81" t="str">
         <v>Berufsmaturitätsschule Zürich</v>
       </c>
       <c r="E81" t="str">
-        <v/>
+        <v>Standort Herostrasse</v>
       </c>
       <c r="F81" t="str">
         <v>info@bms-zuerich.ch</v>
       </c>
       <c r="G81" t="str">
         <v>044 297 24 70</v>
       </c>
       <c r="H81" t="str">
         <v>https://www.bms-zuerich.ch</v>
       </c>
       <c r="I81" t="str">
-        <v>Lagerstrasse</v>
+        <v>Herostrasse</v>
       </c>
       <c r="J81" t="str">
-        <v>55</v>
+        <v>5</v>
       </c>
       <c r="K81" t="str">
-        <v>8090</v>
+        <v>8048</v>
       </c>
       <c r="L81" t="str">
         <v>Zürich</v>
       </c>
       <c r="M81" t="str">
         <v>zh</v>
       </c>
       <c r="N81" t="str">
         <v>false</v>
       </c>
       <c r="O81" t="str">
-        <v>47.37833023071289,8.53155517578125</v>
+        <v>47.394229888916016,8.487207412719727</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="str">
-        <v/>
+        <v>BSXZH0003000</v>
       </c>
       <c r="B82" t="str">
-        <v>BSXGL0010200.s.01</v>
+        <v>BSXZH0003000.s.01</v>
       </c>
       <c r="C82" t="str">
-        <v>BZGS Glarus</v>
+        <v>BMS Zürich</v>
       </c>
       <c r="D82" t="str">
-        <v>Bildungszentrum Gesundheit &amp; Soziales</v>
+        <v>Berufsmaturitätsschule Zürich</v>
       </c>
       <c r="E82" t="str">
-        <v>Kanton Glarus</v>
+        <v/>
       </c>
       <c r="F82" t="str">
-        <v>bzgs@gl.ch</v>
+        <v>info@bms-zuerich.ch</v>
       </c>
       <c r="G82" t="str">
-        <v>055 645 30 70</v>
+        <v>044 297 24 70</v>
       </c>
       <c r="H82" t="str">
-        <v>https://www.bzgs-gl.ch/</v>
+        <v>https://www.bms-zuerich.ch</v>
       </c>
       <c r="I82" t="str">
-        <v>Kirchstrasse</v>
+        <v>Lagerstrasse</v>
       </c>
       <c r="J82" t="str">
-        <v>1</v>
+        <v>55</v>
       </c>
       <c r="K82" t="str">
-        <v>8750</v>
+        <v>8090</v>
       </c>
       <c r="L82" t="str">
-        <v>Glarus</v>
+        <v>Zürich</v>
       </c>
       <c r="M82" t="str">
-        <v>gl</v>
+        <v>zh</v>
       </c>
       <c r="N82" t="str">
         <v>false</v>
       </c>
       <c r="O82" t="str">
-        <v>47.041168212890625,9.068323135375977</v>
+        <v>47.37833023071289,8.53155517578125</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="str">
         <v/>
       </c>
       <c r="B83" t="str">
-        <v>BSXLU0014400.s.01</v>
+        <v>BSXGL0010200.s.01</v>
       </c>
       <c r="C83" t="str">
-        <v>BBZG Sursee</v>
+        <v>BZGS Glarus</v>
       </c>
       <c r="D83" t="str">
-        <v>Berufsbildungszentrum Gesundheit und Soziales</v>
+        <v>Bildungszentrum Gesundheit &amp; Soziales</v>
       </c>
       <c r="E83" t="str">
-        <v/>
+        <v>Kanton Glarus</v>
       </c>
       <c r="F83" t="str">
-        <v>info.bbzg@sluz.ch</v>
+        <v>bzgs@gl.ch</v>
       </c>
       <c r="G83" t="str">
-        <v>041 349 79 79</v>
+        <v>055 646 62 80</v>
       </c>
       <c r="H83" t="str">
-        <v>https://www.bbzg.lu.ch</v>
+        <v>https://www.bzgs-gl.ch/</v>
       </c>
       <c r="I83" t="str">
-        <v>Kottenmatte</v>
+        <v>Kirchstrasse</v>
       </c>
       <c r="J83" t="str">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K83" t="str">
-        <v>6210</v>
+        <v>8750</v>
       </c>
       <c r="L83" t="str">
-        <v>Sursee</v>
+        <v>Glarus</v>
       </c>
       <c r="M83" t="str">
-        <v>lu</v>
+        <v>gl</v>
       </c>
       <c r="N83" t="str">
         <v>false</v>
       </c>
       <c r="O83" t="str">
-        <v>47.17362976074219,8.094403266906738</v>
+        <v>47.041168212890625,9.068323135375977</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="str">
         <v/>
       </c>
       <c r="B84" t="str">
-        <v>BSXAG0013200.s.01</v>
+        <v>BSXLU0014400.s.01</v>
       </c>
       <c r="C84" t="str">
-        <v>BBH Neuhof</v>
+        <v>BBZG Sursee</v>
       </c>
       <c r="D84" t="str">
-        <v>Berufsschule Neuhof</v>
+        <v>Berufsbildungszentrum Gesundheit und Soziales</v>
       </c>
       <c r="E84" t="str">
         <v/>
       </c>
       <c r="F84" t="str">
-        <v>leitung@neuhof.org</v>
+        <v>info.bbzg@sluz.ch</v>
       </c>
       <c r="G84" t="str">
-        <v>056 464 25 25</v>
+        <v>041 349 79 79</v>
       </c>
       <c r="H84" t="str">
-        <v>https://www.neuhof.org</v>
+        <v>https://www.bbzg.lu.ch</v>
       </c>
       <c r="I84" t="str">
-        <v>Pestalozzistrasse</v>
+        <v>Kottenmatte</v>
       </c>
       <c r="J84" t="str">
-        <v>100</v>
+        <v>4</v>
       </c>
       <c r="K84" t="str">
-        <v>5242</v>
+        <v>6210</v>
       </c>
       <c r="L84" t="str">
-        <v>Birr</v>
+        <v>Sursee</v>
       </c>
       <c r="M84" t="str">
-        <v>ag</v>
+        <v>lu</v>
       </c>
       <c r="N84" t="str">
         <v>false</v>
       </c>
       <c r="O84" t="str">
-        <v>47.430782318115234,8.209879875183105</v>
+        <v>47.17362976074219,8.094403266906738</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="str">
-        <v>BSXNE0062400</v>
+        <v/>
       </c>
       <c r="B85" t="str">
-        <v>BSXNE0062400.s.01</v>
+        <v>BSXAG0013200.s.01</v>
       </c>
       <c r="C85" t="str">
-        <v>CPNE-2S-PREVOY</v>
+        <v>BBH Neuhof</v>
       </c>
       <c r="D85" t="str">
-        <v>Centre de formation professionnelle neuchâtelois</v>
+        <v>Berufsschule Neuhof</v>
       </c>
       <c r="E85" t="str">
         <v/>
       </c>
       <c r="F85" t="str">
-        <v>cpne-2s@rpn.ch</v>
+        <v>leitung@neuhof.org</v>
       </c>
       <c r="G85" t="str">
-        <v>032 886 33 00</v>
+        <v>056 464 25 25</v>
       </c>
       <c r="H85" t="str">
-        <v>https://www.cpne.ch</v>
+        <v>https://www.neuhof.org</v>
       </c>
       <c r="I85" t="str">
-        <v>Prévoyance</v>
+        <v>Pestalozzistrasse</v>
       </c>
       <c r="J85" t="str">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="K85" t="str">
-        <v>2300</v>
+        <v>5242</v>
       </c>
       <c r="L85" t="str">
-        <v>La Chaux-de-Fonds</v>
+        <v>Birr</v>
       </c>
       <c r="M85" t="str">
-        <v>ne</v>
+        <v>ag</v>
       </c>
       <c r="N85" t="str">
         <v>false</v>
       </c>
       <c r="O85" t="str">
-        <v>47.114838093513974,6.834584470210874</v>
+        <v>47.430782318115234,8.209879875183105</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="str">
-        <v>BSXNE0062500</v>
+        <v>BSXNE0062400</v>
       </c>
       <c r="B86" t="str">
-        <v>BSXNE0062400.s.02</v>
+        <v>BSXNE0062400.s.01</v>
       </c>
       <c r="C86" t="str">
-        <v>CPNE-2S-PROG</v>
+        <v>CPNE-2S-PREVOY</v>
       </c>
       <c r="D86" t="str">
         <v>Centre de formation professionnelle neuchâtelois</v>
       </c>
       <c r="E86" t="str">
         <v/>
       </c>
       <c r="F86" t="str">
         <v>cpne-2s@rpn.ch</v>
       </c>
       <c r="G86" t="str">
         <v>032 886 33 00</v>
       </c>
       <c r="H86" t="str">
         <v>https://www.cpne.ch</v>
       </c>
       <c r="I86" t="str">
-        <v>Progrès38-40</v>
+        <v>Prévoyance</v>
       </c>
       <c r="J86" t="str">
-        <v/>
+        <v>82</v>
       </c>
       <c r="K86" t="str">
         <v>2300</v>
       </c>
       <c r="L86" t="str">
         <v>La Chaux-de-Fonds</v>
       </c>
       <c r="M86" t="str">
         <v>ne</v>
       </c>
       <c r="N86" t="str">
         <v>false</v>
       </c>
       <c r="O86" t="str">
-        <v>47.10422134399414,6.825464248657227</v>
+        <v>47.114838093513974,6.834584470210874</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="str">
-        <v/>
+        <v>BSXNE0062500</v>
       </c>
       <c r="B87" t="str">
-        <v>BSXGE0067800.s.01</v>
+        <v>BSXNE0062400.s.02</v>
       </c>
       <c r="C87" t="str">
-        <v>CFP-Construction</v>
+        <v>CPNE-2S-PROG</v>
       </c>
       <c r="D87" t="str">
-        <v>Centre de formation professionnelle - Construction - Section Bois</v>
+        <v>Centre de formation professionnelle neuchâtelois</v>
       </c>
       <c r="E87" t="str">
         <v/>
       </c>
       <c r="F87" t="str">
-        <v/>
+        <v>cpne-2s@rpn.ch</v>
       </c>
       <c r="G87" t="str">
-        <v>022 388 85 80</v>
+        <v>032 886 33 00</v>
       </c>
       <c r="H87" t="str">
-        <v/>
+        <v>https://www.cpne.ch</v>
       </c>
       <c r="I87" t="str">
-        <v>Avenue de la Jonction</v>
+        <v>Progrès38-40</v>
       </c>
       <c r="J87" t="str">
-        <v>10</v>
+        <v/>
       </c>
       <c r="K87" t="str">
-        <v>1205</v>
+        <v>2300</v>
       </c>
       <c r="L87" t="str">
-        <v>Genève</v>
+        <v>La Chaux-de-Fonds</v>
       </c>
       <c r="M87" t="str">
-        <v>ge</v>
+        <v>ne</v>
       </c>
       <c r="N87" t="str">
         <v>false</v>
       </c>
       <c r="O87" t="str">
-        <v>46.20106887817383,6.127536296844482</v>
+        <v>47.10422134399414,6.825464248657227</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="str">
         <v/>
       </c>
       <c r="B88" t="str">
-        <v>BSXSG0082200.s.01</v>
+        <v>BSXGE0067800.s.01</v>
       </c>
       <c r="C88" t="str">
-        <v>BVS St. Gallen</v>
+        <v>CFP-Construction</v>
       </c>
       <c r="D88" t="str">
-        <v xml:space="preserve">BVS St. Gallen AG </v>
+        <v>Centre de formation professionnelle - Construction - Section Bois</v>
       </c>
       <c r="E88" t="str">
         <v/>
       </c>
       <c r="F88" t="str">
-        <v>sekretariat@bvs.ch</v>
+        <v/>
       </c>
       <c r="G88" t="str">
-        <v>071 228 88 22</v>
+        <v>022 388 85 80</v>
       </c>
       <c r="H88" t="str">
-        <v>https://www.bvs.ch/kaderrichtung/kv-handel/</v>
+        <v/>
       </c>
       <c r="I88" t="str">
-        <v>Vadianstrasse</v>
+        <v>Avenue de la Jonction</v>
       </c>
       <c r="J88" t="str">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="K88" t="str">
-        <v>9001</v>
+        <v>1205</v>
       </c>
       <c r="L88" t="str">
-        <v>St. Gallen</v>
+        <v>Genève</v>
       </c>
       <c r="M88" t="str">
-        <v>sg</v>
+        <v>ge</v>
       </c>
       <c r="N88" t="str">
         <v>false</v>
       </c>
       <c r="O88" t="str">
-        <v>47.4210319519043,9.369329452514648</v>
+        <v>46.20106887817383,6.127536296844482</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="str">
         <v/>
       </c>
       <c r="B89" t="str">
-        <v>BXSBE0091110.s.01</v>
+        <v>BSXSG0082200.s.01</v>
       </c>
       <c r="C89" t="str">
-        <v>WMS Biel</v>
+        <v>BVS St. Gallen</v>
       </c>
       <c r="D89" t="str">
-        <v>Wirtschaftsmittelschule Biel</v>
+        <v xml:space="preserve">BVS St. Gallen AG </v>
       </c>
       <c r="E89" t="str">
         <v/>
       </c>
       <c r="F89" t="str">
-        <v>wms@gbsl.ch</v>
+        <v>sekretariat@bvs.ch</v>
       </c>
       <c r="G89" t="str">
-        <v>032 327 07 07</v>
+        <v>071 228 88 22</v>
       </c>
       <c r="H89" t="str">
-        <v>https://www.gbsl.ch</v>
+        <v>https://www.bvs.ch/kaderrichtung/kv-handel/</v>
       </c>
       <c r="I89" t="str">
-        <v>Ländtestrasse</v>
+        <v>Vadianstrasse</v>
       </c>
       <c r="J89" t="str">
-        <v>12</v>
+        <v>45</v>
       </c>
       <c r="K89" t="str">
-        <v>2503</v>
+        <v>9001</v>
       </c>
       <c r="L89" t="str">
-        <v>Biel</v>
+        <v>St. Gallen</v>
       </c>
       <c r="M89" t="str">
-        <v>be</v>
+        <v>sg</v>
       </c>
       <c r="N89" t="str">
         <v>false</v>
       </c>
       <c r="O89" t="str">
-        <v>47.133636218579774,7.23570949776041</v>
+        <v>47.4210319519043,9.369329452514648</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="str">
-        <v>BSXBL0010100</v>
+        <v/>
       </c>
       <c r="B90" t="str">
-        <v>BSXBL0010000.s.02</v>
+        <v>BXSBE0091110.s.01</v>
       </c>
       <c r="C90" t="str">
-        <v>BBZ BL Muttenz</v>
+        <v>WMS Biel</v>
       </c>
       <c r="D90" t="str">
-        <v>Berufsbildungszentrum Baselland</v>
+        <v>Wirtschaftsmittelschule Biel</v>
       </c>
       <c r="E90" t="str">
-        <v>Standort Muttenz</v>
+        <v/>
       </c>
       <c r="F90" t="str">
-        <v>sekretariat.muttenz.bbzbl@sbl.ch</v>
+        <v>sekretariat@gbsl.ch</v>
       </c>
       <c r="G90" t="str">
-        <v>061 552 95 95</v>
+        <v>032 327 07 07</v>
       </c>
       <c r="H90" t="str">
-        <v>https://www.bbzbl.ch/</v>
+        <v>https://www.gbsl.ch</v>
       </c>
       <c r="I90" t="str">
-        <v>Gründenstrasse</v>
+        <v>Ländtestrasse</v>
       </c>
       <c r="J90" t="str">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="K90" t="str">
-        <v>4132</v>
+        <v>2503</v>
       </c>
       <c r="L90" t="str">
-        <v>Muttenz</v>
+        <v>Biel</v>
       </c>
       <c r="M90" t="str">
-        <v>bl</v>
+        <v>be</v>
       </c>
       <c r="N90" t="str">
         <v>false</v>
       </c>
       <c r="O90" t="str">
-        <v>47.53410339355469,7.63669490814209</v>
+        <v>47.133636218579774,7.23570949776041</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="str">
-        <v>BSXBL0010000</v>
+        <v/>
       </c>
       <c r="B91" t="str">
-        <v>BSXBL0010000.s.01</v>
+        <v>BSXZH0088100.s.01</v>
       </c>
       <c r="C91" t="str">
-        <v>BBZ BL Liestal</v>
+        <v/>
       </c>
       <c r="D91" t="str">
-        <v>Berufsbildungszentrum Baselland</v>
+        <v>Sport Academy Zürich</v>
       </c>
       <c r="E91" t="str">
-        <v>Standort Liestal</v>
+        <v/>
       </c>
       <c r="F91" t="str">
-        <v>sekretariat.liestal.bbzbl@sbl.ch</v>
+        <v/>
       </c>
       <c r="G91" t="str">
-        <v>061 552 10 00</v>
+        <v/>
       </c>
       <c r="H91" t="str">
-        <v>https://www.bbzbl.ch/</v>
+        <v/>
       </c>
       <c r="I91" t="str">
-        <v>Mühlemattstrasse</v>
+        <v>Heinrichstrasse</v>
       </c>
       <c r="J91" t="str">
-        <v>34</v>
+        <v>267m</v>
       </c>
       <c r="K91" t="str">
-        <v>4410</v>
+        <v>8005</v>
       </c>
       <c r="L91" t="str">
-        <v>Liestal</v>
+        <v>Zürich</v>
       </c>
       <c r="M91" t="str">
-        <v>bl</v>
+        <v>zh</v>
       </c>
       <c r="N91" t="str">
         <v>false</v>
       </c>
       <c r="O91" t="str">
-        <v>47.48936080932617,7.7284836769104</v>
+        <v>47.38932219584799,8.522414343312928</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="str">
-        <v/>
+        <v>BSXBL0010100</v>
       </c>
       <c r="B92" t="str">
-        <v>BSXBS0010000.s.01</v>
+        <v>BSXBL0010000.s.02</v>
       </c>
       <c r="C92" t="str">
-        <v>KV Basel</v>
+        <v>BBZ BL Muttenz</v>
       </c>
       <c r="D92" t="str">
-        <v>KV Basel</v>
+        <v>Berufsbildungszentrum Baselland</v>
       </c>
       <c r="E92" t="str">
-        <v/>
+        <v>Standort Muttenz</v>
       </c>
       <c r="F92" t="str">
-        <v>berufsfachschule@kvbasel.schule</v>
+        <v>sekretariat.muttenz.bbzbl@sbl.ch</v>
       </c>
       <c r="G92" t="str">
-        <v>061 295 63 00</v>
+        <v>061 552 95 95</v>
       </c>
       <c r="H92" t="str">
-        <v>https://www.kvbasel.schule</v>
+        <v>https://www.bbzbl.ch/</v>
       </c>
       <c r="I92" t="str">
-        <v>Aeschengraben</v>
+        <v>Gründenstrasse</v>
       </c>
       <c r="J92" t="str">
-        <v>15</v>
+        <v>46</v>
       </c>
       <c r="K92" t="str">
-        <v>4002</v>
+        <v>4132</v>
       </c>
       <c r="L92" t="str">
-        <v>Basel</v>
+        <v>Muttenz</v>
       </c>
       <c r="M92" t="str">
-        <v>bs</v>
+        <v>bl</v>
       </c>
       <c r="N92" t="str">
         <v>false</v>
       </c>
       <c r="O92" t="str">
-        <v>47.55010223388672,7.5936598777771</v>
+        <v>47.53410339355469,7.63669490814209</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="str">
-        <v>BSXTI0009200</v>
+        <v>BSXBL0010000</v>
       </c>
       <c r="B93" t="str">
-        <v>BSXTI0009200.s.01</v>
+        <v>BSXBL0010000.s.01</v>
       </c>
       <c r="C93" t="str">
-        <v>CPS Giubiasco-Canobbio</v>
+        <v>BBZ BL Liestal</v>
       </c>
       <c r="D93" t="str">
-        <v>Centro professionale sociosanitario Giubiasco-Canobbio</v>
+        <v>Berufsbildungszentrum Baselland</v>
       </c>
       <c r="E93" t="str">
-        <v>Scuola specializzata per le professioni sanitarie e sociali</v>
+        <v>Standort Liestal</v>
       </c>
       <c r="F93" t="str">
-        <v>decs-cps.giubiasco@edu.ti.ch</v>
+        <v>sekretariat.liestal.bbzbl@sbl.ch</v>
       </c>
       <c r="G93" t="str">
-        <v>091 814 02 11</v>
+        <v>061 552 10 00</v>
       </c>
       <c r="H93" t="str">
-        <v>https://www.sspss.ch/site/</v>
+        <v>https://www.bbzbl.ch/</v>
       </c>
       <c r="I93" t="str">
-        <v>Via Ferriere</v>
+        <v>Mühlemattstrasse</v>
       </c>
       <c r="J93" t="str">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="K93" t="str">
-        <v>6512</v>
+        <v>4410</v>
       </c>
       <c r="L93" t="str">
-        <v>Giubiasco</v>
+        <v>Liestal</v>
       </c>
       <c r="M93" t="str">
-        <v>ti</v>
+        <v>bl</v>
       </c>
       <c r="N93" t="str">
         <v>false</v>
       </c>
       <c r="O93" t="str">
-        <v>46.17604064941406,9.00983715057373</v>
+        <v>47.48936080932617,7.7284836769104</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="str">
-        <v>BSXTI0008900</v>
+        <v/>
       </c>
       <c r="B94" t="str">
-        <v>BSXTI0009200.s.02</v>
+        <v>BSXBS0010000.s.01</v>
       </c>
       <c r="C94" t="str">
-        <v>CPS Giubiasco-Canobbio</v>
+        <v>KV Basel</v>
       </c>
       <c r="D94" t="str">
-        <v>Centro professionale sociosanitario Giubiasco-Canobbio</v>
+        <v>KV Basel</v>
       </c>
       <c r="E94" t="str">
-        <v>Scuola specializzata per le professioni sanitarie e sociali</v>
+        <v/>
       </c>
       <c r="F94" t="str">
-        <v>decs-cps.giubiasco@edu.ti.ch</v>
+        <v>berufsfachschule@kvbasel.schule</v>
       </c>
       <c r="G94" t="str">
-        <v>091 815 06 11</v>
+        <v>061 295 63 00</v>
       </c>
       <c r="H94" t="str">
-        <v>https://www.sspss.ch/site/</v>
+        <v>https://www.kvbasel.schule</v>
       </c>
       <c r="I94" t="str">
-        <v>Via Trevano</v>
+        <v>Klybeckstrasse</v>
       </c>
       <c r="J94" t="str">
-        <v>25</v>
+        <v>191</v>
       </c>
       <c r="K94" t="str">
-        <v>6952</v>
+        <v>4002</v>
       </c>
       <c r="L94" t="str">
-        <v>Canobbio</v>
+        <v>Basel</v>
       </c>
       <c r="M94" t="str">
-        <v>ti</v>
+        <v>bs</v>
       </c>
       <c r="N94" t="str">
         <v>false</v>
       </c>
       <c r="O94" t="str">
-        <v>46.03152084350586,8.963484764099121</v>
+        <v>47.57135303499097,7.5893512855816985</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="str">
-        <v/>
+        <v>BSXTI0009200</v>
       </c>
       <c r="B95" t="str">
-        <v>BSXVS0007800.s.01</v>
+        <v>BSXTI0009200.s.01</v>
       </c>
       <c r="C95" t="str">
-        <v>EPCA</v>
+        <v>CPS Giubiasco-Canobbio</v>
       </c>
       <c r="D95" t="str">
-        <v>Ecole professionnelle commerciale et artisanale</v>
+        <v>Centro professionale sociosanitario Giubiasco-Canobbio</v>
       </c>
       <c r="E95" t="str">
-        <v/>
+        <v>Scuola specializzata per le professioni sanitarie e sociali</v>
       </c>
       <c r="F95" t="str">
-        <v/>
+        <v>decs-cps.giubiasco@edu.ti.ch</v>
       </c>
       <c r="G95" t="str">
-        <v>027 606 43 00</v>
+        <v>091 814 02 11</v>
       </c>
       <c r="H95" t="str">
-        <v>https://www.epcasion.ch</v>
+        <v>https://www.sspss.ch/site/</v>
       </c>
       <c r="I95" t="str">
-        <v>Avenue de France</v>
+        <v>Via Ferriere</v>
       </c>
       <c r="J95" t="str">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="K95" t="str">
-        <v>1950</v>
+        <v>6512</v>
       </c>
       <c r="L95" t="str">
-        <v>Sion</v>
+        <v>Giubiasco</v>
       </c>
       <c r="M95" t="str">
-        <v>vs</v>
+        <v>ti</v>
       </c>
       <c r="N95" t="str">
         <v>false</v>
       </c>
       <c r="O95" t="str">
-        <v>46.227582058479136,7.354101900855837</v>
+        <v>46.17604064941406,9.00983715057373</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="str">
-        <v/>
+        <v>BSXTI0008900</v>
       </c>
       <c r="B96" t="str">
-        <v>BSXTG0010500.s.01</v>
+        <v>BSXTI0009200.s.02</v>
       </c>
       <c r="C96" t="str">
-        <v>BZW Weinfelden</v>
+        <v>CPS Giubiasco-Canobbio</v>
       </c>
       <c r="D96" t="str">
-        <v>Bildungszentrum für Wirtschaft Weinfelden</v>
+        <v>Centro professionale sociosanitario Giubiasco-Canobbio</v>
       </c>
       <c r="E96" t="str">
-        <v/>
+        <v>Scuola specializzata per le professioni sanitarie e sociali</v>
       </c>
       <c r="F96" t="str">
-        <v>info@bzww.ch</v>
+        <v>decs-cps.giubiasco@edu.ti.ch</v>
       </c>
       <c r="G96" t="str">
-        <v>058 345 75 11</v>
+        <v>091 815 06 11</v>
       </c>
       <c r="H96" t="str">
-        <v>https://www.bzww.ch</v>
+        <v>https://www.sspss.ch/site/</v>
       </c>
       <c r="I96" t="str">
-        <v>Schützenstrasse</v>
+        <v>Via Trevano</v>
       </c>
       <c r="J96" t="str">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="K96" t="str">
-        <v>8570</v>
+        <v>6952</v>
       </c>
       <c r="L96" t="str">
-        <v>Weinfelden</v>
+        <v>Canobbio</v>
       </c>
       <c r="M96" t="str">
-        <v>tg</v>
+        <v>ti</v>
       </c>
       <c r="N96" t="str">
         <v>false</v>
       </c>
       <c r="O96" t="str">
-        <v>47.565574645996094,9.105388641357422</v>
+        <v>46.03152084350586,8.963484764099121</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="str">
         <v/>
       </c>
       <c r="B97" t="str">
-        <v>BSXBS0011600.s.01</v>
+        <v>BSXVS0007800.s.01</v>
       </c>
       <c r="C97" t="str">
-        <v>NSH</v>
+        <v>EPCA</v>
       </c>
       <c r="D97" t="str">
-        <v>NSH - Die Sprach- und Handelsschule</v>
+        <v>Ecole professionnelle commerciale et artisanale</v>
       </c>
       <c r="E97" t="str">
-        <v>ipso Bildung AG</v>
+        <v/>
       </c>
       <c r="F97" t="str">
-        <v>info@nsh.ipso.ch</v>
+        <v/>
       </c>
       <c r="G97" t="str">
-        <v>061 202 12 02</v>
+        <v>027 606 43 00</v>
       </c>
       <c r="H97" t="str">
-        <v/>
+        <v>https://www.epcasion.ch</v>
       </c>
       <c r="I97" t="str">
-        <v>Elisabethenanlage</v>
+        <v>Avenue de France</v>
       </c>
       <c r="J97" t="str">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="K97" t="str">
-        <v>4051</v>
+        <v>1950</v>
       </c>
       <c r="L97" t="str">
-        <v>Basel</v>
+        <v>Sion</v>
       </c>
       <c r="M97" t="str">
-        <v>bs</v>
+        <v>vs</v>
       </c>
       <c r="N97" t="str">
         <v>false</v>
       </c>
       <c r="O97" t="str">
-        <v>47.54909896850586,7.589210510253906</v>
+        <v>46.227582058479136,7.354101900855837</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="str">
         <v/>
       </c>
       <c r="B98" t="str">
-        <v>BSXBE0013400.s.01</v>
+        <v>BSXTG0010500.s.01</v>
       </c>
       <c r="C98" t="str">
-        <v>WKS</v>
+        <v>BZW Weinfelden</v>
       </c>
       <c r="D98" t="str">
-        <v>Wirtschafts- und Kaderschule KV Bern</v>
+        <v>Bildungszentrum für Wirtschaft Weinfelden</v>
       </c>
       <c r="E98" t="str">
         <v/>
       </c>
       <c r="F98" t="str">
-        <v>info@wksbern.ch</v>
+        <v>info@bzww.ch</v>
       </c>
       <c r="G98" t="str">
-        <v>031 380 30 30</v>
+        <v>058 345 75 11</v>
       </c>
       <c r="H98" t="str">
-        <v>https://www.wksbern.ch</v>
+        <v>https://www.bzww.ch</v>
       </c>
       <c r="I98" t="str">
-        <v>Effingerstr.</v>
+        <v>Schützenstrasse</v>
       </c>
       <c r="J98" t="str">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="K98" t="str">
-        <v>3001</v>
+        <v>8570</v>
       </c>
       <c r="L98" t="str">
-        <v>Bern</v>
+        <v>Weinfelden</v>
       </c>
       <c r="M98" t="str">
-        <v>be</v>
+        <v>tg</v>
       </c>
       <c r="N98" t="str">
         <v>false</v>
       </c>
       <c r="O98" t="str">
-        <v>46.945858001708984,7.428220748901367</v>
+        <v>47.565574645996094,9.105388641357422</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="str">
-        <v>BSXBE0021900</v>
+        <v/>
       </c>
       <c r="B99" t="str">
-        <v>BSXBE0013400.s.02</v>
+        <v>BSXBE0013400.s.01</v>
       </c>
       <c r="C99" t="str">
         <v>WKS</v>
       </c>
       <c r="D99" t="str">
-        <v>WKS KV Bildung AG</v>
+        <v>Wirtschafts- und Kaderschule KV Bern</v>
       </c>
       <c r="E99" t="str">
         <v/>
       </c>
       <c r="F99" t="str">
-        <v/>
+        <v>info@wksbern.ch</v>
       </c>
       <c r="G99" t="str">
         <v>031 380 30 30</v>
       </c>
       <c r="H99" t="str">
         <v>https://www.wksbern.ch</v>
       </c>
       <c r="I99" t="str">
-        <v>Effingerstrasse</v>
+        <v>Effingerstr.</v>
       </c>
       <c r="J99" t="str">
         <v>70</v>
       </c>
       <c r="K99" t="str">
         <v>3001</v>
       </c>
       <c r="L99" t="str">
         <v>Bern</v>
       </c>
       <c r="M99" t="str">
         <v>be</v>
       </c>
       <c r="N99" t="str">
         <v>false</v>
       </c>
       <c r="O99" t="str">
         <v>46.945858001708984,7.428220748901367</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="str">
-        <v/>
+        <v>BSXBE0021900</v>
       </c>
       <c r="B100" t="str">
-        <v>BSXBE0020300.s.01</v>
+        <v>BSXBE0013400.s.02</v>
       </c>
       <c r="C100" t="str">
-        <v>INFORAMA Rütti</v>
+        <v>WKS</v>
       </c>
       <c r="D100" t="str">
-        <v>INFORAMA Rütti</v>
+        <v>WKS KV Bildung AG</v>
       </c>
       <c r="E100" t="str">
-        <v>Bildungs- und Beratungszentrum</v>
+        <v/>
       </c>
       <c r="F100" t="str">
-        <v>inforama.ruetti@be.ch</v>
+        <v/>
       </c>
       <c r="G100" t="str">
-        <v>031 636 41 00</v>
+        <v>031 380 30 30</v>
       </c>
       <c r="H100" t="str">
-        <v>https://www.inforama.ch</v>
+        <v>https://www.wksbern.ch</v>
       </c>
       <c r="I100" t="str">
-        <v>Rütti</v>
+        <v>Effingerstrasse</v>
       </c>
       <c r="J100" t="str">
-        <v>5</v>
+        <v>70</v>
       </c>
       <c r="K100" t="str">
-        <v>3052</v>
+        <v>3001</v>
       </c>
       <c r="L100" t="str">
-        <v>Zollikofen</v>
+        <v>Bern</v>
       </c>
       <c r="M100" t="str">
         <v>be</v>
       </c>
       <c r="N100" t="str">
         <v>false</v>
       </c>
       <c r="O100" t="str">
-        <v>46.98799514770508,7.462874889373779</v>
+        <v>46.945858001708984,7.428220748901367</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="str">
-        <v>BSXBE9920302</v>
+        <v/>
       </c>
       <c r="B101" t="str">
-        <v>BSXBE0020300.s.02</v>
+        <v>BSXBE0020300.s.01</v>
       </c>
       <c r="C101" t="str">
-        <v>INFORAMA Berner Oberland</v>
+        <v>INFORAMA Rütti</v>
       </c>
       <c r="D101" t="str">
-        <v>INFORAMA Berner Oberland</v>
+        <v>INFORAMA Rütti</v>
       </c>
       <c r="E101" t="str">
-        <v/>
+        <v>Bildungs- und Beratungszentrum</v>
       </c>
       <c r="F101" t="str">
-        <v>inforama.oberland@be.ch</v>
+        <v>inforama.ruetti@be.ch</v>
       </c>
       <c r="G101" t="str">
-        <v>031 636 04 00</v>
+        <v>031 636 41 00</v>
       </c>
       <c r="H101" t="str">
-        <v/>
+        <v>https://www.inforama.ch</v>
       </c>
       <c r="I101" t="str">
-        <v>Hofstatt</v>
+        <v>Rütti</v>
       </c>
       <c r="J101" t="str">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="K101" t="str">
-        <v>3702</v>
+        <v>3052</v>
       </c>
       <c r="L101" t="str">
-        <v>Hondrich</v>
+        <v>Zollikofen</v>
       </c>
       <c r="M101" t="str">
         <v>be</v>
       </c>
       <c r="N101" t="str">
         <v>false</v>
       </c>
       <c r="O101" t="str">
-        <v>46.6738395690918,7.681015968322754</v>
+        <v>46.98799514770508,7.462874889373779</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="str">
-        <v>BSXBE9920306</v>
+        <v>BSXBE9920302</v>
       </c>
       <c r="B102" t="str">
-        <v>BSXBE0020300.s.06</v>
+        <v>BSXBE0020300.s.02</v>
       </c>
       <c r="C102" t="str">
-        <v>INFORAMA Bio-Schule</v>
+        <v>INFORAMA Berner Oberland</v>
       </c>
       <c r="D102" t="str">
-        <v>INFORAMA Bio-Schule</v>
+        <v>INFORAMA Berner Oberland</v>
       </c>
       <c r="E102" t="str">
         <v/>
       </c>
       <c r="F102" t="str">
-        <v>info@inforama.ch</v>
+        <v>inforama.oberland@be.ch</v>
       </c>
       <c r="G102" t="str">
-        <v xml:space="preserve"> 031 636 41 00</v>
+        <v>031 636 04 00</v>
       </c>
       <c r="H102" t="str">
         <v/>
       </c>
       <c r="I102" t="str">
-        <v>Schwand</v>
+        <v>Hofstatt</v>
       </c>
       <c r="J102" t="str">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="K102" t="str">
-        <v>3110</v>
+        <v>3702</v>
       </c>
       <c r="L102" t="str">
-        <v>Münsingen</v>
+        <v>Hondrich</v>
       </c>
       <c r="M102" t="str">
         <v>be</v>
       </c>
       <c r="N102" t="str">
         <v>false</v>
       </c>
       <c r="O102" t="str">
-        <v>46.88875961303711,7.55712890625</v>
+        <v>46.6738395690918,7.681015968322754</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="str">
-        <v>BSXBE9920303</v>
+        <v>BSXBE9920306</v>
       </c>
       <c r="B103" t="str">
-        <v>BSXBE0020300.s.03</v>
+        <v>BSXBE0020300.s.06</v>
       </c>
       <c r="C103" t="str">
-        <v>INFORAMA Emmental</v>
+        <v>INFORAMA Bio-Schule</v>
       </c>
       <c r="D103" t="str">
-        <v>INFORAMA Emmental</v>
+        <v>INFORAMA Bio-Schule</v>
       </c>
       <c r="E103" t="str">
         <v/>
       </c>
       <c r="F103" t="str">
-        <v>inforama.emmental@be.ch</v>
+        <v>info@inforama.ch</v>
       </c>
       <c r="G103" t="str">
-        <v>031 636 42 60</v>
+        <v xml:space="preserve"> 031 636 41 00</v>
       </c>
       <c r="H103" t="str">
         <v/>
       </c>
       <c r="I103" t="str">
-        <v>Bäreggfeld</v>
+        <v>Schwand</v>
       </c>
       <c r="J103" t="str">
-        <v>830</v>
+        <v>2</v>
       </c>
       <c r="K103" t="str">
-        <v>3552</v>
+        <v>3110</v>
       </c>
       <c r="L103" t="str">
-        <v>Bärau</v>
+        <v>Münsingen</v>
       </c>
       <c r="M103" t="str">
         <v>be</v>
       </c>
       <c r="N103" t="str">
         <v>false</v>
       </c>
       <c r="O103" t="str">
-        <v>46.931060791015625,7.81431245803833</v>
+        <v>46.88875961303711,7.55712890625</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="str">
-        <v>BSXBE9920305</v>
+        <v>BSXBE9920303</v>
       </c>
       <c r="B104" t="str">
-        <v>BSXBE0020300.s.05</v>
+        <v>BSXBE0020300.s.03</v>
       </c>
       <c r="C104" t="str">
-        <v>INFORAMA Waldhof</v>
+        <v>INFORAMA Emmental</v>
       </c>
       <c r="D104" t="str">
-        <v>INFORAMA Waldhof</v>
+        <v>INFORAMA Emmental</v>
       </c>
       <c r="E104" t="str">
         <v/>
       </c>
       <c r="F104" t="str">
-        <v>inforama.waldhof@be.ch</v>
+        <v>inforama.emmental@be.ch</v>
       </c>
       <c r="G104" t="str">
-        <v>031 636 42 40</v>
+        <v>031 636 42 60</v>
       </c>
       <c r="H104" t="str">
         <v/>
       </c>
       <c r="I104" t="str">
-        <v>Waldhof</v>
+        <v>Bäreggfeld</v>
       </c>
       <c r="J104" t="str">
-        <v>2</v>
+        <v>830</v>
       </c>
       <c r="K104" t="str">
-        <v>4900</v>
+        <v>3552</v>
       </c>
       <c r="L104" t="str">
-        <v>Langenthal</v>
+        <v>Bärau</v>
       </c>
       <c r="M104" t="str">
         <v>be</v>
       </c>
       <c r="N104" t="str">
         <v>false</v>
       </c>
       <c r="O104" t="str">
-        <v>47.21897888183594,7.800766468048096</v>
+        <v>46.931060791015625,7.81431245803833</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="str">
-        <v/>
+        <v>BSXBE9920305</v>
       </c>
       <c r="B105" t="str">
-        <v>BXSBE0020300.s.07</v>
+        <v>BSXBE0020300.s.05</v>
       </c>
       <c r="C105" t="str">
-        <v>INFORAMA Oeschberg</v>
+        <v>INFORAMA Waldhof</v>
       </c>
       <c r="D105" t="str">
-        <v>INFORAMA Oeschberg</v>
+        <v>INFORAMA Waldhof</v>
       </c>
       <c r="E105" t="str">
         <v/>
       </c>
       <c r="F105" t="str">
-        <v>info.fob@be.ch</v>
+        <v>inforama.waldhof@be.ch</v>
       </c>
       <c r="G105" t="str">
-        <v>031 636 12 90</v>
+        <v>031 636 42 40</v>
       </c>
       <c r="H105" t="str">
-        <v>https://www.inforama.ch/inforama/standorte/oeschberg</v>
+        <v/>
       </c>
       <c r="I105" t="str">
-        <v>Bern-Zürich-Strasse</v>
+        <v>Waldhof</v>
       </c>
       <c r="J105" t="str">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="K105" t="str">
-        <v>3425</v>
+        <v>4900</v>
       </c>
       <c r="L105" t="str">
-        <v>Koppigen</v>
+        <v>Langenthal</v>
       </c>
       <c r="M105" t="str">
         <v>be</v>
       </c>
       <c r="N105" t="str">
         <v>false</v>
       </c>
       <c r="O105" t="str">
-        <v>47.12813355915296,7.611728208286817</v>
+        <v>47.21897888183594,7.800766468048096</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="str">
-        <v>BSXBE9920304</v>
+        <v/>
       </c>
       <c r="B106" t="str">
-        <v>BSXBE0020300.s.04</v>
+        <v>BXSBE0020300.s.07</v>
       </c>
       <c r="C106" t="str">
-        <v>INFORAMA Seeland</v>
+        <v>INFORAMA Oeschberg</v>
       </c>
       <c r="D106" t="str">
-        <v>INFORAMA Seeland</v>
+        <v>INFORAMA Oeschberg</v>
       </c>
       <c r="E106" t="str">
         <v/>
       </c>
       <c r="F106" t="str">
-        <v>inforama.seeland@be.ch</v>
+        <v>info.fob@be.ch</v>
       </c>
       <c r="G106" t="str">
-        <v>031 636 24 00</v>
+        <v>031 636 12 90</v>
       </c>
       <c r="H106" t="str">
-        <v/>
+        <v>https://www.inforama.ch/inforama/standorte/oeschberg</v>
       </c>
       <c r="I106" t="str">
-        <v>Herrenhalde</v>
+        <v>Bern-Zürich-Strasse</v>
       </c>
       <c r="J106" t="str">
-        <v>80</v>
+        <v>18</v>
       </c>
       <c r="K106" t="str">
-        <v>3232</v>
+        <v>3425</v>
       </c>
       <c r="L106" t="str">
-        <v>Ins</v>
+        <v>Koppigen</v>
       </c>
       <c r="M106" t="str">
         <v>be</v>
       </c>
       <c r="N106" t="str">
         <v>false</v>
       </c>
       <c r="O106" t="str">
-        <v>46.99724197387695,7.122065544128418</v>
+        <v>47.12813355915296,7.611728208286817</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="str">
-        <v>BSXGR0010300</v>
+        <v>BSXBE9920304</v>
       </c>
       <c r="B107" t="str">
-        <v>BSXGR0010300.s.01</v>
+        <v>BSXBE0020300.s.04</v>
       </c>
       <c r="C107" t="str">
-        <v>SPP</v>
+        <v>INFORAMA Seeland</v>
       </c>
       <c r="D107" t="str">
-        <v>Scuola Professionale Poschiavo</v>
+        <v>INFORAMA Seeland</v>
       </c>
       <c r="E107" t="str">
         <v/>
       </c>
       <c r="F107" t="str">
-        <v>info@scuolaprofessionale.ch</v>
+        <v>inforama.seeland@be.ch</v>
       </c>
       <c r="G107" t="str">
-        <v>081 844 05 35</v>
+        <v>031 636 24 00</v>
       </c>
       <c r="H107" t="str">
-        <v>https://www.scuolaprofessionaleposchiavo.ch/</v>
+        <v/>
       </c>
       <c r="I107" t="str">
-        <v>Via da Melga</v>
+        <v>Herrenhalde</v>
       </c>
       <c r="J107" t="str">
-        <v>2</v>
+        <v>80</v>
       </c>
       <c r="K107" t="str">
-        <v>7742</v>
+        <v>3232</v>
       </c>
       <c r="L107" t="str">
-        <v>Poschiavo</v>
+        <v>Ins</v>
       </c>
       <c r="M107" t="str">
-        <v>gr</v>
+        <v>be</v>
       </c>
       <c r="N107" t="str">
         <v>false</v>
       </c>
       <c r="O107" t="str">
-        <v>46.32509231567383,10.06076431274414</v>
+        <v>46.99724197387695,7.122065544128418</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="str">
-        <v/>
+        <v>BSXGR0010300</v>
       </c>
       <c r="B108" t="str">
-        <v>BSXNE0062600.s.01</v>
+        <v>BSXGR0010300.s.01</v>
       </c>
       <c r="C108" t="str">
-        <v>CPNE-AA-PAIX</v>
+        <v>SPP</v>
       </c>
       <c r="D108" t="str">
-        <v>Centre de formation professionnelle neuchâtelois Arts Appliqués - Paix</v>
+        <v>Scuola Professionale Poschiavo</v>
       </c>
       <c r="E108" t="str">
         <v/>
       </c>
       <c r="F108" t="str">
-        <v>cpne-aa@rpn.ch</v>
+        <v>info@scuolaprofessionale.ch</v>
       </c>
       <c r="G108" t="str">
-        <v>032 886 35 00</v>
+        <v>081 844 05 35</v>
       </c>
       <c r="H108" t="str">
-        <v>https://www.cpne.ch</v>
+        <v>https://scuolaprofessionale.ch</v>
       </c>
       <c r="I108" t="str">
-        <v>Paix</v>
+        <v>Via da Melga</v>
       </c>
       <c r="J108" t="str">
-        <v>60</v>
+        <v>2</v>
       </c>
       <c r="K108" t="str">
-        <v>2300</v>
+        <v>7742</v>
       </c>
       <c r="L108" t="str">
-        <v>La Chaux-de-Fonds</v>
+        <v>Poschiavo</v>
       </c>
       <c r="M108" t="str">
-        <v>ne</v>
+        <v>gr</v>
       </c>
       <c r="N108" t="str">
         <v>false</v>
       </c>
       <c r="O108" t="str">
-        <v>47.10126495361328,6.823192119598389</v>
+        <v>46.32509231567383,10.06076431274414</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="str">
         <v/>
       </c>
       <c r="B109" t="str">
-        <v>BSXTG0010300.s.01</v>
+        <v>BSXNE0062600.s.01</v>
       </c>
       <c r="C109" t="str">
-        <v>GBW Weinfelden</v>
+        <v>CPNE-AA-PAIX</v>
       </c>
       <c r="D109" t="str">
-        <v>Gewerbliches Bildungszentrum Weinfelden</v>
+        <v>Centre de formation professionnelle neuchâtelois Arts Appliqués - Paix</v>
       </c>
       <c r="E109" t="str">
         <v/>
       </c>
       <c r="F109" t="str">
-        <v>info@gbw.ch</v>
+        <v>cpne-aa@rpn.ch</v>
       </c>
       <c r="G109" t="str">
-        <v>058 345 76 11</v>
+        <v>032 886 35 00</v>
       </c>
       <c r="H109" t="str">
-        <v>https://www.gbw.ch</v>
+        <v>https://www.cpne.ch</v>
       </c>
       <c r="I109" t="str">
-        <v>Schützenstrasse</v>
+        <v>Paix</v>
       </c>
       <c r="J109" t="str">
-        <v>9</v>
+        <v>60</v>
       </c>
       <c r="K109" t="str">
-        <v>8570</v>
+        <v>2300</v>
       </c>
       <c r="L109" t="str">
-        <v>Weinfelden</v>
+        <v>La Chaux-de-Fonds</v>
       </c>
       <c r="M109" t="str">
-        <v>tg</v>
+        <v>ne</v>
       </c>
       <c r="N109" t="str">
         <v>false</v>
       </c>
       <c r="O109" t="str">
-        <v>47.565513610839844,9.105533599853516</v>
+        <v>47.10126495361328,6.823192119598389</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="str">
         <v/>
       </c>
       <c r="B110" t="str">
-        <v>BSXVD0011200.s.01</v>
+        <v>BSXTG0010300.s.01</v>
       </c>
       <c r="C110" t="str">
-        <v>GYM Beaulieu</v>
+        <v>GBW Weinfelden</v>
       </c>
       <c r="D110" t="str">
-        <v>Gymnase de Beaulieu</v>
+        <v>Gewerbliches Bildungszentrum Weinfelden</v>
       </c>
       <c r="E110" t="str">
         <v/>
       </c>
       <c r="F110" t="str">
-        <v>gymnase.beaulieu@vd.ch</v>
+        <v>info@gbw.ch</v>
       </c>
       <c r="G110" t="str">
-        <v>021 557 96 00</v>
+        <v>058 345 76 11</v>
       </c>
       <c r="H110" t="str">
-        <v>https://www.gymnasedebeaulieu.ch</v>
+        <v>https://www.gbw.ch</v>
       </c>
       <c r="I110" t="str">
-        <v>Rue du Maupas</v>
+        <v>Schützenstrasse</v>
       </c>
       <c r="J110" t="str">
-        <v>50</v>
+        <v>9</v>
       </c>
       <c r="K110" t="str">
-        <v>1000</v>
+        <v>8570</v>
       </c>
       <c r="L110" t="str">
-        <v>Lausanne</v>
+        <v>Weinfelden</v>
       </c>
       <c r="M110" t="str">
-        <v>vd</v>
+        <v>tg</v>
       </c>
       <c r="N110" t="str">
         <v>false</v>
       </c>
       <c r="O110" t="str">
-        <v>46.527130126953125,6.623098373413086</v>
+        <v>47.565513610839844,9.105533599853516</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="str">
-        <v>BSXZH0016000</v>
+        <v/>
       </c>
       <c r="B111" t="str">
-        <v>BSXZH0016000.s.01</v>
+        <v>BSXZH0016000.s.02</v>
       </c>
       <c r="C111" t="str">
         <v>GBW</v>
       </c>
       <c r="D111" t="str">
-        <v>Gewerbliche Berufsschule Wetzikon</v>
+        <v>Gewerbliche Berufsschule Wetzikon Schulhaus Garten</v>
       </c>
       <c r="E111" t="str">
         <v/>
       </c>
       <c r="F111" t="str">
-        <v>sekretariat.sw@gbwetzikon.ch</v>
+        <v>sekretariat.garten@gbwetzikon.ch</v>
       </c>
       <c r="G111" t="str">
-        <v>044 931 31 31</v>
+        <v>044 933 50 55</v>
       </c>
       <c r="H111" t="str">
         <v>https://www.gbwetzikon.ch</v>
       </c>
       <c r="I111" t="str">
-        <v>Gewerbeschulsstrasse</v>
+        <v>Bühlstrasse</v>
       </c>
       <c r="J111" t="str">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="K111" t="str">
         <v>8620</v>
       </c>
       <c r="L111" t="str">
-        <v>Wetzikon ZH</v>
+        <v>Wetzikon</v>
       </c>
       <c r="M111" t="str">
         <v>zh</v>
       </c>
       <c r="N111" t="str">
         <v>false</v>
       </c>
       <c r="O111" t="str">
-        <v>47.32567596435547,8.79522705078125</v>
+        <v>47.319222435726466,8.797101184227335</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="str">
-        <v/>
+        <v>BSXZH0016000</v>
       </c>
       <c r="B112" t="str">
-        <v>BSXVD0004100.s.01</v>
+        <v>BSXZH0016000.s.01</v>
       </c>
       <c r="C112" t="str">
-        <v>ETML</v>
+        <v>GBW</v>
       </c>
       <c r="D112" t="str">
-        <v>Ecole technique - Ecole des métiers de Lausanne</v>
+        <v>Gewerbliche Berufsschule Wetzikon</v>
       </c>
       <c r="E112" t="str">
         <v/>
       </c>
       <c r="F112" t="str">
-        <v>secretariat.etml@vd.ch</v>
+        <v>sekretariat.ow@gbwetzikon.ch</v>
       </c>
       <c r="G112" t="str">
-        <v>021 316 77 77</v>
+        <v>044 931 31 31</v>
       </c>
       <c r="H112" t="str">
-        <v>https://www.etml.ch</v>
+        <v>https://www.gbwetzikon.ch</v>
       </c>
       <c r="I112" t="str">
-        <v>Rue de Sébeillon</v>
+        <v>Gewerbeschulsstrasse</v>
       </c>
       <c r="J112" t="str">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="K112" t="str">
-        <v>1004</v>
+        <v>8620</v>
       </c>
       <c r="L112" t="str">
-        <v>Lausanne</v>
+        <v>Wetzikon ZH</v>
       </c>
       <c r="M112" t="str">
-        <v>vd</v>
+        <v>zh</v>
       </c>
       <c r="N112" t="str">
         <v>false</v>
       </c>
       <c r="O112" t="str">
-        <v>46.523681640625,6.615793704986572</v>
+        <v>47.32567596435547,8.79522705078125</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="str">
         <v/>
       </c>
       <c r="B113" t="str">
-        <v>BSXLU0010100.s.01</v>
+        <v>BSXVD0004100.s.01</v>
       </c>
       <c r="C113" t="str">
-        <v>BBZB Luzern</v>
+        <v>ETML</v>
       </c>
       <c r="D113" t="str">
-        <v>Berufsbildungszentrum Bau und Gewerbe Schulzentrum Bahnhof</v>
+        <v>Ecole technique - Ecole des métiers de Lausanne</v>
       </c>
       <c r="E113" t="str">
         <v/>
       </c>
       <c r="F113" t="str">
-        <v>info.bbzb@sluz.ch</v>
+        <v>secretariat.etml@vd.ch</v>
       </c>
       <c r="G113" t="str">
-        <v>041 228 44 44</v>
+        <v>021 316 77 77</v>
       </c>
       <c r="H113" t="str">
-        <v>https://www.bbzb.lu.ch</v>
+        <v>https://www.etml.ch</v>
       </c>
       <c r="I113" t="str">
-        <v>Robert-Zünd-Strasse</v>
+        <v>Rue de Sébeillon</v>
       </c>
       <c r="J113" t="str">
-        <v>4-6</v>
+        <v>12</v>
       </c>
       <c r="K113" t="str">
-        <v>6002</v>
+        <v>1004</v>
       </c>
       <c r="L113" t="str">
-        <v>Luzern</v>
+        <v>Lausanne</v>
       </c>
       <c r="M113" t="str">
-        <v>lu</v>
+        <v>vd</v>
       </c>
       <c r="N113" t="str">
         <v>false</v>
       </c>
       <c r="O113" t="str">
-        <v>47.04967498779297,8.311267852783203</v>
+        <v>46.523681640625,6.615793704986572</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="str">
-        <v>BSXLU9910102</v>
+        <v/>
       </c>
       <c r="B114" t="str">
-        <v>BSXLU0010100.s.02</v>
+        <v>BSXLU0010100.s.01</v>
       </c>
       <c r="C114" t="str">
-        <v>BBZB Heimbach</v>
+        <v>BBZB Luzern</v>
       </c>
       <c r="D114" t="str">
-        <v>Berufsbildungszentrum Bau und Gewerbe Schulzentrum Heimbach</v>
+        <v>Berufsbildungszentrum Bau und Gewerbe Schulzentrum Bahnhof</v>
       </c>
       <c r="E114" t="str">
         <v/>
       </c>
       <c r="F114" t="str">
         <v>info.bbzb@sluz.ch</v>
       </c>
       <c r="G114" t="str">
-        <v>041 228 44 24</v>
+        <v>041 228 44 44</v>
       </c>
       <c r="H114" t="str">
         <v>https://www.bbzb.lu.ch</v>
       </c>
       <c r="I114" t="str">
-        <v>Heimbachweg</v>
+        <v>Robert-Zünd-Strasse</v>
       </c>
       <c r="J114" t="str">
-        <v>12</v>
+        <v>4-6</v>
       </c>
       <c r="K114" t="str">
-        <v>6003</v>
+        <v>6002</v>
       </c>
       <c r="L114" t="str">
         <v>Luzern</v>
       </c>
       <c r="M114" t="str">
         <v>lu</v>
       </c>
       <c r="N114" t="str">
         <v>false</v>
       </c>
       <c r="O114" t="str">
-        <v>47.046852111816406,8.299478530883789</v>
+        <v>47.04967498779297,8.311267852783203</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="str">
-        <v>BSXLU9910103</v>
+        <v>BSXLU9910102</v>
       </c>
       <c r="B115" t="str">
-        <v>BSXLU0010100.s.03</v>
+        <v>BSXLU0010100.s.02</v>
       </c>
       <c r="C115" t="str">
-        <v>BBZB Weggismatt</v>
+        <v>BBZB Heimbach</v>
       </c>
       <c r="D115" t="str">
-        <v>Berufsbildungszentrum Bau und Gewerbe Schulzentrum Weggismatt</v>
+        <v>Berufsbildungszentrum Bau und Gewerbe Schulzentrum Heimbach</v>
       </c>
       <c r="E115" t="str">
         <v/>
       </c>
       <c r="F115" t="str">
         <v>info.bbzb@sluz.ch</v>
       </c>
       <c r="G115" t="str">
-        <v>041 228 44 00</v>
+        <v>041 228 44 24</v>
       </c>
       <c r="H115" t="str">
         <v>https://www.bbzb.lu.ch</v>
       </c>
       <c r="I115" t="str">
-        <v>Weggismattstrasse</v>
+        <v>Heimbachweg</v>
       </c>
       <c r="J115" t="str">
         <v>12</v>
       </c>
       <c r="K115" t="str">
-        <v>6004</v>
+        <v>6003</v>
       </c>
       <c r="L115" t="str">
         <v>Luzern</v>
       </c>
       <c r="M115" t="str">
         <v>lu</v>
       </c>
       <c r="N115" t="str">
         <v>false</v>
       </c>
       <c r="O115" t="str">
-        <v>47.063812255859375,8.3094482421875</v>
+        <v>47.046852111816406,8.299478530883789</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="str">
-        <v>BSXLU9910104</v>
+        <v>BSXLU9910103</v>
       </c>
       <c r="B116" t="str">
-        <v>BSXLU0010100.s.04</v>
+        <v>BSXLU0010100.s.03</v>
       </c>
       <c r="C116" t="str">
-        <v>BBZB Dagmersellen</v>
+        <v>BBZB Weggismatt</v>
       </c>
       <c r="D116" t="str">
-        <v>Berufsbildungszentrum Bau und Gewerbe Schulzentrum Dagmersellen</v>
+        <v>Berufsbildungszentrum Bau und Gewerbe Schulzentrum Weggismatt</v>
       </c>
       <c r="E116" t="str">
         <v/>
       </c>
       <c r="F116" t="str">
         <v>info.bbzb@sluz.ch</v>
       </c>
       <c r="G116" t="str">
-        <v>041 228 44 44</v>
+        <v>041 228 44 00</v>
       </c>
       <c r="H116" t="str">
         <v>https://www.bbzb.lu.ch</v>
       </c>
       <c r="I116" t="str">
-        <v>Keramikweg</v>
+        <v>Weggismattstrasse</v>
       </c>
       <c r="J116" t="str">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="K116" t="str">
-        <v>6252</v>
+        <v>6004</v>
       </c>
       <c r="L116" t="str">
-        <v>Dagmersellen</v>
+        <v>Luzern</v>
       </c>
       <c r="M116" t="str">
         <v>lu</v>
       </c>
       <c r="N116" t="str">
         <v>false</v>
       </c>
       <c r="O116" t="str">
-        <v>47.209434509277344,7.98290491104126</v>
+        <v>47.063812255859375,8.3094482421875</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="str">
-        <v/>
+        <v>BSXLU9910104</v>
       </c>
       <c r="B117" t="str">
-        <v>BSXBS0010200.s.01</v>
+        <v>BSXLU0010100.s.04</v>
       </c>
       <c r="C117" t="str">
-        <v>AGS Basel</v>
+        <v>BBZB Dagmersellen</v>
       </c>
       <c r="D117" t="str">
-        <v>Allgemeine Gewerbeschule Basel</v>
+        <v>Berufsbildungszentrum Bau und Gewerbe Schulzentrum Dagmersellen</v>
       </c>
       <c r="E117" t="str">
         <v/>
       </c>
       <c r="F117" t="str">
-        <v>ags@bs.ch</v>
+        <v>info.bbzb@sluz.ch</v>
       </c>
       <c r="G117" t="str">
-        <v>061 695 61 11</v>
+        <v>041 228 44 44</v>
       </c>
       <c r="H117" t="str">
-        <v>https://www.agsbs.ch</v>
+        <v>https://www.bbzb.lu.ch</v>
       </c>
       <c r="I117" t="str">
-        <v>Vogelsangstrasse</v>
+        <v>Keramikweg</v>
       </c>
       <c r="J117" t="str">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="K117" t="str">
-        <v>4005</v>
+        <v>6252</v>
       </c>
       <c r="L117" t="str">
-        <v>Basel</v>
+        <v>Dagmersellen</v>
       </c>
       <c r="M117" t="str">
-        <v>bs</v>
+        <v>lu</v>
       </c>
       <c r="N117" t="str">
         <v>false</v>
       </c>
       <c r="O117" t="str">
-        <v>47.563385009765625,7.605526447296143</v>
+        <v>47.209434509277344,7.98290491104126</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="str">
         <v/>
       </c>
       <c r="B118" t="str">
-        <v>BSXBE0021600.s.01</v>
+        <v>BSXBS0010200.s.01</v>
       </c>
       <c r="C118" t="str">
-        <v>Didac Bern</v>
+        <v>AGS Basel</v>
       </c>
       <c r="D118" t="str">
-        <v>Didac Schulen AG</v>
+        <v>Allgemeine Gewerbeschule Basel</v>
       </c>
       <c r="E118" t="str">
-        <v>Schulzentrum Bern</v>
+        <v/>
       </c>
       <c r="F118" t="str">
-        <v>office@didacbern.ch</v>
+        <v>sekretariat.ags@bs.ch</v>
       </c>
       <c r="G118" t="str">
-        <v>031 311 54 44</v>
+        <v>061 695 61 11</v>
       </c>
       <c r="H118" t="str">
-        <v>https://www.didacbern.ch</v>
+        <v>https://www.agsbs.ch</v>
       </c>
       <c r="I118" t="str">
-        <v>Effingerstrasse</v>
+        <v>Vogelsangstrasse</v>
       </c>
       <c r="J118" t="str">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="K118" t="str">
-        <v>3008</v>
+        <v>4005</v>
       </c>
       <c r="L118" t="str">
-        <v>Bern</v>
+        <v>Basel</v>
       </c>
       <c r="M118" t="str">
-        <v>be</v>
+        <v>bs</v>
       </c>
       <c r="N118" t="str">
         <v>false</v>
       </c>
       <c r="O118" t="str">
-        <v>46.945914633800385,7.4323420265885</v>
+        <v>47.563385009765625,7.605526447296143</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="str">
-        <v>BSXZH0081900</v>
+        <v/>
       </c>
       <c r="B119" t="str">
-        <v>BSXZH0081900.s.01</v>
+        <v>BSXBE0021600.s.01</v>
       </c>
       <c r="C119" t="str">
-        <v>UNITED school Zürich</v>
+        <v>Didac Bern</v>
       </c>
       <c r="D119" t="str">
-        <v>UNITED school of sports</v>
+        <v>Didac Schulen AG</v>
       </c>
       <c r="E119" t="str">
-        <v/>
+        <v>Schulzentrum Bern</v>
       </c>
       <c r="F119" t="str">
-        <v>info@unitedschool.ch</v>
+        <v>office@didacbern.ch</v>
       </c>
       <c r="G119" t="str">
-        <v>044 743 77 33</v>
+        <v>031 311 54 44</v>
       </c>
       <c r="H119" t="str">
-        <v>https://www.unitedschool.ch</v>
+        <v>https://www.didacbern.ch</v>
       </c>
       <c r="I119" t="str">
-        <v>Baslerstrasse</v>
+        <v>Effingerstrasse</v>
       </c>
       <c r="J119" t="str">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="K119" t="str">
-        <v>8048</v>
+        <v>3008</v>
       </c>
       <c r="L119" t="str">
-        <v>Zürich</v>
+        <v>Bern</v>
       </c>
       <c r="M119" t="str">
-        <v>zh</v>
+        <v>be</v>
       </c>
       <c r="N119" t="str">
         <v>false</v>
       </c>
       <c r="O119" t="str">
-        <v>47.38493728637695,8.502718925476074</v>
+        <v>46.945914633800385,7.4323420265885</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="str">
-        <v>BSXZH0087200</v>
+        <v>BSXZH0081900</v>
       </c>
       <c r="B120" t="str">
-        <v>BSXZH0081900.s.02</v>
+        <v>BSXZH0081900.s.01</v>
       </c>
       <c r="C120" t="str">
-        <v>UNITED school Winterthur</v>
+        <v>UNITED school Zürich</v>
       </c>
       <c r="D120" t="str">
         <v>UNITED school of sports</v>
       </c>
       <c r="E120" t="str">
         <v/>
       </c>
       <c r="F120" t="str">
         <v>info@unitedschool.ch</v>
       </c>
       <c r="G120" t="str">
-        <v>052 235 13 00</v>
+        <v>044 743 77 33</v>
       </c>
       <c r="H120" t="str">
         <v>https://www.unitedschool.ch</v>
       </c>
       <c r="I120" t="str">
-        <v>Wülflingerstrasse</v>
+        <v>Baslerstrasse</v>
       </c>
       <c r="J120" t="str">
-        <v>3</v>
+        <v>30</v>
       </c>
       <c r="K120" t="str">
-        <v>8400</v>
+        <v>8048</v>
       </c>
       <c r="L120" t="str">
-        <v>Winterthur</v>
+        <v>Zürich</v>
       </c>
       <c r="M120" t="str">
         <v>zh</v>
       </c>
       <c r="N120" t="str">
         <v>false</v>
       </c>
       <c r="O120" t="str">
-        <v>47.50281524658203,8.72347354888916</v>
+        <v>47.38493728637695,8.502718925476074</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="str">
-        <v>BSXZH0041100</v>
+        <v>BSXZH0087200</v>
       </c>
       <c r="B121" t="str">
-        <v>BSXZH0041100.s.01</v>
+        <v>BSXZH0081900.s.02</v>
       </c>
       <c r="C121" t="str">
-        <v/>
+        <v>UNITED school Winterthur</v>
       </c>
       <c r="D121" t="str">
-        <v>Kantonsschule Rychenberg</v>
+        <v>UNITED school of sports</v>
       </c>
       <c r="E121" t="str">
-        <v>Fachmittelschule</v>
+        <v/>
       </c>
       <c r="F121" t="str">
-        <v>sekretariat@krw.ch</v>
+        <v>info@unitedschool.ch</v>
       </c>
       <c r="G121" t="str">
-        <v>052 244 04 04</v>
+        <v>052 235 13 00</v>
       </c>
       <c r="H121" t="str">
-        <v>https://www.krw.ch</v>
+        <v>https://www.unitedschool.ch</v>
       </c>
       <c r="I121" t="str">
-        <v>Rychenbergstrasse</v>
+        <v>Wülflingerstrasse</v>
       </c>
       <c r="J121" t="str">
-        <v>110</v>
+        <v>3</v>
       </c>
       <c r="K121" t="str">
         <v>8400</v>
       </c>
       <c r="L121" t="str">
         <v>Winterthur</v>
       </c>
       <c r="M121" t="str">
         <v>zh</v>
       </c>
       <c r="N121" t="str">
         <v>false</v>
       </c>
       <c r="O121" t="str">
-        <v>47.50519943237305,8.73678207397461</v>
+        <v>47.50281524658203,8.72347354888916</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="str">
         <v/>
       </c>
       <c r="B122" t="str">
         <v>BSXBE0021700.s.03</v>
       </c>
       <c r="C122" t="str">
         <v>be-med Spiez</v>
       </c>
       <c r="D122" t="str">
         <v>Berner Berufsfachschule für medizinische Assistenzberufe</v>
       </c>
       <c r="E122" t="str">
         <v/>
       </c>
       <c r="F122" t="str">
         <v>mpa.spiez@be-med.ch</v>
       </c>
       <c r="G122" t="str">
         <v>031 310 80 32</v>
       </c>
       <c r="H122" t="str">
@@ -23500,842 +23150,842 @@
       </c>
       <c r="J129" t="str">
         <v>3</v>
       </c>
       <c r="K129" t="str">
         <v>1014</v>
       </c>
       <c r="L129" t="str">
         <v>Lausanne</v>
       </c>
       <c r="M129" t="str">
         <v>vd</v>
       </c>
       <c r="N129" t="str">
         <v>false</v>
       </c>
       <c r="O129" t="str">
         <v>46.52439498901367,6.636129379272461</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="str">
         <v/>
       </c>
       <c r="B130" t="str">
-        <v>BSXBE0021300.s.01</v>
+        <v>BSXLU0014300.s.01</v>
       </c>
       <c r="C130" t="str">
-        <v>AKAD</v>
+        <v>KS Sursee</v>
       </c>
       <c r="D130" t="str">
-        <v>Bern Schule für Handel und Berufsmaturität</v>
+        <v>Kantonsschule Sursee</v>
       </c>
       <c r="E130" t="str">
-        <v/>
+        <v>Fachmittelschule</v>
       </c>
       <c r="F130" t="str">
-        <v/>
+        <v>sekretariat.kss@edulu.ch</v>
       </c>
       <c r="G130" t="str">
-        <v>031 380 13 11</v>
+        <v>041 926 60 30</v>
       </c>
       <c r="H130" t="str">
         <v/>
       </c>
       <c r="I130" t="str">
-        <v>Genfergasse</v>
+        <v>Moosgasse</v>
       </c>
       <c r="J130" t="str">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="K130" t="str">
-        <v>3011</v>
+        <v>6210</v>
       </c>
       <c r="L130" t="str">
-        <v>Bern</v>
+        <v>Sursee</v>
       </c>
       <c r="M130" t="str">
-        <v>be</v>
+        <v>lu</v>
       </c>
       <c r="N130" t="str">
         <v>false</v>
       </c>
       <c r="O130" t="str">
-        <v>46.949344635009766,7.441258907318115</v>
+        <v>47.17717742919922,8.106844902038574</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="str">
-        <v/>
+        <v>BSXSO0012400</v>
       </c>
       <c r="B131" t="str">
-        <v>BSXLU0014300.s.01</v>
+        <v>BSXSO0012400.s.01</v>
       </c>
       <c r="C131" t="str">
-        <v>KS Sursee</v>
+        <v>ISO Olten</v>
       </c>
       <c r="D131" t="str">
-        <v>Kantonsschule Sursee</v>
+        <v>Informatikschule Olten</v>
       </c>
       <c r="E131" t="str">
-        <v>Fachmittelschule</v>
+        <v>Informatikschule</v>
       </c>
       <c r="F131" t="str">
-        <v>sekretariat.kss@edulu.ch</v>
+        <v>admin@interlink-olten.ch</v>
       </c>
       <c r="G131" t="str">
-        <v>041 926 60 30</v>
+        <v>062 212 60 02</v>
       </c>
       <c r="H131" t="str">
-        <v/>
+        <v>https://www.informatikschuleolten.ch/</v>
       </c>
       <c r="I131" t="str">
-        <v>Moosgasse</v>
+        <v>Solothurnstrasse</v>
       </c>
       <c r="J131" t="str">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="K131" t="str">
-        <v>6210</v>
+        <v>4600</v>
       </c>
       <c r="L131" t="str">
-        <v>Sursee</v>
+        <v>Olten</v>
       </c>
       <c r="M131" t="str">
-        <v>lu</v>
+        <v>so</v>
       </c>
       <c r="N131" t="str">
         <v>false</v>
       </c>
       <c r="O131" t="str">
-        <v>47.17717742919922,8.106844902038574</v>
+        <v>47.350137081617426,7.897973097567704</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="str">
-        <v>BSXSO0012400</v>
+        <v/>
       </c>
       <c r="B132" t="str">
-        <v>BSXSO0012400.s.01</v>
+        <v>BSXBE0014900.s.01</v>
       </c>
       <c r="C132" t="str">
-        <v>ISO Olten</v>
+        <v>KBS</v>
       </c>
       <c r="D132" t="str">
-        <v>Informatikschule Olten</v>
+        <v>Bildungszentrum für Wirtschaft und Dienstleistung</v>
       </c>
       <c r="E132" t="str">
-        <v>Informatikschule</v>
+        <v/>
       </c>
       <c r="F132" t="str">
-        <v>admin@interlink-olten.ch</v>
+        <v>info@bwdbern.ch</v>
       </c>
       <c r="G132" t="str">
-        <v>062 212 60 02</v>
+        <v>031 330 19 90</v>
       </c>
       <c r="H132" t="str">
-        <v>https://www.interlink-olten.ch</v>
+        <v>https://www.bwdbern.ch</v>
       </c>
       <c r="I132" t="str">
-        <v>Solothurnstrasse</v>
+        <v>Papiermühlestr.</v>
       </c>
       <c r="J132" t="str">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="K132" t="str">
-        <v>4600</v>
+        <v>3014</v>
       </c>
       <c r="L132" t="str">
-        <v>Olten</v>
+        <v>Bern</v>
       </c>
       <c r="M132" t="str">
-        <v>so</v>
+        <v>be</v>
       </c>
       <c r="N132" t="str">
         <v>false</v>
       </c>
       <c r="O132" t="str">
-        <v>47.350137081617426,7.897973097567704</v>
+        <v>46.961917877197266,7.464494705200195</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="str">
-        <v/>
+        <v>BSXBE9914902</v>
       </c>
       <c r="B133" t="str">
-        <v>BSXBE0014900.s.01</v>
+        <v>BSXBE0014900.s.02</v>
       </c>
       <c r="C133" t="str">
-        <v>KBS</v>
+        <v>WMB</v>
       </c>
       <c r="D133" t="str">
         <v>Bildungszentrum für Wirtschaft und Dienstleistung</v>
       </c>
       <c r="E133" t="str">
-        <v/>
+        <v>Wirtschaftsmittelschule</v>
       </c>
       <c r="F133" t="str">
-        <v>info@bwdbern.ch</v>
+        <v>wirtschaftsmittelschule@bwdbern.ch</v>
       </c>
       <c r="G133" t="str">
-        <v>031 330 19 90</v>
+        <v>031 330 19 70</v>
       </c>
       <c r="H133" t="str">
-        <v>https://www.bwdbern.ch</v>
+        <v>https://bwdbern.ch/</v>
       </c>
       <c r="I133" t="str">
         <v>Papiermühlestr.</v>
       </c>
       <c r="J133" t="str">
         <v>65</v>
       </c>
       <c r="K133" t="str">
         <v>3014</v>
       </c>
       <c r="L133" t="str">
         <v>Bern</v>
       </c>
       <c r="M133" t="str">
         <v>be</v>
       </c>
       <c r="N133" t="str">
         <v>false</v>
       </c>
       <c r="O133" t="str">
-        <v>46.961917877197266,7.464494705200195</v>
+        <v>46.9620868606423,7.464512426027209</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="str">
-        <v>BSXBE9914902</v>
+        <v>BSXBE9914903</v>
       </c>
       <c r="B134" t="str">
-        <v>BSXBE0014900.s.02</v>
+        <v>BSXBE0014900.s.03</v>
       </c>
       <c r="C134" t="str">
-        <v>WMB</v>
+        <v>IMS</v>
       </c>
       <c r="D134" t="str">
         <v>Bildungszentrum für Wirtschaft und Dienstleistung</v>
       </c>
       <c r="E134" t="str">
-        <v>Wirtschaftsmittelschule</v>
+        <v>Informatikmittelschule</v>
       </c>
       <c r="F134" t="str">
-        <v>wirtschaftsmittelschule@bwdbern.ch</v>
+        <v>informatikmittelschule@bwdbern.ch</v>
       </c>
       <c r="G134" t="str">
         <v>031 330 19 70</v>
       </c>
       <c r="H134" t="str">
         <v>https://bwdbern.ch/</v>
       </c>
       <c r="I134" t="str">
         <v>Papiermühlestr.</v>
       </c>
       <c r="J134" t="str">
         <v>65</v>
       </c>
       <c r="K134" t="str">
         <v>3014</v>
       </c>
       <c r="L134" t="str">
         <v>Bern</v>
       </c>
       <c r="M134" t="str">
         <v>be</v>
       </c>
       <c r="N134" t="str">
         <v>false</v>
       </c>
       <c r="O134" t="str">
-        <v>46.9620868606423,7.464512426027209</v>
+        <v>46.962072216162284,7.4644587818501735</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="str">
-        <v>BSXBE9914903</v>
+        <v>BSXZH0004000</v>
       </c>
       <c r="B135" t="str">
-        <v>BSXBE0014900.s.03</v>
+        <v>BSXZH0004000.s.01</v>
       </c>
       <c r="C135" t="str">
-        <v>IMS</v>
+        <v>ABZ Zürich</v>
       </c>
       <c r="D135" t="str">
-        <v>Bildungszentrum für Wirtschaft und Dienstleistung</v>
+        <v>Allgemeine Berufsschule Zürich</v>
       </c>
       <c r="E135" t="str">
-        <v>Informatikmittelschule</v>
+        <v/>
       </c>
       <c r="F135" t="str">
-        <v>informatikmittelschule@bwdbern.ch</v>
+        <v>info@abzh.ch</v>
       </c>
       <c r="G135" t="str">
-        <v>031 330 19 70</v>
+        <v>044 446 94 46</v>
       </c>
       <c r="H135" t="str">
-        <v>https://bwdbern.ch/</v>
+        <v>https://www.a-b-z.ch</v>
       </c>
       <c r="I135" t="str">
-        <v>Papiermühlestr.</v>
+        <v>Ausstellungsstrasse</v>
       </c>
       <c r="J135" t="str">
-        <v>65</v>
+        <v>44</v>
       </c>
       <c r="K135" t="str">
-        <v>3014</v>
+        <v>8090</v>
       </c>
       <c r="L135" t="str">
-        <v>Bern</v>
+        <v>Zürich</v>
       </c>
       <c r="M135" t="str">
-        <v>be</v>
+        <v>zh</v>
       </c>
       <c r="N135" t="str">
         <v>false</v>
       </c>
       <c r="O135" t="str">
-        <v>46.962072216162284,7.4644587818501735</v>
+        <v>47.38268280029297,8.537016868591309</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="str">
-        <v>BSXZH0004000</v>
+        <v/>
       </c>
       <c r="B136" t="str">
-        <v>BSXZH0004000.s.01</v>
+        <v>BSXZH0088200.s.01</v>
       </c>
       <c r="C136" t="str">
-        <v>ABZ Zürich</v>
+        <v/>
       </c>
       <c r="D136" t="str">
-        <v>Allgemeine Berufsschule Zürich</v>
+        <v>Kantonsschule Stadelhofen Filiale Dübendorf</v>
       </c>
       <c r="E136" t="str">
         <v/>
       </c>
       <c r="F136" t="str">
-        <v>info@abzh.ch</v>
+        <v>sekretariat.fdu@edu.zh.ch</v>
       </c>
       <c r="G136" t="str">
-        <v>044 446 94 46</v>
+        <v>043 256 27 27</v>
       </c>
       <c r="H136" t="str">
-        <v>https://www.a-b-z.ch</v>
+        <v>https://dübendorf.ksstadelhofen.ch/</v>
       </c>
       <c r="I136" t="str">
-        <v>Ausstellungsstrasse</v>
+        <v>Schanzengasse</v>
       </c>
       <c r="J136" t="str">
-        <v>44</v>
+        <v>17</v>
       </c>
       <c r="K136" t="str">
-        <v>8090</v>
+        <v>8001</v>
       </c>
       <c r="L136" t="str">
         <v>Zürich</v>
       </c>
       <c r="M136" t="str">
         <v>zh</v>
       </c>
       <c r="N136" t="str">
         <v>false</v>
       </c>
       <c r="O136" t="str">
-        <v>47.38268280029297,8.537016868591309</v>
+        <v>47.36769141685396,8.549640678565025</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="str">
-        <v>BSXTI9908002</v>
+        <v/>
       </c>
       <c r="B137" t="str">
-        <v>BSXTI0008000.s.02</v>
+        <v>BSXBE0021300.s.01</v>
       </c>
       <c r="C137" t="str">
-        <v>CSIA Lugano</v>
+        <v>AKAD</v>
       </c>
       <c r="D137" t="str">
-        <v>Centro scolastico per le industrie artistiche</v>
+        <v>AKAD</v>
       </c>
       <c r="E137" t="str">
-        <v>Scuola di arte applicata</v>
+        <v/>
       </c>
       <c r="F137" t="str">
-        <v>decs-csia@edu.ti.ch</v>
+        <v/>
       </c>
       <c r="G137" t="str">
-        <v>091 815 20 11</v>
+        <v>031 380 13 13</v>
       </c>
       <c r="H137" t="str">
-        <v>https://www.csia.ti.ch/</v>
+        <v/>
       </c>
       <c r="I137" t="str">
-        <v>Via Brentani</v>
+        <v>Effingerstrasse</v>
       </c>
       <c r="J137" t="str">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="K137" t="str">
-        <v>6900</v>
+        <v>3008</v>
       </c>
       <c r="L137" t="str">
-        <v>Lugano</v>
+        <v>Bern</v>
       </c>
       <c r="M137" t="str">
-        <v>ti</v>
+        <v>be</v>
       </c>
       <c r="N137" t="str">
         <v>false</v>
       </c>
       <c r="O137" t="str">
-        <v>46.01853227967196,8.961252868680532</v>
+        <v>46.94581030485449,7.432357159091307</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="str">
-        <v>BSXTI0008000</v>
+        <v>BSXTI9908002</v>
       </c>
       <c r="B138" t="str">
-        <v>BSXTI0008000.s.01</v>
+        <v>BSXTI0008000.s.02</v>
       </c>
       <c r="C138" t="str">
         <v>CSIA Lugano</v>
       </c>
       <c r="D138" t="str">
         <v>Centro scolastico per le industrie artistiche</v>
       </c>
       <c r="E138" t="str">
-        <v>Scuola professionale artigianale industriale artistica</v>
+        <v>Scuola di arte applicata</v>
       </c>
       <c r="F138" t="str">
         <v>decs-csia@edu.ti.ch</v>
       </c>
       <c r="G138" t="str">
         <v>091 815 20 11</v>
       </c>
       <c r="H138" t="str">
         <v>https://www.csia.ti.ch/</v>
       </c>
       <c r="I138" t="str">
         <v>Via Brentani</v>
       </c>
       <c r="J138" t="str">
         <v>18</v>
       </c>
       <c r="K138" t="str">
         <v>6900</v>
       </c>
       <c r="L138" t="str">
         <v>Lugano</v>
       </c>
       <c r="M138" t="str">
         <v>ti</v>
       </c>
       <c r="N138" t="str">
         <v>false</v>
       </c>
       <c r="O138" t="str">
         <v>46.01853227967196,8.961252868680532</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="str">
-        <v>BSXTI9908003</v>
+        <v>BSXTI0008000</v>
       </c>
       <c r="B139" t="str">
-        <v>BSXTI0008000.s.03</v>
+        <v>BSXTI0008000.s.01</v>
       </c>
       <c r="C139" t="str">
         <v>CSIA Lugano</v>
       </c>
       <c r="D139" t="str">
         <v>Centro scolastico per le industrie artistiche</v>
       </c>
       <c r="E139" t="str">
-        <v>Scuola specializzata superiore di arte applicata</v>
+        <v>Scuola professionale artigianale industriale artistica</v>
       </c>
       <c r="F139" t="str">
         <v>decs-csia@edu.ti.ch</v>
       </c>
       <c r="G139" t="str">
         <v>091 815 20 11</v>
       </c>
       <c r="H139" t="str">
-        <v>https://www.sssaa.csia.ti.ch/</v>
+        <v>https://www.csia.ti.ch/</v>
       </c>
       <c r="I139" t="str">
         <v>Via Brentani</v>
       </c>
       <c r="J139" t="str">
         <v>18</v>
       </c>
       <c r="K139" t="str">
         <v>6900</v>
       </c>
       <c r="L139" t="str">
         <v>Lugano</v>
       </c>
       <c r="M139" t="str">
         <v>ti</v>
       </c>
       <c r="N139" t="str">
         <v>false</v>
       </c>
       <c r="O139" t="str">
         <v>46.01853227967196,8.961252868680532</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="str">
-        <v>BSXTI9908004</v>
+        <v>BSXTI9908003</v>
       </c>
       <c r="B140" t="str">
-        <v>BSXTI0008000.s.04</v>
+        <v>BSXTI0008000.s.03</v>
       </c>
       <c r="C140" t="str">
         <v>CSIA Lugano</v>
       </c>
       <c r="D140" t="str">
         <v>Centro scolastico per le industrie artistiche</v>
       </c>
       <c r="E140" t="str">
-        <v>Scuola cantonale d'arte</v>
+        <v>Scuola specializzata superiore di arte applicata</v>
       </c>
       <c r="F140" t="str">
         <v>decs-csia@edu.ti.ch</v>
       </c>
       <c r="G140" t="str">
         <v>091 815 20 11</v>
       </c>
       <c r="H140" t="str">
-        <v>https://www.csia.ti.ch/la.html</v>
+        <v>https://www.sssaa.csia.ti.ch/</v>
       </c>
       <c r="I140" t="str">
         <v>Via Brentani</v>
       </c>
       <c r="J140" t="str">
         <v>18</v>
       </c>
       <c r="K140" t="str">
         <v>6900</v>
       </c>
       <c r="L140" t="str">
         <v>Lugano</v>
       </c>
       <c r="M140" t="str">
         <v>ti</v>
       </c>
       <c r="N140" t="str">
         <v>false</v>
       </c>
       <c r="O140" t="str">
         <v>46.01853227967196,8.961252868680532</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="str">
-        <v/>
+        <v>BSXTI9908004</v>
       </c>
       <c r="B141" t="str">
-        <v>BSXBE0015200.s.01</v>
+        <v>BSXTI0008000.s.04</v>
       </c>
       <c r="C141" t="str">
-        <v>ESC La Neuveville</v>
+        <v>CSIA Lugano</v>
       </c>
       <c r="D141" t="str">
-        <v>Ecole Supérieure de Commerce La Neuveville</v>
+        <v>Centro scolastico per le industrie artistiche</v>
       </c>
       <c r="E141" t="str">
-        <v/>
+        <v>Scuola cantonale d'arte</v>
       </c>
       <c r="F141" t="str">
-        <v>secretariat@esclaneuveville.ch</v>
+        <v>decs-csia@edu.ti.ch</v>
       </c>
       <c r="G141" t="str">
-        <v>032 751 21 77</v>
+        <v>091 815 20 11</v>
       </c>
       <c r="H141" t="str">
-        <v>https://www.esclaneuveville.ch</v>
+        <v>https://www.csia.ti.ch/la.html</v>
       </c>
       <c r="I141" t="str">
-        <v>Route de Neuchâtel</v>
+        <v>Via Brentani</v>
       </c>
       <c r="J141" t="str">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="K141" t="str">
-        <v>2520</v>
+        <v>6900</v>
       </c>
       <c r="L141" t="str">
-        <v>La Neuveville</v>
+        <v>Lugano</v>
       </c>
       <c r="M141" t="str">
-        <v>be</v>
+        <v>ti</v>
       </c>
       <c r="N141" t="str">
         <v>false</v>
       </c>
       <c r="O141" t="str">
-        <v>47.06275939941406,7.090057373046875</v>
+        <v>46.01853227967196,8.961252868680532</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="str">
         <v/>
       </c>
       <c r="B142" t="str">
-        <v>BSXBE0014700.s.01</v>
+        <v>BSXBE0015200.s.01</v>
       </c>
       <c r="C142" t="str">
-        <v>WST</v>
+        <v>ESC La Neuveville</v>
       </c>
       <c r="D142" t="str">
-        <v>Wirtschaftsschule Thun</v>
+        <v>Ecole Supérieure de Commerce La Neuveville</v>
       </c>
       <c r="E142" t="str">
         <v/>
       </c>
       <c r="F142" t="str">
-        <v>wst@wst.ch</v>
+        <v>secretariat@esclaneuveville.ch</v>
       </c>
       <c r="G142" t="str">
-        <v>033 225 26 27</v>
+        <v>032 751 21 77</v>
       </c>
       <c r="H142" t="str">
-        <v>https://www.wst.ch</v>
+        <v>https://www.esclaneuveville.ch</v>
       </c>
       <c r="I142" t="str">
-        <v>Mönchstrasse</v>
+        <v>Route de Neuchâtel</v>
       </c>
       <c r="J142" t="str">
-        <v>30a</v>
+        <v>7</v>
       </c>
       <c r="K142" t="str">
-        <v>3600</v>
+        <v>2520</v>
       </c>
       <c r="L142" t="str">
-        <v>Thun</v>
+        <v>La Neuveville</v>
       </c>
       <c r="M142" t="str">
         <v>be</v>
       </c>
       <c r="N142" t="str">
         <v>false</v>
       </c>
       <c r="O142" t="str">
-        <v>46.74994659423828,7.632183074951172</v>
+        <v>47.06275939941406,7.090057373046875</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="str">
         <v/>
       </c>
       <c r="B143" t="str">
-        <v>BSXBE0014700.s.02</v>
+        <v>BSXBE0014700.s.01</v>
       </c>
       <c r="C143" t="str">
         <v>WST</v>
       </c>
       <c r="D143" t="str">
         <v>Wirtschaftsschule Thun</v>
       </c>
       <c r="E143" t="str">
         <v/>
       </c>
       <c r="F143" t="str">
         <v>wst@wst.ch</v>
       </c>
       <c r="G143" t="str">
         <v>033 225 26 27</v>
       </c>
       <c r="H143" t="str">
         <v>https://www.wst.ch</v>
       </c>
       <c r="I143" t="str">
-        <v>Ebnit</v>
+        <v>Mönchstrasse</v>
       </c>
       <c r="J143" t="str">
-        <v/>
+        <v>30a</v>
       </c>
       <c r="K143" t="str">
-        <v>3780</v>
+        <v>3600</v>
       </c>
       <c r="L143" t="str">
-        <v>Gstaad</v>
+        <v>Thun</v>
       </c>
       <c r="M143" t="str">
         <v>be</v>
       </c>
       <c r="N143" t="str">
         <v>false</v>
       </c>
       <c r="O143" t="str">
-        <v>46.482154900020646,7.27551308055923</v>
+        <v>46.74994659423828,7.632183074951172</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="str">
         <v/>
       </c>
       <c r="B144" t="str">
-        <v>BSXFR0066600.s.01</v>
+        <v>BSXBE0014700.s.02</v>
       </c>
       <c r="C144" t="str">
-        <v>Grangeneuve Posieux</v>
+        <v>WST</v>
       </c>
       <c r="D144" t="str">
-        <v>Grangeneuve</v>
+        <v>Wirtschaftsschule Thun</v>
       </c>
       <c r="E144" t="str">
         <v/>
       </c>
       <c r="F144" t="str">
-        <v>iag@fr.ch</v>
+        <v>wst@wst.ch</v>
       </c>
       <c r="G144" t="str">
-        <v>026 305 55 00</v>
+        <v>033 225 26 27</v>
       </c>
       <c r="H144" t="str">
-        <v>https://www.fr.ch/grangeneuve/</v>
+        <v>https://www.wst.ch</v>
       </c>
       <c r="I144" t="str">
-        <v>Route de Grangeneuve</v>
+        <v>Ebnit</v>
       </c>
       <c r="J144" t="str">
-        <v>31</v>
+        <v/>
       </c>
       <c r="K144" t="str">
-        <v>1725</v>
+        <v>3780</v>
       </c>
       <c r="L144" t="str">
-        <v>Posieux</v>
+        <v>Gstaad</v>
       </c>
       <c r="M144" t="str">
-        <v>fr</v>
+        <v>be</v>
       </c>
       <c r="N144" t="str">
         <v>false</v>
       </c>
       <c r="O144" t="str">
-        <v>46.76795959472656,7.1151933670043945</v>
+        <v>46.482154900020646,7.27551308055923</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="str">
         <v/>
       </c>
       <c r="B145" t="str">
-        <v>BSXJU0031200.s.01</v>
+        <v>BSXFR0066600.s.01</v>
       </c>
       <c r="C145" t="str">
-        <v>EPT Porrentruy</v>
+        <v>Grangeneuve Posieux</v>
       </c>
       <c r="D145" t="str">
-        <v>Ecole professionnelle technique</v>
+        <v>Grangeneuve</v>
       </c>
       <c r="E145" t="str">
         <v/>
       </c>
       <c r="F145" t="str">
-        <v>info@divtec.ch</v>
+        <v>iag@fr.ch</v>
       </c>
       <c r="G145" t="str">
-        <v>032 420 35 50</v>
+        <v>026 305 55 00</v>
       </c>
       <c r="H145" t="str">
-        <v>https://www.divtec.ch</v>
+        <v>https://www.fr.ch/grangeneuve/</v>
       </c>
       <c r="I145" t="str">
-        <v>Cité des Microtechniques</v>
+        <v>Route de Grangeneuve</v>
       </c>
       <c r="J145" t="str">
-        <v/>
+        <v>31</v>
       </c>
       <c r="K145" t="str">
-        <v>2900</v>
+        <v>1725</v>
       </c>
       <c r="L145" t="str">
-        <v>Porrentruy</v>
+        <v>Posieux</v>
       </c>
       <c r="M145" t="str">
-        <v>ju</v>
+        <v>fr</v>
       </c>
       <c r="N145" t="str">
         <v>false</v>
       </c>
       <c r="O145" t="str">
-        <v>47.418027038727004,7.08580689965754</v>
+        <v>46.76795959472656,7.1151933670043945</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="str">
         <v/>
       </c>
       <c r="B146" t="str">
-        <v>BSXVD0011300.s.01</v>
+        <v>BSXJU0031200.s.01</v>
       </c>
       <c r="C146" t="str">
-        <v>GYM BUGNON</v>
+        <v>EPT Porrentruy</v>
       </c>
       <c r="D146" t="str">
-        <v>Gymnase du Bugnon - Site de l'Ours</v>
+        <v>Ecole professionnelle technique</v>
       </c>
       <c r="E146" t="str">
         <v/>
       </c>
       <c r="F146" t="str">
-        <v>gymnase.bugnon@vd.ch</v>
+        <v>info@divtec.ch</v>
       </c>
       <c r="G146" t="str">
-        <v>021 316 36 71</v>
+        <v>032 420 35 50</v>
       </c>
       <c r="H146" t="str">
-        <v>https://www.gymnasedubugnon.ch</v>
+        <v>https://www.divtec.ch</v>
       </c>
       <c r="I146" t="str">
-        <v>Rue du Bugnon</v>
+        <v>Cité des Microtechniques</v>
       </c>
       <c r="J146" t="str">
-        <v>5</v>
+        <v/>
       </c>
       <c r="K146" t="str">
-        <v>1005</v>
+        <v>2900</v>
       </c>
       <c r="L146" t="str">
-        <v>Lausanne</v>
+        <v>Porrentruy</v>
       </c>
       <c r="M146" t="str">
-        <v>vd</v>
+        <v>ju</v>
       </c>
       <c r="N146" t="str">
         <v>false</v>
       </c>
       <c r="O146" t="str">
-        <v>46.522342681884766,6.6401686668396</v>
+        <v>47.418027038727004,7.08580689965754</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="str">
         <v/>
       </c>
       <c r="B147" t="str">
         <v>BSXGE0069800.s.01</v>
       </c>
       <c r="C147" t="str">
         <v>ifage</v>
       </c>
       <c r="D147" t="str">
         <v>Fondation pour la formation des adultes</v>
       </c>
       <c r="E147" t="str">
         <v/>
       </c>
       <c r="F147" t="str">
         <v/>
       </c>
       <c r="G147" t="str">
         <v>022 807 30 00</v>
       </c>
       <c r="H147" t="str">
@@ -24440,748 +24090,748 @@
       </c>
       <c r="J149" t="str">
         <v>50a</v>
       </c>
       <c r="K149" t="str">
         <v>9471</v>
       </c>
       <c r="L149" t="str">
         <v>Buchs SG 1</v>
       </c>
       <c r="M149" t="str">
         <v>sg</v>
       </c>
       <c r="N149" t="str">
         <v>false</v>
       </c>
       <c r="O149" t="str">
         <v>47.16705322265625,9.469328880310059</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="str">
         <v/>
       </c>
       <c r="B150" t="str">
-        <v>BSXBS0012200.s.01</v>
+        <v>BSXLU0011300.s.01</v>
       </c>
       <c r="C150" t="str">
-        <v>IBZ</v>
+        <v>Campus Sursee</v>
       </c>
       <c r="D150" t="str">
-        <v>IBZ - Die Schweizer Schule für Technik und Management</v>
+        <v>Campus Sursee</v>
       </c>
       <c r="E150" t="str">
-        <v>ipso Bildung AG</v>
+        <v>Bildungszentrum Bau AG</v>
       </c>
       <c r="F150" t="str">
-        <v>info@ibz.ipso.ch</v>
+        <v>bildungszentrum@campus-sursee.ch</v>
       </c>
       <c r="G150" t="str">
-        <v>061 202 12 02</v>
+        <v>041 926 26 26</v>
       </c>
       <c r="H150" t="str">
-        <v/>
+        <v>https://www.campus-sursee.ch</v>
       </c>
       <c r="I150" t="str">
-        <v>Elisabethenanlage</v>
+        <v/>
       </c>
       <c r="J150" t="str">
-        <v>9</v>
+        <v/>
       </c>
       <c r="K150" t="str">
-        <v>4051</v>
+        <v>6210</v>
       </c>
       <c r="L150" t="str">
-        <v>Basel</v>
+        <v>Sursee</v>
       </c>
       <c r="M150" t="str">
-        <v>bs</v>
+        <v>lu</v>
       </c>
       <c r="N150" t="str">
         <v>false</v>
       </c>
       <c r="O150" t="str">
-        <v>47.54909896850586,7.589210510253906</v>
+        <v>47.178680419921875,8.086029052734375</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="str">
         <v/>
       </c>
       <c r="B151" t="str">
-        <v>BSXLU0011300.s.01</v>
+        <v>BSXGE0067100.s.01</v>
       </c>
       <c r="C151" t="str">
-        <v>Campus Sursee</v>
+        <v/>
       </c>
       <c r="D151" t="str">
-        <v>Campus Sursee</v>
+        <v>Ecole Persiaux</v>
       </c>
       <c r="E151" t="str">
-        <v>Bildungszentrum Bau AG</v>
+        <v/>
       </c>
       <c r="F151" t="str">
-        <v>bildungszentrum@campus-sursee.ch</v>
+        <v/>
       </c>
       <c r="G151" t="str">
-        <v>041 926 26 26</v>
+        <v>022 329 35 00</v>
       </c>
       <c r="H151" t="str">
-        <v>https://www.campus-sursee.ch</v>
+        <v>https://www.persiaux.ch/</v>
       </c>
       <c r="I151" t="str">
-        <v/>
+        <v>Avenue des Morgines</v>
       </c>
       <c r="J151" t="str">
-        <v/>
+        <v>12</v>
       </c>
       <c r="K151" t="str">
-        <v>6210</v>
+        <v>1213</v>
       </c>
       <c r="L151" t="str">
-        <v>Sursee</v>
+        <v>Petit-Lancy</v>
       </c>
       <c r="M151" t="str">
-        <v>lu</v>
+        <v>ge</v>
       </c>
       <c r="N151" t="str">
         <v>false</v>
       </c>
       <c r="O151" t="str">
-        <v>47.178680419921875,8.086029052734375</v>
+        <v>46.191524505615234,6.110918045043945</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="str">
         <v/>
       </c>
       <c r="B152" t="str">
-        <v>BSXGE0067100.s.01</v>
+        <v>BSXGL0010000.s.01</v>
       </c>
       <c r="C152" t="str">
-        <v/>
+        <v>GIBGL Ziegelbrücke</v>
       </c>
       <c r="D152" t="str">
-        <v>Ecole Persiaux</v>
+        <v>Gewerblich - Industrielle Berufsfachschule Ziegelbrücke</v>
       </c>
       <c r="E152" t="str">
         <v/>
       </c>
       <c r="F152" t="str">
-        <v/>
+        <v>sekretariat@gibgl.ch</v>
       </c>
       <c r="G152" t="str">
-        <v>022 329 35 00</v>
+        <v>055 617 43 43</v>
       </c>
       <c r="H152" t="str">
-        <v>https://www.persiaux.ch/</v>
+        <v>https://www.gibgl.ch</v>
       </c>
       <c r="I152" t="str">
-        <v>Avenue des Morgines</v>
+        <v>Berufsschulareal</v>
       </c>
       <c r="J152" t="str">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="K152" t="str">
-        <v>1213</v>
+        <v>8866</v>
       </c>
       <c r="L152" t="str">
-        <v>Petit-Lancy</v>
+        <v>Ziegelbrücke</v>
       </c>
       <c r="M152" t="str">
-        <v>ge</v>
+        <v>gl</v>
       </c>
       <c r="N152" t="str">
         <v>false</v>
       </c>
       <c r="O152" t="str">
-        <v>46.191524505615234,6.110918045043945</v>
+        <v>47.13566207885742,9.057082176208496</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="str">
         <v/>
       </c>
       <c r="B153" t="str">
-        <v>BSXGL0010000.s.01</v>
+        <v>BSXTG0010900.s.01</v>
       </c>
       <c r="C153" t="str">
-        <v>GIBGL Ziegelbrücke</v>
+        <v>SBW Medien</v>
       </c>
       <c r="D153" t="str">
-        <v>Gewerblich - Industrielle Berufsfachschule Ziegelbrücke</v>
+        <v>SBW Neue Medien</v>
       </c>
       <c r="E153" t="str">
         <v/>
       </c>
       <c r="F153" t="str">
-        <v>sekretariat@gibgl.ch</v>
+        <v>info@sbw-media.ch</v>
       </c>
       <c r="G153" t="str">
-        <v>055 617 43 43</v>
+        <v>071 466 14 44</v>
       </c>
       <c r="H153" t="str">
-        <v>https://www.gibgl.ch</v>
+        <v>https://www.sbw-media.ch</v>
       </c>
       <c r="I153" t="str">
-        <v>Berufsschulareal</v>
+        <v>Hafenstrasse</v>
       </c>
       <c r="J153" t="str">
-        <v>1</v>
+        <v>46</v>
       </c>
       <c r="K153" t="str">
-        <v>8866</v>
+        <v>8590</v>
       </c>
       <c r="L153" t="str">
-        <v>Ziegelbrücke</v>
+        <v>Romanshorn</v>
       </c>
       <c r="M153" t="str">
-        <v>gl</v>
+        <v>tg</v>
       </c>
       <c r="N153" t="str">
         <v>false</v>
       </c>
       <c r="O153" t="str">
-        <v>47.13566207885742,9.057082176208496</v>
+        <v>47.5677604675293,9.38062572479248</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="str">
-        <v/>
+        <v>BSXBE9911502</v>
       </c>
       <c r="B154" t="str">
-        <v>BSXTG0010900.s.01</v>
+        <v>BSXBE0011500.s.02</v>
       </c>
       <c r="C154" t="str">
-        <v>SBW Medien</v>
+        <v>TF Bern</v>
       </c>
       <c r="D154" t="str">
-        <v>SBW Neue Medien</v>
+        <v>Technische Fachschule Bern Felsenaustrasse</v>
       </c>
       <c r="E154" t="str">
         <v/>
       </c>
       <c r="F154" t="str">
-        <v>info@sbw-media.ch</v>
+        <v>info@tfbern.ch</v>
       </c>
       <c r="G154" t="str">
-        <v>071 466 14 44</v>
+        <v/>
       </c>
       <c r="H154" t="str">
-        <v>https://www.sbw-media.ch</v>
+        <v>https://www.tfbern.ch</v>
       </c>
       <c r="I154" t="str">
-        <v>Hafenstrasse</v>
+        <v>Felsenaustrasse</v>
       </c>
       <c r="J154" t="str">
-        <v>46</v>
+        <v>17</v>
       </c>
       <c r="K154" t="str">
-        <v>8590</v>
+        <v>3004</v>
       </c>
       <c r="L154" t="str">
-        <v>Romanshorn</v>
+        <v>Bern</v>
       </c>
       <c r="M154" t="str">
-        <v>tg</v>
+        <v>be</v>
       </c>
       <c r="N154" t="str">
         <v>false</v>
       </c>
       <c r="O154" t="str">
-        <v>47.5677604675293,9.38062572479248</v>
+        <v>46.97133255004883,7.441483497619629</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="str">
-        <v>BSXBE9911502</v>
+        <v/>
       </c>
       <c r="B155" t="str">
-        <v>BSXBE0011500.s.02</v>
+        <v>BSXBE0011500.s.01</v>
       </c>
       <c r="C155" t="str">
         <v>TF Bern</v>
       </c>
       <c r="D155" t="str">
-        <v>Technische Fachschule Bern Felsenaustrasse</v>
+        <v>Technische Fachschule Bern Lorrainestrasse</v>
       </c>
       <c r="E155" t="str">
         <v/>
       </c>
       <c r="F155" t="str">
         <v>info@tfbern.ch</v>
       </c>
       <c r="G155" t="str">
-        <v/>
+        <v>031 337 37 37</v>
       </c>
       <c r="H155" t="str">
         <v>https://www.tfbern.ch</v>
       </c>
       <c r="I155" t="str">
-        <v>Felsenaustrasse</v>
+        <v>Lorrainestr.</v>
       </c>
       <c r="J155" t="str">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="K155" t="str">
-        <v>3004</v>
+        <v>3013</v>
       </c>
       <c r="L155" t="str">
         <v>Bern</v>
       </c>
       <c r="M155" t="str">
         <v>be</v>
       </c>
       <c r="N155" t="str">
         <v>false</v>
       </c>
       <c r="O155" t="str">
-        <v>46.97133255004883,7.441483497619629</v>
+        <v>46.955257415771484,7.443753719329834</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="str">
-        <v/>
+        <v>BSXZH0014000</v>
       </c>
       <c r="B156" t="str">
-        <v>BSXBE0011500.s.01</v>
+        <v>BSXZH0014000.s.01</v>
       </c>
       <c r="C156" t="str">
-        <v>TF Bern</v>
+        <v>BS Rüti</v>
       </c>
       <c r="D156" t="str">
-        <v>Technische Fachschule Bern Lorrainestrasse</v>
+        <v>Berufsschule Rüti</v>
       </c>
       <c r="E156" t="str">
         <v/>
       </c>
       <c r="F156" t="str">
-        <v>info@tfbern.ch</v>
+        <v>office@bsrueti.ch</v>
       </c>
       <c r="G156" t="str">
-        <v>031 337 37 37</v>
+        <v>055 251 51 11</v>
       </c>
       <c r="H156" t="str">
-        <v>https://www.tfbern.ch</v>
+        <v>https://www.bsrueti.ch</v>
       </c>
       <c r="I156" t="str">
-        <v>Lorrainestr.</v>
+        <v>Sonnenplatz</v>
       </c>
       <c r="J156" t="str">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K156" t="str">
-        <v>3013</v>
+        <v>8630</v>
       </c>
       <c r="L156" t="str">
-        <v>Bern</v>
+        <v>Rüti ZH</v>
       </c>
       <c r="M156" t="str">
-        <v>be</v>
+        <v>zh</v>
       </c>
       <c r="N156" t="str">
         <v>false</v>
       </c>
       <c r="O156" t="str">
-        <v>46.955257415771484,7.443753719329834</v>
+        <v>47.25556945800781,8.853867530822754</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="str">
-        <v>BSXZH0014000</v>
+        <v>BSXZH0060700</v>
       </c>
       <c r="B157" t="str">
-        <v>BSXZH0014000.s.01</v>
+        <v>BSXZH0060700.s.01</v>
       </c>
       <c r="C157" t="str">
-        <v>BS Rüti</v>
+        <v>ZAG Winterthur</v>
       </c>
       <c r="D157" t="str">
-        <v>Berufsschule Rüti</v>
+        <v>Zentrum für Ausbildung im Gesundheitswesen</v>
       </c>
       <c r="E157" t="str">
         <v/>
       </c>
       <c r="F157" t="str">
-        <v>office@bsrueti.ch</v>
+        <v>info@zag.zh.ch</v>
       </c>
       <c r="G157" t="str">
-        <v>055 251 51 11</v>
+        <v>052 266 09 09</v>
       </c>
       <c r="H157" t="str">
-        <v>https://www.bsrueti.ch</v>
+        <v>https://zag.zh.ch/</v>
       </c>
       <c r="I157" t="str">
-        <v>Sonnenplatz</v>
+        <v>Konradstrasse</v>
       </c>
       <c r="J157" t="str">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="K157" t="str">
-        <v>8630</v>
+        <v>8400</v>
       </c>
       <c r="L157" t="str">
-        <v>Rüti ZH</v>
+        <v>Winterthur</v>
       </c>
       <c r="M157" t="str">
         <v>zh</v>
       </c>
       <c r="N157" t="str">
         <v>false</v>
       </c>
       <c r="O157" t="str">
-        <v>47.25556945800781,8.853867530822754</v>
+        <v>47.50232837887578,8.721881813147123</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="str">
-        <v>BSXZH0060700</v>
+        <v/>
       </c>
       <c r="B158" t="str">
-        <v>BSXZH0060700.s.01</v>
+        <v>BSXVS0000300.s.01</v>
       </c>
       <c r="C158" t="str">
-        <v>ZAG Winterthur</v>
+        <v>EPA Martigny</v>
       </c>
       <c r="D158" t="str">
-        <v>Zentrum für Ausbildung im Gesundheitswesen</v>
+        <v>Ecole professionnelle Martigny</v>
       </c>
       <c r="E158" t="str">
         <v/>
       </c>
       <c r="F158" t="str">
-        <v>info@zag.zh.ch</v>
+        <v>jpierre.coppex@epma.ch</v>
       </c>
       <c r="G158" t="str">
-        <v>052 266 09 09</v>
+        <v>026 722 33 35</v>
       </c>
       <c r="H158" t="str">
-        <v>https://zag.zh.ch/</v>
+        <v/>
       </c>
       <c r="I158" t="str">
-        <v>Konradstrasse</v>
+        <v>Chemin de Grimisuat</v>
       </c>
       <c r="J158" t="str">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="K158" t="str">
-        <v>8400</v>
+        <v>1920</v>
       </c>
       <c r="L158" t="str">
-        <v>Winterthur</v>
+        <v>Martigny</v>
       </c>
       <c r="M158" t="str">
-        <v>zh</v>
+        <v>vs</v>
       </c>
       <c r="N158" t="str">
         <v>false</v>
       </c>
       <c r="O158" t="str">
-        <v>47.50232837887578,8.721881813147123</v>
+        <v>46.104514170966105,7.085062554825644</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="str">
         <v/>
       </c>
       <c r="B159" t="str">
-        <v>BSXVS0000300.s.01</v>
+        <v>BSXBE0010100.s.01</v>
       </c>
       <c r="C159" t="str">
-        <v>EPA Martigny</v>
+        <v>gibb Bern</v>
       </c>
       <c r="D159" t="str">
-        <v>Ecole professionnelle Martigny</v>
+        <v>gibb Berufsfachschule Bern</v>
       </c>
       <c r="E159" t="str">
         <v/>
       </c>
       <c r="F159" t="str">
-        <v>jpierre.coppex@epma.ch</v>
+        <v>info@gibb.ch</v>
       </c>
       <c r="G159" t="str">
-        <v>026 722 33 35</v>
+        <v>031 335 91 04</v>
       </c>
       <c r="H159" t="str">
-        <v/>
+        <v>https://www.gibb.ch</v>
       </c>
       <c r="I159" t="str">
-        <v>Chemin de Grimisuat</v>
+        <v>Lorrainestrasse</v>
       </c>
       <c r="J159" t="str">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="K159" t="str">
-        <v>1920</v>
+        <v>3013</v>
       </c>
       <c r="L159" t="str">
-        <v>Martigny</v>
+        <v>Bern</v>
       </c>
       <c r="M159" t="str">
-        <v>vs</v>
+        <v>be</v>
       </c>
       <c r="N159" t="str">
         <v>false</v>
       </c>
       <c r="O159" t="str">
-        <v>46.104514170966105,7.085062554825644</v>
+        <v>46.95451354980469,7.445240497589111</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="str">
         <v/>
       </c>
       <c r="B160" t="str">
-        <v>BSXBE0010100.s.01</v>
+        <v>BSXLU0014200.s.01</v>
       </c>
       <c r="C160" t="str">
-        <v>gibb Bern</v>
+        <v>KS Seetal</v>
       </c>
       <c r="D160" t="str">
-        <v>gibb Berufsfachschule Bern</v>
+        <v>Kantonsschule Seetal</v>
       </c>
       <c r="E160" t="str">
-        <v/>
+        <v>Fachmittelschule</v>
       </c>
       <c r="F160" t="str">
-        <v>info@gibb.ch</v>
+        <v>info.kssee@sluz.ch</v>
       </c>
       <c r="G160" t="str">
-        <v>031 335 91 04</v>
+        <v>041 349 78 00</v>
       </c>
       <c r="H160" t="str">
-        <v>https://www.gibb.ch</v>
+        <v/>
       </c>
       <c r="I160" t="str">
-        <v>Lorrainestrasse</v>
+        <v>Alte Klosterstrasse</v>
       </c>
       <c r="J160" t="str">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="K160" t="str">
-        <v>3013</v>
+        <v>6283</v>
       </c>
       <c r="L160" t="str">
-        <v>Bern</v>
+        <v>Baldegg</v>
       </c>
       <c r="M160" t="str">
-        <v>be</v>
+        <v>lu</v>
       </c>
       <c r="N160" t="str">
         <v>false</v>
       </c>
       <c r="O160" t="str">
-        <v>46.95451354980469,7.445240497589111</v>
+        <v>47.17997741699219,8.280272483825684</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="str">
         <v/>
       </c>
       <c r="B161" t="str">
-        <v>BSXLU0014200.s.01</v>
+        <v>BSXBS0011300.s.01</v>
       </c>
       <c r="C161" t="str">
-        <v>KS Seetal</v>
+        <v>LWB</v>
       </c>
       <c r="D161" t="str">
-        <v>Kantonsschule Seetal</v>
+        <v>Lehrwerkstatt für Mechanik Basel (AGS)</v>
       </c>
       <c r="E161" t="str">
-        <v>Fachmittelschule</v>
+        <v/>
       </c>
       <c r="F161" t="str">
-        <v>info.kssee@sluz.ch</v>
+        <v>lwbasel@lwbasel.ch</v>
       </c>
       <c r="G161" t="str">
-        <v>041 349 78 00</v>
+        <v>061 695 64 00</v>
       </c>
       <c r="H161" t="str">
-        <v/>
+        <v>http://www.lwbasel.ch</v>
       </c>
       <c r="I161" t="str">
-        <v>Alte Klosterstrasse</v>
+        <v>Wettsteinallee</v>
       </c>
       <c r="J161" t="str">
-        <v>15</v>
+        <v>175</v>
       </c>
       <c r="K161" t="str">
-        <v>6283</v>
+        <v>4058</v>
       </c>
       <c r="L161" t="str">
-        <v>Baldegg</v>
+        <v>Basel</v>
       </c>
       <c r="M161" t="str">
-        <v>lu</v>
+        <v>bs</v>
       </c>
       <c r="N161" t="str">
         <v>false</v>
       </c>
       <c r="O161" t="str">
-        <v>47.17997741699219,8.280272483825684</v>
+        <v>47.562110900878906,7.609367370605469</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="str">
         <v/>
       </c>
       <c r="B162" t="str">
-        <v>BSXBS0011300.s.01</v>
+        <v>BSXAG0011700.s.01</v>
       </c>
       <c r="C162" t="str">
-        <v>LWB</v>
+        <v>BBZF</v>
       </c>
       <c r="D162" t="str">
-        <v>Lehrwerkstatt für Mechanik Basel (AGS)</v>
+        <v>Berufsbildungszentrum Freiamt</v>
       </c>
       <c r="E162" t="str">
         <v/>
       </c>
       <c r="F162" t="str">
-        <v/>
+        <v>info@bbzf.ch</v>
       </c>
       <c r="G162" t="str">
-        <v>061 695 64 00</v>
+        <v>056 618 55 00</v>
       </c>
       <c r="H162" t="str">
-        <v/>
+        <v>https://www.bbzf.ch</v>
       </c>
       <c r="I162" t="str">
-        <v>Wettsteinallee</v>
+        <v>Bremgarterstrasse</v>
       </c>
       <c r="J162" t="str">
-        <v>175</v>
+        <v>17</v>
       </c>
       <c r="K162" t="str">
-        <v>4058</v>
+        <v>5610</v>
       </c>
       <c r="L162" t="str">
-        <v>Basel</v>
+        <v>Wohlen</v>
       </c>
       <c r="M162" t="str">
-        <v>bs</v>
+        <v>ag</v>
       </c>
       <c r="N162" t="str">
         <v>false</v>
       </c>
       <c r="O162" t="str">
-        <v>47.562110900878906,7.609367370605469</v>
+        <v>47.35071563720703,8.28098201751709</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="str">
-        <v/>
+        <v>BSXVD0006200</v>
       </c>
       <c r="B163" t="str">
-        <v>BSXAG0011700.s.01</v>
+        <v>BSXVD0006200.s.02</v>
       </c>
       <c r="C163" t="str">
-        <v>BBZF</v>
+        <v>Agrilogie Grange-Verney</v>
       </c>
       <c r="D163" t="str">
-        <v>Berufsbildungszentrum Freiamt</v>
+        <v>Agrilogie Grange-Verney (Moudon)</v>
       </c>
       <c r="E163" t="str">
         <v/>
       </c>
       <c r="F163" t="str">
-        <v>info@bbzf.ch</v>
+        <v>grange.verney@vd.ch</v>
       </c>
       <c r="G163" t="str">
-        <v>056 618 55 00</v>
+        <v>021 557 98 98</v>
       </c>
       <c r="H163" t="str">
-        <v>https://www.bbzf.ch</v>
+        <v>https://www.vd.ch/themes/economie/agriculture-et-viticulture/agrilogie</v>
       </c>
       <c r="I163" t="str">
-        <v>Bremgarterstrasse</v>
+        <v>Chemin de Grange-Verney</v>
       </c>
       <c r="J163" t="str">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="K163" t="str">
-        <v>5610</v>
+        <v>1510</v>
       </c>
       <c r="L163" t="str">
-        <v>Wohlen</v>
+        <v>Moudon</v>
       </c>
       <c r="M163" t="str">
-        <v>ag</v>
+        <v>vd</v>
       </c>
       <c r="N163" t="str">
         <v>false</v>
       </c>
       <c r="O163" t="str">
-        <v>47.35071563720703,8.28098201751709</v>
+        <v>46.67863129746558,6.8067172548503265</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="str">
-        <v>BSXVD0006200</v>
+        <v>BSXVD0007400</v>
       </c>
       <c r="B164" t="str">
-        <v>BSXVD0006200.s.02</v>
+        <v>BSXVD0007400.s.03</v>
       </c>
       <c r="C164" t="str">
-        <v>Agrilogie Grange-Verney</v>
+        <v>Agrilogie CEMEF</v>
       </c>
       <c r="D164" t="str">
-        <v>Agrilogie Grange-Verney (Moudon)</v>
+        <v>Centre d'enseignement des métiers de l'économie familiale</v>
       </c>
       <c r="E164" t="str">
         <v/>
       </c>
       <c r="F164" t="str">
-        <v>grange.verney@vd.ch</v>
+        <v>secretariat@cemef.ch</v>
       </c>
       <c r="G164" t="str">
-        <v>021 557 98 98</v>
+        <v>021 557 90 90</v>
       </c>
       <c r="H164" t="str">
         <v>https://www.vd.ch/themes/economie/agriculture-et-viticulture/agrilogie</v>
       </c>
       <c r="I164" t="str">
-        <v>Chemin de Grange-Verney</v>
+        <v>Chemin de Grassey</v>
       </c>
       <c r="J164" t="str">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K164" t="str">
-        <v>1510</v>
+        <v>1110</v>
       </c>
       <c r="L164" t="str">
-        <v>Moudon</v>
+        <v>Morges</v>
       </c>
       <c r="M164" t="str">
         <v>vd</v>
       </c>
       <c r="N164" t="str">
         <v>false</v>
       </c>
       <c r="O164" t="str">
-        <v>46.67863129746558,6.8067172548503265</v>
+        <v>46.51607131958008,6.486137390136719</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="str">
         <v/>
       </c>
       <c r="B165" t="str">
         <v>BSXVD0007300.s.01</v>
       </c>
       <c r="C165" t="str">
         <v>Agrilogie Marcelin</v>
       </c>
       <c r="D165" t="str">
         <v>Agrilogie Marcelin</v>
       </c>
       <c r="E165" t="str">
         <v/>
       </c>
       <c r="F165" t="str">
         <v>marcelin.morges@vd.ch</v>
       </c>
       <c r="G165" t="str">
         <v>021 557 92 50</v>
       </c>
       <c r="H165" t="str">
@@ -25189,14904 +24839,14575 @@
       </c>
       <c r="I165" t="str">
         <v>Avenue de Marcelin</v>
       </c>
       <c r="J165" t="str">
         <v>29</v>
       </c>
       <c r="K165" t="str">
         <v>1110</v>
       </c>
       <c r="L165" t="str">
         <v>Morges</v>
       </c>
       <c r="M165" t="str">
         <v>vd</v>
       </c>
       <c r="N165" t="str">
         <v>false</v>
       </c>
       <c r="O165" t="str">
         <v>46.51742172241211,6.487288475036621</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="str">
-        <v>BSXVD0007400</v>
+        <v/>
       </c>
       <c r="B166" t="str">
-        <v>BSXVD0007400.s.03</v>
+        <v>BSXAG0014200.s.01</v>
       </c>
       <c r="C166" t="str">
-        <v>Agrilogie CEMEF</v>
+        <v>KS Aarau</v>
       </c>
       <c r="D166" t="str">
-        <v>Centre d'enseignement des métiers de l'économie familiale</v>
+        <v>Alte Kantonsschule Aarau</v>
       </c>
       <c r="E166" t="str">
         <v/>
       </c>
       <c r="F166" t="str">
-        <v>secretariat@cemef.ch</v>
+        <v>rektorat.aksa@ag.ch</v>
       </c>
       <c r="G166" t="str">
-        <v>021 557 90 90</v>
+        <v>062 834 67 00</v>
       </c>
       <c r="H166" t="str">
-        <v>https://www.vd.ch/themes/economie/agriculture-et-viticulture/agrilogie</v>
+        <v>https://www.altekanti.ch</v>
       </c>
       <c r="I166" t="str">
-        <v>Chemin de Grassey</v>
+        <v>Bahnhofstrasse</v>
       </c>
       <c r="J166" t="str">
-        <v>1</v>
+        <v>91</v>
       </c>
       <c r="K166" t="str">
-        <v>1110</v>
+        <v>5001</v>
       </c>
       <c r="L166" t="str">
-        <v>Morges</v>
+        <v>Aarau</v>
       </c>
       <c r="M166" t="str">
-        <v>vd</v>
+        <v>ag</v>
       </c>
       <c r="N166" t="str">
         <v>false</v>
       </c>
       <c r="O166" t="str">
-        <v>46.51607131958008,6.486137390136719</v>
+        <v>47.393280029296875,8.053260803222656</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="str">
         <v/>
       </c>
       <c r="B167" t="str">
-        <v>BSXAG0014200.s.01</v>
+        <v>BSXCH0032000.s.01</v>
       </c>
       <c r="C167" t="str">
-        <v>KS Aarau</v>
+        <v>FRI Courtetelle</v>
       </c>
       <c r="D167" t="str">
-        <v>Alte Kantonsschule Aarau</v>
+        <v>Fondation Rurale Interjurassienne</v>
       </c>
       <c r="E167" t="str">
         <v/>
       </c>
       <c r="F167" t="str">
-        <v>rektorat.aksa@ag.ch</v>
+        <v>info@frij.ch</v>
       </c>
       <c r="G167" t="str">
-        <v>062 834 67 00</v>
+        <v>032 545 56 00</v>
       </c>
       <c r="H167" t="str">
-        <v>https://www.altekanti.ch</v>
+        <v>https://www.frij.ch</v>
       </c>
       <c r="I167" t="str">
-        <v>Bahnhofstrasse</v>
+        <v>Courtemelon</v>
       </c>
       <c r="J167" t="str">
-        <v>91</v>
+        <v>65</v>
       </c>
       <c r="K167" t="str">
-        <v>5001</v>
+        <v>2852</v>
       </c>
       <c r="L167" t="str">
-        <v>Aarau</v>
+        <v>Courtételle</v>
       </c>
       <c r="M167" t="str">
-        <v>ag</v>
+        <v>ju</v>
       </c>
       <c r="N167" t="str">
         <v>false</v>
       </c>
       <c r="O167" t="str">
-        <v>47.393280029296875,8.053260803222656</v>
+        <v>47.35364532470703,7.3221049308776855</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="str">
-        <v/>
+        <v>BSXCH9932002</v>
       </c>
       <c r="B168" t="str">
-        <v>BSXCH0032000.s.01</v>
+        <v>BSXCH0032000.s.02</v>
       </c>
       <c r="C168" t="str">
-        <v>FRI Courtetelle</v>
+        <v>FRI Loveresse</v>
       </c>
       <c r="D168" t="str">
-        <v>Fondation Rurale Interjurassienne</v>
+        <v>Fondation Rurale Interjurassienne Loveresse</v>
       </c>
       <c r="E168" t="str">
         <v/>
       </c>
       <c r="F168" t="str">
         <v>info@frij.ch</v>
       </c>
       <c r="G168" t="str">
         <v>032 545 56 00</v>
       </c>
       <c r="H168" t="str">
         <v>https://www.frij.ch</v>
       </c>
       <c r="I168" t="str">
-        <v>Courtemelon</v>
+        <v>Beau-Site</v>
       </c>
       <c r="J168" t="str">
-        <v>65</v>
+        <v>9</v>
       </c>
       <c r="K168" t="str">
-        <v>2852</v>
+        <v>2732</v>
       </c>
       <c r="L168" t="str">
-        <v>Courtételle</v>
+        <v>Loveresse</v>
       </c>
       <c r="M168" t="str">
-        <v>ju</v>
+        <v>be</v>
       </c>
       <c r="N168" t="str">
         <v>false</v>
       </c>
       <c r="O168" t="str">
-        <v>47.35364532470703,7.3221049308776855</v>
+        <v>47.23864474576941,7.242393143044195</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="str">
-        <v>BSXCH9932002</v>
+        <v/>
       </c>
       <c r="B169" t="str">
-        <v>BSXCH0032000.s.02</v>
+        <v>BSXNE0062700.s.01</v>
       </c>
       <c r="C169" t="str">
-        <v>FRI Loveresse</v>
+        <v>CPNE-AS-MALA</v>
       </c>
       <c r="D169" t="str">
-        <v>Fondation Rurale Interjurassienne Loveresse</v>
+        <v>Centre de formation professionnelle neuchâtelois Artisanat et Services - Maladière</v>
       </c>
       <c r="E169" t="str">
         <v/>
       </c>
       <c r="F169" t="str">
-        <v>info@frij.ch</v>
+        <v>cpne-as@rpn.ch</v>
       </c>
       <c r="G169" t="str">
-        <v>032 545 56 00</v>
+        <v>032 717 40 20</v>
       </c>
       <c r="H169" t="str">
-        <v>https://www.frij.ch</v>
+        <v>https://www.cpne.ch</v>
       </c>
       <c r="I169" t="str">
-        <v>Beau-Site</v>
+        <v>Maladière</v>
       </c>
       <c r="J169" t="str">
-        <v>9</v>
+        <v>84</v>
       </c>
       <c r="K169" t="str">
-        <v>2732</v>
+        <v>2000</v>
       </c>
       <c r="L169" t="str">
-        <v>Loveresse</v>
+        <v>Neuchâtel</v>
       </c>
       <c r="M169" t="str">
-        <v>be</v>
+        <v>ne</v>
       </c>
       <c r="N169" t="str">
         <v>false</v>
       </c>
       <c r="O169" t="str">
-        <v>47.23864474576941,7.242393143044195</v>
+        <v>46.997314453125,6.946362495422363</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="str">
-        <v/>
+        <v>BSXZH0033100</v>
       </c>
       <c r="B170" t="str">
-        <v>BSXNE0062700.s.01</v>
+        <v>BSXZH0033100.s.01</v>
       </c>
       <c r="C170" t="str">
-        <v>CPNE-AS-MALA</v>
+        <v>SZDA Glattbrugg</v>
       </c>
       <c r="D170" t="str">
-        <v>Centre de formation professionnelle neuchâtelois Artisanat et Services - Maladière</v>
+        <v>SZDA</v>
       </c>
       <c r="E170" t="str">
-        <v/>
+        <v>Schule Zürich für Dentalassistentinnen</v>
       </c>
       <c r="F170" t="str">
-        <v>cpne-as@rpn.ch</v>
+        <v>info@szda.ch</v>
       </c>
       <c r="G170" t="str">
-        <v>032 717 40 20</v>
+        <v>044 363 04 17</v>
       </c>
       <c r="H170" t="str">
-        <v>https://www.cpne.ch</v>
+        <v>https://www.szda.ch</v>
       </c>
       <c r="I170" t="str">
-        <v>Maladière</v>
+        <v>Schaffhauserstrasse</v>
       </c>
       <c r="J170" t="str">
-        <v>84</v>
+        <v>104</v>
       </c>
       <c r="K170" t="str">
-        <v>2000</v>
+        <v>8152</v>
       </c>
       <c r="L170" t="str">
-        <v>Neuchâtel</v>
+        <v>Glattbrugg</v>
       </c>
       <c r="M170" t="str">
-        <v>ne</v>
+        <v>zh</v>
       </c>
       <c r="N170" t="str">
         <v>false</v>
       </c>
       <c r="O170" t="str">
-        <v>46.997314453125,6.946362495422363</v>
+        <v>47.432865142822266,8.565045356750488</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="str">
-        <v>BSXZH0033100</v>
+        <v>BSXZH0000100</v>
       </c>
       <c r="B171" t="str">
-        <v>BSXZH0033100.s.01</v>
+        <v>BSXZH0000100.s.01</v>
       </c>
       <c r="C171" t="str">
-        <v>SZDA Glattbrugg</v>
+        <v>BZLT</v>
       </c>
       <c r="D171" t="str">
-        <v>SZDA</v>
+        <v>Bildungszentrum Limmattal</v>
       </c>
       <c r="E171" t="str">
-        <v>Schule Zürich für Dentalassistentinnen</v>
+        <v/>
       </c>
       <c r="F171" t="str">
-        <v>info@szda.ch</v>
+        <v>sekretariat@bzlt.ch</v>
       </c>
       <c r="G171" t="str">
-        <v>044 363 04 17</v>
+        <v>044 745 84 84</v>
       </c>
       <c r="H171" t="str">
-        <v>https://www.szda.ch</v>
+        <v>https://www.bzlt.ch</v>
       </c>
       <c r="I171" t="str">
-        <v>Schaffhauserstrasse</v>
+        <v>Schöneggstrasse</v>
       </c>
       <c r="J171" t="str">
-        <v>104</v>
+        <v>12</v>
       </c>
       <c r="K171" t="str">
-        <v>8152</v>
+        <v>8953</v>
       </c>
       <c r="L171" t="str">
-        <v>Glattbrugg</v>
+        <v>Dietikon</v>
       </c>
       <c r="M171" t="str">
         <v>zh</v>
       </c>
       <c r="N171" t="str">
         <v>false</v>
       </c>
       <c r="O171" t="str">
-        <v>47.432865142822266,8.565045356750488</v>
+        <v>47.40184783935547,8.402191162109375</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="str">
-        <v>BSXZH0000100</v>
+        <v>BSXZH0031700</v>
       </c>
       <c r="B172" t="str">
-        <v>BSXZH0000100.s.01</v>
+        <v>BSXZH0031700.s.01</v>
       </c>
       <c r="C172" t="str">
-        <v>BZLT</v>
+        <v>STF</v>
       </c>
       <c r="D172" t="str">
-        <v>Bildungszentrum Limmattal</v>
+        <v xml:space="preserve">Schweizerische Textilfachschule </v>
       </c>
       <c r="E172" t="str">
         <v/>
       </c>
       <c r="F172" t="str">
-        <v>sekretariat@bzlt.ch</v>
+        <v>info@stf.ch</v>
       </c>
       <c r="G172" t="str">
-        <v>044 745 84 84</v>
+        <v>044 360 41 51</v>
       </c>
       <c r="H172" t="str">
-        <v>https://www.bzlt.ch</v>
+        <v>https://www.stf.ch/</v>
       </c>
       <c r="I172" t="str">
-        <v>Schöneggstrasse</v>
+        <v>Klosterstrasse</v>
       </c>
       <c r="J172" t="str">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="K172" t="str">
-        <v>8953</v>
+        <v>8406</v>
       </c>
       <c r="L172" t="str">
-        <v>Dietikon</v>
+        <v>Winterthur</v>
       </c>
       <c r="M172" t="str">
         <v>zh</v>
       </c>
       <c r="N172" t="str">
         <v>false</v>
       </c>
       <c r="O172" t="str">
-        <v>47.40184783935547,8.402191162109375</v>
+        <v>47.485386728658355,8.706664240103295</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="str">
-        <v>BSXZH0031700</v>
+        <v/>
       </c>
       <c r="B173" t="str">
-        <v>BSXZH0031700.s.01</v>
+        <v>BSXGE0067900.s.01</v>
       </c>
       <c r="C173" t="str">
-        <v>STF</v>
+        <v>CFP-Construction</v>
       </c>
       <c r="D173" t="str">
-        <v xml:space="preserve">Schweizerische Textilfachschule </v>
+        <v>Centre de formation professionelle - Construction - Section Electricité du bâtiment</v>
       </c>
       <c r="E173" t="str">
         <v/>
       </c>
       <c r="F173" t="str">
-        <v>info@stf.ch</v>
+        <v/>
       </c>
       <c r="G173" t="str">
-        <v>044 360 41 51</v>
+        <v>022 388 82 11</v>
       </c>
       <c r="H173" t="str">
-        <v>https://www.stf.ch/</v>
+        <v/>
       </c>
       <c r="I173" t="str">
-        <v>Klosterstrasse</v>
+        <v>Chemin Gérard de Ternier</v>
       </c>
       <c r="J173" t="str">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="K173" t="str">
-        <v>8406</v>
+        <v>1213</v>
       </c>
       <c r="L173" t="str">
-        <v>Winterthur</v>
+        <v>Petit-Lancy</v>
       </c>
       <c r="M173" t="str">
-        <v>zh</v>
+        <v>ge</v>
       </c>
       <c r="N173" t="str">
         <v>false</v>
       </c>
       <c r="O173" t="str">
-        <v>47.485386728658355,8.706664240103295</v>
+        <v>46.195011138916016,6.106815338134766</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="str">
         <v/>
       </c>
       <c r="B174" t="str">
-        <v>BSXGE0067900.s.01</v>
+        <v>BSXSG0017100.s.01</v>
       </c>
       <c r="C174" t="str">
-        <v>CFP-Construction</v>
+        <v>Konditorenfachschule St. Gallen</v>
       </c>
       <c r="D174" t="str">
-        <v>Centre de formation professionelle - Construction - Section Electricité du bâtiment</v>
+        <v>Konditorenfachschule St. Gallen</v>
       </c>
       <c r="E174" t="str">
         <v/>
       </c>
       <c r="F174" t="str">
-        <v/>
+        <v>kondfs@bluewin.ch</v>
       </c>
       <c r="G174" t="str">
-        <v>022 388 82 11</v>
+        <v>071 222 89 79</v>
       </c>
       <c r="H174" t="str">
-        <v/>
+        <v>https://www.konditoren-stgallen.ch/fachschule/</v>
       </c>
       <c r="I174" t="str">
-        <v>Chemin Gérard de Ternier</v>
+        <v>Rorschacherstrasse</v>
       </c>
       <c r="J174" t="str">
-        <v>18</v>
+        <v>294</v>
       </c>
       <c r="K174" t="str">
-        <v>1213</v>
+        <v>9016</v>
       </c>
       <c r="L174" t="str">
-        <v>Petit-Lancy</v>
+        <v>St. Gallen</v>
       </c>
       <c r="M174" t="str">
-        <v>ge</v>
+        <v>sg</v>
       </c>
       <c r="N174" t="str">
         <v>false</v>
       </c>
       <c r="O174" t="str">
-        <v>46.195011138916016,6.106815338134766</v>
+        <v>47.44496607731701,9.416799527482357</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="str">
         <v/>
       </c>
       <c r="B175" t="str">
-        <v>BSXSG0017100.s.01</v>
+        <v>BSXVD0002300.s.01</v>
       </c>
       <c r="C175" t="str">
-        <v>Konditorenfachschule St. Gallen</v>
+        <v>EPCL VJ</v>
       </c>
       <c r="D175" t="str">
-        <v>Konditorenfachschule St. Gallen</v>
+        <v>Ecole professionnelle commerciale de Lausanne - Vallée de la Jeunesse</v>
       </c>
       <c r="E175" t="str">
         <v/>
       </c>
       <c r="F175" t="str">
-        <v>kondfs@bluewin.ch</v>
+        <v>secretariat.epcl@vd.ch</v>
       </c>
       <c r="G175" t="str">
-        <v>071 222 89 79</v>
+        <v>021 316 95 00</v>
       </c>
       <c r="H175" t="str">
-        <v>https://www.konditoren-stgallen.ch/fachschule/</v>
+        <v>https://www.epcl.ch</v>
       </c>
       <c r="I175" t="str">
-        <v>Rorschacherstrasse</v>
+        <v>Chemin de la Prairie</v>
       </c>
       <c r="J175" t="str">
-        <v>294</v>
+        <v>11</v>
       </c>
       <c r="K175" t="str">
-        <v>9016</v>
+        <v>1007</v>
       </c>
       <c r="L175" t="str">
-        <v>St. Gallen</v>
+        <v>Lausanne</v>
       </c>
       <c r="M175" t="str">
-        <v>sg</v>
+        <v>vd</v>
       </c>
       <c r="N175" t="str">
         <v>false</v>
       </c>
       <c r="O175" t="str">
-        <v>47.44496607731701,9.416799527482357</v>
+        <v>46.52190399169922,6.604728698730469</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="str">
         <v/>
       </c>
       <c r="B176" t="str">
-        <v>BSXVD0002300.s.01</v>
+        <v>BSXZH0087800.s.01</v>
       </c>
       <c r="C176" t="str">
-        <v>EPCL VJ</v>
+        <v>Minerva Zürich</v>
       </c>
       <c r="D176" t="str">
-        <v>Ecole professionnelle commerciale de Lausanne - Vallée de la Jeunesse</v>
+        <v>Minerva Zürich</v>
       </c>
       <c r="E176" t="str">
         <v/>
       </c>
       <c r="F176" t="str">
-        <v>secretariat.epcl@vd.ch</v>
+        <v>zuerich@minervaschulen.ch</v>
       </c>
       <c r="G176" t="str">
-        <v>021 316 95 00</v>
+        <v>044 368 40 20</v>
       </c>
       <c r="H176" t="str">
-        <v>https://www.epcl.ch</v>
+        <v>https://www.minervaschulen.ch/de-ch/standorte/zuerich</v>
       </c>
       <c r="I176" t="str">
-        <v>Chemin de la Prairie</v>
+        <v>Scheuchzerstrasse</v>
       </c>
       <c r="J176" t="str">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="K176" t="str">
-        <v>1007</v>
+        <v>8006</v>
       </c>
       <c r="L176" t="str">
-        <v>Lausanne</v>
+        <v>Zürich</v>
       </c>
       <c r="M176" t="str">
-        <v>vd</v>
+        <v>zh</v>
       </c>
       <c r="N176" t="str">
         <v>false</v>
       </c>
       <c r="O176" t="str">
-        <v>46.52190399169922,6.604728698730469</v>
+        <v>47.38201435233967,8.54594250702105</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="str">
-        <v/>
+        <v>BSXVD0013100</v>
       </c>
       <c r="B177" t="str">
-        <v>BSXZH0087800.s.01</v>
+        <v>BSXVD0013100.s.01</v>
       </c>
       <c r="C177" t="str">
-        <v>Minerva Zürich</v>
+        <v>ERACOM</v>
       </c>
       <c r="D177" t="str">
-        <v>Minerva Zürich</v>
+        <v>Ecole romande d'arts et communication</v>
       </c>
       <c r="E177" t="str">
         <v/>
       </c>
       <c r="F177" t="str">
-        <v>zuerich@minervaschulen.ch</v>
+        <v>secretariat.eracom@vd.ch</v>
       </c>
       <c r="G177" t="str">
-        <v>044 368 40 20</v>
+        <v>021 316 01 00</v>
       </c>
       <c r="H177" t="str">
-        <v>https://www.minervaschulen.ch/de-ch/standorte/zuerich</v>
+        <v>https://www.eracom.ch</v>
       </c>
       <c r="I177" t="str">
-        <v>Scheuchzerstrasse</v>
+        <v>Rue de Genève</v>
       </c>
       <c r="J177" t="str">
-        <v>2</v>
+        <v>55</v>
       </c>
       <c r="K177" t="str">
-        <v>8006</v>
+        <v>1004</v>
       </c>
       <c r="L177" t="str">
-        <v>Zürich</v>
+        <v>Lausanne</v>
       </c>
       <c r="M177" t="str">
-        <v>zh</v>
+        <v>vd</v>
       </c>
       <c r="N177" t="str">
         <v>false</v>
       </c>
       <c r="O177" t="str">
-        <v>47.38201435233967,8.54594250702105</v>
+        <v>46.52226257324219,6.622339725494385</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="str">
-        <v>BSXVD0013100</v>
+        <v>BSXVD0012500</v>
       </c>
       <c r="B178" t="str">
-        <v>BSXVD0013100.s.01</v>
+        <v>BSXCH0017000.s.01</v>
       </c>
       <c r="C178" t="str">
-        <v>ERACOM</v>
+        <v>GYB</v>
       </c>
       <c r="D178" t="str">
-        <v>Ecole romande d'arts et communication</v>
+        <v>Gymnase intercantonal de la Broye</v>
       </c>
       <c r="E178" t="str">
         <v/>
       </c>
       <c r="F178" t="str">
-        <v>secretariat.eracom@vd.ch</v>
+        <v>info@gyb.ch</v>
       </c>
       <c r="G178" t="str">
-        <v>021 316 01 00</v>
+        <v>026 662 01 01</v>
       </c>
       <c r="H178" t="str">
-        <v>https://www.eracom.ch</v>
+        <v>https://www.gyb.ch</v>
       </c>
       <c r="I178" t="str">
-        <v>Rue de Genève</v>
+        <v>Passage de la Blancherie</v>
       </c>
       <c r="J178" t="str">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="K178" t="str">
-        <v>1004</v>
+        <v>1530</v>
       </c>
       <c r="L178" t="str">
-        <v>Lausanne</v>
+        <v>Payerne</v>
       </c>
       <c r="M178" t="str">
-        <v>vd</v>
+        <v>ch</v>
       </c>
       <c r="N178" t="str">
         <v>false</v>
       </c>
       <c r="O178" t="str">
-        <v>46.52226257324219,6.622339725494385</v>
+        <v>46.815745685275246,6.939463481843788</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="str">
-        <v>BSXVD0012500</v>
+        <v>BSXTI0036800</v>
       </c>
       <c r="B179" t="str">
-        <v>BSXCH0017000.s.01</v>
+        <v>BSXTI0036800.s.01</v>
       </c>
       <c r="C179" t="str">
-        <v>GYB</v>
+        <v>CPS Lugano</v>
       </c>
       <c r="D179" t="str">
-        <v>Gymnase intercantonal de la Broye</v>
+        <v>Centro professionale sociosanitario medico-tecnico Lugano</v>
       </c>
       <c r="E179" t="str">
-        <v/>
+        <v>Scuola medico tecnica</v>
       </c>
       <c r="F179" t="str">
-        <v>info@gyb.ch</v>
+        <v>decs-cps.lugano@edu.ti.ch</v>
       </c>
       <c r="G179" t="str">
-        <v>026 662 01 01</v>
+        <v>091 815 28 71</v>
       </c>
       <c r="H179" t="str">
-        <v>https://www.gyb.ch</v>
+        <v>https://www.cpslugano.ch/</v>
       </c>
       <c r="I179" t="str">
-        <v>Passage de la Blancherie</v>
+        <v>Via Ronchetto</v>
       </c>
       <c r="J179" t="str">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="K179" t="str">
-        <v>1530</v>
+        <v>6900</v>
       </c>
       <c r="L179" t="str">
-        <v>Payerne</v>
+        <v>Lugano</v>
       </c>
       <c r="M179" t="str">
-        <v>ch</v>
+        <v>ti</v>
       </c>
       <c r="N179" t="str">
         <v>false</v>
       </c>
       <c r="O179" t="str">
-        <v>46.815745685275246,6.939463481843788</v>
+        <v>46.02073669433594,8.957083702087402</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="str">
-        <v>BSXTI0036800</v>
+        <v>BSXTI9936802</v>
       </c>
       <c r="B180" t="str">
-        <v>BSXTI0036800.s.01</v>
+        <v>BSXTI0036800.s.02</v>
       </c>
       <c r="C180" t="str">
         <v>CPS Lugano</v>
       </c>
       <c r="D180" t="str">
         <v>Centro professionale sociosanitario medico-tecnico Lugano</v>
       </c>
       <c r="E180" t="str">
-        <v>Scuola medico tecnica</v>
+        <v>Scuola specializzata superiore medico-tecnica</v>
       </c>
       <c r="F180" t="str">
         <v>decs-cps.lugano@edu.ti.ch</v>
       </c>
       <c r="G180" t="str">
         <v>091 815 28 71</v>
       </c>
       <c r="H180" t="str">
         <v>https://www.cpslugano.ch/</v>
       </c>
       <c r="I180" t="str">
         <v>Via Ronchetto</v>
       </c>
       <c r="J180" t="str">
         <v>14</v>
       </c>
       <c r="K180" t="str">
         <v>6900</v>
       </c>
       <c r="L180" t="str">
         <v>Lugano</v>
       </c>
       <c r="M180" t="str">
         <v>ti</v>
       </c>
       <c r="N180" t="str">
         <v>false</v>
       </c>
       <c r="O180" t="str">
         <v>46.02073669433594,8.957083702087402</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="str">
-        <v>BSXTI9936802</v>
+        <v/>
       </c>
       <c r="B181" t="str">
-        <v>BSXTI0036800.s.02</v>
+        <v>BSXGE0070000.s.01</v>
       </c>
       <c r="C181" t="str">
-        <v>CPS Lugano</v>
+        <v/>
       </c>
       <c r="D181" t="str">
-        <v>Centro professionale sociosanitario medico-tecnico Lugano</v>
+        <v>Satom IT &amp; Learning Solutions</v>
       </c>
       <c r="E181" t="str">
-        <v>Scuola specializzata superiore medico-tecnica</v>
+        <v/>
       </c>
       <c r="F181" t="str">
-        <v>decs-cps.lugano@edu.ti.ch</v>
+        <v/>
       </c>
       <c r="G181" t="str">
-        <v>091 815 28 71</v>
+        <v>022 757 66 86</v>
       </c>
       <c r="H181" t="str">
-        <v>https://www.cpslugano.ch/</v>
+        <v>https://www.satom.net</v>
       </c>
       <c r="I181" t="str">
-        <v>Via Ronchetto</v>
+        <v>Quai du Seujet</v>
       </c>
       <c r="J181" t="str">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="K181" t="str">
-        <v>6900</v>
+        <v>1201</v>
       </c>
       <c r="L181" t="str">
-        <v>Lugano</v>
+        <v>Genève</v>
       </c>
       <c r="M181" t="str">
-        <v>ti</v>
+        <v>ge</v>
       </c>
       <c r="N181" t="str">
         <v>false</v>
       </c>
       <c r="O181" t="str">
-        <v>46.02073669433594,8.957083702087402</v>
+        <v>46.205623626708984,6.136842250823975</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="str">
         <v/>
       </c>
       <c r="B182" t="str">
-        <v>BSXGE0070000.s.01</v>
+        <v>BSXZG0010800.s.01</v>
       </c>
       <c r="C182" t="str">
-        <v/>
+        <v>LBBZ Schluechthof Cham</v>
       </c>
       <c r="D182" t="str">
-        <v>Satom IT &amp; Learning Solutions</v>
+        <v>Landwirtschaftliches Bildungs- und Beratungszentrum Cham</v>
       </c>
       <c r="E182" t="str">
         <v/>
       </c>
       <c r="F182" t="str">
-        <v/>
+        <v>info@schluechthof.ch</v>
       </c>
       <c r="G182" t="str">
-        <v>022 757 66 86</v>
+        <v>041 594 50 00</v>
       </c>
       <c r="H182" t="str">
-        <v>https://www.satom.net</v>
+        <v>https://schluechthof.ch/</v>
       </c>
       <c r="I182" t="str">
-        <v>Quai du Seujet</v>
+        <v>Bergackerstrasse</v>
       </c>
       <c r="J182" t="str">
-        <v>10</v>
+        <v>42</v>
       </c>
       <c r="K182" t="str">
-        <v>1201</v>
+        <v>6330</v>
       </c>
       <c r="L182" t="str">
-        <v>Genève</v>
+        <v>Cham</v>
       </c>
       <c r="M182" t="str">
-        <v>ge</v>
+        <v>zg</v>
       </c>
       <c r="N182" t="str">
         <v>false</v>
       </c>
       <c r="O182" t="str">
-        <v>46.205623626708984,6.136842250823975</v>
+        <v>47.186275482177734,8.464051246643066</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="str">
         <v/>
       </c>
       <c r="B183" t="str">
-        <v>BSXGE0069600.s.01</v>
+        <v>BSXGL0010100.s.01</v>
       </c>
       <c r="C183" t="str">
-        <v/>
+        <v>KBS Glarus</v>
       </c>
       <c r="D183" t="str">
-        <v>Ecole Hôtelière Genève</v>
+        <v>Kaufmännische Berufsfachschule Glarus</v>
       </c>
       <c r="E183" t="str">
         <v/>
       </c>
       <c r="F183" t="str">
-        <v/>
+        <v>office@kbsglarus.ch</v>
       </c>
       <c r="G183" t="str">
-        <v>022 919 24 13</v>
+        <v>055 645 52 42</v>
       </c>
       <c r="H183" t="str">
-        <v/>
+        <v>https://www.kbsglarus.ch</v>
       </c>
       <c r="I183" t="str">
-        <v>Avenue de la Paix</v>
+        <v>Zaunplatz</v>
       </c>
       <c r="J183" t="str">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="K183" t="str">
-        <v>1202</v>
+        <v>8750</v>
       </c>
       <c r="L183" t="str">
-        <v>Genève</v>
+        <v>Glarus</v>
       </c>
       <c r="M183" t="str">
-        <v>ge</v>
+        <v>gl</v>
       </c>
       <c r="N183" t="str">
         <v>false</v>
       </c>
       <c r="O183" t="str">
-        <v>46.22697448730469,6.138172626495361</v>
+        <v>47.03790283203125,9.068512916564941</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="str">
         <v/>
       </c>
       <c r="B184" t="str">
-        <v>BSXZG0010800.s.01</v>
+        <v>BSXVD0010800.s.01</v>
       </c>
       <c r="C184" t="str">
-        <v>LBBZ Schluechthof Cham</v>
+        <v>PANORAMA</v>
       </c>
       <c r="D184" t="str">
-        <v>Landwirtschaftliches Bildungs- und Beratungszentrum Cham</v>
+        <v>PANORAMA - Assistantes et secrétaires médicales</v>
       </c>
       <c r="E184" t="str">
         <v/>
       </c>
       <c r="F184" t="str">
-        <v>info@schluechthof.ch</v>
+        <v>ecoles@rochepanorama.ch</v>
       </c>
       <c r="G184" t="str">
-        <v>041 594 50 00</v>
+        <v>021 323 69 07</v>
       </c>
       <c r="H184" t="str">
-        <v>https://www.zg.ch/behoerden/volkswirtschaftsdirektion/lbbz</v>
+        <v>https://ecolepanorama.ch/</v>
       </c>
       <c r="I184" t="str">
-        <v>Bergackerstrasse</v>
+        <v>Rue de la Tour</v>
       </c>
       <c r="J184" t="str">
-        <v>42</v>
+        <v>8bis</v>
       </c>
       <c r="K184" t="str">
-        <v>6330</v>
+        <v>1004</v>
       </c>
       <c r="L184" t="str">
-        <v>Cham</v>
+        <v>Lausanne</v>
       </c>
       <c r="M184" t="str">
-        <v>zg</v>
+        <v>vd</v>
       </c>
       <c r="N184" t="str">
         <v>false</v>
       </c>
       <c r="O184" t="str">
-        <v>47.186275482177734,8.464051246643066</v>
+        <v>46.523651123046875,6.629326343536377</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="str">
         <v/>
       </c>
       <c r="B185" t="str">
-        <v>BSXGL0010100.s.01</v>
+        <v>BSXBE0011700.s.01</v>
       </c>
       <c r="C185" t="str">
-        <v>KBS Glarus</v>
+        <v>SHB Brienz</v>
       </c>
       <c r="D185" t="str">
-        <v>Kaufmännische Berufsfachschule Glarus</v>
+        <v>Schule für Holzbildhauerei</v>
       </c>
       <c r="E185" t="str">
         <v/>
       </c>
       <c r="F185" t="str">
-        <v>office@kbsglarus.ch</v>
+        <v>schule@holzbildhauerei.ch</v>
       </c>
       <c r="G185" t="str">
-        <v>055 645 52 42</v>
+        <v>033 952 17 51</v>
       </c>
       <c r="H185" t="str">
-        <v>https://www.kbsglarus.ch</v>
+        <v>https://www.holzbildhauerei.ch</v>
       </c>
       <c r="I185" t="str">
-        <v>Zaunplatz</v>
+        <v>Schleegasse</v>
       </c>
       <c r="J185" t="str">
-        <v>36</v>
+        <v>1</v>
       </c>
       <c r="K185" t="str">
-        <v>8750</v>
+        <v>3855</v>
       </c>
       <c r="L185" t="str">
-        <v>Glarus</v>
+        <v>Brienz BE</v>
       </c>
       <c r="M185" t="str">
-        <v>gl</v>
+        <v>be</v>
       </c>
       <c r="N185" t="str">
         <v>false</v>
       </c>
       <c r="O185" t="str">
-        <v>47.03790283203125,9.068512916564941</v>
+        <v>46.7564811706543,8.024809837341309</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="str">
-        <v/>
+        <v>BSXTI0007400</v>
       </c>
       <c r="B186" t="str">
-        <v>BSXVD0010800.s.01</v>
+        <v>BSXTI0007400.s.01</v>
       </c>
       <c r="C186" t="str">
-        <v>PANORAMA</v>
+        <v>CPT Mendrisio</v>
       </c>
       <c r="D186" t="str">
-        <v>PANORAMA - Assistantes et secrétaires médicales</v>
+        <v>Centro professionale tecnico Mendrisio</v>
       </c>
       <c r="E186" t="str">
-        <v/>
+        <v>Scuola professionale artigianale e industriale tecnica</v>
       </c>
       <c r="F186" t="str">
-        <v>ecoles@rochepanorama.ch</v>
+        <v>decs-cpt.mendrisio@edu.ti.ch</v>
       </c>
       <c r="G186" t="str">
-        <v>021 323 69 07</v>
+        <v>091 816 40 11</v>
       </c>
       <c r="H186" t="str">
-        <v>https://ecolepanorama.ch/</v>
+        <v>https://cptmendrisio.ch/</v>
       </c>
       <c r="I186" t="str">
-        <v>Rue de la Tour</v>
+        <v>Via Mola</v>
       </c>
       <c r="J186" t="str">
-        <v>8bis</v>
+        <v/>
       </c>
       <c r="K186" t="str">
-        <v>1004</v>
+        <v>6850</v>
       </c>
       <c r="L186" t="str">
-        <v>Lausanne</v>
+        <v>Mendrisio</v>
       </c>
       <c r="M186" t="str">
-        <v>vd</v>
+        <v>ti</v>
       </c>
       <c r="N186" t="str">
         <v>false</v>
       </c>
       <c r="O186" t="str">
-        <v>46.523651123046875,6.629326343536377</v>
+        <v>45.86143112182617,8.980112075805664</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="str">
         <v/>
       </c>
       <c r="B187" t="str">
-        <v>BSXBE0011700.s.01</v>
+        <v>BSXBE0011100.s.01</v>
       </c>
       <c r="C187" t="str">
-        <v>SHB Brienz</v>
+        <v>BWZ Lyss</v>
       </c>
       <c r="D187" t="str">
-        <v>Schule für Holzbildhauerei</v>
+        <v>Berufs- und Weiterbildungszentrum Lyss</v>
       </c>
       <c r="E187" t="str">
         <v/>
       </c>
       <c r="F187" t="str">
-        <v>schule@holzbildhauerei.ch</v>
+        <v>lehrlingsschule@bwzlyss.ch</v>
       </c>
       <c r="G187" t="str">
-        <v>033 952 17 51</v>
+        <v>032 387 89 89</v>
       </c>
       <c r="H187" t="str">
-        <v>https://www.holzbildhauerei.ch</v>
+        <v>https://www.bwzlyss.ch</v>
       </c>
       <c r="I187" t="str">
-        <v>Schleegasse</v>
+        <v>Bürenstr.</v>
       </c>
       <c r="J187" t="str">
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="K187" t="str">
-        <v>3855</v>
+        <v>3250</v>
       </c>
       <c r="L187" t="str">
-        <v>Brienz BE</v>
+        <v>Lyss</v>
       </c>
       <c r="M187" t="str">
         <v>be</v>
       </c>
       <c r="N187" t="str">
         <v>false</v>
       </c>
       <c r="O187" t="str">
-        <v>46.7564811706543,8.024809837341309</v>
+        <v>47.07838439941406,7.3090291023254395</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="str">
-        <v>BSXTI0007400</v>
+        <v/>
       </c>
       <c r="B188" t="str">
-        <v>BSXTI0007400.s.01</v>
+        <v>BSXBE0014800.s.01</v>
       </c>
       <c r="C188" t="str">
-        <v>CPT Mendrisio</v>
+        <v>BSD Bern</v>
       </c>
       <c r="D188" t="str">
-        <v>Centro professionale tecnico Mendrisio</v>
+        <v>Berufsfachschule des Detailhandels</v>
       </c>
       <c r="E188" t="str">
-        <v>Scuola professionale artigianale e industriale tecnica</v>
+        <v/>
       </c>
       <c r="F188" t="str">
-        <v>decs-cpt.mendrisio@edu.ti.ch</v>
+        <v>info@bsd-bern.ch</v>
       </c>
       <c r="G188" t="str">
-        <v>091 816 40 11</v>
+        <v>031 327 61 11</v>
       </c>
       <c r="H188" t="str">
-        <v>https://cptmendrisio.ch/</v>
+        <v>https://www.bsd-bern.ch</v>
       </c>
       <c r="I188" t="str">
-        <v>Via Mola</v>
+        <v>Postgasse</v>
       </c>
       <c r="J188" t="str">
-        <v/>
+        <v>66</v>
       </c>
       <c r="K188" t="str">
-        <v>6850</v>
+        <v>3011</v>
       </c>
       <c r="L188" t="str">
-        <v>Mendrisio</v>
+        <v>Bern</v>
       </c>
       <c r="M188" t="str">
-        <v>ti</v>
+        <v>be</v>
       </c>
       <c r="N188" t="str">
         <v>false</v>
       </c>
       <c r="O188" t="str">
-        <v>45.86143112182617,8.980112075805664</v>
+        <v>46.9487419128418,7.453309059143066</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="str">
-        <v/>
+        <v>BSXTI0007600</v>
       </c>
       <c r="B189" t="str">
-        <v>BSXBE0011100.s.01</v>
+        <v>BSXTI0007600.s.01</v>
       </c>
       <c r="C189" t="str">
-        <v>BWZ Lyss</v>
+        <v>CPC Bellinzona</v>
       </c>
       <c r="D189" t="str">
-        <v>Berufs- und Weiterbildungszentrum Lyss</v>
+        <v>Centro professionale commerciale Bellinzona</v>
       </c>
       <c r="E189" t="str">
-        <v/>
+        <v>Scuola professionale commerciale</v>
       </c>
       <c r="F189" t="str">
-        <v>lehrlingsschule@bwzlyss.ch</v>
+        <v>decs-cpc.bellinzona@ti.ch</v>
       </c>
       <c r="G189" t="str">
-        <v>032 387 89 89</v>
+        <v>091 814 79 41</v>
       </c>
       <c r="H189" t="str">
-        <v>https://www.bwzlyss.ch</v>
+        <v>https://cpcbellinzona.ch</v>
       </c>
       <c r="I189" t="str">
-        <v>Bürenstr.</v>
+        <v>Via Vallone</v>
       </c>
       <c r="J189" t="str">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="K189" t="str">
-        <v>3250</v>
+        <v>6500</v>
       </c>
       <c r="L189" t="str">
-        <v>Lyss</v>
+        <v>Bellinzona</v>
       </c>
       <c r="M189" t="str">
-        <v>be</v>
+        <v>ti</v>
       </c>
       <c r="N189" t="str">
         <v>false</v>
       </c>
       <c r="O189" t="str">
-        <v>47.07838439941406,7.3090291023254395</v>
+        <v>46.2044677734375,9.028115272521973</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="str">
         <v/>
       </c>
       <c r="B190" t="str">
-        <v>BSXBE0014800.s.01</v>
+        <v>BSXAG0014100.s.01</v>
       </c>
       <c r="C190" t="str">
-        <v>BSD Bern</v>
+        <v>Liebegg</v>
       </c>
       <c r="D190" t="str">
-        <v>Berufsfachschule des Detailhandels</v>
+        <v>Landwirtschaftliches Zentrum Liebegg</v>
       </c>
       <c r="E190" t="str">
         <v/>
       </c>
       <c r="F190" t="str">
-        <v>info@bsd-bern.ch</v>
+        <v>info@liebegg.ch</v>
       </c>
       <c r="G190" t="str">
-        <v>031 327 61 11</v>
+        <v>062 855 86 55</v>
       </c>
       <c r="H190" t="str">
-        <v>https://www.bsd-bern.ch</v>
+        <v>https://www.liebegg.ch</v>
       </c>
       <c r="I190" t="str">
-        <v>Postgasse</v>
+        <v>Liebegg</v>
       </c>
       <c r="J190" t="str">
-        <v>66</v>
+        <v>1</v>
       </c>
       <c r="K190" t="str">
-        <v>3011</v>
+        <v>5722</v>
       </c>
       <c r="L190" t="str">
-        <v>Bern</v>
+        <v>Gränichen</v>
       </c>
       <c r="M190" t="str">
-        <v>be</v>
+        <v>ag</v>
       </c>
       <c r="N190" t="str">
         <v>false</v>
       </c>
       <c r="O190" t="str">
-        <v>46.9487419128418,7.453309059143066</v>
+        <v>47.33962631225586,8.118841171264648</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="str">
-        <v>BSXTI0007600</v>
+        <v>BSXGR0011500</v>
       </c>
       <c r="B191" t="str">
-        <v>BSXTI0007600.s.01</v>
+        <v>BSXGR0011500.s.01</v>
       </c>
       <c r="C191" t="str">
-        <v>CPC Bellinzona</v>
+        <v>BKS Chur</v>
       </c>
       <c r="D191" t="str">
-        <v>Centro professionale commerciale Bellinzona</v>
+        <v>Bündner Kantonsschule Chur</v>
       </c>
       <c r="E191" t="str">
-        <v>Scuola professionale commerciale</v>
+        <v/>
       </c>
       <c r="F191" t="str">
-        <v>decs-cpc.bellinzona@ti.ch</v>
+        <v>sekretariat@bks.gr.ch</v>
       </c>
       <c r="G191" t="str">
-        <v>091 814 79 41</v>
+        <v>081 257 51 51</v>
       </c>
       <c r="H191" t="str">
-        <v>https://cpcbellinzona.ch</v>
+        <v>https://www.bks.gr.ch</v>
       </c>
       <c r="I191" t="str">
-        <v>Via Vallone</v>
+        <v>Arosastrasse</v>
       </c>
       <c r="J191" t="str">
-        <v>25</v>
+        <v>2</v>
       </c>
       <c r="K191" t="str">
-        <v>6500</v>
+        <v>7000</v>
       </c>
       <c r="L191" t="str">
-        <v>Bellinzona</v>
+        <v>Chur</v>
       </c>
       <c r="M191" t="str">
-        <v>ti</v>
+        <v>gr</v>
       </c>
       <c r="N191" t="str">
         <v>false</v>
       </c>
       <c r="O191" t="str">
-        <v>46.2044677734375,9.028115272521973</v>
+        <v>46.848388671875,9.536502838134766</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="str">
         <v/>
       </c>
       <c r="B192" t="str">
-        <v>BSXAG0014100.s.01</v>
+        <v>BSXSG0016500.s.01</v>
       </c>
       <c r="C192" t="str">
-        <v>Liebegg</v>
+        <v>BZGS St. Gallen</v>
       </c>
       <c r="D192" t="str">
-        <v>Landwirtschaftliches Zentrum Liebegg</v>
+        <v>Berufs- und Weiterbildungszentrum für Gesundheits- und Sozialberufe St.Gallen</v>
       </c>
       <c r="E192" t="str">
         <v/>
       </c>
       <c r="F192" t="str">
-        <v>info@liebegg.ch</v>
+        <v>info@bzgs.ch</v>
       </c>
       <c r="G192" t="str">
-        <v>062 855 86 55</v>
+        <v>058 229 88 11</v>
       </c>
       <c r="H192" t="str">
-        <v>https://www.liebegg.ch</v>
+        <v>https://www.bzgs.ch</v>
       </c>
       <c r="I192" t="str">
-        <v>Liebegg</v>
+        <v>Lindenstrasse</v>
       </c>
       <c r="J192" t="str">
-        <v>1</v>
+        <v>139</v>
       </c>
       <c r="K192" t="str">
-        <v>5722</v>
+        <v>9016</v>
       </c>
       <c r="L192" t="str">
-        <v>Gränichen</v>
+        <v>St. Gallen</v>
       </c>
       <c r="M192" t="str">
-        <v>ag</v>
+        <v>sg</v>
       </c>
       <c r="N192" t="str">
         <v>false</v>
       </c>
       <c r="O192" t="str">
-        <v>47.33962631225586,8.118841171264648</v>
+        <v>47.43739700317383,9.402085304260254</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="str">
-        <v>BSXGR0011500</v>
+        <v>BSXSG0016300</v>
       </c>
       <c r="B193" t="str">
-        <v>BSXGR0011500.s.01</v>
+        <v>BSXSG0016500.s.02</v>
       </c>
       <c r="C193" t="str">
-        <v>BKS Chur</v>
+        <v>BZGS Rheineck</v>
       </c>
       <c r="D193" t="str">
-        <v>Bündner Kantonsschule Chur</v>
+        <v>Berufs- und Weiterbildungszentrum für Gesundheits- und Sozialberufe St.Gallen</v>
       </c>
       <c r="E193" t="str">
         <v/>
       </c>
       <c r="F193" t="str">
-        <v>sekretariat@bks.gr.ch</v>
+        <v>info@bzgs.ch</v>
       </c>
       <c r="G193" t="str">
-        <v>081 257 51 51</v>
+        <v>058 229 88 33</v>
       </c>
       <c r="H193" t="str">
-        <v>https://www.bks.gr.ch</v>
+        <v>https://www.bzgs.ch</v>
       </c>
       <c r="I193" t="str">
-        <v>Arosastrasse</v>
+        <v>Appenzellerstrasse</v>
       </c>
       <c r="J193" t="str">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K193" t="str">
-        <v>7000</v>
+        <v>9424</v>
       </c>
       <c r="L193" t="str">
-        <v>Chur</v>
+        <v>Rheineck</v>
       </c>
       <c r="M193" t="str">
-        <v>gr</v>
+        <v>sg</v>
       </c>
       <c r="N193" t="str">
         <v>false</v>
       </c>
       <c r="O193" t="str">
-        <v>46.848388671875,9.536502838134766</v>
+        <v>47.4640007019043,9.591279983520508</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="str">
         <v/>
       </c>
       <c r="B194" t="str">
-        <v>BSXSG0016500.s.01</v>
+        <v>BSXAG0014600.s.01</v>
       </c>
       <c r="C194" t="str">
-        <v>BZGS St. Gallen</v>
+        <v>H+Bildung</v>
       </c>
       <c r="D194" t="str">
-        <v>Berufs- und Weiterbildungszentrum für Gesundheits- und Sozialberufe St.Gallen</v>
+        <v>H+Bildung</v>
       </c>
       <c r="E194" t="str">
         <v/>
       </c>
       <c r="F194" t="str">
-        <v>info@bzgs.ch</v>
+        <v>info@hplus-bildung.ch</v>
       </c>
       <c r="G194" t="str">
-        <v>058 229 88 11</v>
+        <v>062 926 90 00</v>
       </c>
       <c r="H194" t="str">
-        <v>https://www.bzgs.ch</v>
+        <v>https://www.hplus-bildung.ch</v>
       </c>
       <c r="I194" t="str">
-        <v>Lindenstrasse</v>
+        <v>Hintere Bahnhofstrasse</v>
       </c>
       <c r="J194" t="str">
-        <v>139</v>
+        <v>32</v>
       </c>
       <c r="K194" t="str">
-        <v>9016</v>
+        <v>5000</v>
       </c>
       <c r="L194" t="str">
-        <v>St. Gallen</v>
+        <v>Aarau</v>
       </c>
       <c r="M194" t="str">
-        <v>sg</v>
+        <v>ag</v>
       </c>
       <c r="N194" t="str">
         <v>false</v>
       </c>
       <c r="O194" t="str">
-        <v>47.43739700317383,9.402085304260254</v>
+        <v>47.39082612478935,8.051627164316638</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="str">
-        <v>BSXSG0016300</v>
+        <v>BSXTI0008600</v>
       </c>
       <c r="B195" t="str">
-        <v>BSXSG0016500.s.02</v>
+        <v>BSXTI0008600.s.01</v>
       </c>
       <c r="C195" t="str">
-        <v>BZGS Rheineck</v>
+        <v>CPS Mendrisio</v>
       </c>
       <c r="D195" t="str">
-        <v>Berufs- und Weiterbildungszentrum für Gesundheits- und Sozialberufe St.Gallen</v>
+        <v>Centro professionale sociosanitario Mendrisio</v>
       </c>
       <c r="E195" t="str">
-        <v/>
+        <v>Scuola per operatori sociosanitari</v>
       </c>
       <c r="F195" t="str">
-        <v>info@bzgs.ch</v>
+        <v>decs-cps.mendrisio@edu.ti.ch</v>
       </c>
       <c r="G195" t="str">
-        <v>058 229 88 33</v>
+        <v>091 816 59 61</v>
       </c>
       <c r="H195" t="str">
-        <v>https://www.bzgs.ch</v>
+        <v>https://cpsmendrisio.ch/</v>
       </c>
       <c r="I195" t="str">
-        <v>Appenzellerstrasse</v>
+        <v>Via Ag. Maspoli</v>
       </c>
       <c r="J195" t="str">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K195" t="str">
-        <v>9424</v>
+        <v>6850</v>
       </c>
       <c r="L195" t="str">
-        <v>Rheineck</v>
+        <v>Mendrisio</v>
       </c>
       <c r="M195" t="str">
-        <v>sg</v>
+        <v>ti</v>
       </c>
       <c r="N195" t="str">
         <v>false</v>
       </c>
       <c r="O195" t="str">
-        <v>47.4640007019043,9.591279983520508</v>
+        <v>45.86187744140625,8.97695541381836</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="str">
-        <v/>
+        <v>BSXTI9908602</v>
       </c>
       <c r="B196" t="str">
-        <v>BSXAG0014600.s.01</v>
+        <v>BSXTI0008600.s.02</v>
       </c>
       <c r="C196" t="str">
-        <v>H+Bildung</v>
+        <v>CPS Mendrisio</v>
       </c>
       <c r="D196" t="str">
-        <v>H+Bildung</v>
+        <v>Centro professionale sociosanitario Mendrisio</v>
       </c>
       <c r="E196" t="str">
-        <v/>
+        <v>Scuola specializzata superiore per educatori dell'infanzia</v>
       </c>
       <c r="F196" t="str">
-        <v>info@hplus-bildung.ch</v>
+        <v>decs-cps.mendrisio@edu.ti.ch</v>
       </c>
       <c r="G196" t="str">
-        <v>062 926 90 00</v>
+        <v>091 816 59 61</v>
       </c>
       <c r="H196" t="str">
-        <v>https://www.hplus-bildung.ch</v>
+        <v>https://cpsmendrisio.ch/</v>
       </c>
       <c r="I196" t="str">
-        <v>Rain</v>
+        <v>Via Ag. Maspoli</v>
       </c>
       <c r="J196" t="str">
-        <v>36</v>
+        <v>6</v>
       </c>
       <c r="K196" t="str">
-        <v>5000</v>
+        <v>6850</v>
       </c>
       <c r="L196" t="str">
-        <v>Aarau</v>
+        <v>Mendrisio</v>
       </c>
       <c r="M196" t="str">
-        <v>ag</v>
+        <v>ti</v>
       </c>
       <c r="N196" t="str">
         <v>false</v>
       </c>
       <c r="O196" t="str">
-        <v>47.3905143737793,8.043530464172363</v>
+        <v>45.86187744140625,8.97695541381836</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="str">
-        <v>BSXTI0008600</v>
+        <v/>
       </c>
       <c r="B197" t="str">
-        <v>BSXTI0008600.s.01</v>
+        <v>BSXAG0010000.s.01</v>
       </c>
       <c r="C197" t="str">
-        <v>CPS Mendrisio</v>
+        <v>BSA</v>
       </c>
       <c r="D197" t="str">
-        <v>Centro professionale sociosanitario Mendrisio</v>
+        <v>Berufsschule Aarau</v>
       </c>
       <c r="E197" t="str">
-        <v>Scuola per operatori sociosanitari</v>
+        <v/>
       </c>
       <c r="F197" t="str">
-        <v>decs-cps.mendrisio@edu.ti.ch</v>
+        <v>info@bs-aarau.ch</v>
       </c>
       <c r="G197" t="str">
-        <v>091 816 59 61</v>
+        <v>062 832 36 36</v>
       </c>
       <c r="H197" t="str">
-        <v>https://cpsmendrisio.ch/</v>
+        <v>https://www.bs-aarau.ch</v>
       </c>
       <c r="I197" t="str">
-        <v>Via Ag. Maspoli</v>
+        <v>Tellistrasse</v>
       </c>
       <c r="J197" t="str">
-        <v>6</v>
+        <v>58</v>
       </c>
       <c r="K197" t="str">
-        <v>6850</v>
+        <v>5001</v>
       </c>
       <c r="L197" t="str">
-        <v>Mendrisio</v>
+        <v>Aarau</v>
       </c>
       <c r="M197" t="str">
-        <v>ti</v>
+        <v>ag</v>
       </c>
       <c r="N197" t="str">
         <v>false</v>
       </c>
       <c r="O197" t="str">
-        <v>45.86187744140625,8.97695541381836</v>
+        <v>47.397090911865234,8.055953979492188</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="str">
-        <v>BSXTI9908602</v>
+        <v/>
       </c>
       <c r="B198" t="str">
-        <v>BSXTI0008600.s.02</v>
+        <v>BSXFR0044400.s.01</v>
       </c>
       <c r="C198" t="str">
-        <v>CPS Mendrisio</v>
+        <v>ESSG</v>
       </c>
       <c r="D198" t="str">
-        <v>Centro professionale sociosanitario Mendrisio</v>
+        <v>Ecole professionnelle Santé-Social</v>
       </c>
       <c r="E198" t="str">
-        <v>Scuola specializzata superiore per educatori dell'infanzia</v>
+        <v/>
       </c>
       <c r="F198" t="str">
-        <v>decs-cps.mendrisio@edu.ti.ch</v>
+        <v>essg@edufr.ch</v>
       </c>
       <c r="G198" t="str">
-        <v>091 816 59 61</v>
+        <v>026 305 56 27</v>
       </c>
       <c r="H198" t="str">
-        <v>https://cpsmendrisio.ch/</v>
+        <v>https://www.fr.ch/essg</v>
       </c>
       <c r="I198" t="str">
-        <v>Via Ag. Maspoli</v>
+        <v>Route de Grangeneuve</v>
       </c>
       <c r="J198" t="str">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K198" t="str">
-        <v>6850</v>
+        <v>1725</v>
       </c>
       <c r="L198" t="str">
-        <v>Mendrisio</v>
+        <v>Posieux</v>
       </c>
       <c r="M198" t="str">
-        <v>ti</v>
+        <v>fr</v>
       </c>
       <c r="N198" t="str">
         <v>false</v>
       </c>
       <c r="O198" t="str">
-        <v>45.86187744140625,8.97695541381836</v>
+        <v>46.771026611328125,7.111205577850342</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="str">
         <v/>
       </c>
       <c r="B199" t="str">
-        <v>BSXAG0010000.s.01</v>
+        <v>BSXBE0011400.s.01</v>
       </c>
       <c r="C199" t="str">
-        <v>BSA</v>
+        <v>BFF Bern</v>
       </c>
       <c r="D199" t="str">
-        <v>Berufsschule Aarau</v>
+        <v>BFF</v>
       </c>
       <c r="E199" t="str">
         <v/>
       </c>
       <c r="F199" t="str">
-        <v>info@bs-aarau.ch</v>
+        <v>bffbern@bffbern.ch</v>
       </c>
       <c r="G199" t="str">
-        <v>062 832 36 36</v>
+        <v>031 635 28 00</v>
       </c>
       <c r="H199" t="str">
-        <v>https://www.bs-aarau.ch</v>
+        <v>https://www.bffbern.ch</v>
       </c>
       <c r="I199" t="str">
-        <v>Tellistrasse</v>
+        <v>Monbijoustrasse</v>
       </c>
       <c r="J199" t="str">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="K199" t="str">
-        <v>5001</v>
+        <v>3001</v>
       </c>
       <c r="L199" t="str">
-        <v>Aarau</v>
+        <v>Bern</v>
       </c>
       <c r="M199" t="str">
-        <v>ag</v>
+        <v>be</v>
       </c>
       <c r="N199" t="str">
         <v>false</v>
       </c>
       <c r="O199" t="str">
-        <v>47.397090911865234,8.055953979492188</v>
+        <v>46.94439697265625,7.436467170715332</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="str">
-        <v/>
+        <v>BSXGR0010500</v>
       </c>
       <c r="B200" t="str">
-        <v>BSXFR0044400.s.01</v>
+        <v>BSXGR0010500.s.01</v>
       </c>
       <c r="C200" t="str">
-        <v>ESSG</v>
+        <v>SIVM</v>
       </c>
       <c r="D200" t="str">
-        <v>Ecole professionnelle Santé-Social</v>
+        <v>Scoula industriala Val Müstair</v>
       </c>
       <c r="E200" t="str">
         <v/>
       </c>
       <c r="F200" t="str">
-        <v>essg@edufr.ch</v>
+        <v>s.de-stefani@gewerbeschule-samedan.ch</v>
       </c>
       <c r="G200" t="str">
-        <v>026 305 56 27</v>
+        <v>078 763 39 34</v>
       </c>
       <c r="H200" t="str">
-        <v>https://www.fr.ch/essg</v>
+        <v>https://www.si-valmuestair.ch/</v>
       </c>
       <c r="I200" t="str">
-        <v>Route de Grangeneuve</v>
+        <v>Via Veglia</v>
       </c>
       <c r="J200" t="str">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K200" t="str">
-        <v>1725</v>
+        <v>7536</v>
       </c>
       <c r="L200" t="str">
-        <v>Posieux</v>
+        <v>Sta. Maria</v>
       </c>
       <c r="M200" t="str">
-        <v>fr</v>
+        <v>gr</v>
       </c>
       <c r="N200" t="str">
         <v>false</v>
       </c>
       <c r="O200" t="str">
-        <v>46.771026611328125,7.111205577850342</v>
+        <v>46.60139737236041,10.423406776353685</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="str">
-        <v/>
+        <v>BSXGR0012000</v>
       </c>
       <c r="B201" t="str">
-        <v>BSXBE0011400.s.01</v>
+        <v>BSXGR0012000.s.01</v>
       </c>
       <c r="C201" t="str">
-        <v>BFF Bern</v>
+        <v>SSGD</v>
       </c>
       <c r="D201" t="str">
-        <v>BFF</v>
+        <v>Stiftung Sport-Gymnasium Davos</v>
       </c>
       <c r="E201" t="str">
         <v/>
       </c>
       <c r="F201" t="str">
-        <v>bffbern@bffbern.ch</v>
+        <v>info@sportgymnasium.ch</v>
       </c>
       <c r="G201" t="str">
-        <v>031 635 28 00</v>
+        <v>081 410 01 70</v>
       </c>
       <c r="H201" t="str">
-        <v>https://www.bffbern.ch</v>
+        <v>https://www.sportgymnasium.ch</v>
       </c>
       <c r="I201" t="str">
-        <v>Monbijoustrasse</v>
+        <v>Grüenistrasse</v>
       </c>
       <c r="J201" t="str">
-        <v>21</v>
+        <v>1</v>
       </c>
       <c r="K201" t="str">
-        <v>3001</v>
+        <v>7270</v>
       </c>
       <c r="L201" t="str">
-        <v>Bern</v>
+        <v>Davos Platz</v>
       </c>
       <c r="M201" t="str">
-        <v>be</v>
+        <v>gr</v>
       </c>
       <c r="N201" t="str">
         <v>false</v>
       </c>
       <c r="O201" t="str">
-        <v>46.94439697265625,7.436467170715332</v>
+        <v>46.79026794433594,9.81570053100586</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="str">
-        <v>BSXGR0010500</v>
+        <v>BSXGR0011200</v>
       </c>
       <c r="B202" t="str">
-        <v>BSXGR0010500.s.01</v>
+        <v>BSXGR0011200.s.01</v>
       </c>
       <c r="C202" t="str">
-        <v>SIVM</v>
+        <v>EHL Passugg</v>
       </c>
       <c r="D202" t="str">
-        <v>Scoula industriala Val Müstair</v>
+        <v>EHL Hotelfachschule Passugg AG</v>
       </c>
       <c r="E202" t="str">
         <v/>
       </c>
       <c r="F202" t="str">
-        <v>s.de-stefani@gewerbeschule-samedan.ch</v>
+        <v>info.passugg@ehl.ch</v>
       </c>
       <c r="G202" t="str">
-        <v>078 763 369 34</v>
+        <v>081 255 11 11</v>
       </c>
       <c r="H202" t="str">
-        <v>https://www.si-valmuestair.ch/</v>
+        <v>https://passugg.ehl.edu</v>
       </c>
       <c r="I202" t="str">
-        <v>Via Veglia</v>
+        <v>Hauptstrasse</v>
       </c>
       <c r="J202" t="str">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="K202" t="str">
-        <v>7536</v>
+        <v>7062</v>
       </c>
       <c r="L202" t="str">
-        <v>Sta. Maria</v>
+        <v>Passugg</v>
       </c>
       <c r="M202" t="str">
         <v>gr</v>
       </c>
       <c r="N202" t="str">
         <v>false</v>
       </c>
       <c r="O202" t="str">
-        <v>46.60139737236041,10.423406776353685</v>
+        <v>46.8299560546875,9.547431945800781</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="str">
-        <v>BSXGR0012000</v>
+        <v/>
       </c>
       <c r="B203" t="str">
-        <v>BSXGR0012000.s.01</v>
+        <v>BSXBE0022200.s.01</v>
       </c>
       <c r="C203" t="str">
-        <v>SSGD</v>
+        <v>Aviforum</v>
       </c>
       <c r="D203" t="str">
-        <v>Stiftung Sport-Gymnasium Davos</v>
+        <v>Berufsfachschule am Aviforum</v>
       </c>
       <c r="E203" t="str">
         <v/>
       </c>
       <c r="F203" t="str">
-        <v>info@sportgymnasium.ch</v>
+        <v>info@aviforum.ch</v>
       </c>
       <c r="G203" t="str">
-        <v>081 410 01 70</v>
+        <v>031 915 35 35</v>
       </c>
       <c r="H203" t="str">
-        <v>https://www.sportgymnasium.ch</v>
+        <v>https://www.aviforum.ch</v>
       </c>
       <c r="I203" t="str">
-        <v>Grüenistrasse</v>
+        <v>Burgerweg</v>
       </c>
       <c r="J203" t="str">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="K203" t="str">
-        <v>7270</v>
+        <v>3052</v>
       </c>
       <c r="L203" t="str">
-        <v>Davos Platz</v>
+        <v>Zollikofen</v>
       </c>
       <c r="M203" t="str">
-        <v>gr</v>
+        <v>be</v>
       </c>
       <c r="N203" t="str">
         <v>false</v>
       </c>
       <c r="O203" t="str">
-        <v>46.79026794433594,9.81570053100586</v>
+        <v>46.98377227783203,7.461726188659668</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="str">
-        <v>BSXGR0011200</v>
+        <v/>
       </c>
       <c r="B204" t="str">
-        <v>BSXGR0011200.s.01</v>
+        <v>BSXLU0011100.s.01</v>
       </c>
       <c r="C204" t="str">
-        <v>EHL Passugg</v>
+        <v>Richemont</v>
       </c>
       <c r="D204" t="str">
-        <v>EHL Hotelfachschule Passugg AG</v>
+        <v>Richemont Centre of Excellence</v>
       </c>
       <c r="E204" t="str">
         <v/>
       </c>
       <c r="F204" t="str">
-        <v>info.passugg@ehl.ch</v>
+        <v>info@richemont.cc</v>
       </c>
       <c r="G204" t="str">
-        <v>081 255 11 11</v>
+        <v>041 375 85 85</v>
       </c>
       <c r="H204" t="str">
-        <v>https://ssth.ehl.edu/</v>
+        <v>https://www.richemont.cc</v>
       </c>
       <c r="I204" t="str">
-        <v>Hauptstrasse</v>
+        <v>Seeburgstrasse</v>
       </c>
       <c r="J204" t="str">
-        <v>12</v>
+        <v>51</v>
       </c>
       <c r="K204" t="str">
-        <v>7062</v>
+        <v>6006</v>
       </c>
       <c r="L204" t="str">
-        <v>Passugg</v>
+        <v>Luzern</v>
       </c>
       <c r="M204" t="str">
-        <v>gr</v>
+        <v>lu</v>
       </c>
       <c r="N204" t="str">
         <v>false</v>
       </c>
       <c r="O204" t="str">
-        <v>46.8299560546875,9.547431945800781</v>
+        <v>47.04778289794922,8.343330383300781</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="str">
         <v/>
       </c>
       <c r="B205" t="str">
-        <v>BSXBE0022200.s.01</v>
+        <v>BSXOW0010300.s.01</v>
       </c>
       <c r="C205" t="str">
-        <v>Aviforum</v>
+        <v>SSE AG Engelberg</v>
       </c>
       <c r="D205" t="str">
-        <v>Berufsfachschule am Aviforum</v>
+        <v>Schweizerische Sportmittelschule Engelberg AG</v>
       </c>
       <c r="E205" t="str">
         <v/>
       </c>
       <c r="F205" t="str">
-        <v>info@aviforum.ch</v>
+        <v>info@sportmittelschule.ch</v>
       </c>
       <c r="G205" t="str">
-        <v>031 915 35 35</v>
+        <v>041 639 63 24</v>
       </c>
       <c r="H205" t="str">
-        <v>https://www.aviforum.ch</v>
+        <v>https://www.sportmittelschule.ch</v>
       </c>
       <c r="I205" t="str">
-        <v>Burgerweg</v>
+        <v>Wydenstrasse</v>
       </c>
       <c r="J205" t="str">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="K205" t="str">
-        <v>3052</v>
+        <v>6390</v>
       </c>
       <c r="L205" t="str">
-        <v>Zollikofen</v>
+        <v>Engelberg</v>
       </c>
       <c r="M205" t="str">
-        <v>be</v>
+        <v>ow</v>
       </c>
       <c r="N205" t="str">
         <v>false</v>
       </c>
       <c r="O205" t="str">
-        <v>46.98377227783203,7.461726188659668</v>
+        <v>46.81924819946289,8.40955924987793</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="str">
-        <v/>
+        <v>BSXSO0011600</v>
       </c>
       <c r="B206" t="str">
-        <v>BSXLU0011100.s.01</v>
+        <v>BSXSO0011600.s.01</v>
       </c>
       <c r="C206" t="str">
-        <v>Richemont</v>
+        <v>Feusi Solothurn</v>
       </c>
       <c r="D206" t="str">
-        <v>Richemont Centre of Excellence</v>
+        <v>Feusi Bildungszentrum</v>
       </c>
       <c r="E206" t="str">
         <v/>
       </c>
       <c r="F206" t="str">
-        <v>info@richemont.cc</v>
+        <v>solothurn@feusi.ch</v>
       </c>
       <c r="G206" t="str">
-        <v>041 375 85 85</v>
+        <v>032 544 54 54</v>
       </c>
       <c r="H206" t="str">
-        <v>https://www.richemont.cc</v>
+        <v>https://www.feusi.ch/</v>
       </c>
       <c r="I206" t="str">
-        <v>Seeburgstrasse</v>
+        <v>Sandmattstrasse</v>
       </c>
       <c r="J206" t="str">
-        <v>51</v>
+        <v>1</v>
       </c>
       <c r="K206" t="str">
-        <v>6006</v>
+        <v>4500</v>
       </c>
       <c r="L206" t="str">
-        <v>Luzern</v>
+        <v>Solothurn</v>
       </c>
       <c r="M206" t="str">
-        <v>lu</v>
+        <v>so</v>
       </c>
       <c r="N206" t="str">
         <v>false</v>
       </c>
       <c r="O206" t="str">
-        <v>47.04778289794922,8.343330383300781</v>
+        <v>47.20237350463867,7.540647506713867</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="str">
-        <v/>
+        <v>BSXTI0009000</v>
       </c>
       <c r="B207" t="str">
-        <v>BSXOW0010300.s.01</v>
+        <v>BSXTI0009000.s.01</v>
       </c>
       <c r="C207" t="str">
-        <v>SSE AG Engelberg</v>
+        <v>SSSAT Bellinzona</v>
       </c>
       <c r="D207" t="str">
-        <v>Schweizerische Sportmittelschule Engelberg AG</v>
+        <v>Scuola specializzata superiore alberghiera e del turismo</v>
       </c>
       <c r="E207" t="str">
         <v/>
       </c>
       <c r="F207" t="str">
-        <v>info@sportmittelschule.ch</v>
+        <v>decs-sssat@edu.ti.ch</v>
       </c>
       <c r="G207" t="str">
-        <v>041 639 63 24</v>
+        <v>091 814 65 11</v>
       </c>
       <c r="H207" t="str">
-        <v>https://www.sportmittelschule.ch</v>
+        <v>https://www.sssat.ti.ch/</v>
       </c>
       <c r="I207" t="str">
-        <v>Wydenstrasse</v>
+        <v>Viale Stefano Franscini</v>
       </c>
       <c r="J207" t="str">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="K207" t="str">
-        <v>6390</v>
+        <v>6500</v>
       </c>
       <c r="L207" t="str">
-        <v>Engelberg</v>
+        <v>Bellinzona</v>
       </c>
       <c r="M207" t="str">
-        <v>ow</v>
+        <v>ti</v>
       </c>
       <c r="N207" t="str">
         <v>false</v>
       </c>
       <c r="O207" t="str">
-        <v>46.81924819946289,8.40955924987793</v>
+        <v>46.1945915222168,9.01243782043457</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="str">
-        <v>BSXSO0011600</v>
+        <v>BSXZH0018000</v>
       </c>
       <c r="B208" t="str">
-        <v>BSXSO0011600.s.01</v>
+        <v>BSXZH0019000.s.02</v>
       </c>
       <c r="C208" t="str">
-        <v>Feusi Solothurn</v>
+        <v>BBW/Bau</v>
       </c>
       <c r="D208" t="str">
-        <v>Feusi Bildungszentrum</v>
+        <v>Berufsbildungsschule Winterthur</v>
       </c>
       <c r="E208" t="str">
-        <v/>
+        <v>Bau</v>
       </c>
       <c r="F208" t="str">
-        <v>solothurn@feusi.ch</v>
+        <v>bau@bbw.ch</v>
       </c>
       <c r="G208" t="str">
-        <v>032 628 62 72</v>
+        <v>052 267 85 51</v>
       </c>
       <c r="H208" t="str">
-        <v>https://www.feusi.ch/</v>
+        <v>https://www.bbw.ch</v>
       </c>
       <c r="I208" t="str">
-        <v>Sandmattstrasse</v>
+        <v>Wülflingerstrasse</v>
       </c>
       <c r="J208" t="str">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="K208" t="str">
-        <v>4500</v>
+        <v>8400</v>
       </c>
       <c r="L208" t="str">
-        <v>Solothurn</v>
+        <v>Winterthur</v>
       </c>
       <c r="M208" t="str">
-        <v>so</v>
+        <v>zh</v>
       </c>
       <c r="N208" t="str">
         <v>false</v>
       </c>
       <c r="O208" t="str">
-        <v>47.20237350463867,7.540647506713867</v>
+        <v>47.50387954711914,8.720128059387207</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="str">
-        <v>BSXTI0009000</v>
+        <v>BSXZH0019000</v>
       </c>
       <c r="B209" t="str">
-        <v>BSXTI0009000.s.01</v>
+        <v>BSXZH0019000.s.01</v>
       </c>
       <c r="C209" t="str">
-        <v>SSSAT Bellinzona</v>
+        <v xml:space="preserve">BBW/Allg </v>
       </c>
       <c r="D209" t="str">
-        <v>Scuola specializzata superiore alberghiera e del turismo</v>
+        <v>Berufsbildungsschule Winterthur</v>
       </c>
       <c r="E209" t="str">
         <v/>
       </c>
       <c r="F209" t="str">
-        <v>info-ssat@icec.ti-edu.ch</v>
+        <v>zentrale.dienste@bbw.zh.ch</v>
       </c>
       <c r="G209" t="str">
-        <v>091 814 65 11</v>
+        <v>052 267 81 81</v>
       </c>
       <c r="H209" t="str">
-        <v>https://www.sssat.ti.ch/</v>
+        <v>https://www.bbw.ch</v>
       </c>
       <c r="I209" t="str">
-        <v>Viale Stefano Franscini</v>
+        <v>Wülflingerstrasse</v>
       </c>
       <c r="J209" t="str">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="K209" t="str">
-        <v>6500</v>
+        <v>8400</v>
       </c>
       <c r="L209" t="str">
-        <v>Bellinzona</v>
+        <v>Winterthur</v>
       </c>
       <c r="M209" t="str">
-        <v>ti</v>
+        <v>zh</v>
       </c>
       <c r="N209" t="str">
         <v>false</v>
       </c>
       <c r="O209" t="str">
-        <v>46.1945915222168,9.01243782043457</v>
+        <v>47.50387954711914,8.720128059387207</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="str">
-        <v/>
+        <v>BSXZH0020000</v>
       </c>
       <c r="B210" t="str">
-        <v>BSXVD0011800.s.01</v>
+        <v>BSXZH0019000.s.06</v>
       </c>
       <c r="C210" t="str">
-        <v>GYM Morges</v>
+        <v>BBW/Tech</v>
       </c>
       <c r="D210" t="str">
-        <v>Gymnase de Morges</v>
+        <v>Berufsbildungsschule Winterthur</v>
       </c>
       <c r="E210" t="str">
-        <v/>
+        <v>Technik</v>
       </c>
       <c r="F210" t="str">
-        <v>gymnase.morges@vd.ch</v>
+        <v>technik@bbw.ch</v>
       </c>
       <c r="G210" t="str">
-        <v>021 316 04 20</v>
+        <v>052 267 85 61</v>
       </c>
       <c r="H210" t="str">
-        <v>https://www.gymnase-morges.ch</v>
+        <v>https://www.bbw.ch</v>
       </c>
       <c r="I210" t="str">
-        <v>Avenue de Marcelin</v>
+        <v>Wülflingerstrasse</v>
       </c>
       <c r="J210" t="str">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="K210" t="str">
-        <v>1110</v>
+        <v>8400</v>
       </c>
       <c r="L210" t="str">
-        <v>Morges</v>
+        <v>Winterthur</v>
       </c>
       <c r="M210" t="str">
-        <v>vd</v>
+        <v>zh</v>
       </c>
       <c r="N210" t="str">
         <v>false</v>
       </c>
       <c r="O210" t="str">
-        <v>46.51750946044922,6.485206127166748</v>
+        <v>47.50387954711914,8.720128059387207</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="str">
-        <v>BSXZH0018000</v>
+        <v>BSXZH0021000</v>
       </c>
       <c r="B211" t="str">
-        <v>BSXZH0019000.s.02</v>
+        <v>BSXZH0019000.s.05</v>
       </c>
       <c r="C211" t="str">
-        <v>BBW/Bau</v>
+        <v>BBW/Masch</v>
       </c>
       <c r="D211" t="str">
         <v>Berufsbildungsschule Winterthur</v>
       </c>
       <c r="E211" t="str">
-        <v>Bau</v>
+        <v>Maschinenbau</v>
       </c>
       <c r="F211" t="str">
-        <v>bau@bbw.ch</v>
+        <v>maschinenbau@bbw.ch</v>
       </c>
       <c r="G211" t="str">
-        <v>052 267 85 51</v>
+        <v>052 267 85 71</v>
       </c>
       <c r="H211" t="str">
         <v>https://www.bbw.ch</v>
       </c>
       <c r="I211" t="str">
-        <v>Wülflingerstrasse</v>
+        <v>Zürcherstrasse</v>
       </c>
       <c r="J211" t="str">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="K211" t="str">
         <v>8400</v>
       </c>
       <c r="L211" t="str">
         <v>Winterthur</v>
       </c>
       <c r="M211" t="str">
         <v>zh</v>
       </c>
       <c r="N211" t="str">
         <v>false</v>
       </c>
       <c r="O211" t="str">
-        <v>47.50387954711914,8.720128059387207</v>
+        <v>47.49800491333008,8.71668529510498</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="str">
-        <v>BSXZH0019000</v>
+        <v>BSXZH0023000</v>
       </c>
       <c r="B212" t="str">
-        <v>BSXZH0019000.s.01</v>
+        <v>BSXZH0019000.s.04</v>
       </c>
       <c r="C212" t="str">
-        <v xml:space="preserve">BBW/Allg </v>
+        <v>BBW/Inf</v>
       </c>
       <c r="D212" t="str">
         <v>Berufsbildungsschule Winterthur</v>
       </c>
       <c r="E212" t="str">
-        <v/>
+        <v>Informatik</v>
       </c>
       <c r="F212" t="str">
-        <v>zentrale.dienste@bbw.zh.ch</v>
+        <v>informatik@bbw.ch</v>
       </c>
       <c r="G212" t="str">
-        <v>052 267 81 81</v>
+        <v>052 267 83 00</v>
       </c>
       <c r="H212" t="str">
         <v>https://www.bbw.ch</v>
       </c>
       <c r="I212" t="str">
-        <v>Wülflingerstrasse</v>
+        <v>Pionierstrasse</v>
       </c>
       <c r="J212" t="str">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="K212" t="str">
         <v>8400</v>
       </c>
       <c r="L212" t="str">
         <v>Winterthur</v>
       </c>
       <c r="M212" t="str">
         <v>zh</v>
       </c>
       <c r="N212" t="str">
         <v>false</v>
       </c>
       <c r="O212" t="str">
-        <v>47.50387954711914,8.720128059387207</v>
+        <v>47.498130798339844,8.719841957092285</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="str">
-        <v>BSXZH0020000</v>
+        <v>BSXSG0013100</v>
       </c>
       <c r="B213" t="str">
-        <v>BSXZH0019000.s.06</v>
+        <v>BSXSG0011200.s.02</v>
       </c>
       <c r="C213" t="str">
-        <v>BBW/Tech</v>
+        <v>BZR/KV Rorschach</v>
       </c>
       <c r="D213" t="str">
-        <v>Berufsbildungsschule Winterthur</v>
+        <v>Berufs- und Weiterbildungszentrum Rorschach-Rheintal Standort Altstätten</v>
       </c>
       <c r="E213" t="str">
-        <v>Technik</v>
+        <v/>
       </c>
       <c r="F213" t="str">
-        <v>technik@bbw.ch</v>
+        <v>altstaetten@bzr.ch</v>
       </c>
       <c r="G213" t="str">
-        <v>052 267 85 61</v>
+        <v>058 229 99 33</v>
       </c>
       <c r="H213" t="str">
-        <v>https://www.bbw.ch</v>
+        <v>https://www.bzr.ch</v>
       </c>
       <c r="I213" t="str">
-        <v>Wülflingerstrasse</v>
+        <v>Bildstrasse</v>
       </c>
       <c r="J213" t="str">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="K213" t="str">
-        <v>8400</v>
+        <v>9450</v>
       </c>
       <c r="L213" t="str">
-        <v>Winterthur</v>
+        <v>Altstätten SG</v>
       </c>
       <c r="M213" t="str">
-        <v>zh</v>
+        <v>sg</v>
       </c>
       <c r="N213" t="str">
         <v>false</v>
       </c>
       <c r="O213" t="str">
-        <v>47.50387954711914,8.720128059387207</v>
+        <v>47.38033676147461,9.543303489685059</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="str">
-        <v>BSXZH0021000</v>
+        <v/>
       </c>
       <c r="B214" t="str">
-        <v>BSXZH0019000.s.05</v>
+        <v>BSXSG0011200.s.01</v>
       </c>
       <c r="C214" t="str">
-        <v>BBW/Masch</v>
+        <v>BZR</v>
       </c>
       <c r="D214" t="str">
-        <v>Berufsbildungsschule Winterthur</v>
+        <v>Berufs- und Weiterbildungszentrum Rorschach-Rheintal Standort Rorschach</v>
       </c>
       <c r="E214" t="str">
-        <v>Maschinenbau</v>
+        <v/>
       </c>
       <c r="F214" t="str">
-        <v>maschinenbau@bbw.ch</v>
+        <v>rorschach@bzr.ch</v>
       </c>
       <c r="G214" t="str">
-        <v>052 267 85 71</v>
+        <v>058 229 99 88</v>
       </c>
       <c r="H214" t="str">
-        <v>https://www.bbw.ch</v>
+        <v>https://www.bzr.ch</v>
       </c>
       <c r="I214" t="str">
-        <v>Zürcherstrasse</v>
+        <v>Feldmühlestrasse</v>
       </c>
       <c r="J214" t="str">
         <v>28</v>
       </c>
       <c r="K214" t="str">
-        <v>8400</v>
+        <v>9400</v>
       </c>
       <c r="L214" t="str">
-        <v>Winterthur</v>
+        <v>Rorschach</v>
       </c>
       <c r="M214" t="str">
-        <v>zh</v>
+        <v>sg</v>
       </c>
       <c r="N214" t="str">
         <v>false</v>
       </c>
       <c r="O214" t="str">
-        <v>47.49800491333008,8.71668529510498</v>
+        <v>47.47650909423828,9.490172386169434</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="str">
-        <v>BSXZH0023000</v>
+        <v/>
       </c>
       <c r="B215" t="str">
-        <v>BSXZH0019000.s.04</v>
+        <v>BSXBS0010500.s.01</v>
       </c>
       <c r="C215" t="str">
-        <v>BBW/Inf</v>
+        <v>SFG Basel</v>
       </c>
       <c r="D215" t="str">
-        <v>Berufsbildungsschule Winterthur</v>
+        <v>Schule für Gestaltung Basel</v>
       </c>
       <c r="E215" t="str">
-        <v>Informatik</v>
+        <v/>
       </c>
       <c r="F215" t="str">
-        <v>informatik@bbw.ch</v>
+        <v>sekretariat@sfgbasel.ch</v>
       </c>
       <c r="G215" t="str">
-        <v>052 267 83 00</v>
+        <v>061 695 67 70</v>
       </c>
       <c r="H215" t="str">
-        <v>https://www.bbw.ch</v>
+        <v>https://www.sfgbasel.ch</v>
       </c>
       <c r="I215" t="str">
-        <v>Pionierstrasse</v>
+        <v>Vogelsangstrasse</v>
       </c>
       <c r="J215" t="str">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="K215" t="str">
-        <v>8400</v>
+        <v>4005</v>
       </c>
       <c r="L215" t="str">
-        <v>Winterthur</v>
+        <v>Basel</v>
       </c>
       <c r="M215" t="str">
-        <v>zh</v>
+        <v>bs</v>
       </c>
       <c r="N215" t="str">
         <v>false</v>
       </c>
       <c r="O215" t="str">
-        <v>47.498130798339844,8.719841957092285</v>
+        <v>47.563385009765625,7.605526447296143</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="str">
-        <v>BSXSG0013100</v>
+        <v/>
       </c>
       <c r="B216" t="str">
-        <v>BSXSG0011200.s.02</v>
+        <v>BSXBE0011200.s.01</v>
       </c>
       <c r="C216" t="str">
-        <v>BZR/KV Rorschach</v>
+        <v>BBZ IDM</v>
       </c>
       <c r="D216" t="str">
-        <v>Berufs- und Weiterbildungszentrum Rorschach-Rheintal Standort Altstätten</v>
+        <v>Berufsbildungszentrum IDM Thun</v>
       </c>
       <c r="E216" t="str">
         <v/>
       </c>
       <c r="F216" t="str">
-        <v>altstaetten@bzr.ch</v>
+        <v>info@idm.ch</v>
       </c>
       <c r="G216" t="str">
-        <v>058 229 99 33</v>
+        <v>033 227 33 44</v>
       </c>
       <c r="H216" t="str">
-        <v>https://www.bzr.ch</v>
+        <v>https://www.idm.ch</v>
       </c>
       <c r="I216" t="str">
-        <v>Bildstrasse</v>
+        <v>Mönchstrasse</v>
       </c>
       <c r="J216" t="str">
-        <v>8</v>
+        <v>30B</v>
       </c>
       <c r="K216" t="str">
-        <v>9450</v>
+        <v>3600</v>
       </c>
       <c r="L216" t="str">
-        <v>Altstätten SG</v>
+        <v>Thun</v>
       </c>
       <c r="M216" t="str">
-        <v>sg</v>
+        <v>be</v>
       </c>
       <c r="N216" t="str">
         <v>false</v>
       </c>
       <c r="O216" t="str">
-        <v>47.38033676147461,9.543303489685059</v>
+        <v>46.74949264526367,7.6322102546691895</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="str">
-        <v/>
+        <v>BSXBE9911203</v>
       </c>
       <c r="B217" t="str">
-        <v>BSXSG0011200.s.01</v>
+        <v>BSXBE0011200.s.03</v>
       </c>
       <c r="C217" t="str">
-        <v>BZR</v>
+        <v xml:space="preserve">BBZ IDM </v>
       </c>
       <c r="D217" t="str">
-        <v>Berufs- und Weiterbildungszentrum Rorschach-Rheintal Standort Rorschach</v>
+        <v>Berufsbildungszentrum IDM</v>
       </c>
       <c r="E217" t="str">
         <v/>
       </c>
       <c r="F217" t="str">
-        <v>rorschach@bzr.ch</v>
+        <v>info@idm.ch</v>
       </c>
       <c r="G217" t="str">
-        <v>058 229 99 88</v>
+        <v>033 650 71 00</v>
       </c>
       <c r="H217" t="str">
-        <v>https://www.bzr.ch</v>
+        <v>https://www.idm.ch</v>
       </c>
       <c r="I217" t="str">
-        <v>Feldmühlestrasse</v>
+        <v>Mittengrabenstrasse</v>
       </c>
       <c r="J217" t="str">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="K217" t="str">
-        <v>9400</v>
+        <v>3800</v>
       </c>
       <c r="L217" t="str">
-        <v>Rorschach</v>
+        <v>Interlaken</v>
       </c>
       <c r="M217" t="str">
-        <v>sg</v>
+        <v>be</v>
       </c>
       <c r="N217" t="str">
         <v>false</v>
       </c>
       <c r="O217" t="str">
-        <v>47.47650909423828,9.490172386169434</v>
+        <v>46.685298919677734,7.870910167694092</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="str">
-        <v/>
+        <v>BSXBE9911202</v>
       </c>
       <c r="B218" t="str">
-        <v>BSXBS0010500.s.01</v>
+        <v>BSXBE0011200.s.02</v>
       </c>
       <c r="C218" t="str">
-        <v>SFG Basel</v>
+        <v xml:space="preserve">BBZ IDM </v>
       </c>
       <c r="D218" t="str">
-        <v>Schule für Gestaltung Basel</v>
+        <v>Berufsbildungszentrum IDM</v>
       </c>
       <c r="E218" t="str">
         <v/>
       </c>
       <c r="F218" t="str">
-        <v>sekretariat@sfgbasel.ch</v>
+        <v>info@idm.ch</v>
       </c>
       <c r="G218" t="str">
-        <v>061 695 67 70</v>
+        <v>033 650 71 00</v>
       </c>
       <c r="H218" t="str">
-        <v>https://www.sfgbasel.ch</v>
+        <v>https://www.idm.ch</v>
       </c>
       <c r="I218" t="str">
-        <v>Vogelsangstrasse</v>
+        <v>Schlüsselmattenweg</v>
       </c>
       <c r="J218" t="str">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="K218" t="str">
-        <v>4005</v>
+        <v>3700</v>
       </c>
       <c r="L218" t="str">
-        <v>Basel</v>
+        <v>Spiez</v>
       </c>
       <c r="M218" t="str">
-        <v>bs</v>
+        <v>be</v>
       </c>
       <c r="N218" t="str">
         <v>false</v>
       </c>
       <c r="O218" t="str">
-        <v>47.563385009765625,7.605526447296143</v>
+        <v>46.68342971801758,7.675588607788086</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="str">
-        <v/>
+        <v>BSXBE9911204</v>
       </c>
       <c r="B219" t="str">
-        <v>BSXBE0011200.s.01</v>
+        <v>BSXBE0011200.s.04</v>
       </c>
       <c r="C219" t="str">
-        <v>BBZ IDM</v>
+        <v xml:space="preserve">BBZ IDM </v>
       </c>
       <c r="D219" t="str">
-        <v>Berufsbildungszentrum IDM Thun</v>
+        <v>Berufsbildungszentrum IDM</v>
       </c>
       <c r="E219" t="str">
         <v/>
       </c>
       <c r="F219" t="str">
-        <v>mailbox@gibthun.ch</v>
+        <v>info@idm.ch</v>
       </c>
       <c r="G219" t="str">
-        <v>033 227 33 44</v>
+        <v>34 650 71 00</v>
       </c>
       <c r="H219" t="str">
-        <v>https://www.gibthun.ch</v>
+        <v>https://www.idm.ch</v>
       </c>
       <c r="I219" t="str">
-        <v>Mönchstrasse</v>
+        <v>Lischerengasse</v>
       </c>
       <c r="J219" t="str">
-        <v>30B</v>
+        <v>4</v>
       </c>
       <c r="K219" t="str">
-        <v>3600</v>
+        <v>3770</v>
       </c>
       <c r="L219" t="str">
-        <v>Thun</v>
+        <v>Zweisimmen</v>
       </c>
       <c r="M219" t="str">
         <v>be</v>
       </c>
       <c r="N219" t="str">
         <v>false</v>
       </c>
       <c r="O219" t="str">
-        <v>46.74949264526367,7.6322102546691895</v>
+        <v>46.55300521850586,7.376607894897461</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="str">
-        <v>BSXBE9911203</v>
+        <v>BSXVS0005600</v>
       </c>
       <c r="B220" t="str">
-        <v>BSXBE0011200.s.03</v>
+        <v>BSXVS0005600.s.01</v>
       </c>
       <c r="C220" t="str">
-        <v xml:space="preserve">BBZ IDM </v>
+        <v xml:space="preserve">Migros Brig </v>
       </c>
       <c r="D220" t="str">
-        <v>Berufsbildungszentrum IDM</v>
+        <v>Migros Klubschule</v>
       </c>
       <c r="E220" t="str">
         <v/>
       </c>
       <c r="F220" t="str">
-        <v/>
+        <v>eclub.brig@ecvs.ch</v>
       </c>
       <c r="G220" t="str">
-        <v>033 650 71 00</v>
+        <v>027 923 44 85</v>
       </c>
       <c r="H220" t="str">
         <v/>
       </c>
       <c r="I220" t="str">
-        <v>Mittengrabenstrasse</v>
+        <v>Belalpstrasse</v>
       </c>
       <c r="J220" t="str">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="K220" t="str">
-        <v>3800</v>
+        <v>3900</v>
       </c>
       <c r="L220" t="str">
-        <v>Interlaken</v>
+        <v>Brig</v>
       </c>
       <c r="M220" t="str">
-        <v>be</v>
+        <v>vs</v>
       </c>
       <c r="N220" t="str">
         <v>false</v>
       </c>
       <c r="O220" t="str">
-        <v>46.685298919677734,7.870910167694092</v>
+        <v>46.318599700927734,7.989785194396973</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="str">
-        <v>BSXBE9911202</v>
+        <v>BSXGR0010200</v>
       </c>
       <c r="B221" t="str">
-        <v>BSXBE0011200.s.02</v>
+        <v>BSXGR0010200.s.01</v>
       </c>
       <c r="C221" t="str">
-        <v xml:space="preserve">BBZ IDM </v>
+        <v>GBS Ilanz</v>
       </c>
       <c r="D221" t="str">
-        <v>Berufsbildungszentrum IDM</v>
+        <v>Gewerbliche Berufsschule Surselva</v>
       </c>
       <c r="E221" t="str">
         <v/>
       </c>
       <c r="F221" t="str">
-        <v/>
+        <v>admin@bzs-surselva.ch</v>
       </c>
       <c r="G221" t="str">
-        <v>033 650 71 00</v>
+        <v>081 926 25 50</v>
       </c>
       <c r="H221" t="str">
-        <v/>
+        <v>https://www.bzs-surselva.ch</v>
       </c>
       <c r="I221" t="str">
-        <v>Schlüsselmattenweg</v>
+        <v>Schulstrasse</v>
       </c>
       <c r="J221" t="str">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="K221" t="str">
-        <v>3700</v>
+        <v>7130</v>
       </c>
       <c r="L221" t="str">
-        <v>Spiez</v>
+        <v>Ilanz</v>
       </c>
       <c r="M221" t="str">
-        <v>be</v>
+        <v>gr</v>
       </c>
       <c r="N221" t="str">
         <v>false</v>
       </c>
       <c r="O221" t="str">
-        <v>46.68342971801758,7.675588607788086</v>
+        <v>46.77262,9.2055</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="str">
-        <v>BSXBE9911204</v>
+        <v>BSXGR0010900</v>
       </c>
       <c r="B222" t="str">
-        <v>BSXBE0011200.s.04</v>
+        <v>BSXGR0010200.s.02</v>
       </c>
       <c r="C222" t="str">
-        <v xml:space="preserve">BBZ IDM </v>
+        <v>KBS Ilanz</v>
       </c>
       <c r="D222" t="str">
-        <v>Berufsbildungszentrum IDM</v>
+        <v>Kaufmännische Berufsfachschule Surselva</v>
       </c>
       <c r="E222" t="str">
         <v/>
       </c>
       <c r="F222" t="str">
-        <v/>
+        <v>admin@bzs-surselva.ch</v>
       </c>
       <c r="G222" t="str">
-        <v>34 650 71 00</v>
+        <v>081 926 25 50</v>
       </c>
       <c r="H222" t="str">
-        <v/>
+        <v>https://www.bzs-surselva.ch</v>
       </c>
       <c r="I222" t="str">
-        <v>Lischerengasse</v>
+        <v xml:space="preserve">Klosterweg </v>
       </c>
       <c r="J222" t="str">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="K222" t="str">
-        <v>3770</v>
+        <v>7130</v>
       </c>
       <c r="L222" t="str">
-        <v>Zweisimmen</v>
+        <v>Ilanz</v>
       </c>
       <c r="M222" t="str">
-        <v>be</v>
+        <v>gr</v>
       </c>
       <c r="N222" t="str">
         <v>false</v>
       </c>
       <c r="O222" t="str">
-        <v>46.55300521850586,7.376607894897461</v>
+        <v>46.77707,9.20045</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="str">
-        <v>BSXVS0005600</v>
+        <v>BSXTI9920202</v>
       </c>
       <c r="B223" t="str">
-        <v>BSXVS0005600.s.01</v>
+        <v>BSXTI0020200.s.02</v>
       </c>
       <c r="C223" t="str">
-        <v xml:space="preserve">Migros Brig </v>
+        <v>CPC Chiasso</v>
       </c>
       <c r="D223" t="str">
-        <v>Migros Klubschule</v>
+        <v>Centro professionale commerciale Chiasso</v>
       </c>
       <c r="E223" t="str">
-        <v/>
+        <v>Scuola media di commercio</v>
       </c>
       <c r="F223" t="str">
-        <v>eclub.brig@ecvs.ch</v>
+        <v>decs-cpc.chiasso@edu.ti.ch</v>
       </c>
       <c r="G223" t="str">
-        <v>027 923 44 85</v>
+        <v>091 816 60 11</v>
       </c>
       <c r="H223" t="str">
-        <v/>
+        <v>https://www.cpc-chiasso.ch/web/</v>
       </c>
       <c r="I223" t="str">
-        <v>Belalpstrasse</v>
+        <v>Via Vincenzo Vela</v>
       </c>
       <c r="J223" t="str">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="K223" t="str">
-        <v>3900</v>
+        <v>6830</v>
       </c>
       <c r="L223" t="str">
-        <v>Brig</v>
+        <v>Chiasso</v>
       </c>
       <c r="M223" t="str">
-        <v>vs</v>
+        <v>ti</v>
       </c>
       <c r="N223" t="str">
         <v>false</v>
       </c>
       <c r="O223" t="str">
-        <v>46.318599700927734,7.989785194396973</v>
+        <v>45.83672096750749,9.027931682166104</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="str">
-        <v>BSXGR0010200</v>
+        <v>BSXTI0020200</v>
       </c>
       <c r="B224" t="str">
-        <v>BSXGR0010200.s.01</v>
+        <v>BSXTI0020200.s.01</v>
       </c>
       <c r="C224" t="str">
-        <v>GBS Ilanz</v>
+        <v>CPC Chiasso</v>
       </c>
       <c r="D224" t="str">
-        <v>Gewerbliche Berufsschule Surselva</v>
+        <v>Centro professionale commerciale Chiasso</v>
       </c>
       <c r="E224" t="str">
-        <v/>
+        <v>Scuola professionale commerciale</v>
       </c>
       <c r="F224" t="str">
-        <v>admin@bzs-surselva.ch</v>
+        <v>decs-cpc.chiasso@edu.ti.ch</v>
       </c>
       <c r="G224" t="str">
-        <v>081 926 25 50</v>
+        <v>091 816 60 11</v>
       </c>
       <c r="H224" t="str">
-        <v>https://www.bzs-surselva.ch</v>
+        <v>https://www.cpc-chiasso.ch/web/</v>
       </c>
       <c r="I224" t="str">
-        <v>Schulstrasse</v>
+        <v>Via Vincenzo Vela</v>
       </c>
       <c r="J224" t="str">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="K224" t="str">
-        <v>7130</v>
+        <v>6830</v>
       </c>
       <c r="L224" t="str">
-        <v>Ilanz</v>
+        <v>Chiasso</v>
       </c>
       <c r="M224" t="str">
-        <v>gr</v>
+        <v>ti</v>
       </c>
       <c r="N224" t="str">
         <v>false</v>
       </c>
       <c r="O224" t="str">
-        <v>46.77262,9.2055</v>
+        <v>45.83672096750749,9.027931682166104</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="str">
-        <v>BSXGR0010900</v>
+        <v>BSXZH0075000</v>
       </c>
       <c r="B225" t="str">
-        <v>BSXGR0010200.s.02</v>
+        <v>BSXZH0075000.s.01</v>
       </c>
       <c r="C225" t="str">
-        <v>KBS Ilanz</v>
+        <v>KEN Zürich</v>
       </c>
       <c r="D225" t="str">
-        <v>Kaufmännische Berufsfachschule Surselva</v>
+        <v>Kantonsschule Enge</v>
       </c>
       <c r="E225" t="str">
-        <v/>
+        <v>Handelsmittelschule</v>
       </c>
       <c r="F225" t="str">
-        <v>admin@bzs-surselva.ch</v>
+        <v>sekretariat@ken.ch</v>
       </c>
       <c r="G225" t="str">
-        <v>081 926 25 50</v>
+        <v>044 286 76 11</v>
       </c>
       <c r="H225" t="str">
-        <v>https://www.bzs-surselva.ch</v>
+        <v>https://www.ken.ch</v>
       </c>
       <c r="I225" t="str">
-        <v xml:space="preserve">Klosterweg </v>
+        <v>Steinentischstrasse</v>
       </c>
       <c r="J225" t="str">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="K225" t="str">
-        <v>7130</v>
+        <v>8002</v>
       </c>
       <c r="L225" t="str">
-        <v>Ilanz</v>
+        <v>Zürich</v>
       </c>
       <c r="M225" t="str">
-        <v>gr</v>
+        <v>zh</v>
       </c>
       <c r="N225" t="str">
         <v>false</v>
       </c>
       <c r="O225" t="str">
-        <v>46.77707,9.20045</v>
+        <v>47.36452102661133,8.527420043945312</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="str">
-        <v>BSXTI9920202</v>
+        <v/>
       </c>
       <c r="B226" t="str">
-        <v>BSXTI0020200.s.02</v>
+        <v>BSXBE0091200.s.03</v>
       </c>
       <c r="C226" t="str">
-        <v>CPC Chiasso</v>
+        <v/>
       </c>
       <c r="D226" t="str">
-        <v>Centro professionale commerciale Chiasso</v>
+        <v>Schulhotel Waldhotel</v>
       </c>
       <c r="E226" t="str">
-        <v>Scuola media di commercio</v>
+        <v/>
       </c>
       <c r="F226" t="str">
-        <v>decs-cpc.chiasso@edu.ti.ch</v>
+        <v/>
       </c>
       <c r="G226" t="str">
-        <v>091 816 60 11</v>
+        <v>033 826 01 30</v>
       </c>
       <c r="H226" t="str">
-        <v>https://www.cpc-chiasso.ch/web/</v>
+        <v>https://www.hfthun.ch/</v>
       </c>
       <c r="I226" t="str">
-        <v>Via Vincenzo Vela</v>
+        <v>Wagnerenstrasse</v>
       </c>
       <c r="J226" t="str">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="K226" t="str">
-        <v>6830</v>
+        <v>3800</v>
       </c>
       <c r="L226" t="str">
-        <v>Chiasso</v>
+        <v>Interlaken</v>
       </c>
       <c r="M226" t="str">
-        <v>ti</v>
+        <v>be</v>
       </c>
       <c r="N226" t="str">
         <v>false</v>
       </c>
       <c r="O226" t="str">
-        <v>45.83672096750749,9.027931682166104</v>
+        <v>46.672297207459025,7.856599016242717</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="str">
-        <v>BSXTI0020200</v>
+        <v/>
       </c>
       <c r="B227" t="str">
-        <v>BSXTI0020200.s.01</v>
+        <v>BSXBE0091200.s.02</v>
       </c>
       <c r="C227" t="str">
-        <v>CPC Chiasso</v>
+        <v/>
       </c>
       <c r="D227" t="str">
-        <v>Centro professionale commerciale Chiasso</v>
+        <v>Schulhotel Regina</v>
       </c>
       <c r="E227" t="str">
-        <v>Scuola professionale commerciale</v>
+        <v/>
       </c>
       <c r="F227" t="str">
-        <v>decs-cpc.chiasso@edu.ti.ch</v>
+        <v/>
       </c>
       <c r="G227" t="str">
-        <v>091 816 60 11</v>
+        <v>033 826 01 30</v>
       </c>
       <c r="H227" t="str">
-        <v>https://www.cpc-chiasso.ch/web/</v>
+        <v>https://www.hfthun.ch/</v>
       </c>
       <c r="I227" t="str">
-        <v>Via Vincenzo Vela</v>
+        <v>Hubelweg</v>
       </c>
       <c r="J227" t="str">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="K227" t="str">
-        <v>6830</v>
+        <v>3800</v>
       </c>
       <c r="L227" t="str">
-        <v>Chiasso</v>
+        <v>Matten bei Interlaken</v>
       </c>
       <c r="M227" t="str">
-        <v>ti</v>
+        <v>be</v>
       </c>
       <c r="N227" t="str">
         <v>false</v>
       </c>
       <c r="O227" t="str">
-        <v>45.83672096750749,9.027931682166104</v>
+        <v>46.681059162322725,7.86119394692887</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="str">
         <v/>
       </c>
       <c r="B228" t="str">
-        <v>BSXLU0010800.s.01</v>
+        <v>BSXBE0091200.s.01</v>
       </c>
       <c r="C228" t="str">
-        <v>BSVWB Sursee</v>
+        <v/>
       </c>
       <c r="D228" t="str">
-        <v>Berufsfachschule Verkehrswegbauer</v>
+        <v>Hotelfachschule Thun</v>
       </c>
       <c r="E228" t="str">
         <v/>
       </c>
       <c r="F228" t="str">
-        <v>info@verkehrswegbau.ch</v>
+        <v/>
       </c>
       <c r="G228" t="str">
-        <v>041 922 26 26</v>
+        <v>033 227 77 77</v>
       </c>
       <c r="H228" t="str">
-        <v>https://www.verkehrswegbauer.ch/</v>
+        <v>https://www.hfthun.ch/</v>
       </c>
       <c r="I228" t="str">
-        <v/>
+        <v>Mönchstrasse</v>
       </c>
       <c r="J228" t="str">
-        <v/>
+        <v>37</v>
       </c>
       <c r="K228" t="str">
-        <v>6210</v>
+        <v>3600</v>
       </c>
       <c r="L228" t="str">
-        <v>Sursee</v>
+        <v>Thun</v>
       </c>
       <c r="M228" t="str">
-        <v>lu</v>
+        <v>be</v>
       </c>
       <c r="N228" t="str">
         <v>false</v>
       </c>
       <c r="O228" t="str">
-        <v>47.178680419921875,8.086029052734375</v>
+        <v>46.7458125552565,7.6328664112374875</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="str">
-        <v>BSXZH0075000</v>
+        <v/>
       </c>
       <c r="B229" t="str">
-        <v>BSXZH0075000.s.01</v>
+        <v>BSXBE0091200.s.04</v>
       </c>
       <c r="C229" t="str">
-        <v>KEN Zürich</v>
+        <v/>
       </c>
       <c r="D229" t="str">
-        <v>Kantonsschule Enge</v>
+        <v>Schulhotel Crans-Montana</v>
       </c>
       <c r="E229" t="str">
-        <v>Handelsmittelschule</v>
+        <v/>
       </c>
       <c r="F229" t="str">
-        <v>sekretariat@ken.ch</v>
+        <v/>
       </c>
       <c r="G229" t="str">
-        <v>044 286 76 11</v>
+        <v>027 481 31 14</v>
       </c>
       <c r="H229" t="str">
-        <v>https://www.ken.ch</v>
+        <v>https://www.hfthun.ch/</v>
       </c>
       <c r="I229" t="str">
-        <v>Steinentischstrasse</v>
+        <v>Route du Zotzet</v>
       </c>
       <c r="J229" t="str">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="K229" t="str">
-        <v>8002</v>
+        <v>3963</v>
       </c>
       <c r="L229" t="str">
-        <v>Zürich</v>
+        <v>Crans-Montana</v>
       </c>
       <c r="M229" t="str">
-        <v>zh</v>
+        <v>vs</v>
       </c>
       <c r="N229" t="str">
         <v>false</v>
       </c>
       <c r="O229" t="str">
-        <v>47.36452102661133,8.527420043945312</v>
+        <v>46.31088219861615,7.473481927330625</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="str">
-        <v/>
+        <v>BSXNE0063100</v>
       </c>
       <c r="B230" t="str">
-        <v>BSXBE0091200.s.03</v>
+        <v>BSXNE0063000.s.02</v>
       </c>
       <c r="C230" t="str">
-        <v/>
+        <v>CPNE-CG-MALA</v>
       </c>
       <c r="D230" t="str">
-        <v>Schulhotel Waldhotel</v>
+        <v>Centre de formation professionnelle neuchâtelois Commerce et gestion - Maladière</v>
       </c>
       <c r="E230" t="str">
         <v/>
       </c>
       <c r="F230" t="str">
-        <v/>
+        <v>cpne-cg@rpn.ch</v>
       </c>
       <c r="G230" t="str">
-        <v>033 826 01 30</v>
+        <v>032 886 36 00</v>
       </c>
       <c r="H230" t="str">
-        <v>https://www.hfthun.ch/</v>
+        <v>https://www.cpne.ch</v>
       </c>
       <c r="I230" t="str">
-        <v>Wagnerenstrasse</v>
+        <v>Maladière</v>
       </c>
       <c r="J230" t="str">
-        <v>15</v>
+        <v>84</v>
       </c>
       <c r="K230" t="str">
-        <v>3800</v>
+        <v>2000</v>
       </c>
       <c r="L230" t="str">
-        <v>Interlaken</v>
+        <v>Neuchâtel</v>
       </c>
       <c r="M230" t="str">
-        <v>be</v>
+        <v>ne</v>
       </c>
       <c r="N230" t="str">
         <v>false</v>
       </c>
       <c r="O230" t="str">
-        <v>46.672297207459025,7.856599016242717</v>
+        <v>46.997314453125,6.946362495422363</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="str">
-        <v/>
+        <v>BSXNE0063200</v>
       </c>
       <c r="B231" t="str">
-        <v>BSXBE0091200.s.02</v>
+        <v>BSXNE0063000.s.03</v>
       </c>
       <c r="C231" t="str">
-        <v/>
+        <v>CPNE-CG-PROG</v>
       </c>
       <c r="D231" t="str">
-        <v>Schulhotel Regina</v>
+        <v>Centre de formation professionnelle neuchâtelois  Commerce et gestion - Progrès</v>
       </c>
       <c r="E231" t="str">
         <v/>
       </c>
       <c r="F231" t="str">
-        <v/>
+        <v>cpne-cg@rpn.ch</v>
       </c>
       <c r="G231" t="str">
-        <v>033 826 01 30</v>
+        <v>032 886 36 00</v>
       </c>
       <c r="H231" t="str">
-        <v>https://www.hfthun.ch/</v>
+        <v>https://www.cpne.ch</v>
       </c>
       <c r="I231" t="str">
-        <v>Hubelweg</v>
+        <v>Progrès</v>
       </c>
       <c r="J231" t="str">
-        <v>2</v>
+        <v>40</v>
       </c>
       <c r="K231" t="str">
-        <v>3800</v>
+        <v>2300</v>
       </c>
       <c r="L231" t="str">
-        <v>Matten bei Interlaken</v>
+        <v>La Chaux-de-Fonds</v>
       </c>
       <c r="M231" t="str">
-        <v>be</v>
+        <v>ne</v>
       </c>
       <c r="N231" t="str">
         <v>false</v>
       </c>
       <c r="O231" t="str">
-        <v>46.681059162322725,7.86119394692887</v>
+        <v>47.10459899902344,6.825740337371826</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="str">
-        <v/>
+        <v>BSXNE0063000</v>
       </c>
       <c r="B232" t="str">
-        <v>BSXBE0091200.s.01</v>
+        <v>BSXNE0063000.s.01</v>
       </c>
       <c r="C232" t="str">
-        <v/>
+        <v>CPNE-CG-EVOLE</v>
       </c>
       <c r="D232" t="str">
-        <v>Hotelfachschule Thun</v>
+        <v>Centre de formation professionnelle neuchâtelois Commerce et gestion - Evole</v>
       </c>
       <c r="E232" t="str">
         <v/>
       </c>
       <c r="F232" t="str">
-        <v/>
+        <v>cpne-esd@rpn.ch</v>
       </c>
       <c r="G232" t="str">
-        <v>033 227 77 77</v>
+        <v>032 717 46 00</v>
       </c>
       <c r="H232" t="str">
-        <v>https://www.hfthun.ch/</v>
+        <v>https://www.cpne.ch</v>
       </c>
       <c r="I232" t="str">
-        <v>Mönchstrasse</v>
+        <v>Evole</v>
       </c>
       <c r="J232" t="str">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="K232" t="str">
-        <v>3600</v>
+        <v>2000</v>
       </c>
       <c r="L232" t="str">
-        <v>Thun</v>
+        <v>Neuchâtel</v>
       </c>
       <c r="M232" t="str">
-        <v>be</v>
+        <v>ne</v>
       </c>
       <c r="N232" t="str">
         <v>false</v>
       </c>
       <c r="O232" t="str">
-        <v>46.7458125552565,7.6328664112374875</v>
+        <v>46.9891471862793,6.920768737792969</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="str">
         <v/>
       </c>
       <c r="B233" t="str">
-        <v>BSXBE0091200.s.04</v>
+        <v>BSXLU0010800.s.01</v>
       </c>
       <c r="C233" t="str">
-        <v/>
+        <v>BSVWB Sursee</v>
       </c>
       <c r="D233" t="str">
-        <v>Schulhotel Crans-Montana</v>
+        <v>Berufsfachschule Verkehrswegbau</v>
       </c>
       <c r="E233" t="str">
         <v/>
       </c>
       <c r="F233" t="str">
-        <v/>
+        <v>info@verkehrswegbau.ch</v>
       </c>
       <c r="G233" t="str">
-        <v>027 481 31 14</v>
+        <v>041 922 26 26</v>
       </c>
       <c r="H233" t="str">
-        <v>https://www.hfthun.ch/</v>
+        <v>https://www.verkehrswegbau.ch/</v>
       </c>
       <c r="I233" t="str">
-        <v>Route du Zotzet</v>
+        <v/>
       </c>
       <c r="J233" t="str">
-        <v>8</v>
+        <v/>
       </c>
       <c r="K233" t="str">
-        <v>3963</v>
+        <v>6210</v>
       </c>
       <c r="L233" t="str">
-        <v>Crans-Montana</v>
+        <v>Sursee</v>
       </c>
       <c r="M233" t="str">
-        <v>vs</v>
+        <v>lu</v>
       </c>
       <c r="N233" t="str">
         <v>false</v>
       </c>
       <c r="O233" t="str">
-        <v>46.31088219861615,7.473481927330625</v>
+        <v>47.178680419921875,8.086029052734375</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="str">
-        <v>BSXNE0063100</v>
+        <v/>
       </c>
       <c r="B234" t="str">
-        <v>BSXNE0063000.s.02</v>
+        <v>BSXAG1000015.s.01</v>
       </c>
       <c r="C234" t="str">
-        <v>CPNE-CG-MALA</v>
+        <v>kaz Aarau</v>
       </c>
       <c r="D234" t="str">
-        <v>Centre de formation professionnelle neuchâtelois Commerce et gestion - Maladière</v>
+        <v>Kaufmännisches Ausbildungszentrum Aarau</v>
       </c>
       <c r="E234" t="str">
         <v/>
       </c>
       <c r="F234" t="str">
-        <v>cpne-cg@rpn.ch</v>
+        <v>info@kazaarau.ch</v>
       </c>
       <c r="G234" t="str">
-        <v>032 886 36 00</v>
+        <v>062 824 99 00</v>
       </c>
       <c r="H234" t="str">
-        <v>https://www.cpne.ch</v>
+        <v>https://www.kaz.ch/</v>
       </c>
       <c r="I234" t="str">
-        <v>Maladière</v>
+        <v>Kasinostrasse</v>
       </c>
       <c r="J234" t="str">
-        <v>84</v>
+        <v>19</v>
       </c>
       <c r="K234" t="str">
-        <v>2000</v>
+        <v>5000</v>
       </c>
       <c r="L234" t="str">
-        <v>Neuchâtel</v>
+        <v>Aarau</v>
       </c>
       <c r="M234" t="str">
-        <v>ne</v>
+        <v>ag</v>
       </c>
       <c r="N234" t="str">
         <v>false</v>
       </c>
       <c r="O234" t="str">
-        <v>46.997314453125,6.946362495422363</v>
+        <v>47.392311096191406,8.046987533569336</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="str">
-        <v>BSXNE0063200</v>
+        <v/>
       </c>
       <c r="B235" t="str">
-        <v>BSXNE0063000.s.03</v>
+        <v>BSXTG0010800.s.01</v>
       </c>
       <c r="C235" t="str">
-        <v>CPNE-CG-PROG</v>
+        <v>BfGS Weinfelden</v>
       </c>
       <c r="D235" t="str">
-        <v>Centre de formation professionnelle neuchâtelois  Commerce et gestion - Progrès</v>
+        <v>Bildungszentrum für Gesundheit und Soziales</v>
       </c>
       <c r="E235" t="str">
         <v/>
       </c>
       <c r="F235" t="str">
-        <v>cpne-cg@rpn.ch</v>
+        <v>bfgs@tg.ch</v>
       </c>
       <c r="G235" t="str">
-        <v>032 886 36 00</v>
+        <v>058 345 77 11</v>
       </c>
       <c r="H235" t="str">
-        <v>https://www.cpne.ch</v>
+        <v>https://www.bfgs-tg.ch</v>
       </c>
       <c r="I235" t="str">
-        <v>Progrès</v>
+        <v>Falkenstrasse</v>
       </c>
       <c r="J235" t="str">
-        <v>40</v>
+        <v>2</v>
       </c>
       <c r="K235" t="str">
-        <v>2300</v>
+        <v>8570</v>
       </c>
       <c r="L235" t="str">
-        <v>La Chaux-de-Fonds</v>
+        <v>Weinfelden</v>
       </c>
       <c r="M235" t="str">
-        <v>ne</v>
+        <v>tg</v>
       </c>
       <c r="N235" t="str">
         <v>false</v>
       </c>
       <c r="O235" t="str">
-        <v>47.10459899902344,6.825740337371826</v>
+        <v>47.564781188964844,9.10563850402832</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="str">
         <v/>
       </c>
       <c r="B236" t="str">
-        <v>BSXAG1000015.s.01</v>
+        <v>BSXVD0004400.s.01</v>
       </c>
       <c r="C236" t="str">
-        <v>kaz Aarau</v>
+        <v>ETVJ</v>
       </c>
       <c r="D236" t="str">
-        <v>Kaufmännisches Ausbildungszentrum Aarau</v>
+        <v>Ecole Technique de la Vallée de Joux</v>
       </c>
       <c r="E236" t="str">
         <v/>
       </c>
       <c r="F236" t="str">
-        <v>info@kazaarau.ch</v>
+        <v>secretariat.etvj@vd.ch</v>
       </c>
       <c r="G236" t="str">
-        <v>062 824 99 00</v>
+        <v>021 557 43 00</v>
       </c>
       <c r="H236" t="str">
-        <v>https://www.kaz.ch/</v>
+        <v>https://www.etvj.ch</v>
       </c>
       <c r="I236" t="str">
-        <v>Kasinostrasse</v>
+        <v>Rue G.-H. Piguet</v>
       </c>
       <c r="J236" t="str">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="K236" t="str">
-        <v>5000</v>
+        <v>1347</v>
       </c>
       <c r="L236" t="str">
-        <v>Aarau</v>
+        <v>Le Sentier</v>
       </c>
       <c r="M236" t="str">
-        <v>ag</v>
+        <v>vd</v>
       </c>
       <c r="N236" t="str">
         <v>false</v>
       </c>
       <c r="O236" t="str">
-        <v>47.392311096191406,8.046987533569336</v>
+        <v>46.599945068359375,6.221011638641357</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="str">
-        <v/>
+        <v>BSXTI0008200</v>
       </c>
       <c r="B237" t="str">
-        <v>BSXLU0011500.s.01</v>
+        <v>BSXTI0008200.s.01</v>
       </c>
       <c r="C237" t="str">
-        <v>BEN Luzern</v>
+        <v>CPC Lugano</v>
       </c>
       <c r="D237" t="str">
-        <v>Bénédict-Schule Luzern AG</v>
+        <v>Centro professionale commerciale Lugano</v>
       </c>
       <c r="E237" t="str">
-        <v/>
+        <v>Scuola professionale commerciale</v>
       </c>
       <c r="F237" t="str">
-        <v>info.lu@benedict.ch</v>
+        <v>decs-cpc.lugano@edu.ti.ch</v>
       </c>
       <c r="G237" t="str">
-        <v>041 227 01 01</v>
+        <v>091 815 45 11</v>
       </c>
       <c r="H237" t="str">
-        <v/>
+        <v>https://www.cpclugano.ti.ch/</v>
       </c>
       <c r="I237" t="str">
-        <v>Inseliquai</v>
+        <v>via Gerso</v>
       </c>
       <c r="J237" t="str">
-        <v>12</v>
+        <v>1a</v>
       </c>
       <c r="K237" t="str">
-        <v>6005</v>
+        <v>6903</v>
       </c>
       <c r="L237" t="str">
-        <v>Luzern</v>
+        <v>Lugano</v>
       </c>
       <c r="M237" t="str">
-        <v>lu</v>
+        <v>ti</v>
       </c>
       <c r="N237" t="str">
         <v>false</v>
       </c>
       <c r="O237" t="str">
-        <v>47.04814147949219,8.314102172851562</v>
+        <v>46.009634602847385,8.948698826351933</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="str">
-        <v/>
+        <v>BSXTI9908202</v>
       </c>
       <c r="B238" t="str">
-        <v>BSXTG0010800.s.01</v>
+        <v>BSXTI0008200.s.02</v>
       </c>
       <c r="C238" t="str">
-        <v>BfGS Weinfelden</v>
+        <v>CPC Lugano</v>
       </c>
       <c r="D238" t="str">
-        <v>Bildungszentrum für Gesundheit und Soziales</v>
+        <v>Centro professionale commerciale Lugano</v>
       </c>
       <c r="E238" t="str">
-        <v/>
+        <v>Scuola media di commercio</v>
       </c>
       <c r="F238" t="str">
-        <v>bfgs@tg.ch</v>
+        <v>decs-cpc.lugano@edu.ti.ch</v>
       </c>
       <c r="G238" t="str">
-        <v>058 345 77 11</v>
+        <v>091 815 45 11</v>
       </c>
       <c r="H238" t="str">
-        <v>https://www.bfgs-tg.ch</v>
+        <v>https://www.cpclugano.ti.ch/</v>
       </c>
       <c r="I238" t="str">
-        <v>Falkenstrasse</v>
+        <v>via Gerso</v>
       </c>
       <c r="J238" t="str">
-        <v>2</v>
+        <v>1a</v>
       </c>
       <c r="K238" t="str">
-        <v>8570</v>
+        <v>6903</v>
       </c>
       <c r="L238" t="str">
-        <v>Weinfelden</v>
+        <v>Lugano</v>
       </c>
       <c r="M238" t="str">
-        <v>tg</v>
+        <v>ti</v>
       </c>
       <c r="N238" t="str">
         <v>false</v>
       </c>
       <c r="O238" t="str">
-        <v>47.564781188964844,9.10563850402832</v>
+        <v>46.009634602847385,8.948698826351933</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="str">
         <v/>
       </c>
       <c r="B239" t="str">
-        <v>BSXVD0004400.s.01</v>
+        <v>BSXLU0013300.s.01</v>
       </c>
       <c r="C239" t="str">
-        <v>ETVJ</v>
+        <v>Seitz Luzern</v>
       </c>
       <c r="D239" t="str">
-        <v>Ecole Technique de la Vallée de Joux</v>
+        <v>Seitz Handels- und Kaderschule AG</v>
       </c>
       <c r="E239" t="str">
         <v/>
       </c>
       <c r="F239" t="str">
-        <v>secretariat.etvj@vd.ch</v>
+        <v>seitz@bzlu.ch</v>
       </c>
       <c r="G239" t="str">
-        <v>021 557 43 00</v>
+        <v>041 227 60 80</v>
       </c>
       <c r="H239" t="str">
-        <v>https://www.etvj.ch</v>
+        <v>https://www.seitz-schulen.ch</v>
       </c>
       <c r="I239" t="str">
-        <v>Rue G.-H. Piguet</v>
+        <v>Bahnhofplatz</v>
       </c>
       <c r="J239" t="str">
-        <v>41</v>
+        <v>3</v>
       </c>
       <c r="K239" t="str">
-        <v>1347</v>
+        <v>6003</v>
       </c>
       <c r="L239" t="str">
-        <v>Le Sentier</v>
+        <v>Luzern</v>
       </c>
       <c r="M239" t="str">
-        <v>vd</v>
+        <v>lu</v>
       </c>
       <c r="N239" t="str">
         <v>false</v>
       </c>
       <c r="O239" t="str">
-        <v>46.599945068359375,6.221011638641357</v>
+        <v>47.05078079339375,8.309043824785515</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="str">
-        <v>BSXTI0008200</v>
+        <v/>
       </c>
       <c r="B240" t="str">
-        <v>BSXTI0008200.s.01</v>
+        <v>BSXSG0081200.s.01</v>
       </c>
       <c r="C240" t="str">
-        <v>CPC Lugano</v>
+        <v>WISS St. Gallen</v>
       </c>
       <c r="D240" t="str">
-        <v>Centro professionale commerciale Lugano</v>
+        <v xml:space="preserve">WISS Schulen für Wirtschaft Informatik Immobilien AG </v>
       </c>
       <c r="E240" t="str">
-        <v>Scuola professionale commerciale</v>
+        <v/>
       </c>
       <c r="F240" t="str">
-        <v>decs-cpc.lugano@edu.ti.ch</v>
+        <v>stgallen@wiss.ch</v>
       </c>
       <c r="G240" t="str">
-        <v>091 815 45 11</v>
+        <v>058 404 42 00</v>
       </c>
       <c r="H240" t="str">
-        <v>https://www.cpclugano.ti.ch/</v>
+        <v>https://www.wiss.ch/de-ch/angebot/grundbildung</v>
       </c>
       <c r="I240" t="str">
-        <v>via Gerso</v>
+        <v>Oberer Graben</v>
       </c>
       <c r="J240" t="str">
-        <v>1a</v>
+        <v>26</v>
       </c>
       <c r="K240" t="str">
-        <v>6903</v>
+        <v>9000</v>
       </c>
       <c r="L240" t="str">
-        <v>Lugano</v>
+        <v>St. Gallen</v>
       </c>
       <c r="M240" t="str">
-        <v>ti</v>
+        <v>sg</v>
       </c>
       <c r="N240" t="str">
         <v>false</v>
       </c>
       <c r="O240" t="str">
-        <v>46.009634602847385,8.948698826351933</v>
+        <v>47.423011779785156,9.374207496643066</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="str">
-        <v>BSXTI9908202</v>
+        <v>BSXVS0007600</v>
       </c>
       <c r="B241" t="str">
-        <v>BSXTI0008200.s.02</v>
+        <v>BSXVS0007600.s.01</v>
       </c>
       <c r="C241" t="str">
-        <v>CPC Lugano</v>
+        <v>EAV Sion</v>
       </c>
       <c r="D241" t="str">
-        <v>Centro professionale commerciale Lugano</v>
+        <v>Ecole d'agriculture du Valais</v>
       </c>
       <c r="E241" t="str">
-        <v>Scuola media di commercio</v>
+        <v/>
       </c>
       <c r="F241" t="str">
-        <v>decs-cpc.lugano@edu.ti.ch</v>
+        <v>chateauneuf@dmin.vs.ch</v>
       </c>
       <c r="G241" t="str">
-        <v>091 815 45 11</v>
+        <v>027 606 77 00</v>
       </c>
       <c r="H241" t="str">
-        <v>https://www.cpclugano.ti.ch/</v>
+        <v>https://www.vs.ch/fr/web/sca/ecole-d-agriculture-du-valais</v>
       </c>
       <c r="I241" t="str">
-        <v>via Gerso</v>
+        <v>Av. Maurice-Troillet</v>
       </c>
       <c r="J241" t="str">
-        <v>1a</v>
+        <v>260</v>
       </c>
       <c r="K241" t="str">
-        <v>6903</v>
+        <v>1950</v>
       </c>
       <c r="L241" t="str">
-        <v>Lugano</v>
+        <v>Sion</v>
       </c>
       <c r="M241" t="str">
-        <v>ti</v>
+        <v>vs</v>
       </c>
       <c r="N241" t="str">
         <v>false</v>
       </c>
       <c r="O241" t="str">
-        <v>46.009634602847385,8.948698826351933</v>
+        <v>46.21714,7.30734</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="str">
-        <v/>
+        <v>BSXZH0033000</v>
       </c>
       <c r="B242" t="str">
-        <v>BSXLU0013300.s.01</v>
+        <v>BSXZH0033000.s.01</v>
       </c>
       <c r="C242" t="str">
-        <v>Seitz Luzern</v>
+        <v>SMGV</v>
       </c>
       <c r="D242" t="str">
-        <v>Seitz Handels- und Kaderschule AG</v>
+        <v>Berufsfachschule Gipser</v>
       </c>
       <c r="E242" t="str">
         <v/>
       </c>
       <c r="F242" t="str">
-        <v>seitz@bzlu.ch</v>
+        <v>bsg@smgv.ch</v>
       </c>
       <c r="G242" t="str">
-        <v>041 227 60 80</v>
+        <v>043 233 35 75</v>
       </c>
       <c r="H242" t="str">
-        <v>https://www.seitz-schulen.ch</v>
+        <v>https:// www.smgv.ch/bildung-und-karriere/gipser-in/berufsfachschule-gipser</v>
       </c>
       <c r="I242" t="str">
-        <v>Bahnhofplatz</v>
+        <v>Grindelstrasse</v>
       </c>
       <c r="J242" t="str">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K242" t="str">
-        <v>6003</v>
+        <v>8304</v>
       </c>
       <c r="L242" t="str">
-        <v>Luzern</v>
+        <v>Wallisellen</v>
       </c>
       <c r="M242" t="str">
-        <v>lu</v>
+        <v>zh</v>
       </c>
       <c r="N242" t="str">
         <v>false</v>
       </c>
       <c r="O242" t="str">
-        <v>47.05078079339375,8.309043824785515</v>
+        <v>47.41305610352054,8.587922748616224</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="str">
-        <v/>
+        <v>BSXZH0003500</v>
       </c>
       <c r="B243" t="str">
-        <v>BSXSG0081200.s.01</v>
+        <v>BSXZH0003500.s.01</v>
       </c>
       <c r="C243" t="str">
-        <v>WISS St. Gallen</v>
+        <v>BSMG Zürich</v>
       </c>
       <c r="D243" t="str">
-        <v xml:space="preserve">WISS Schulen für Wirtschaft Informatik Immobilien AG </v>
+        <v>Berufsschule Mode und Gestaltung Zürich</v>
       </c>
       <c r="E243" t="str">
         <v/>
       </c>
       <c r="F243" t="str">
-        <v>stgallen@wiss.ch</v>
+        <v>info@bsmg.ch</v>
       </c>
       <c r="G243" t="str">
-        <v>058 404 42 00</v>
+        <v>044 444 54 44</v>
       </c>
       <c r="H243" t="str">
-        <v>https://www.wiss.ch/de-ch/angebot/grundbildung</v>
+        <v>https://www.bsmg.ch/</v>
       </c>
       <c r="I243" t="str">
-        <v>Oberer Graben</v>
+        <v>Ackerstrasse</v>
       </c>
       <c r="J243" t="str">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K243" t="str">
-        <v>9000</v>
+        <v>8090</v>
       </c>
       <c r="L243" t="str">
-        <v>St. Gallen</v>
+        <v>Zürich</v>
       </c>
       <c r="M243" t="str">
-        <v>sg</v>
+        <v>zh</v>
       </c>
       <c r="N243" t="str">
         <v>false</v>
       </c>
       <c r="O243" t="str">
-        <v>47.423011779785156,9.374207496643066</v>
+        <v>47.38252258300781,8.5322847366333</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="str">
-        <v>BSXVS0007600</v>
+        <v/>
       </c>
       <c r="B244" t="str">
-        <v>BSXVS0007600.s.01</v>
+        <v>BSXVD0003500.s.01</v>
       </c>
       <c r="C244" t="str">
-        <v>EAV Sion</v>
+        <v>CEPM</v>
       </c>
       <c r="D244" t="str">
-        <v>Ecole d'agriculture du Valais</v>
+        <v>Centre d'enseignement professionnel de Morges</v>
       </c>
       <c r="E244" t="str">
         <v/>
       </c>
       <c r="F244" t="str">
-        <v/>
+        <v>cepm.secretariat@vd.ch</v>
       </c>
       <c r="G244" t="str">
-        <v>027 606 77 00</v>
+        <v>021 316 03 20</v>
       </c>
       <c r="H244" t="str">
-        <v/>
+        <v>https://www.cepm.ch/</v>
       </c>
       <c r="I244" t="str">
-        <v>Av. Maurice-Troillet</v>
+        <v>Avenue de Marcelin</v>
       </c>
       <c r="J244" t="str">
-        <v>260</v>
+        <v>31</v>
       </c>
       <c r="K244" t="str">
-        <v>1950</v>
+        <v>1110</v>
       </c>
       <c r="L244" t="str">
-        <v>Sion</v>
+        <v>Morges</v>
       </c>
       <c r="M244" t="str">
-        <v>vs</v>
+        <v>vd</v>
       </c>
       <c r="N244" t="str">
         <v>false</v>
       </c>
       <c r="O244" t="str">
-        <v>46.21714,7.30734</v>
+        <v>46.517066955566406,6.485999584197998</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="str">
-        <v>BSXZH0033000</v>
+        <v>BSXGR0010400</v>
       </c>
       <c r="B245" t="str">
-        <v>BSXZH0033000.s.01</v>
+        <v>BSXGR0010400.s.01</v>
       </c>
       <c r="C245" t="str">
-        <v>SMGV Wallisellen</v>
+        <v>GSS</v>
       </c>
       <c r="D245" t="str">
-        <v>Schweizerischer Maler- und Gipserunternehmer-Verband</v>
+        <v>Gewerbeschule Samedan</v>
       </c>
       <c r="E245" t="str">
         <v/>
       </c>
       <c r="F245" t="str">
-        <v>info@smgv.ch</v>
+        <v>info@gewerbeschule-samedan.ch</v>
       </c>
       <c r="G245" t="str">
-        <v>043 233 49 00</v>
+        <v>081 852 50 71</v>
       </c>
       <c r="H245" t="str">
-        <v>https://www.smgv.ch</v>
+        <v>https://www.gewerbeschule-samedan.ch/</v>
       </c>
       <c r="I245" t="str">
-        <v>Oberwiesenstrasse</v>
+        <v>Suot Staziun</v>
       </c>
       <c r="J245" t="str">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K245" t="str">
-        <v>8304</v>
+        <v>7503</v>
       </c>
       <c r="L245" t="str">
-        <v>Wallisellen</v>
+        <v>Samedan</v>
       </c>
       <c r="M245" t="str">
-        <v>zh</v>
+        <v>gr</v>
       </c>
       <c r="N245" t="str">
         <v>false</v>
       </c>
       <c r="O245" t="str">
-        <v>47.41268539428711,8.588249206542969</v>
+        <v>46.53481674194336,9.876105308532715</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="str">
-        <v>BSXZH0003500</v>
+        <v>BSXGR0011900</v>
       </c>
       <c r="B246" t="str">
-        <v>BSXZH0003500.s.01</v>
+        <v>BSXGR0011900.s.01</v>
       </c>
       <c r="C246" t="str">
-        <v>BSMG Zürich</v>
+        <v>Plantahof</v>
       </c>
       <c r="D246" t="str">
-        <v>Berufsschule Mode und Gestaltung Zürich</v>
+        <v>Plantahof</v>
       </c>
       <c r="E246" t="str">
         <v/>
       </c>
       <c r="F246" t="str">
-        <v>info@bsmg.ch</v>
+        <v>info@plantahof.gr.ch</v>
       </c>
       <c r="G246" t="str">
-        <v>044 444 54 44</v>
+        <v>081 257 60 00</v>
       </c>
       <c r="H246" t="str">
-        <v>https://www.bsmg.ch/</v>
+        <v>https://www.plantahof.ch</v>
       </c>
       <c r="I246" t="str">
-        <v>Ackerstrasse</v>
+        <v>Kantonsstrasse</v>
       </c>
       <c r="J246" t="str">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="K246" t="str">
-        <v>8090</v>
+        <v>7302</v>
       </c>
       <c r="L246" t="str">
-        <v>Zürich</v>
+        <v>Landquart</v>
       </c>
       <c r="M246" t="str">
-        <v>zh</v>
+        <v>gr</v>
       </c>
       <c r="N246" t="str">
         <v>false</v>
       </c>
       <c r="O246" t="str">
-        <v>47.38252258300781,8.5322847366333</v>
+        <v>46.9626350402832,9.562591552734375</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="str">
         <v/>
       </c>
       <c r="B247" t="str">
-        <v>BSXVD0003500.s.01</v>
+        <v>BSXLU0014100.s.01</v>
       </c>
       <c r="C247" t="str">
-        <v>CEPM</v>
+        <v>ENAIP</v>
       </c>
       <c r="D247" t="str">
-        <v>Centre d'enseignement professionnel de Morges</v>
+        <v>ENAIP Internationaler Bund</v>
       </c>
       <c r="E247" t="str">
-        <v/>
+        <v>Berufsbildungszentrum</v>
       </c>
       <c r="F247" t="str">
-        <v>cepm.secretariat@vd.ch</v>
+        <v>info@enaip-ib.ch</v>
       </c>
       <c r="G247" t="str">
-        <v>021 316 03 20</v>
+        <v>041 250 40 56</v>
       </c>
       <c r="H247" t="str">
-        <v>https://www.vd.ch/themes/formation/etablissements-de-formation/centre-denseignement-professionnel-de-morges-cepm</v>
+        <v>https://www.enaip-ib.ch</v>
       </c>
       <c r="I247" t="str">
-        <v>Avenue de Marcelin</v>
+        <v>Luzernerstrasse</v>
       </c>
       <c r="J247" t="str">
-        <v>31</v>
+        <v>131</v>
       </c>
       <c r="K247" t="str">
-        <v>1110</v>
+        <v>6014</v>
       </c>
       <c r="L247" t="str">
-        <v>Morges</v>
+        <v>Luzern</v>
       </c>
       <c r="M247" t="str">
-        <v>vd</v>
+        <v>lu</v>
       </c>
       <c r="N247" t="str">
         <v>false</v>
       </c>
       <c r="O247" t="str">
-        <v>46.517066955566406,6.485999584197998</v>
+        <v>47.04956495351445,8.268104538463943</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="str">
         <v/>
       </c>
       <c r="B248" t="str">
-        <v>BSXBS0011200.s.01</v>
+        <v>BSXNE0063800.s.01</v>
       </c>
       <c r="C248" t="str">
-        <v>Couture-Ateliers</v>
+        <v>CPNE-TN-AURORE</v>
       </c>
       <c r="D248" t="str">
-        <v>Couture-Ateliers BFS Basel</v>
+        <v>Centre de formation professionnelle neuchâtelois Terre et nature - Aurore</v>
       </c>
       <c r="E248" t="str">
         <v/>
       </c>
       <c r="F248" t="str">
-        <v/>
+        <v>cpne-tn@rpn.ch</v>
       </c>
       <c r="G248" t="str">
-        <v>061 281 91 46</v>
+        <v>032 717 45 00</v>
       </c>
       <c r="H248" t="str">
-        <v/>
+        <v>https://www.cpne.ch</v>
       </c>
       <c r="I248" t="str">
-        <v>Freilager-Platz</v>
+        <v>Aurore</v>
       </c>
       <c r="J248" t="str">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="K248" t="str">
-        <v>4142</v>
+        <v>2053</v>
       </c>
       <c r="L248" t="str">
-        <v>Münchenstein</v>
+        <v>Cernier</v>
       </c>
       <c r="M248" t="str">
-        <v>bs</v>
+        <v>ne</v>
       </c>
       <c r="N248" t="str">
         <v>false</v>
       </c>
       <c r="O248" t="str">
-        <v>47.53208,7.6098</v>
+        <v>47.058692932128906,6.908820629119873</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="str">
-        <v>BSXGR0010400</v>
+        <v/>
       </c>
       <c r="B249" t="str">
-        <v>BSXGR0010400.s.01</v>
+        <v>BSXSG0082000.s.01</v>
       </c>
       <c r="C249" t="str">
-        <v>GSS</v>
+        <v>WIOS Bildungszentrum Wil</v>
       </c>
       <c r="D249" t="str">
-        <v>Gewerbeschule Samedan</v>
+        <v>WIOS Bildungszentrum</v>
       </c>
       <c r="E249" t="str">
         <v/>
       </c>
       <c r="F249" t="str">
-        <v>info@gewerbeschule-samedan.ch</v>
+        <v>info@wios.ch</v>
       </c>
       <c r="G249" t="str">
-        <v>081 852 50 71</v>
+        <v>071 912 20 12</v>
       </c>
       <c r="H249" t="str">
-        <v>https://www.gewerbeschule-samedan.ch/</v>
+        <v>https://www.wios.ch</v>
       </c>
       <c r="I249" t="str">
-        <v>Suot Staziun</v>
+        <v>Titlisstrasse</v>
       </c>
       <c r="J249" t="str">
         <v>3</v>
       </c>
       <c r="K249" t="str">
-        <v>7503</v>
+        <v>9500</v>
       </c>
       <c r="L249" t="str">
-        <v>Samedan</v>
+        <v>Wil SG</v>
       </c>
       <c r="M249" t="str">
-        <v>gr</v>
+        <v>sg</v>
       </c>
       <c r="N249" t="str">
         <v>false</v>
       </c>
       <c r="O249" t="str">
-        <v>46.53481674194336,9.876105308532715</v>
+        <v>47.460296630859375,9.044760704040527</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="str">
-        <v>BSXGR0011900</v>
+        <v>BSXZH0030200</v>
       </c>
       <c r="B250" t="str">
-        <v>BSXGR0011900.s.01</v>
+        <v>BSXZH0030200.s.01</v>
       </c>
       <c r="C250" t="str">
-        <v>Plantahof</v>
+        <v xml:space="preserve">WSKVW </v>
       </c>
       <c r="D250" t="str">
-        <v>Plantahof</v>
+        <v>Wirtschaftsschule KV Winterthur</v>
       </c>
       <c r="E250" t="str">
         <v/>
       </c>
       <c r="F250" t="str">
-        <v>info@plantahof.ch</v>
+        <v>sekretariat@wskvw.zh.ch</v>
       </c>
       <c r="G250" t="str">
-        <v>081 257 60 00</v>
+        <v>052 269 18 00</v>
       </c>
       <c r="H250" t="str">
-        <v>https://www.plantahof.ch</v>
+        <v>https://www.wskvw.ch/</v>
       </c>
       <c r="I250" t="str">
-        <v>Kantonsstrasse</v>
+        <v>Tösstalstrasse</v>
       </c>
       <c r="J250" t="str">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="K250" t="str">
-        <v>7302</v>
+        <v>8400</v>
       </c>
       <c r="L250" t="str">
-        <v>Landquart</v>
+        <v>Winterthur</v>
       </c>
       <c r="M250" t="str">
-        <v>gr</v>
+        <v>zh</v>
       </c>
       <c r="N250" t="str">
         <v>false</v>
       </c>
       <c r="O250" t="str">
-        <v>46.9626350402832,9.562591552734375</v>
+        <v>47.49711608886719,8.734784126281738</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="str">
-        <v/>
+        <v>BSXZH0032200</v>
       </c>
       <c r="B251" t="str">
-        <v>BSXLU0014100.s.01</v>
+        <v>BSXZH0032400.s.03</v>
       </c>
       <c r="C251" t="str">
-        <v>ENAIP</v>
+        <v>Strickhof</v>
       </c>
       <c r="D251" t="str">
-        <v>ENAIP Internationaler Bund</v>
+        <v>Strickhof Lebensmitteltechnologie &amp; Hortikultur Wädenswil</v>
       </c>
       <c r="E251" t="str">
-        <v>Berufsbildungszentrum</v>
+        <v/>
       </c>
       <c r="F251" t="str">
-        <v>info@enaip-ib.ch</v>
+        <v>info@strickhof.ch</v>
       </c>
       <c r="G251" t="str">
-        <v>041 250 40 56</v>
+        <v>058 105 94 00</v>
       </c>
       <c r="H251" t="str">
-        <v>https://www.enaip-ib.ch</v>
+        <v>https://www.strickhof.ch</v>
       </c>
       <c r="I251" t="str">
-        <v>Luzernerstrasse</v>
+        <v>Grüentalstrasse</v>
       </c>
       <c r="J251" t="str">
-        <v>131</v>
+        <v>30</v>
       </c>
       <c r="K251" t="str">
-        <v>6014</v>
+        <v>8820</v>
       </c>
       <c r="L251" t="str">
-        <v>Luzern</v>
+        <v>Wädenswil</v>
       </c>
       <c r="M251" t="str">
-        <v>lu</v>
+        <v>zh</v>
       </c>
       <c r="N251" t="str">
         <v>false</v>
       </c>
       <c r="O251" t="str">
-        <v>47.04956495351445,8.268104538463943</v>
+        <v>47.217397928588184,8.680302068367466</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="str">
-        <v/>
+        <v>BSXZH0052600</v>
       </c>
       <c r="B252" t="str">
-        <v>BSXNE0063800.s.01</v>
+        <v>BSXZH0032400.s.02</v>
       </c>
       <c r="C252" t="str">
-        <v>CPNE-TN-AURORE</v>
+        <v>Strickhof</v>
       </c>
       <c r="D252" t="str">
-        <v>Centre de formation professionnelle neuchâtelois Terre et nature - Aurore</v>
+        <v>Strickhof Winterthur-Wülflingen</v>
       </c>
       <c r="E252" t="str">
         <v/>
       </c>
       <c r="F252" t="str">
-        <v>cpne-tn@rpn.ch</v>
+        <v>info@strickhof.ch</v>
       </c>
       <c r="G252" t="str">
-        <v>032 717 45 00</v>
+        <v>058 105 91 00</v>
       </c>
       <c r="H252" t="str">
-        <v>https://www.cpne.ch</v>
+        <v>https://www.strickhof.ch</v>
       </c>
       <c r="I252" t="str">
-        <v>Aurore</v>
+        <v>Riedhofstrasse</v>
       </c>
       <c r="J252" t="str">
-        <v>3</v>
+        <v>62</v>
       </c>
       <c r="K252" t="str">
-        <v>2053</v>
+        <v>8408</v>
       </c>
       <c r="L252" t="str">
-        <v>Cernier</v>
+        <v>Winterthur</v>
       </c>
       <c r="M252" t="str">
-        <v>ne</v>
+        <v>zh</v>
       </c>
       <c r="N252" t="str">
         <v>false</v>
       </c>
       <c r="O252" t="str">
-        <v>47.058692932128906,6.908820629119873</v>
+        <v>47.513370513916016,8.698599815368652</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="str">
-        <v/>
+        <v>BSXZH0032400</v>
       </c>
       <c r="B253" t="str">
-        <v>BSXSG0082000.s.01</v>
+        <v>BSXZH0032400.s.01</v>
       </c>
       <c r="C253" t="str">
-        <v>WIOS Bildungszentrum Wil</v>
+        <v>Strickhof</v>
       </c>
       <c r="D253" t="str">
-        <v>WIOS Bildungszentrum</v>
+        <v>Strickhof Lindau</v>
       </c>
       <c r="E253" t="str">
         <v/>
       </c>
       <c r="F253" t="str">
-        <v>info@wios.ch</v>
+        <v>info@strickhof.ch</v>
       </c>
       <c r="G253" t="str">
-        <v>071 912 20 12</v>
+        <v>058 105 98 00</v>
       </c>
       <c r="H253" t="str">
-        <v>https://www.wios.ch</v>
+        <v>https://www.strickhof.ch</v>
       </c>
       <c r="I253" t="str">
-        <v>Titlisstrasse</v>
+        <v>Eschikon</v>
       </c>
       <c r="J253" t="str">
-        <v>3</v>
+        <v>21</v>
       </c>
       <c r="K253" t="str">
-        <v>9500</v>
+        <v>8315</v>
       </c>
       <c r="L253" t="str">
-        <v>Wil SG</v>
+        <v>Lindau</v>
       </c>
       <c r="M253" t="str">
-        <v>sg</v>
+        <v>zh</v>
       </c>
       <c r="N253" t="str">
         <v>false</v>
       </c>
       <c r="O253" t="str">
-        <v>47.460296630859375,9.044760704040527</v>
+        <v>47.446693420410156,8.680285453796387</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="str">
-        <v/>
+        <v>BSXZH0074800</v>
       </c>
       <c r="B254" t="str">
-        <v>BSXVD0011500.s.01</v>
+        <v>BSXZH0074900.s.02</v>
       </c>
       <c r="C254" t="str">
-        <v>GYM Burier</v>
+        <v>KHO IMS Zürich</v>
       </c>
       <c r="D254" t="str">
-        <v>Gymnase de Burier</v>
+        <v>Kantonsschule Hottingen</v>
       </c>
       <c r="E254" t="str">
-        <v/>
+        <v>Informatikmittelschule</v>
       </c>
       <c r="F254" t="str">
-        <v>gymnase.burier@vd.ch</v>
+        <v>hottingen@ksh.ch</v>
       </c>
       <c r="G254" t="str">
-        <v>021 316 93 33</v>
+        <v>044 266 57 57</v>
       </c>
       <c r="H254" t="str">
-        <v>https://www.gymnasedeburier.ch/</v>
+        <v>https://www.ksh.ch</v>
       </c>
       <c r="I254" t="str">
-        <v>Route de Chailly</v>
+        <v>Minervastrasse</v>
       </c>
       <c r="J254" t="str">
-        <v>170</v>
+        <v>14</v>
       </c>
       <c r="K254" t="str">
-        <v>1814</v>
+        <v>8032</v>
       </c>
       <c r="L254" t="str">
-        <v>La Tour-de-Peilz</v>
+        <v>Zürich</v>
       </c>
       <c r="M254" t="str">
-        <v>vd</v>
+        <v>zh</v>
       </c>
       <c r="N254" t="str">
         <v>false</v>
       </c>
       <c r="O254" t="str">
-        <v>46.450321197509766,6.877695083618164</v>
+        <v>47.36874771118164,8.553019523620605</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="str">
-        <v>BSXZH0030200</v>
+        <v>BSXZH0074900</v>
       </c>
       <c r="B255" t="str">
-        <v>BSXZH0030200.s.01</v>
+        <v>BSXZH0074900.s.01</v>
       </c>
       <c r="C255" t="str">
-        <v xml:space="preserve">WSKVW </v>
+        <v>KHO HMS Zürich</v>
       </c>
       <c r="D255" t="str">
-        <v>Wirtschaftsschule KV Winterthur</v>
+        <v>Kantonsschule Hottingen</v>
       </c>
       <c r="E255" t="str">
-        <v/>
+        <v>Handelsmittelschule</v>
       </c>
       <c r="F255" t="str">
-        <v>sekretariat@wskvw.zh.ch</v>
+        <v>hottingen@ksh.ch</v>
       </c>
       <c r="G255" t="str">
-        <v>052 269 18 00</v>
+        <v>044 266 57 57</v>
       </c>
       <c r="H255" t="str">
-        <v>https://www.wskvw.ch/</v>
+        <v>https://www.ksh.ch</v>
       </c>
       <c r="I255" t="str">
-        <v>Tösstalstrasse</v>
+        <v>Minervastrasse</v>
       </c>
       <c r="J255" t="str">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="K255" t="str">
-        <v>8400</v>
+        <v>8032</v>
       </c>
       <c r="L255" t="str">
-        <v>Winterthur</v>
+        <v>Zürich</v>
       </c>
       <c r="M255" t="str">
         <v>zh</v>
       </c>
       <c r="N255" t="str">
         <v>false</v>
       </c>
       <c r="O255" t="str">
-        <v>47.49711608886719,8.734784126281738</v>
+        <v>47.36874771118164,8.553019523620605</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="str">
-        <v>BSXZH0032200</v>
+        <v/>
       </c>
       <c r="B256" t="str">
-        <v>BSXZH0032400.s.03</v>
+        <v>BSXGE0056300.s.01</v>
       </c>
       <c r="C256" t="str">
-        <v>Strickhof</v>
+        <v>EC Madame-de-Staël</v>
       </c>
       <c r="D256" t="str">
-        <v>Strickhof Lebensmitteltechnologie &amp; Hortikultur Wädenswil</v>
+        <v>Ecole de commerce Madame-de-Staël</v>
       </c>
       <c r="E256" t="str">
         <v/>
       </c>
       <c r="F256" t="str">
-        <v>info@strickhof.ch</v>
+        <v/>
       </c>
       <c r="G256" t="str">
-        <v>058 105 94 00</v>
+        <v>022 342 69 50</v>
       </c>
       <c r="H256" t="str">
-        <v>https://www.strickhof.ch</v>
+        <v/>
       </c>
       <c r="I256" t="str">
-        <v>Grüentalstrasse</v>
+        <v>Route de Saint-Julien</v>
       </c>
       <c r="J256" t="str">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="K256" t="str">
-        <v>8820</v>
+        <v>1227</v>
       </c>
       <c r="L256" t="str">
-        <v>Wädenswil</v>
+        <v>Carouge</v>
       </c>
       <c r="M256" t="str">
-        <v>zh</v>
+        <v>ge</v>
       </c>
       <c r="N256" t="str">
         <v>false</v>
       </c>
       <c r="O256" t="str">
-        <v>47.217397928588184,8.680302068367466</v>
+        <v>46.17633819580078,6.1332106590271</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="str">
-        <v>BSXZH0040300</v>
+        <v/>
       </c>
       <c r="B257" t="str">
-        <v>BSXZH0032400.s.04</v>
+        <v>BSXAG0014300.s.01</v>
       </c>
       <c r="C257" t="str">
-        <v>Strickhof</v>
+        <v>KS Baden</v>
       </c>
       <c r="D257" t="str">
-        <v>Strickhof Affoltern am Albis</v>
+        <v>Kantonsschule Baden</v>
       </c>
       <c r="E257" t="str">
         <v/>
       </c>
       <c r="F257" t="str">
-        <v>info@strickhof.ch</v>
+        <v>kanti.baden@ag.ch</v>
       </c>
       <c r="G257" t="str">
-        <v>058 105 92 00</v>
+        <v>056 200 04 44</v>
       </c>
       <c r="H257" t="str">
-        <v>https://www.strickhof.ch</v>
+        <v>https://www.kanti-baden.ch/</v>
       </c>
       <c r="I257" t="str">
-        <v>In den Schwanden</v>
+        <v>Seminarstrasse</v>
       </c>
       <c r="J257" t="str">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K257" t="str">
-        <v>8910</v>
+        <v>5400</v>
       </c>
       <c r="L257" t="str">
-        <v>Affoltern am Albis</v>
+        <v>Baden</v>
       </c>
       <c r="M257" t="str">
-        <v>zh</v>
+        <v>ag</v>
       </c>
       <c r="N257" t="str">
         <v>false</v>
       </c>
       <c r="O257" t="str">
-        <v>47.278133392333984,8.439582824707031</v>
+        <v>47.47053146362305,8.3129301071167</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="str">
-        <v>BSXZH0052600</v>
+        <v/>
       </c>
       <c r="B258" t="str">
-        <v>BSXZH0032400.s.02</v>
+        <v>BSXBE0021400.s.01</v>
       </c>
       <c r="C258" t="str">
-        <v>Strickhof</v>
+        <v>CsBe</v>
       </c>
       <c r="D258" t="str">
-        <v>Strickhof Winterthur-Wülflingen</v>
+        <v>Bern Computerschule</v>
       </c>
       <c r="E258" t="str">
-        <v/>
+        <v>Ausbildungs- und Seminar-Zentrum Eiger</v>
       </c>
       <c r="F258" t="str">
-        <v>info@strickhof.ch</v>
+        <v>info@csbe.ch</v>
       </c>
       <c r="G258" t="str">
-        <v>058 105 91 00</v>
+        <v>031 398 98 00</v>
       </c>
       <c r="H258" t="str">
-        <v>https://www.strickhof.ch</v>
+        <v>https://www.csbe.ch</v>
       </c>
       <c r="I258" t="str">
-        <v>Riedhofstrasse</v>
+        <v>Zieglerstrasse</v>
       </c>
       <c r="J258" t="str">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="K258" t="str">
-        <v>8408</v>
+        <v>3000</v>
       </c>
       <c r="L258" t="str">
-        <v>Winterthur</v>
+        <v>Bern 14</v>
       </c>
       <c r="M258" t="str">
-        <v>zh</v>
+        <v>be</v>
       </c>
       <c r="N258" t="str">
         <v>false</v>
       </c>
       <c r="O258" t="str">
-        <v>47.513370513916016,8.698599815368652</v>
+        <v>46.942745208740234,7.430132865905762</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="str">
-        <v>BSXZH0040600</v>
+        <v/>
       </c>
       <c r="B259" t="str">
-        <v>BSXZH0032400.s.07</v>
+        <v>BSXLU0011500.s.01</v>
       </c>
       <c r="C259" t="str">
-        <v>Strickhof</v>
+        <v>BEN Luzern</v>
       </c>
       <c r="D259" t="str">
-        <v xml:space="preserve"> Strickhof Betriebsstandort Früebüel</v>
+        <v>Benedict-Schule Luzern</v>
       </c>
       <c r="E259" t="str">
         <v/>
       </c>
       <c r="F259" t="str">
-        <v>info@strickhof.ch</v>
+        <v>info.lu@benedict.ch</v>
       </c>
       <c r="G259" t="str">
-        <v>058 105 90 12</v>
+        <v>041 227 01 01</v>
       </c>
       <c r="H259" t="str">
-        <v>https://www.strickhof.ch</v>
+        <v>https://benedict.ch</v>
       </c>
       <c r="I259" t="str">
-        <v>Früebüel</v>
+        <v>Inseliquai</v>
       </c>
       <c r="J259" t="str">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="K259" t="str">
-        <v>6318</v>
+        <v>6005</v>
       </c>
       <c r="L259" t="str">
-        <v>Walchwil</v>
+        <v>Luzern</v>
       </c>
       <c r="M259" t="str">
-        <v>zh</v>
+        <v>lu</v>
       </c>
       <c r="N259" t="str">
         <v>false</v>
       </c>
       <c r="O259" t="str">
-        <v>47.112369537353516,8.536092758178711</v>
+        <v>47.04814147949219,8.314102172851562</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="str">
-        <v>BSXZH0040400</v>
+        <v/>
       </c>
       <c r="B260" t="str">
-        <v>BSXZH0032400.s.05</v>
+        <v>BSXBE0012600.s.01</v>
       </c>
       <c r="C260" t="str">
-        <v>Strickhof</v>
+        <v>GSH Hünibach</v>
       </c>
       <c r="D260" t="str">
-        <v>Strickhof Zürich Technopark</v>
+        <v>Gartenbauschule Hünibach</v>
       </c>
       <c r="E260" t="str">
         <v/>
       </c>
       <c r="F260" t="str">
-        <v>fmweiterbildung@strickhof.ch</v>
+        <v>info@gsh.ch</v>
       </c>
       <c r="G260" t="str">
-        <v>058 105 94 50</v>
+        <v>033 244 10 20</v>
       </c>
       <c r="H260" t="str">
-        <v>http://www.fmweiterbildung.strickhof.ch</v>
+        <v>https://gartenbauschule-huenibach.ch</v>
       </c>
       <c r="I260" t="str">
-        <v>Technoparkstrasse</v>
+        <v>Chartreusestr.</v>
       </c>
       <c r="J260" t="str">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="K260" t="str">
-        <v>8005</v>
+        <v>3626</v>
       </c>
       <c r="L260" t="str">
-        <v>Zürich</v>
+        <v>Hünibach</v>
       </c>
       <c r="M260" t="str">
-        <v>zh</v>
+        <v>be</v>
       </c>
       <c r="N260" t="str">
         <v>false</v>
       </c>
       <c r="O260" t="str">
-        <v>47.38977813720703,8.516196250915527</v>
+        <v>46.7464485168457,7.645320892333984</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="str">
-        <v>BSXZH0040500</v>
+        <v>BSXTI0010000</v>
       </c>
       <c r="B261" t="str">
-        <v>BSXZH0032400.s.06</v>
+        <v>BSXTI0007900.s.02</v>
       </c>
       <c r="C261" t="str">
-        <v>Strickhof</v>
+        <v>CPT Viganello</v>
       </c>
       <c r="D261" t="str">
-        <v>Strickhof Betriebsstandort Alp Weissenstein</v>
+        <v>Centro professionale tecnico del settore tessile di Lugano-Viganello</v>
       </c>
       <c r="E261" t="str">
-        <v/>
+        <v>Scuola specializzata superiore di abbigliamento e design della moda</v>
       </c>
       <c r="F261" t="str">
-        <v>info@strickhof.ch</v>
+        <v>decs-cpt.lugano@edu.ti.ch</v>
       </c>
       <c r="G261" t="str">
-        <v>081 256 55 84</v>
+        <v>091 815 27 11</v>
       </c>
       <c r="H261" t="str">
-        <v>https://www.strickhof.ch</v>
+        <v>https://www.sta.ti.ch/</v>
       </c>
       <c r="I261" t="str">
-        <v>Crap Alv</v>
+        <v>Via al Fiume</v>
       </c>
       <c r="J261" t="str">
-        <v/>
+        <v>14</v>
       </c>
       <c r="K261" t="str">
-        <v>7482</v>
+        <v>6962</v>
       </c>
       <c r="L261" t="str">
-        <v>Preda</v>
+        <v>Viganello</v>
       </c>
       <c r="M261" t="str">
-        <v>zh</v>
+        <v>ti</v>
       </c>
       <c r="N261" t="str">
         <v>false</v>
       </c>
       <c r="O261" t="str">
-        <v>46.56692123413086,9.796513557434082</v>
+        <v>46.014617919921875,8.964588165283203</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="str">
-        <v>BSXZH0032400</v>
+        <v>BSXTI0007900</v>
       </c>
       <c r="B262" t="str">
-        <v>BSXZH0032400.s.01</v>
+        <v>BSXTI0007900.s.01</v>
       </c>
       <c r="C262" t="str">
-        <v>Strickhof</v>
+        <v>CPT Viganello</v>
       </c>
       <c r="D262" t="str">
-        <v>Strickhof Lindau</v>
+        <v>Centro professionale tecnico del settore tessile di Lugano-Viganello</v>
       </c>
       <c r="E262" t="str">
-        <v/>
+        <v>Scuola d'arti e mestieri della sartoria</v>
       </c>
       <c r="F262" t="str">
-        <v>info@strickhof.ch</v>
+        <v>decs-cpt.lugano@edu.ti.ch</v>
       </c>
       <c r="G262" t="str">
-        <v>058 105 98 00</v>
+        <v>091 815 27 11</v>
       </c>
       <c r="H262" t="str">
-        <v>https://www.strickhof.ch</v>
+        <v>https://www.sams.ti.ch</v>
       </c>
       <c r="I262" t="str">
-        <v>Eschikon</v>
+        <v>Via boscioro</v>
       </c>
       <c r="J262" t="str">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="K262" t="str">
-        <v>8315</v>
+        <v>6962</v>
       </c>
       <c r="L262" t="str">
-        <v>Lindau</v>
+        <v>Viganello</v>
       </c>
       <c r="M262" t="str">
-        <v>zh</v>
+        <v>ti</v>
       </c>
       <c r="N262" t="str">
         <v>false</v>
       </c>
       <c r="O262" t="str">
-        <v>47.446693420410156,8.680285453796387</v>
+        <v>46.01289749145508,8.960938453674316</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="str">
-        <v>BSXZH0074800</v>
+        <v/>
       </c>
       <c r="B263" t="str">
-        <v>BSXZH0074900.s.02</v>
+        <v>BSXVD0006600.s.01</v>
       </c>
       <c r="C263" t="str">
-        <v>KHO IMS Zürich</v>
+        <v>CFPF</v>
       </c>
       <c r="D263" t="str">
-        <v>Kantonsschule Hottingen</v>
+        <v>Centre de formation professionnelle forestière</v>
       </c>
       <c r="E263" t="str">
-        <v>Informatikmittelschule</v>
+        <v/>
       </c>
       <c r="F263" t="str">
-        <v>hottingen@ksh.ch</v>
+        <v>secretariat.cfpf@vd.ch</v>
       </c>
       <c r="G263" t="str">
-        <v>044 266 57 57</v>
+        <v>021 316 26 63</v>
       </c>
       <c r="H263" t="str">
-        <v>https://www.ksh.ch</v>
+        <v>https://www.formation-forestiere.ch</v>
       </c>
       <c r="I263" t="str">
-        <v>Minervastrasse</v>
+        <v>Chemin de Budron</v>
       </c>
       <c r="J263" t="str">
-        <v>14</v>
+        <v>H8</v>
       </c>
       <c r="K263" t="str">
-        <v>8032</v>
+        <v>1052</v>
       </c>
       <c r="L263" t="str">
-        <v>Zürich</v>
+        <v>Le Mont-sur-Lausanne</v>
       </c>
       <c r="M263" t="str">
-        <v>zh</v>
+        <v>vd</v>
       </c>
       <c r="N263" t="str">
         <v>false</v>
       </c>
       <c r="O263" t="str">
-        <v>47.36874771118164,8.553019523620605</v>
+        <v>46.57155783275336,6.631568939504092</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="str">
-        <v>BSXZH0041000</v>
+        <v/>
       </c>
       <c r="B264" t="str">
-        <v>BSXZH0074900.s.03</v>
+        <v>BSXGE0062000.s.01</v>
       </c>
       <c r="C264" t="str">
-        <v/>
+        <v>Centre de Lullier</v>
       </c>
       <c r="D264" t="str">
-        <v>Kantonsschule Hottingen</v>
+        <v>Centre de Lullier</v>
       </c>
       <c r="E264" t="str">
-        <v>Handelsmittelschule</v>
+        <v/>
       </c>
       <c r="F264" t="str">
-        <v>hottingen@ksh.ch</v>
+        <v/>
       </c>
       <c r="G264" t="str">
-        <v>044 266 57 57</v>
+        <v>022 546 68 00</v>
       </c>
       <c r="H264" t="str">
-        <v>https://www.ksh.ch</v>
+        <v/>
       </c>
       <c r="I264" t="str">
-        <v>Minervastrasse</v>
+        <v>Route de Presinge</v>
       </c>
       <c r="J264" t="str">
-        <v>14</v>
+        <v>150</v>
       </c>
       <c r="K264" t="str">
-        <v>8032</v>
+        <v>1254</v>
       </c>
       <c r="L264" t="str">
-        <v>Zürich</v>
+        <v>Jussy</v>
       </c>
       <c r="M264" t="str">
-        <v>zh</v>
+        <v>ge</v>
       </c>
       <c r="N264" t="str">
         <v>false</v>
       </c>
       <c r="O264" t="str">
-        <v>47.36874771118164,8.553019523620605</v>
+        <v>46.224369049072266,6.252225399017334</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="str">
-        <v>BSXZH0074900</v>
+        <v/>
       </c>
       <c r="B265" t="str">
-        <v>BSXZH0074900.s.01</v>
+        <v>BSXAR0010300.s.01</v>
       </c>
       <c r="C265" t="str">
-        <v>KHO HMS Zürich</v>
+        <v>Kantonsschule Trogen</v>
       </c>
       <c r="D265" t="str">
-        <v>Kantonsschule Hottingen</v>
+        <v>Kantonsschule Trogen</v>
       </c>
       <c r="E265" t="str">
-        <v>Handelsmittelschule</v>
+        <v>Berufsfachschule Wirtschaft</v>
       </c>
       <c r="F265" t="str">
-        <v>hottingen@ksh.ch</v>
+        <v>sekretariat@kst.ch</v>
       </c>
       <c r="G265" t="str">
-        <v>044 266 57 57</v>
+        <v>071 343 61 11</v>
       </c>
       <c r="H265" t="str">
-        <v>https://www.ksh.ch</v>
+        <v>https://www.kts.ch</v>
       </c>
       <c r="I265" t="str">
-        <v>Minervastrasse</v>
+        <v>Kantonsschulstrasse</v>
       </c>
       <c r="J265" t="str">
-        <v>14</v>
+        <v>20-29</v>
       </c>
       <c r="K265" t="str">
-        <v>8032</v>
+        <v>9043</v>
       </c>
       <c r="L265" t="str">
-        <v>Zürich</v>
+        <v>Trogen</v>
       </c>
       <c r="M265" t="str">
-        <v>zh</v>
+        <v>ar</v>
       </c>
       <c r="N265" t="str">
         <v>false</v>
       </c>
       <c r="O265" t="str">
-        <v>47.36874771118164,8.553019523620605</v>
+        <v>47.408477783203125,9.460514068603516</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="str">
         <v/>
       </c>
       <c r="B266" t="str">
-        <v>BSXGE0056300.s.01</v>
+        <v>BSXBE0010200.s.01</v>
       </c>
       <c r="C266" t="str">
-        <v>EC Madame-de-Staël</v>
+        <v xml:space="preserve">SfG BB </v>
       </c>
       <c r="D266" t="str">
-        <v>Ecole de commerce Madame-de-Staël</v>
+        <v>Schule für Gestaltung Bern und Biel</v>
       </c>
       <c r="E266" t="str">
         <v/>
       </c>
       <c r="F266" t="str">
-        <v/>
+        <v>bern@sfgb-b.ch</v>
       </c>
       <c r="G266" t="str">
-        <v>022 342 69 50</v>
+        <v>031 337 03 37</v>
       </c>
       <c r="H266" t="str">
-        <v/>
+        <v>https://www.sfgb-b.ch</v>
       </c>
       <c r="I266" t="str">
-        <v>Route de Saint-Julien</v>
+        <v>Campus Bernapark</v>
       </c>
       <c r="J266" t="str">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="K266" t="str">
-        <v>1227</v>
+        <v>3066</v>
       </c>
       <c r="L266" t="str">
-        <v>Carouge</v>
+        <v>Stettlen</v>
       </c>
       <c r="M266" t="str">
-        <v>ge</v>
+        <v>be</v>
       </c>
       <c r="N266" t="str">
         <v>false</v>
       </c>
       <c r="O266" t="str">
-        <v>46.17633819580078,6.1332106590271</v>
+        <v>46.959517336221474,7.513698754862501</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="str">
-        <v/>
+        <v>BSXBE9910202</v>
       </c>
       <c r="B267" t="str">
-        <v>BSXAG0014300.s.01</v>
+        <v>BSXBE0010200.s.02</v>
       </c>
       <c r="C267" t="str">
-        <v>KS Baden</v>
+        <v xml:space="preserve">SfG BB </v>
       </c>
       <c r="D267" t="str">
-        <v>Kantonsschule Baden</v>
+        <v>Schule für Gestaltung Bern und Biel</v>
       </c>
       <c r="E267" t="str">
         <v/>
       </c>
       <c r="F267" t="str">
-        <v>kanti.baden@ag.ch</v>
+        <v>biel@sfgb-b.ch</v>
       </c>
       <c r="G267" t="str">
-        <v>056 200 04 44</v>
+        <v>032 344 20 10</v>
       </c>
       <c r="H267" t="str">
-        <v>https://www.kanti-baden.ch/</v>
+        <v>https://www.sfgb-b.ch/</v>
       </c>
       <c r="I267" t="str">
-        <v>Seminarstrasse</v>
+        <v>Salzhausstrasse</v>
       </c>
       <c r="J267" t="str">
-        <v>3</v>
+        <v>21</v>
       </c>
       <c r="K267" t="str">
-        <v>5400</v>
+        <v>2503</v>
       </c>
       <c r="L267" t="str">
-        <v>Baden</v>
+        <v>Biel</v>
       </c>
       <c r="M267" t="str">
-        <v>ag</v>
+        <v>be</v>
       </c>
       <c r="N267" t="str">
         <v>false</v>
       </c>
       <c r="O267" t="str">
-        <v>47.47053146362305,8.3129301071167</v>
+        <v>47.129459381103516,7.242882251739502</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="str">
-        <v/>
+        <v>BSXZH0031400</v>
       </c>
       <c r="B268" t="str">
-        <v>BSXBE0021400.s.01</v>
+        <v>BSXZH0031400.s.01</v>
       </c>
       <c r="C268" t="str">
-        <v>CsBe</v>
+        <v>JVA Pöschwies</v>
       </c>
       <c r="D268" t="str">
-        <v>Bern Computerschule</v>
+        <v>Justizvollzugsanstalt Pöschwies</v>
       </c>
       <c r="E268" t="str">
-        <v>Ausbildungs- und Seminar-Zentrum Eiger</v>
+        <v/>
       </c>
       <c r="F268" t="str">
-        <v>info@csbe.ch</v>
+        <v/>
       </c>
       <c r="G268" t="str">
-        <v>031 398 98 00</v>
+        <v>044 871 17 11</v>
       </c>
       <c r="H268" t="str">
-        <v>https://www.csbe.ch</v>
+        <v>https://www.zh.ch/de/direktion-der-justiz-und-des-innern/justizvollzug-wiedereingliederung/justizvollzugsanstalt-poeschwies.html</v>
       </c>
       <c r="I268" t="str">
-        <v>Zieglerstrasse</v>
+        <v>Roosstrasse</v>
       </c>
       <c r="J268" t="str">
-        <v>64</v>
+        <v>49</v>
       </c>
       <c r="K268" t="str">
-        <v>3000</v>
+        <v>8105</v>
       </c>
       <c r="L268" t="str">
-        <v>Bern 14</v>
+        <v>Regensdorf</v>
       </c>
       <c r="M268" t="str">
-        <v>be</v>
+        <v>zh</v>
       </c>
       <c r="N268" t="str">
         <v>false</v>
       </c>
       <c r="O268" t="str">
-        <v>46.942745208740234,7.430132865905762</v>
+        <v>47.43124771118164,8.47435188293457</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="str">
-        <v/>
+        <v>BSXZH0013500</v>
       </c>
       <c r="B269" t="str">
-        <v>BSXBE0012600.s.01</v>
+        <v>BSXZH0013000.s.02</v>
       </c>
       <c r="C269" t="str">
-        <v>GSH Hünibach</v>
+        <v>BZZ Stäfa</v>
       </c>
       <c r="D269" t="str">
-        <v>Gartenbauschule Hünibach</v>
+        <v>Bildungszentrum Zürichsee Stäfa</v>
       </c>
       <c r="E269" t="str">
         <v/>
       </c>
       <c r="F269" t="str">
-        <v>info@gsh.ch</v>
+        <v/>
       </c>
       <c r="G269" t="str">
-        <v>033 244 10 20</v>
+        <v>044 928 16 20</v>
       </c>
       <c r="H269" t="str">
-        <v>https://gartenbauschule-huenibach.ch</v>
+        <v>https://www.bzz.ch/</v>
       </c>
       <c r="I269" t="str">
-        <v>Chartreusestr.</v>
+        <v>Kirchbühlstrasse</v>
       </c>
       <c r="J269" t="str">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="K269" t="str">
-        <v>3626</v>
+        <v>8712</v>
       </c>
       <c r="L269" t="str">
-        <v>Hünibach</v>
+        <v>Stäfa</v>
       </c>
       <c r="M269" t="str">
-        <v>be</v>
+        <v>zh</v>
       </c>
       <c r="N269" t="str">
         <v>false</v>
       </c>
       <c r="O269" t="str">
-        <v>46.7464485168457,7.645320892333984</v>
+        <v>47.24018859863281,8.728649139404297</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="str">
-        <v>BSXTI0010000</v>
+        <v>BSXZH0013000</v>
       </c>
       <c r="B270" t="str">
-        <v>BSXTI0007900.s.02</v>
+        <v>BSXZH0013000.s.01</v>
       </c>
       <c r="C270" t="str">
-        <v>CPT Viganello</v>
+        <v>BZZ Horgen</v>
       </c>
       <c r="D270" t="str">
-        <v>Centro professionale tecnico del settore tessile di Lugano-Viganello</v>
+        <v xml:space="preserve">Bildungszentrum Zürichsee Horgen </v>
       </c>
       <c r="E270" t="str">
-        <v>Scuola specializzata superiore di abbigliamento e design della moda</v>
+        <v/>
       </c>
       <c r="F270" t="str">
-        <v>decs-cpt.lugano@edu.ti.ch</v>
+        <v/>
       </c>
       <c r="G270" t="str">
-        <v>091 815 27 11</v>
+        <v>044 727 46 00</v>
       </c>
       <c r="H270" t="str">
-        <v>https://www.sta.ti.ch/</v>
+        <v>https://www.bzz.ch/</v>
       </c>
       <c r="I270" t="str">
-        <v>Via al Fiume</v>
+        <v>Seestrasse</v>
       </c>
       <c r="J270" t="str">
-        <v>14</v>
+        <v>110</v>
       </c>
       <c r="K270" t="str">
-        <v>6962</v>
+        <v>8810</v>
       </c>
       <c r="L270" t="str">
-        <v>Viganello</v>
+        <v>Horgen</v>
       </c>
       <c r="M270" t="str">
-        <v>ti</v>
+        <v>zh</v>
       </c>
       <c r="N270" t="str">
         <v>false</v>
       </c>
       <c r="O270" t="str">
-        <v>46.014617919921875,8.964588165283203</v>
+        <v>47.26144790649414,8.594172477722168</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="str">
-        <v>BSXTI0007900</v>
+        <v/>
       </c>
       <c r="B271" t="str">
-        <v>BSXTI0007900.s.01</v>
+        <v>BSXGE0067000.s.01</v>
       </c>
       <c r="C271" t="str">
-        <v>CPT Viganello</v>
+        <v>EET Genève</v>
       </c>
       <c r="D271" t="str">
-        <v>Centro professionale tecnico del settore tessile di Lugano-Viganello</v>
+        <v>Ecole d'enseignement technique Genève</v>
       </c>
       <c r="E271" t="str">
-        <v>Scuola d'arti e mestieri della sartoria</v>
+        <v/>
       </c>
       <c r="F271" t="str">
-        <v>decs-cpt.lugano@edu.ti.ch</v>
+        <v/>
       </c>
       <c r="G271" t="str">
-        <v>091 815 27 11</v>
+        <v/>
       </c>
       <c r="H271" t="str">
-        <v>https://www.sams.ti.ch</v>
+        <v/>
       </c>
       <c r="I271" t="str">
-        <v>Via boscioro</v>
+        <v>Rue de la Prairie</v>
       </c>
       <c r="J271" t="str">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K271" t="str">
-        <v>6962</v>
+        <v>1202</v>
       </c>
       <c r="L271" t="str">
-        <v>Viganello</v>
+        <v>Genève</v>
       </c>
       <c r="M271" t="str">
-        <v>ti</v>
+        <v>ge</v>
       </c>
       <c r="N271" t="str">
         <v>false</v>
       </c>
       <c r="O271" t="str">
-        <v>46.01289749145508,8.960938453674316</v>
+        <v>46.20949935913086,6.135422229766846</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="str">
         <v/>
       </c>
       <c r="B272" t="str">
-        <v>BSXVD0006600.s.01</v>
+        <v>BSXAG0013100.s.01</v>
       </c>
       <c r="C272" t="str">
-        <v>CFPF</v>
+        <v>JHA</v>
       </c>
       <c r="D272" t="str">
-        <v>Centre de formation professionnelle forestière</v>
+        <v>Jugendheim Aarburg</v>
       </c>
       <c r="E272" t="str">
         <v/>
       </c>
       <c r="F272" t="str">
-        <v>secretariat.cfpf@vd.ch</v>
+        <v>jugendheim@ag.ch</v>
       </c>
       <c r="G272" t="str">
-        <v>021 316 26 63</v>
+        <v>062 787 01 01</v>
       </c>
       <c r="H272" t="str">
-        <v>https://www.formation-forestiere.ch</v>
+        <v>https://www.ag.ch/de/verwaltung/dvi/strafverfolgung-strafvollzug/jugendheim-aarburg</v>
       </c>
       <c r="I272" t="str">
-        <v>Chemin de Budron</v>
+        <v>Schlossrain</v>
       </c>
       <c r="J272" t="str">
-        <v>H8</v>
+        <v>1</v>
       </c>
       <c r="K272" t="str">
-        <v>1052</v>
+        <v>4663</v>
       </c>
       <c r="L272" t="str">
-        <v>Le Mont-sur-Lausanne</v>
+        <v>Aarburg</v>
       </c>
       <c r="M272" t="str">
-        <v>vd</v>
+        <v>ag</v>
       </c>
       <c r="N272" t="str">
         <v>false</v>
       </c>
       <c r="O272" t="str">
-        <v>46.57155783275336,6.631568939504092</v>
+        <v>47.32098388671875,7.900160789489746</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="str">
         <v/>
       </c>
       <c r="B273" t="str">
-        <v>BSXGE0062000.s.01</v>
+        <v>BSXBE0020600.s.01</v>
       </c>
       <c r="C273" t="str">
-        <v>Centre de Lullier</v>
+        <v>Minerva Bern</v>
       </c>
       <c r="D273" t="str">
-        <v>Centre de Lullier</v>
+        <v>Minerva Schulen Bern</v>
       </c>
       <c r="E273" t="str">
         <v/>
       </c>
       <c r="F273" t="str">
-        <v/>
+        <v>bern@minervaschulen.ch</v>
       </c>
       <c r="G273" t="str">
-        <v>022 546 68 00</v>
+        <v>031 960 96 96</v>
       </c>
       <c r="H273" t="str">
-        <v/>
+        <v>https://www.minervaschulen.ch/de-ch/standorte/bern</v>
       </c>
       <c r="I273" t="str">
-        <v>Route de Presinge</v>
+        <v>Effingerstrasse</v>
       </c>
       <c r="J273" t="str">
-        <v>150</v>
+        <v>31</v>
       </c>
       <c r="K273" t="str">
-        <v>1254</v>
+        <v>3008</v>
       </c>
       <c r="L273" t="str">
-        <v>Jussy</v>
+        <v>Bern</v>
       </c>
       <c r="M273" t="str">
-        <v>ge</v>
+        <v>be</v>
       </c>
       <c r="N273" t="str">
         <v>false</v>
       </c>
       <c r="O273" t="str">
-        <v>46.224369049072266,6.252225399017334</v>
+        <v>46.94948196411133,7.441141128540039</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="str">
-        <v/>
+        <v>BSXSG0013400</v>
       </c>
       <c r="B274" t="str">
-        <v>BSXAR0010300.s.01</v>
+        <v>BSXSG0011300.s.03</v>
       </c>
       <c r="C274" t="str">
-        <v>Kantonsschule Trogen</v>
+        <v>BZBS KV</v>
       </c>
       <c r="D274" t="str">
-        <v>Kantonsschule Trogen</v>
+        <v>Berufs- und Weiterbildungszentrum Buchs-Sargans</v>
       </c>
       <c r="E274" t="str">
-        <v>Berufsfachschule Wirtschaft</v>
+        <v>Standort Sargans</v>
       </c>
       <c r="F274" t="str">
-        <v>sekretariat@kst.ch</v>
+        <v>grundbildung@bzbs.ch</v>
       </c>
       <c r="G274" t="str">
-        <v>071 343 61 11</v>
+        <v>058 228 72 00</v>
       </c>
       <c r="H274" t="str">
-        <v>https://www.kts.ch</v>
+        <v>https://www.bzbs.ch</v>
       </c>
       <c r="I274" t="str">
-        <v>Kantonsschulstrasse</v>
+        <v>Langgrabenstrasse</v>
       </c>
       <c r="J274" t="str">
-        <v>20-29</v>
+        <v>24</v>
       </c>
       <c r="K274" t="str">
-        <v>9043</v>
+        <v>7320</v>
       </c>
       <c r="L274" t="str">
-        <v>Trogen</v>
+        <v>Sargans</v>
       </c>
       <c r="M274" t="str">
-        <v>ar</v>
+        <v>sg</v>
       </c>
       <c r="N274" t="str">
         <v>false</v>
       </c>
       <c r="O274" t="str">
-        <v>47.408477783203125,9.460514068603516</v>
+        <v>47.045047760009766,9.448959350585938</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="str">
-        <v/>
+        <v>BSXSG0015400</v>
       </c>
       <c r="B275" t="str">
-        <v>BSXBE0010200.s.01</v>
+        <v>BSXSG0011300.s.05</v>
       </c>
       <c r="C275" t="str">
-        <v xml:space="preserve">SfG BB </v>
+        <v>BZBS GKP</v>
       </c>
       <c r="D275" t="str">
-        <v>Schule für Gestaltung Bern und Biel</v>
+        <v>Berufs- und Weiterbildungszentrum Buchs Sargans</v>
       </c>
       <c r="E275" t="str">
         <v/>
       </c>
       <c r="F275" t="str">
-        <v>bern@sfgb-b.ch</v>
+        <v>grundbildung@bzbs.ch</v>
       </c>
       <c r="G275" t="str">
-        <v>031 337 03 37</v>
+        <v>058 228 72 17</v>
       </c>
       <c r="H275" t="str">
-        <v>https://www.sfgb-b.ch</v>
+        <v>https://www.bzbs.ch</v>
       </c>
       <c r="I275" t="str">
-        <v>Campus Bernapark</v>
+        <v>Langgrabenstrasse</v>
       </c>
       <c r="J275" t="str">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K275" t="str">
-        <v>3066</v>
+        <v>7320</v>
       </c>
       <c r="L275" t="str">
-        <v>Stettlen</v>
+        <v>Sargans</v>
       </c>
       <c r="M275" t="str">
-        <v>be</v>
+        <v>sg</v>
       </c>
       <c r="N275" t="str">
         <v>false</v>
       </c>
       <c r="O275" t="str">
-        <v>46.959517336221474,7.513698754862501</v>
+        <v>47.045047760009766,9.448959350585938</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="str">
-        <v>BSXBE9910202</v>
+        <v>BSXSG0015100</v>
       </c>
       <c r="B276" t="str">
-        <v>BSXBE0010200.s.02</v>
+        <v>BSXSG0011300.s.04</v>
       </c>
       <c r="C276" t="str">
-        <v xml:space="preserve">SfG BB </v>
+        <v>BZBS DH</v>
       </c>
       <c r="D276" t="str">
-        <v>Schule für Gestaltung Bern und Biel</v>
+        <v>Berufs- und Weiterbildungszentrum Buchs-Sargans</v>
       </c>
       <c r="E276" t="str">
         <v/>
       </c>
       <c r="F276" t="str">
-        <v>biel@sfgb-b.ch</v>
+        <v>grundbildung@bzbs.ch</v>
       </c>
       <c r="G276" t="str">
-        <v>032 344 20 10</v>
+        <v>058 228 72 00</v>
       </c>
       <c r="H276" t="str">
-        <v>https://www.sfgb-b.ch/</v>
+        <v>https://www.bzbs.ch</v>
       </c>
       <c r="I276" t="str">
-        <v>Salzhausstrasse</v>
+        <v>Langgrabenstrasse</v>
       </c>
       <c r="J276" t="str">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="K276" t="str">
-        <v>2503</v>
+        <v>7320</v>
       </c>
       <c r="L276" t="str">
-        <v>Biel</v>
+        <v>Sargans</v>
       </c>
       <c r="M276" t="str">
-        <v>be</v>
+        <v>sg</v>
       </c>
       <c r="N276" t="str">
         <v>false</v>
       </c>
       <c r="O276" t="str">
-        <v>47.129459381103516,7.242882251739502</v>
+        <v>47.045047760009766,9.448959350585938</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="str">
-        <v>BSXZH0031400</v>
+        <v>BSXSG0011900</v>
       </c>
       <c r="B277" t="str">
-        <v>BSXZH0031400.s.01</v>
+        <v>BSXSG0011300.s.06</v>
       </c>
       <c r="C277" t="str">
-        <v>JVA Pöschwies</v>
+        <v>BZBS LW</v>
       </c>
       <c r="D277" t="str">
-        <v>Justizvollzugsanstalt Pöschwies</v>
+        <v>Berufs- und Weiterbildungszentrum Buchs-Sargans</v>
       </c>
       <c r="E277" t="str">
         <v/>
       </c>
       <c r="F277" t="str">
-        <v/>
+        <v>landwirtschaft@bzbs.ch</v>
       </c>
       <c r="G277" t="str">
-        <v>044 871 17 11</v>
+        <v>058 228 24 11</v>
       </c>
       <c r="H277" t="str">
-        <v>https://www.zh.ch/de/direktion-der-justiz-und-des-innern/justizvollzug-wiedereingliederung/justizvollzugsanstalt-poeschwies.html</v>
+        <v>https://www.bzbs.ch</v>
       </c>
       <c r="I277" t="str">
-        <v>Roosstrasse</v>
+        <v>Rheinhofstrasse</v>
       </c>
       <c r="J277" t="str">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="K277" t="str">
-        <v>8105</v>
+        <v>9465</v>
       </c>
       <c r="L277" t="str">
-        <v>Regensdorf</v>
+        <v>Salez</v>
       </c>
       <c r="M277" t="str">
-        <v>zh</v>
+        <v>sg</v>
       </c>
       <c r="N277" t="str">
         <v>false</v>
       </c>
       <c r="O277" t="str">
-        <v>47.43124771118164,8.47435188293457</v>
+        <v>47.23208999633789,9.49261474609375</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="str">
-        <v>BSXZH0013500</v>
+        <v>BSXSG0013300</v>
       </c>
       <c r="B278" t="str">
-        <v>BSXZH0013000.s.02</v>
+        <v>BSXSG0011300.s.02</v>
       </c>
       <c r="C278" t="str">
-        <v>BZZ Stäfa</v>
+        <v>BZBS/KV</v>
       </c>
       <c r="D278" t="str">
-        <v>Bildungszentrum Zürichsee Stäfa</v>
+        <v>Berufs- und Weiterbildungszentrum Buchs-Sargans</v>
       </c>
       <c r="E278" t="str">
         <v/>
       </c>
       <c r="F278" t="str">
-        <v/>
+        <v>grundbildung@bzbs.ch</v>
       </c>
       <c r="G278" t="str">
-        <v>044 928 16 20</v>
+        <v>058 228 22 22</v>
       </c>
       <c r="H278" t="str">
-        <v>https://www.bzz.ch/</v>
+        <v>https://www.bzbs.ch</v>
       </c>
       <c r="I278" t="str">
-        <v>Kirchbühlstrasse</v>
+        <v>Hanflandstrasse</v>
       </c>
       <c r="J278" t="str">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="K278" t="str">
-        <v>8712</v>
+        <v>9471</v>
       </c>
       <c r="L278" t="str">
-        <v>Stäfa</v>
+        <v>Buchs SG</v>
       </c>
       <c r="M278" t="str">
-        <v>zh</v>
+        <v>sg</v>
       </c>
       <c r="N278" t="str">
         <v>false</v>
       </c>
       <c r="O278" t="str">
-        <v>47.24018859863281,8.728649139404297</v>
+        <v>47.17306137084961,9.471344947814941</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="str">
-        <v>BSXZH0013000</v>
+        <v/>
       </c>
       <c r="B279" t="str">
-        <v>BSXZH0013000.s.01</v>
+        <v>BSXSG0011300.s.01</v>
       </c>
       <c r="C279" t="str">
-        <v>BZZ Horgen</v>
+        <v>BZBS GBS Buchs</v>
       </c>
       <c r="D279" t="str">
-        <v xml:space="preserve">Bildungszentrum Zürichsee Horgen </v>
+        <v>Berufs- und Weiterbildungszentrum Buchs-Sargans</v>
       </c>
       <c r="E279" t="str">
         <v/>
       </c>
       <c r="F279" t="str">
-        <v/>
+        <v>grundbildung@bzbs.ch</v>
       </c>
       <c r="G279" t="str">
-        <v>044 727 46 00</v>
+        <v>058 228 22 22</v>
       </c>
       <c r="H279" t="str">
-        <v>https://www.bzz.ch/</v>
+        <v>https://www.bzbs.ch</v>
       </c>
       <c r="I279" t="str">
-        <v>Seestrasse</v>
+        <v>Hanflandstrasse</v>
       </c>
       <c r="J279" t="str">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="K279" t="str">
-        <v>8810</v>
+        <v>9471</v>
       </c>
       <c r="L279" t="str">
-        <v>Horgen</v>
+        <v>Buchs SG</v>
       </c>
       <c r="M279" t="str">
-        <v>zh</v>
+        <v>sg</v>
       </c>
       <c r="N279" t="str">
         <v>false</v>
       </c>
       <c r="O279" t="str">
-        <v>47.26144790649414,8.594172477722168</v>
+        <v>47.17306137084961,9.471344947814941</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="str">
         <v/>
       </c>
       <c r="B280" t="str">
-        <v>BSXGE0067000.s.01</v>
+        <v>BSXSG0080900.s.01</v>
       </c>
       <c r="C280" t="str">
-        <v>EET Genève</v>
+        <v>Migros Klubschule St. Gallen</v>
       </c>
       <c r="D280" t="str">
-        <v>Ecole d'enseignement technique Genève</v>
+        <v>Migros Klubschule St. Gallen Medizinische Berufsfachschule</v>
       </c>
       <c r="E280" t="str">
         <v/>
       </c>
       <c r="F280" t="str">
-        <v/>
+        <v>mpa@gmos.ch</v>
       </c>
       <c r="G280" t="str">
-        <v/>
+        <v>071 228 15 00</v>
       </c>
       <c r="H280" t="str">
-        <v/>
+        <v>https://www.klubschule.ch/standorte/ostschweiz/st-gallen/st-gallen</v>
       </c>
       <c r="I280" t="str">
-        <v>Rue de la Prairie</v>
+        <v>Bahnhofplatz</v>
       </c>
       <c r="J280" t="str">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K280" t="str">
-        <v>1202</v>
+        <v>9001</v>
       </c>
       <c r="L280" t="str">
-        <v>Genève</v>
+        <v>St. Gallen</v>
       </c>
       <c r="M280" t="str">
-        <v>ge</v>
+        <v>sg</v>
       </c>
       <c r="N280" t="str">
         <v>false</v>
       </c>
       <c r="O280" t="str">
-        <v>46.20949935913086,6.135422229766846</v>
+        <v>47.423160552978516,9.369928359985352</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="str">
         <v/>
       </c>
       <c r="B281" t="str">
-        <v>BSXAG0013100.s.01</v>
+        <v>BSXAG0011000.s.01</v>
       </c>
       <c r="C281" t="str">
-        <v>JHA</v>
+        <v>HKV Aarau</v>
       </c>
       <c r="D281" t="str">
-        <v>Jugendheim Aarburg</v>
+        <v>HKV Aarau</v>
       </c>
       <c r="E281" t="str">
         <v/>
       </c>
       <c r="F281" t="str">
-        <v>jugendheim@ag.ch</v>
+        <v>berufsfachschule@hkv.ch</v>
       </c>
       <c r="G281" t="str">
-        <v>062 787 01 01</v>
+        <v>062 837 97 10</v>
       </c>
       <c r="H281" t="str">
-        <v>https://www.ag.ch/de/verwaltung/dvi/strafverfolgung-strafvollzug/jugendheim-aarburg</v>
+        <v>https://www.hkvaarau.ch</v>
       </c>
       <c r="I281" t="str">
-        <v>Schlossrain</v>
+        <v>Bahnhofstrasse</v>
       </c>
       <c r="J281" t="str">
-        <v>1</v>
+        <v>46</v>
       </c>
       <c r="K281" t="str">
-        <v>4663</v>
+        <v>5001</v>
       </c>
       <c r="L281" t="str">
-        <v>Aarburg</v>
+        <v>Aarau</v>
       </c>
       <c r="M281" t="str">
         <v>ag</v>
       </c>
       <c r="N281" t="str">
         <v>false</v>
       </c>
       <c r="O281" t="str">
-        <v>47.32098388671875,7.900160789489746</v>
+        <v>47.390625,8.047942161560059</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="str">
         <v/>
       </c>
       <c r="B282" t="str">
-        <v>BSXBE0020600.s.01</v>
+        <v>BSXGE0056100.s.01</v>
       </c>
       <c r="C282" t="str">
-        <v>Minerva Bern</v>
+        <v>CEC Émilie-Gourd</v>
       </c>
       <c r="D282" t="str">
-        <v>Minerva Schulen Bern</v>
+        <v>Collège et École de Commerce Émilie-Gourd</v>
       </c>
       <c r="E282" t="str">
         <v/>
       </c>
       <c r="F282" t="str">
-        <v>bern@minervaschulen.ch</v>
+        <v>emilie-gourd@etat.ge.ch</v>
       </c>
       <c r="G282" t="str">
-        <v>031 960 96 96</v>
+        <v>022 388 36 00</v>
       </c>
       <c r="H282" t="str">
-        <v>https://www.minervaschulen.ch/de-ch/standorte/bern</v>
+        <v>https://edu.ge.ch/secondaire2/cegou/accueil</v>
       </c>
       <c r="I282" t="str">
-        <v>Effingerstrasse</v>
+        <v>Rue Le Corbusier</v>
       </c>
       <c r="J282" t="str">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="K282" t="str">
-        <v>3008</v>
+        <v>1208</v>
       </c>
       <c r="L282" t="str">
-        <v>Bern</v>
+        <v>Genève</v>
       </c>
       <c r="M282" t="str">
-        <v>be</v>
+        <v>ge</v>
       </c>
       <c r="N282" t="str">
         <v>false</v>
       </c>
       <c r="O282" t="str">
-        <v>46.94948196411133,7.441141128540039</v>
+        <v>46.19384765625,6.167994022369385</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="str">
-        <v>BSXSG0013400</v>
+        <v/>
       </c>
       <c r="B283" t="str">
-        <v>BSXSG0011300.s.03</v>
+        <v>BSXZH0087900.s.01</v>
       </c>
       <c r="C283" t="str">
-        <v>BZBS KV</v>
+        <v>HSO Zürich-Oerlikon</v>
       </c>
       <c r="D283" t="str">
-        <v>Berufs- und Weiterbildungszentrum Buchs-Sargans</v>
+        <v>HSO Wirtschafts- und Informatikschule Zürich-Oerlikon</v>
       </c>
       <c r="E283" t="str">
-        <v>Standort Sargans</v>
+        <v/>
       </c>
       <c r="F283" t="str">
-        <v>grundbildung@bzbs.ch</v>
+        <v>oerlikon@hso.ch</v>
       </c>
       <c r="G283" t="str">
-        <v>058 228 72 00</v>
+        <v>058 680 14 30</v>
       </c>
       <c r="H283" t="str">
-        <v>https://www.bzbs.ch</v>
+        <v>https://www.hso.ch/standort/zuerich-oerlikon/</v>
       </c>
       <c r="I283" t="str">
-        <v>Langgrabenstrasse</v>
+        <v>Andreasstrasse</v>
       </c>
       <c r="J283" t="str">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="K283" t="str">
-        <v>7320</v>
+        <v>8050</v>
       </c>
       <c r="L283" t="str">
-        <v>Sargans</v>
+        <v>Zürich-Oerlikon</v>
       </c>
       <c r="M283" t="str">
-        <v>sg</v>
+        <v>zh</v>
       </c>
       <c r="N283" t="str">
         <v>false</v>
       </c>
       <c r="O283" t="str">
-        <v>47.045047760009766,9.448959350585938</v>
+        <v>47.4133578193307,8.548805319039927</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="str">
-        <v>BSXSG0015400</v>
+        <v>BSXTI0008700</v>
       </c>
       <c r="B284" t="str">
-        <v>BSXSG0011300.s.05</v>
+        <v>BSXTI0008700.s.01</v>
       </c>
       <c r="C284" t="str">
-        <v>BZBS GKP</v>
+        <v>CPS Bellinzona-Manno</v>
       </c>
       <c r="D284" t="str">
-        <v>Berufs- und Weiterbildungszentrum Buchs Sargans</v>
+        <v>Centro professionale sociosanitario infermieristico Bellinzona Manno</v>
       </c>
       <c r="E284" t="str">
-        <v/>
+        <v>Scuola specializzata superiore in cure infermieristiche</v>
       </c>
       <c r="F284" t="str">
-        <v>grundbildung@bzbs.ch</v>
+        <v>segretariato@sssci.ch</v>
       </c>
       <c r="G284" t="str">
-        <v>058 228 72 17</v>
+        <v>091 814 01 61</v>
       </c>
       <c r="H284" t="str">
-        <v>https://www.bzbs.ch</v>
+        <v>https://www.cpsbellinzona.ti.ch/</v>
       </c>
       <c r="I284" t="str">
-        <v>Langgrabenstrasse</v>
+        <v>Viale Officina</v>
       </c>
       <c r="J284" t="str">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="K284" t="str">
-        <v>7320</v>
+        <v>6500</v>
       </c>
       <c r="L284" t="str">
-        <v>Sargans</v>
+        <v>Bellinzona</v>
       </c>
       <c r="M284" t="str">
-        <v>sg</v>
+        <v>ti</v>
       </c>
       <c r="N284" t="str">
         <v>false</v>
       </c>
       <c r="O284" t="str">
-        <v>47.045047760009766,9.448959350585938</v>
+        <v>46.19709777832031,9.026958465576172</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="str">
-        <v>BSXSG0015100</v>
+        <v>BSXTI0008800</v>
       </c>
       <c r="B285" t="str">
-        <v>BSXSG0011300.s.04</v>
+        <v>BSXTI0008700.s.02</v>
       </c>
       <c r="C285" t="str">
-        <v>BZBS DH</v>
+        <v>CPS Bellinzona-Manno</v>
       </c>
       <c r="D285" t="str">
-        <v>Berufs- und Weiterbildungszentrum Buchs-Sargans</v>
+        <v>Centro professionale sociosanitario infermieristico Bellinzona Manno</v>
       </c>
       <c r="E285" t="str">
-        <v/>
+        <v>Scuola specializzata superiore in cure infermieristiche</v>
       </c>
       <c r="F285" t="str">
-        <v>grundbildung@bzbs.ch</v>
+        <v>segretariato@sssci.ch</v>
       </c>
       <c r="G285" t="str">
-        <v>058 228 72 00</v>
+        <v>091 815 60 41</v>
       </c>
       <c r="H285" t="str">
-        <v>https://www.bzbs.ch</v>
+        <v>https://www.cpsbellinzona.ti.ch/</v>
       </c>
       <c r="I285" t="str">
-        <v>Langgrabenstrasse</v>
+        <v>Via Cantonale</v>
       </c>
       <c r="J285" t="str">
-        <v>24</v>
+        <v>2c</v>
       </c>
       <c r="K285" t="str">
-        <v>7320</v>
+        <v>6928</v>
       </c>
       <c r="L285" t="str">
-        <v>Sargans</v>
+        <v>Manno</v>
       </c>
       <c r="M285" t="str">
-        <v>sg</v>
+        <v>ti</v>
       </c>
       <c r="N285" t="str">
         <v>false</v>
       </c>
       <c r="O285" t="str">
-        <v>47.045047760009766,9.448959350585938</v>
+        <v>46.0234375,8.917186737060547</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="str">
-        <v>BSXSG0011900</v>
+        <v/>
       </c>
       <c r="B286" t="str">
-        <v>BSXSG0011300.s.06</v>
+        <v>BSXTG0010600.s.01</v>
       </c>
       <c r="C286" t="str">
-        <v>BZBS LW</v>
+        <v>BBZ Arenenberg</v>
       </c>
       <c r="D286" t="str">
-        <v>Berufs- und Weiterbildungszentrum Buchs-Sargans</v>
+        <v>Bildungs- und Beratungszentrum Arenenberg</v>
       </c>
       <c r="E286" t="str">
         <v/>
       </c>
       <c r="F286" t="str">
-        <v>landwirtschaft@bzbs.ch</v>
+        <v>bildung.arenenberg@tg.ch</v>
       </c>
       <c r="G286" t="str">
-        <v>058 228 24 11</v>
+        <v>058 345 81 00</v>
       </c>
       <c r="H286" t="str">
-        <v>https://www.bzbs.ch</v>
+        <v>https://arenenberg.tg.ch/</v>
       </c>
       <c r="I286" t="str">
-        <v>Rheinhofstrasse</v>
+        <v>Arenenberg</v>
       </c>
       <c r="J286" t="str">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="K286" t="str">
-        <v>9465</v>
+        <v>8268</v>
       </c>
       <c r="L286" t="str">
-        <v>Salez</v>
+        <v>Salenstein</v>
       </c>
       <c r="M286" t="str">
-        <v>sg</v>
+        <v>tg</v>
       </c>
       <c r="N286" t="str">
         <v>false</v>
       </c>
       <c r="O286" t="str">
-        <v>47.23208999633789,9.49261474609375</v>
+        <v>47.67197799682617,9.060758590698242</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="str">
-        <v>BSXSG0013300</v>
+        <v/>
       </c>
       <c r="B287" t="str">
-        <v>BSXSG0011300.s.02</v>
+        <v>BSXTG0010200.s.01</v>
       </c>
       <c r="C287" t="str">
-        <v>BZBS/KV</v>
+        <v>BBM Kreuzlingen</v>
       </c>
       <c r="D287" t="str">
-        <v>Berufs- und Weiterbildungszentrum Buchs-Sargans</v>
+        <v>Bildungszentrum für Bau und Mode Kreuzlingen</v>
       </c>
       <c r="E287" t="str">
         <v/>
       </c>
       <c r="F287" t="str">
-        <v>grundbildung@bzbs.ch</v>
+        <v>sekretariat@bbm-kreuzlingen.ch</v>
       </c>
       <c r="G287" t="str">
-        <v>058 228 22 22</v>
+        <v>058 345 63 00</v>
       </c>
       <c r="H287" t="str">
-        <v>https://www.bzbs.ch</v>
+        <v>https://bbm.tg.ch/</v>
       </c>
       <c r="I287" t="str">
-        <v>Hanflandstrasse</v>
+        <v>Gaissbergstrasse</v>
       </c>
       <c r="J287" t="str">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="K287" t="str">
-        <v>9471</v>
+        <v>8280</v>
       </c>
       <c r="L287" t="str">
-        <v>Buchs SG</v>
+        <v>Kreuzlingen</v>
       </c>
       <c r="M287" t="str">
-        <v>sg</v>
+        <v>tg</v>
       </c>
       <c r="N287" t="str">
         <v>false</v>
       </c>
       <c r="O287" t="str">
-        <v>47.17306137084961,9.471344947814941</v>
+        <v>47.64463424682617,9.177106857299805</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="str">
-        <v/>
+        <v>BSXLU0010400</v>
       </c>
       <c r="B288" t="str">
-        <v>BSXSG0011300.s.01</v>
+        <v>BSXLU0010400.s.01</v>
       </c>
       <c r="C288" t="str">
-        <v>BZBS GBS Buchs</v>
+        <v>KV Luzern</v>
       </c>
       <c r="D288" t="str">
-        <v>Berufs- und Weiterbildungszentrum Buchs-Sargans</v>
+        <v>KV Luzern Berufsfachschule</v>
       </c>
       <c r="E288" t="str">
-        <v/>
+        <v>Kaufmännische Berufe</v>
       </c>
       <c r="F288" t="str">
-        <v>grundbildung@bzbs.ch</v>
+        <v>berufsfachschule@kvlu.ch</v>
       </c>
       <c r="G288" t="str">
-        <v>058 228 22 22</v>
+        <v>041 417 16 16</v>
       </c>
       <c r="H288" t="str">
-        <v>https://www.bzbs.ch</v>
+        <v>https://www.kvlu.ch/berufsfachschule</v>
       </c>
       <c r="I288" t="str">
-        <v>Hanflandstrasse</v>
+        <v>Dreilindenstrasse</v>
       </c>
       <c r="J288" t="str">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="K288" t="str">
-        <v>9471</v>
+        <v>6000</v>
       </c>
       <c r="L288" t="str">
-        <v>Buchs SG</v>
+        <v>Luzern 6</v>
       </c>
       <c r="M288" t="str">
-        <v>sg</v>
+        <v>lu</v>
       </c>
       <c r="N288" t="str">
         <v>false</v>
       </c>
       <c r="O288" t="str">
-        <v>47.17306137084961,9.471344947814941</v>
+        <v>47.056827545166016,8.313948631286621</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="str">
-        <v/>
+        <v>BSXLU0010430</v>
       </c>
       <c r="B289" t="str">
-        <v>BSXSG0080900.s.01</v>
+        <v>BSXLU0010400.s.02</v>
       </c>
       <c r="C289" t="str">
-        <v>Migros Klubschule St. Gallen</v>
+        <v>KV/VERK</v>
       </c>
       <c r="D289" t="str">
-        <v>Migros Klubschule St. Gallen Medizinische Berufsfachschule</v>
+        <v>KV Luzern Berufsfachschule</v>
       </c>
       <c r="E289" t="str">
-        <v/>
+        <v>Detailhandelsberufe</v>
       </c>
       <c r="F289" t="str">
-        <v>mpa@gmos.ch</v>
+        <v>detailhandel@kvlu.ch</v>
       </c>
       <c r="G289" t="str">
-        <v>071 228 15 00</v>
+        <v>041 417 16 50</v>
       </c>
       <c r="H289" t="str">
-        <v>https://www.klubschule.ch/standorte/ostschweiz/st-gallen/st-gallen</v>
+        <v>https://www.kvlu.ch/berufsfachschule</v>
       </c>
       <c r="I289" t="str">
-        <v>Bahnhofplatz</v>
+        <v>Landenbergstr.</v>
       </c>
       <c r="J289" t="str">
-        <v>2</v>
+        <v>37</v>
       </c>
       <c r="K289" t="str">
-        <v>9001</v>
+        <v>6002</v>
       </c>
       <c r="L289" t="str">
-        <v>St. Gallen</v>
+        <v>Luzern</v>
       </c>
       <c r="M289" t="str">
-        <v>sg</v>
+        <v>lu</v>
       </c>
       <c r="N289" t="str">
         <v>false</v>
       </c>
       <c r="O289" t="str">
-        <v>47.423160552978516,9.369928359985352</v>
+        <v>47.04596710205078,8.315775871276855</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="str">
         <v/>
       </c>
       <c r="B290" t="str">
-        <v>BSXAG0011000.s.01</v>
+        <v>BSXGE0068400.s.01</v>
       </c>
       <c r="C290" t="str">
-        <v>HKV Aarau</v>
+        <v>CFPS</v>
       </c>
       <c r="D290" t="str">
-        <v>HKV Aarau</v>
+        <v>Centre de formation professionnelle Santé - Assistante dentaire</v>
       </c>
       <c r="E290" t="str">
         <v/>
       </c>
       <c r="F290" t="str">
-        <v>berufsfachschule@hkv.ch</v>
+        <v/>
       </c>
       <c r="G290" t="str">
-        <v>062 837 97 10</v>
+        <v>022 388 72 96</v>
       </c>
       <c r="H290" t="str">
-        <v>https://www.hkvaarau.ch</v>
+        <v/>
       </c>
       <c r="I290" t="str">
-        <v>Bahnhofstrasse</v>
+        <v>Avenue de la Roseraie</v>
       </c>
       <c r="J290" t="str">
-        <v>46</v>
+        <v>25</v>
       </c>
       <c r="K290" t="str">
-        <v>5001</v>
+        <v>1205</v>
       </c>
       <c r="L290" t="str">
-        <v>Aarau</v>
+        <v>Genève</v>
       </c>
       <c r="M290" t="str">
-        <v>ag</v>
+        <v>ge</v>
       </c>
       <c r="N290" t="str">
         <v>false</v>
       </c>
       <c r="O290" t="str">
-        <v>47.390625,8.047942161560059</v>
+        <v>46.187828063964844,6.147933483123779</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="str">
-        <v/>
+        <v>BSXNE0063300</v>
       </c>
       <c r="B291" t="str">
-        <v>BSXGE0056100.s.01</v>
+        <v>BSXNE0063300.s.01</v>
       </c>
       <c r="C291" t="str">
-        <v>CEC Émilie-Gourd</v>
+        <v>CPNE-PT-MALA</v>
       </c>
       <c r="D291" t="str">
-        <v>Collège et École de Commerce Émilie-Gourd</v>
+        <v>Centre de formation professionnelle neuchâtelois Préapprentissage et Transition - Maladière</v>
       </c>
       <c r="E291" t="str">
         <v/>
       </c>
       <c r="F291" t="str">
-        <v>emilie-gourd@etat.ge.ch</v>
+        <v>cpne-pt@rpn.ch</v>
       </c>
       <c r="G291" t="str">
-        <v>022 388 36 00</v>
+        <v>032 717 42 39</v>
       </c>
       <c r="H291" t="str">
-        <v>https://edu.ge.ch/secondaire2/cegou/accueil</v>
+        <v>https://www.cpne.ch</v>
       </c>
       <c r="I291" t="str">
-        <v>Rue Le Corbusier</v>
+        <v>Maladière</v>
       </c>
       <c r="J291" t="str">
-        <v>15</v>
+        <v>84</v>
       </c>
       <c r="K291" t="str">
-        <v>1208</v>
+        <v>2000</v>
       </c>
       <c r="L291" t="str">
-        <v>Genève</v>
+        <v>Neuchâtel</v>
       </c>
       <c r="M291" t="str">
-        <v>ge</v>
+        <v>ne</v>
       </c>
       <c r="N291" t="str">
         <v>false</v>
       </c>
       <c r="O291" t="str">
-        <v>46.19384765625,6.167994022369385</v>
+        <v>46.997314453125,6.946362495422363</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="str">
-        <v/>
+        <v>BSXNE0063400</v>
       </c>
       <c r="B292" t="str">
-        <v>BSXZH0087900.s.01</v>
+        <v>BSXNE0063300.s.02</v>
       </c>
       <c r="C292" t="str">
-        <v>HSO Zürich-Oerlikon</v>
+        <v>CPNE-PT-PROG</v>
       </c>
       <c r="D292" t="str">
-        <v>HSO Wirtschafts- und Informatikschule Zürich-Oerlikon</v>
+        <v>Centre de formation professionnelle neuchâtelois Préapprentissage et Transition - Progrès</v>
       </c>
       <c r="E292" t="str">
         <v/>
       </c>
       <c r="F292" t="str">
-        <v>oerlikon@hso.ch</v>
+        <v>cpne-pt@rpn.ch</v>
       </c>
       <c r="G292" t="str">
-        <v>058 680 14 30</v>
+        <v>032 717 42 39</v>
       </c>
       <c r="H292" t="str">
-        <v>https://www.hso.ch/standort/zuerich-oerlikon/</v>
+        <v>https://www.cpne.ch</v>
       </c>
       <c r="I292" t="str">
-        <v>Andreasstrasse</v>
+        <v>Progrès</v>
       </c>
       <c r="J292" t="str">
-        <v>15</v>
+        <v>38+40</v>
       </c>
       <c r="K292" t="str">
-        <v>8050</v>
+        <v>2300</v>
       </c>
       <c r="L292" t="str">
-        <v>Zürich-Oerlikon</v>
+        <v>La Chaux-de-Fonds</v>
       </c>
       <c r="M292" t="str">
-        <v>zh</v>
+        <v>ne</v>
       </c>
       <c r="N292" t="str">
         <v>false</v>
       </c>
       <c r="O292" t="str">
-        <v>47.4133578193307,8.548805319039927</v>
+        <v>47.10459899902344,6.825740337371826</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="str">
-        <v>BSXTI0008700</v>
+        <v/>
       </c>
       <c r="B293" t="str">
-        <v>BSXTI0008700.s.01</v>
+        <v>BSXZG0010100.s.01</v>
       </c>
       <c r="C293" t="str">
-        <v>CPS Bellinzona-Manno</v>
+        <v>KBZ Zug</v>
       </c>
       <c r="D293" t="str">
-        <v>Centro professionale sociosanitario infermieristico Bellinzona Manno</v>
+        <v>Kaufmännisches Bildungszentrum Zug</v>
       </c>
       <c r="E293" t="str">
-        <v>Scuola specializzata superiore in cure infermieristiche</v>
+        <v/>
       </c>
       <c r="F293" t="str">
-        <v>segretariato@sssci.ch</v>
+        <v>info.kbz@zg.ch</v>
       </c>
       <c r="G293" t="str">
-        <v>091 814 01 61</v>
+        <v>041 594 57 57</v>
       </c>
       <c r="H293" t="str">
-        <v>https://www.cpsbellinzona.ti.ch/</v>
+        <v>https://www.zg.ch/behoerden/volkswirtschaftsdirektion/kbz</v>
       </c>
       <c r="I293" t="str">
-        <v>Viale Officina</v>
+        <v>Aabachstrasse</v>
       </c>
       <c r="J293" t="str">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K293" t="str">
-        <v>6500</v>
+        <v>6300</v>
       </c>
       <c r="L293" t="str">
-        <v>Bellinzona</v>
+        <v>Zug</v>
       </c>
       <c r="M293" t="str">
-        <v>ti</v>
+        <v>zg</v>
       </c>
       <c r="N293" t="str">
         <v>false</v>
       </c>
       <c r="O293" t="str">
-        <v>46.19709777832031,9.026958465576172</v>
+        <v>47.17519760131836,8.510713577270508</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="str">
-        <v>BSXTI0008800</v>
+        <v>BSXZH0030600</v>
       </c>
       <c r="B294" t="str">
-        <v>BSXTI0008700.s.02</v>
+        <v>BSXZH0030600.s.01</v>
       </c>
       <c r="C294" t="str">
-        <v>CPS Bellinzona-Manno</v>
+        <v>MSW</v>
       </c>
       <c r="D294" t="str">
-        <v>Centro professionale sociosanitario infermieristico Bellinzona Manno</v>
+        <v>Mechatronik Schule Winterthur</v>
       </c>
       <c r="E294" t="str">
-        <v>Scuola specializzata superiore in cure infermieristiche</v>
+        <v/>
       </c>
       <c r="F294" t="str">
-        <v>segretariato@sssci.ch</v>
+        <v>info@msw.ch</v>
       </c>
       <c r="G294" t="str">
-        <v>091 815 60 41</v>
+        <v>052 267 55 42</v>
       </c>
       <c r="H294" t="str">
-        <v>https://www.cpsbellinzona.ti.ch/</v>
+        <v>https://www.msw.ch</v>
       </c>
       <c r="I294" t="str">
-        <v>Via Cantonale</v>
+        <v>Zeughausstrasse</v>
       </c>
       <c r="J294" t="str">
-        <v>2c</v>
+        <v>56</v>
       </c>
       <c r="K294" t="str">
-        <v>6928</v>
+        <v>8400</v>
       </c>
       <c r="L294" t="str">
-        <v>Manno</v>
+        <v>Winterthur</v>
       </c>
       <c r="M294" t="str">
-        <v>ti</v>
+        <v>zh</v>
       </c>
       <c r="N294" t="str">
         <v>false</v>
       </c>
       <c r="O294" t="str">
-        <v>46.0234375,8.917186737060547</v>
+        <v>47.49488830566406,8.733394622802734</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="str">
         <v/>
       </c>
       <c r="B295" t="str">
-        <v>BSXTG0010600.s.01</v>
+        <v>BSXGE0069300.s.01</v>
       </c>
       <c r="C295" t="str">
-        <v>BBZ Arenenberg</v>
+        <v/>
       </c>
       <c r="D295" t="str">
-        <v>Bildungs- und Beratungszentrum Arenenberg</v>
+        <v>CFP-Technique - Ecole d'horlogerie</v>
       </c>
       <c r="E295" t="str">
         <v/>
       </c>
       <c r="F295" t="str">
-        <v>bildung.arenenberg@tg.ch</v>
+        <v/>
       </c>
       <c r="G295" t="str">
-        <v>058 345 81 00</v>
+        <v>022 388 87 09</v>
       </c>
       <c r="H295" t="str">
-        <v>https://arenenberg.tg.ch/</v>
+        <v/>
       </c>
       <c r="I295" t="str">
-        <v>Arenenberg</v>
+        <v>Rte de la Galaise</v>
       </c>
       <c r="J295" t="str">
-        <v>2</v>
+        <v>23 A</v>
       </c>
       <c r="K295" t="str">
-        <v>8268</v>
+        <v>1228</v>
       </c>
       <c r="L295" t="str">
-        <v>Salenstein</v>
+        <v>Plan-les-Ouates</v>
       </c>
       <c r="M295" t="str">
-        <v>tg</v>
+        <v>ge</v>
       </c>
       <c r="N295" t="str">
         <v>false</v>
       </c>
       <c r="O295" t="str">
-        <v>47.67197799682617,9.060758590698242</v>
+        <v>46.16609810268982,6.1030836670443</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="str">
         <v/>
       </c>
       <c r="B296" t="str">
-        <v>BSXTG0010200.s.01</v>
+        <v>BSXSG0070200.s.01</v>
       </c>
       <c r="C296" t="str">
-        <v>BBM Kreuzlingen</v>
+        <v>Polybau Uzwil</v>
       </c>
       <c r="D296" t="str">
-        <v>Bildungszentrum für Bau und Mode Kreuzlingen</v>
+        <v>Bildungszentrum Polybau</v>
       </c>
       <c r="E296" t="str">
         <v/>
       </c>
       <c r="F296" t="str">
-        <v>sekretariat@bbm-kreuzlingen.ch</v>
+        <v>info@polybau.ch</v>
       </c>
       <c r="G296" t="str">
-        <v>058 345 63 00</v>
+        <v>071 955 70 41</v>
       </c>
       <c r="H296" t="str">
-        <v>https://bbm.tg.ch/</v>
+        <v>https://polybau.ch/</v>
       </c>
       <c r="I296" t="str">
-        <v>Gaissbergstrasse</v>
+        <v>Lindenstrasse</v>
       </c>
       <c r="J296" t="str">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="K296" t="str">
-        <v>8280</v>
+        <v>9240</v>
       </c>
       <c r="L296" t="str">
-        <v>Kreuzlingen</v>
+        <v>Uzwil</v>
       </c>
       <c r="M296" t="str">
-        <v>tg</v>
+        <v>sg</v>
       </c>
       <c r="N296" t="str">
         <v>false</v>
       </c>
       <c r="O296" t="str">
-        <v>47.64463424682617,9.177106857299805</v>
+        <v>47.436405181884766,9.13428783416748</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="str">
-        <v>BSXLU0010400</v>
+        <v/>
       </c>
       <c r="B297" t="str">
-        <v>BSXLU0010400.s.01</v>
+        <v>BSXVD0012300.s.01</v>
       </c>
       <c r="C297" t="str">
-        <v>KV Luzern</v>
+        <v>Manufacture</v>
       </c>
       <c r="D297" t="str">
-        <v>KV Luzern Berufsfachschule</v>
+        <v>La Manufacture - Haute école des arts de la scène</v>
       </c>
       <c r="E297" t="str">
-        <v>Kaufmännische Berufe</v>
+        <v/>
       </c>
       <c r="F297" t="str">
-        <v>berufsfachschule@kvlu.ch</v>
+        <v>cfc@manufacture.ch</v>
       </c>
       <c r="G297" t="str">
-        <v>041 417 16 16</v>
+        <v>021 557 41 81</v>
       </c>
       <c r="H297" t="str">
-        <v>https://www.kvlu.ch/berufsfachschule</v>
+        <v>https://www.manufacture.ch/fr/1751/cfc-technisceniste</v>
       </c>
       <c r="I297" t="str">
-        <v>Dreilindenstrasse</v>
+        <v>Rue du Grand-Pré</v>
       </c>
       <c r="J297" t="str">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="K297" t="str">
-        <v>6000</v>
+        <v>1000</v>
       </c>
       <c r="L297" t="str">
-        <v>Luzern 6</v>
+        <v>Lausanne-Malley 16</v>
       </c>
       <c r="M297" t="str">
-        <v>lu</v>
+        <v>vd</v>
       </c>
       <c r="N297" t="str">
         <v>false</v>
       </c>
       <c r="O297" t="str">
-        <v>47.056827545166016,8.313948631286621</v>
+        <v>46.526859283447266,6.604659557342529</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="str">
-        <v>BSXLU0010430</v>
+        <v>BSXLU0010700.99</v>
       </c>
       <c r="B298" t="str">
-        <v>BSXLU0010400.s.02</v>
+        <v>BSXLU0013600.s.02</v>
       </c>
       <c r="C298" t="str">
-        <v>KV/VERK</v>
+        <v>FMZ Grafik Luzern</v>
       </c>
       <c r="D298" t="str">
-        <v>KV Luzern Berufsfachschule</v>
+        <v>Fach- und Wirtschaftsmittelschulzentrum</v>
       </c>
       <c r="E298" t="str">
-        <v>Detailhandelsberufe</v>
+        <v>Fachklasse Grafik, Grundbildung</v>
       </c>
       <c r="F298" t="str">
-        <v>detailhandel@kvlu.ch</v>
+        <v>grafik.fmz@sluz.ch</v>
       </c>
       <c r="G298" t="str">
-        <v>041 417 16 50</v>
+        <v>041 590 71 15</v>
       </c>
       <c r="H298" t="str">
-        <v>https://www.kvlu.ch/berufsfachschule</v>
+        <v>https://www.fachklassegrafik.ch</v>
       </c>
       <c r="I298" t="str">
-        <v>Landenbergstr.</v>
+        <v>Spinnereistrasse</v>
       </c>
       <c r="J298" t="str">
-        <v>37</v>
+        <v>5</v>
       </c>
       <c r="K298" t="str">
-        <v>6002</v>
+        <v>6020</v>
       </c>
       <c r="L298" t="str">
-        <v>Luzern</v>
+        <v>Emmenbrücke</v>
       </c>
       <c r="M298" t="str">
         <v>lu</v>
       </c>
       <c r="N298" t="str">
         <v>false</v>
       </c>
       <c r="O298" t="str">
-        <v>47.04596710205078,8.315775871276855</v>
+        <v>47.07030848560184,8.27974590240188</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="str">
         <v/>
       </c>
       <c r="B299" t="str">
-        <v>BSXGE0068400.s.01</v>
+        <v>BSXLU0013600.s.01</v>
       </c>
       <c r="C299" t="str">
-        <v>CFPS</v>
+        <v>FMZ Luzern</v>
       </c>
       <c r="D299" t="str">
-        <v>Centre de formation professionnelle Santé - Assistante dentaire</v>
+        <v>Fach- und Wirtschaftsmittelschulzentrum</v>
       </c>
       <c r="E299" t="str">
         <v/>
       </c>
       <c r="F299" t="str">
-        <v/>
+        <v>info.fmz@sluz.ch</v>
       </c>
       <c r="G299" t="str">
-        <v>022 388 72 96</v>
+        <v>041 590 70 00</v>
       </c>
       <c r="H299" t="str">
-        <v/>
+        <v>https://www.fmz.lu.ch</v>
       </c>
       <c r="I299" t="str">
-        <v>Avenue de la Roseraie</v>
+        <v>Hirschengraben</v>
       </c>
       <c r="J299" t="str">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="K299" t="str">
-        <v>1205</v>
+        <v>6002</v>
       </c>
       <c r="L299" t="str">
-        <v>Genève</v>
+        <v>Luzern</v>
       </c>
       <c r="M299" t="str">
-        <v>ge</v>
+        <v>lu</v>
       </c>
       <c r="N299" t="str">
         <v>false</v>
       </c>
       <c r="O299" t="str">
-        <v>46.187828063964844,6.147933483123779</v>
+        <v>47.04976272583008,8.304511070251465</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="str">
-        <v>BSXNE0063300</v>
+        <v>BSXVD0012600</v>
       </c>
       <c r="B300" t="str">
-        <v>BSXNE0063300.s.01</v>
+        <v>BSXVD0012600.s.01</v>
       </c>
       <c r="C300" t="str">
-        <v>CPNE-PT-MALA</v>
+        <v>Ecole Vio Malherbe</v>
       </c>
       <c r="D300" t="str">
-        <v>Centre de formation professionnelle neuchâtelois Préapprentissage et Transition - Maladière</v>
+        <v>Ecole Vio Malherbe</v>
       </c>
       <c r="E300" t="str">
         <v/>
       </c>
       <c r="F300" t="str">
-        <v>cpne-pt@rpn.ch</v>
+        <v>info@viomalherbe.ch</v>
       </c>
       <c r="G300" t="str">
-        <v>032 717 42 39</v>
+        <v>021 311 86 24</v>
       </c>
       <c r="H300" t="str">
-        <v>https://www.cpne.ch</v>
+        <v>https://www.viomalherbe.com</v>
       </c>
       <c r="I300" t="str">
-        <v>Maladière</v>
+        <v>Rue de Bourg</v>
       </c>
       <c r="J300" t="str">
-        <v>84</v>
+        <v>11</v>
       </c>
       <c r="K300" t="str">
-        <v>2000</v>
+        <v>1003</v>
       </c>
       <c r="L300" t="str">
-        <v>Neuchâtel</v>
+        <v>Lausanne</v>
       </c>
       <c r="M300" t="str">
-        <v>ne</v>
+        <v>vd</v>
       </c>
       <c r="N300" t="str">
         <v>false</v>
       </c>
       <c r="O300" t="str">
-        <v>46.997314453125,6.946362495422363</v>
+        <v>46.520172119140625,6.63441801071167</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="str">
-        <v>BSXNE0063400</v>
+        <v>BSXVD0012700</v>
       </c>
       <c r="B301" t="str">
-        <v>BSXNE0063300.s.02</v>
+        <v>BSXVD0012700.s.01</v>
       </c>
       <c r="C301" t="str">
-        <v>CPNE-PT-PROG</v>
+        <v>Ecole des Arches</v>
       </c>
       <c r="D301" t="str">
-        <v>Centre de formation professionnelle neuchâtelois Préapprentissage et Transition - Progrès</v>
+        <v>Ecole des Arches</v>
       </c>
       <c r="E301" t="str">
         <v/>
       </c>
       <c r="F301" t="str">
-        <v>cpne-pt@rpn.ch</v>
+        <v>info@arches.ch</v>
       </c>
       <c r="G301" t="str">
-        <v>032 717 42 39</v>
+        <v>021 311 09 69</v>
       </c>
       <c r="H301" t="str">
-        <v>https://www.cpne.ch</v>
+        <v>https://www.ecoledesarches.ch</v>
       </c>
       <c r="I301" t="str">
-        <v>Progrès</v>
+        <v>Rue Pépinet</v>
       </c>
       <c r="J301" t="str">
-        <v>38+40</v>
+        <v>1</v>
       </c>
       <c r="K301" t="str">
-        <v>2300</v>
+        <v>1003</v>
       </c>
       <c r="L301" t="str">
-        <v>La Chaux-de-Fonds</v>
+        <v>Lausanne</v>
       </c>
       <c r="M301" t="str">
-        <v>ne</v>
+        <v>vd</v>
       </c>
       <c r="N301" t="str">
         <v>false</v>
       </c>
       <c r="O301" t="str">
-        <v>47.10459899902344,6.825740337371826</v>
+        <v>46.52043533325195,6.632370948791504</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="str">
-        <v/>
+        <v>BSXTI0058300</v>
       </c>
       <c r="B302" t="str">
-        <v>BSXZG0010100.s.01</v>
+        <v>BSXTI0058300.s.01</v>
       </c>
       <c r="C302" t="str">
-        <v>KBZ Zug</v>
+        <v>CPV Mezzana</v>
       </c>
       <c r="D302" t="str">
-        <v>Kaufmännisches Bildungszentrum Zug</v>
+        <v>Centro professionale del verde Mezzana</v>
       </c>
       <c r="E302" t="str">
-        <v/>
+        <v>Scuola professionale artigianale e industriale delle professioni della natura</v>
       </c>
       <c r="F302" t="str">
-        <v>info.kbz@zg.ch</v>
+        <v>decs-cpv.mezzana@edu.ti.ch</v>
       </c>
       <c r="G302" t="str">
-        <v>041 594 57 57</v>
+        <v>091 816 6261</v>
       </c>
       <c r="H302" t="str">
-        <v>https://www.zg.ch/behoerden/volkswirtschaftsdirektion/kbz</v>
+        <v>https://mezzana.ch/cpv/</v>
       </c>
       <c r="I302" t="str">
-        <v>Aabachstrasse</v>
+        <v>via San Gottardo</v>
       </c>
       <c r="J302" t="str">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="K302" t="str">
-        <v>6300</v>
+        <v>6877</v>
       </c>
       <c r="L302" t="str">
-        <v>Zug</v>
+        <v>Coldrerio</v>
       </c>
       <c r="M302" t="str">
-        <v>zg</v>
+        <v>ti</v>
       </c>
       <c r="N302" t="str">
         <v>false</v>
       </c>
       <c r="O302" t="str">
-        <v>47.17519760131836,8.510713577270508</v>
+        <v>45.85336403011969,8.998028375145443</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="str">
-        <v>BSXZH0030600</v>
+        <v/>
       </c>
       <c r="B303" t="str">
-        <v>BSXZH0030600.s.01</v>
+        <v>BSXBE0023100.s.01</v>
       </c>
       <c r="C303" t="str">
-        <v>MSW</v>
+        <v>Schulhotel Regina</v>
       </c>
       <c r="D303" t="str">
-        <v>Mechatronik Schule Winterthur</v>
+        <v>Schulhotel Regina</v>
       </c>
       <c r="E303" t="str">
         <v/>
       </c>
       <c r="F303" t="str">
-        <v>info@msw.ch</v>
+        <v>schulsozialarbeit@hotelbildung.ch</v>
       </c>
       <c r="G303" t="str">
-        <v>052 267 55 42</v>
+        <v>077 424 57 75</v>
       </c>
       <c r="H303" t="str">
-        <v>https://www.msw.ch</v>
+        <v>https://www.hfthun.ch/de/campuses</v>
       </c>
       <c r="I303" t="str">
-        <v>Zeughausstrasse</v>
+        <v>Hubelweg</v>
       </c>
       <c r="J303" t="str">
-        <v>56</v>
+        <v>2</v>
       </c>
       <c r="K303" t="str">
-        <v>8400</v>
+        <v>3800</v>
       </c>
       <c r="L303" t="str">
-        <v>Winterthur</v>
+        <v>Matten b. Interlaken</v>
       </c>
       <c r="M303" t="str">
-        <v>zh</v>
+        <v>be</v>
       </c>
       <c r="N303" t="str">
         <v>false</v>
       </c>
       <c r="O303" t="str">
-        <v>47.49488830566406,8.733394622802734</v>
+        <v>46.68073272705078,7.860264778137207</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="str">
         <v/>
       </c>
       <c r="B304" t="str">
-        <v>BSXGE0069300.s.01</v>
+        <v>BSXBL0011200.s.01</v>
       </c>
       <c r="C304" t="str">
-        <v/>
+        <v>HHS Ebenrain</v>
       </c>
       <c r="D304" t="str">
-        <v>CFP-Technique - Ecole d'horlogerie</v>
+        <v>Ebenrain-Zentrum für Landwirtschaft, Natur und Ernährung</v>
       </c>
       <c r="E304" t="str">
         <v/>
       </c>
       <c r="F304" t="str">
-        <v/>
+        <v>ebenrain@bl.ch</v>
       </c>
       <c r="G304" t="str">
-        <v>022 388 87 09</v>
+        <v>061 552 21 21</v>
       </c>
       <c r="H304" t="str">
-        <v/>
+        <v>https://www.baselland.ch/politik-und-behorden/direktionen/volkswirtschafts-und-gesundheitsdirektion/ebenrain</v>
       </c>
       <c r="I304" t="str">
-        <v>Rte de la Galaise</v>
+        <v>Ebenrainweg</v>
       </c>
       <c r="J304" t="str">
-        <v>23 A</v>
+        <v>27</v>
       </c>
       <c r="K304" t="str">
-        <v>1228</v>
+        <v>4450</v>
       </c>
       <c r="L304" t="str">
-        <v>Plan-les-Ouates</v>
+        <v>Sissach</v>
       </c>
       <c r="M304" t="str">
-        <v>ge</v>
+        <v>bl</v>
       </c>
       <c r="N304" t="str">
         <v>false</v>
       </c>
       <c r="O304" t="str">
-        <v>46.16609810268982,6.1030836670443</v>
+        <v>47.46233382020837,7.803979097213631</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="str">
         <v/>
       </c>
       <c r="B305" t="str">
-        <v>BSXSG0070200.s.01</v>
+        <v>BSXSZ0010300.s.01</v>
       </c>
       <c r="C305" t="str">
-        <v>Polybau Uzwil</v>
+        <v>KB Lachen SZ</v>
       </c>
       <c r="D305" t="str">
-        <v>Bildungszentrum Polybau</v>
+        <v>Kaufmännische Berufsschule Lachen</v>
       </c>
       <c r="E305" t="str">
         <v/>
       </c>
       <c r="F305" t="str">
-        <v>info@polybau.ch</v>
+        <v>info@kblachen.ch</v>
       </c>
       <c r="G305" t="str">
-        <v>071 955 70 41</v>
+        <v>055 451 70 00</v>
       </c>
       <c r="H305" t="str">
-        <v>https://polybau.ch/</v>
+        <v>https://www.kblachen.ch</v>
       </c>
       <c r="I305" t="str">
-        <v>Lindenstrasse</v>
+        <v>Rosengartenstrasse</v>
       </c>
       <c r="J305" t="str">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="K305" t="str">
-        <v>9240</v>
+        <v>8853</v>
       </c>
       <c r="L305" t="str">
-        <v>Uzwil</v>
+        <v>Lachen SZ</v>
       </c>
       <c r="M305" t="str">
-        <v>sg</v>
+        <v>sz</v>
       </c>
       <c r="N305" t="str">
         <v>false</v>
       </c>
       <c r="O305" t="str">
-        <v>47.436405181884766,9.13428783416748</v>
+        <v>47.190399169921875,8.849607467651367</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="str">
-        <v/>
+        <v>BSXVD0013000</v>
       </c>
       <c r="B306" t="str">
-        <v>BSXVD0012300.s.01</v>
+        <v>BSXVD0013000.s.01</v>
       </c>
       <c r="C306" t="str">
-        <v>Manufacture</v>
+        <v>CEPV</v>
       </c>
       <c r="D306" t="str">
-        <v>La Manufacture - Haute école des arts de la scène</v>
+        <v>Centre d'enseignement professionnel de Vevey</v>
       </c>
       <c r="E306" t="str">
         <v/>
       </c>
       <c r="F306" t="str">
-        <v>cfc@manufacture.ch</v>
+        <v>secretariat.cepv@vd.ch</v>
       </c>
       <c r="G306" t="str">
-        <v>021 557 41 81</v>
+        <v>021 557 14 00</v>
       </c>
       <c r="H306" t="str">
-        <v>https://www.manufacture.ch/fr/1751/cfc-technisceniste</v>
+        <v>https://www.cepv.ch</v>
       </c>
       <c r="I306" t="str">
-        <v>Rue du Grand-Pré</v>
+        <v>Avenue Nestlé</v>
       </c>
       <c r="J306" t="str">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K306" t="str">
-        <v>1000</v>
+        <v>1800</v>
       </c>
       <c r="L306" t="str">
-        <v>Lausanne-Malley 16</v>
+        <v>Vevey 1</v>
       </c>
       <c r="M306" t="str">
         <v>vd</v>
       </c>
       <c r="N306" t="str">
         <v>false</v>
       </c>
       <c r="O306" t="str">
-        <v>46.526859283447266,6.604659557342529</v>
+        <v>46.461891174316406,6.837794780731201</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="str">
-        <v>BSXVD0012600</v>
+        <v>BSXTI0007800</v>
       </c>
       <c r="B307" t="str">
-        <v>BSXVD0012600.s.01</v>
+        <v>BSXTI0007800.s.01</v>
       </c>
       <c r="C307" t="str">
-        <v>Ecole Vio Malherbe</v>
+        <v>CPT Biasca</v>
       </c>
       <c r="D307" t="str">
-        <v>Ecole Vio Malherbe</v>
+        <v>Centro professionale tecnico Biasca</v>
       </c>
       <c r="E307" t="str">
-        <v/>
+        <v>Scuola d'arti e mestieri della sartoria</v>
       </c>
       <c r="F307" t="str">
-        <v>info@viomalherbe.ch</v>
+        <v>decs-cpt.biasca@edu.ti.ch</v>
       </c>
       <c r="G307" t="str">
-        <v>021 311 86 24</v>
+        <v>091 816 31 11</v>
       </c>
       <c r="H307" t="str">
-        <v>https://www.viomalherbe.com</v>
+        <v>https://www.cptbiasca.ti.ch/</v>
       </c>
       <c r="I307" t="str">
-        <v>Rue de Bourg</v>
+        <v>Via Stradone Vecchio Sud</v>
       </c>
       <c r="J307" t="str">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="K307" t="str">
-        <v>1003</v>
+        <v>6710</v>
       </c>
       <c r="L307" t="str">
-        <v>Lausanne</v>
+        <v>Biasca</v>
       </c>
       <c r="M307" t="str">
-        <v>vd</v>
+        <v>ti</v>
       </c>
       <c r="N307" t="str">
         <v>false</v>
       </c>
       <c r="O307" t="str">
-        <v>46.520172119140625,6.63441801071167</v>
+        <v>46.350113580943564,8.969982455200716</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="str">
-        <v>BSXVD0012700</v>
+        <v>BSXTI0007200</v>
       </c>
       <c r="B308" t="str">
-        <v>BSXVD0012700.s.01</v>
+        <v>BSXTI0007800.s.02</v>
       </c>
       <c r="C308" t="str">
-        <v>Ecole des Arches</v>
+        <v>CPT Biasca</v>
       </c>
       <c r="D308" t="str">
-        <v>Ecole des Arches</v>
+        <v>Centro professionale tecnico Biasca</v>
       </c>
       <c r="E308" t="str">
-        <v/>
+        <v>Scuola professionale artigianale e industriale tecnica</v>
       </c>
       <c r="F308" t="str">
-        <v>info@arches.ch</v>
+        <v>decs-cpt.biasca@edu.ti.ch</v>
       </c>
       <c r="G308" t="str">
-        <v>021 311 09 69</v>
+        <v>091 816 31 11</v>
       </c>
       <c r="H308" t="str">
-        <v>https://www.ecoledesarches.ch</v>
+        <v>https://www.cptbiasca.ti.ch/</v>
       </c>
       <c r="I308" t="str">
-        <v>Rue Pépinet</v>
+        <v>Via Stradone Vecchio Sud</v>
       </c>
       <c r="J308" t="str">
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="K308" t="str">
-        <v>1003</v>
+        <v>6710</v>
       </c>
       <c r="L308" t="str">
-        <v>Lausanne</v>
+        <v>Biasca</v>
       </c>
       <c r="M308" t="str">
-        <v>vd</v>
+        <v>ti</v>
       </c>
       <c r="N308" t="str">
         <v>false</v>
       </c>
       <c r="O308" t="str">
-        <v>46.52043533325195,6.632370948791504</v>
+        <v>46.350113580943564,8.969982455200716</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="str">
-        <v>BSXTI0058300</v>
+        <v>BSXVS0009000</v>
       </c>
       <c r="B309" t="str">
-        <v>BSXTI0058300.s.01</v>
+        <v>BSXVS0009000.s.01</v>
       </c>
       <c r="C309" t="str">
-        <v>CPV Mezzana</v>
+        <v>ECVS</v>
       </c>
       <c r="D309" t="str">
-        <v>Centro professionale del verde Mezzana</v>
+        <v>Ecole de couture du Valais</v>
       </c>
       <c r="E309" t="str">
-        <v>Scuola professionale artigianale e industriale delle professioni della natura</v>
+        <v/>
       </c>
       <c r="F309" t="str">
-        <v>decs-cpv.mezzana@edu.ti.ch</v>
+        <v>info@couture-vs.ch</v>
       </c>
       <c r="G309" t="str">
-        <v>091 816 6261</v>
+        <v>027 455 44 84</v>
       </c>
       <c r="H309" t="str">
-        <v>https://mezzana.ch/cpv/</v>
+        <v>https://www.couture-vs.ch</v>
       </c>
       <c r="I309" t="str">
-        <v>via San Gottardo</v>
+        <v>Avenue du Général Guisan</v>
       </c>
       <c r="J309" t="str">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="K309" t="str">
-        <v>6877</v>
+        <v>3960</v>
       </c>
       <c r="L309" t="str">
-        <v>Coldrerio</v>
+        <v>Sierre</v>
       </c>
       <c r="M309" t="str">
-        <v>ti</v>
+        <v>vs</v>
       </c>
       <c r="N309" t="str">
         <v>false</v>
       </c>
       <c r="O309" t="str">
-        <v>45.85336403011969,8.998028375145443</v>
+        <v>46.293055864034486,7.531747968327488</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="str">
         <v/>
       </c>
       <c r="B310" t="str">
-        <v>BSXBE0023100.s.01</v>
+        <v>BSXAG0011100.s.01</v>
       </c>
       <c r="C310" t="str">
-        <v>Schulhotel Regina</v>
+        <v>zB.</v>
       </c>
       <c r="D310" t="str">
-        <v>Schulhotel Regina</v>
+        <v>Zentrum Bildung</v>
       </c>
       <c r="E310" t="str">
-        <v/>
+        <v xml:space="preserve">Wirtschaftsschule </v>
       </c>
       <c r="F310" t="str">
-        <v>schulhotel-regina@hotelleriesuisse.ch</v>
+        <v>grundbildung@zentrumbildung.ch</v>
       </c>
       <c r="G310" t="str">
-        <v>033 826 01 30</v>
+        <v>056 200 15 50</v>
       </c>
       <c r="H310" t="str">
-        <v>https://www.hfthun.ch/de/campuses</v>
+        <v>https://www.zentrumbildung.ch/</v>
       </c>
       <c r="I310" t="str">
-        <v>Hubelweg</v>
+        <v>Kreuzlibergstrasse</v>
       </c>
       <c r="J310" t="str">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="K310" t="str">
-        <v>3800</v>
+        <v>5400</v>
       </c>
       <c r="L310" t="str">
-        <v>Matten b. Interlaken</v>
+        <v>Baden</v>
       </c>
       <c r="M310" t="str">
-        <v>be</v>
+        <v>ag</v>
       </c>
       <c r="N310" t="str">
         <v>false</v>
       </c>
       <c r="O310" t="str">
-        <v>46.68073272705078,7.860264778137207</v>
+        <v>47.46941375732422,8.303899765014648</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="str">
-        <v/>
+        <v>BSXAG9911102</v>
       </c>
       <c r="B311" t="str">
-        <v>BSXBL0011200.s.01</v>
+        <v>BSXAG0011100.s.02</v>
       </c>
       <c r="C311" t="str">
-        <v>HHS Ebenrain</v>
+        <v/>
       </c>
       <c r="D311" t="str">
-        <v>Ebenrain-Zentrum für Landwirtschaft, Natur und Ernährung</v>
+        <v>Aussenstandort Brugg</v>
       </c>
       <c r="E311" t="str">
         <v/>
       </c>
       <c r="F311" t="str">
-        <v>ebenrain@bl.ch</v>
+        <v>brugg@zentrumbildung.ch</v>
       </c>
       <c r="G311" t="str">
-        <v>061 552 21 21</v>
+        <v>056 460 24 24</v>
       </c>
       <c r="H311" t="str">
-        <v>https://www.baselland.ch/politik-und-behorden/direktionen/volkswirtschafts-und-gesundheitsdirektion/ebenrain</v>
+        <v>https://www.zentrumbildung.ch/</v>
       </c>
       <c r="I311" t="str">
-        <v>Ebenrainweg</v>
+        <v>Industriestrasse</v>
       </c>
       <c r="J311" t="str">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="K311" t="str">
-        <v>4450</v>
+        <v>5200</v>
       </c>
       <c r="L311" t="str">
-        <v>Sissach</v>
+        <v>Brugg</v>
       </c>
       <c r="M311" t="str">
-        <v>bl</v>
+        <v>ag</v>
       </c>
       <c r="N311" t="str">
         <v>false</v>
       </c>
       <c r="O311" t="str">
-        <v>47.46233382020837,7.803979097213631</v>
+        <v>47.48050308227539,8.210155487060547</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="str">
         <v/>
       </c>
       <c r="B312" t="str">
-        <v>BSXSZ0010300.s.01</v>
+        <v>BSXFR0111300.s.01</v>
       </c>
       <c r="C312" t="str">
-        <v>KB Lachen SZ</v>
+        <v>eikon</v>
       </c>
       <c r="D312" t="str">
-        <v>Kaufmännische Berufsschule Lachen</v>
+        <v>Ecole professionnelle en arts appliqués</v>
       </c>
       <c r="E312" t="str">
-        <v/>
+        <v>Berufsfachschule für Gestaltung</v>
       </c>
       <c r="F312" t="str">
-        <v>info@kblachen.ch</v>
+        <v>eikon@edufr.ch</v>
       </c>
       <c r="G312" t="str">
-        <v>055 451 70 00</v>
+        <v>026 305 46 86</v>
       </c>
       <c r="H312" t="str">
-        <v>https://www.kblachen.ch</v>
+        <v>https://eikon.ch/</v>
       </c>
       <c r="I312" t="str">
-        <v>Rosengartenstrasse</v>
+        <v>Route Wilhelm-Kaiser</v>
       </c>
       <c r="J312" t="str">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="K312" t="str">
-        <v>8853</v>
+        <v>1700</v>
       </c>
       <c r="L312" t="str">
-        <v>Lachen SZ</v>
+        <v>Fribourg</v>
       </c>
       <c r="M312" t="str">
-        <v>sz</v>
+        <v>fr</v>
       </c>
       <c r="N312" t="str">
         <v>false</v>
       </c>
       <c r="O312" t="str">
-        <v>47.190399169921875,8.849607467651367</v>
+        <v>46.79457092285156,7.155990123748779</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="str">
-        <v>BSXVD0013000</v>
+        <v/>
       </c>
       <c r="B313" t="str">
-        <v>BSXVD0013000.s.01</v>
+        <v>BSXFR0111000.s.01</v>
       </c>
       <c r="C313" t="str">
-        <v>CEPV</v>
+        <v>CPI/IWZ</v>
       </c>
       <c r="D313" t="str">
-        <v>Centre d'enseignement professionnel de Vevey</v>
+        <v>Interprofessionelles Weiterbildungszentrum</v>
       </c>
       <c r="E313" t="str">
         <v/>
       </c>
       <c r="F313" t="str">
-        <v>secretariat.cepv@vd.ch</v>
+        <v>info@cpi.ch</v>
       </c>
       <c r="G313" t="str">
-        <v>021 557 14 00</v>
+        <v>026 305 27 60</v>
       </c>
       <c r="H313" t="str">
-        <v>https://www.cepv.ch</v>
+        <v>https://www.cpi.ch</v>
       </c>
       <c r="I313" t="str">
-        <v>Avenue Nestlé</v>
+        <v>Route des Grives</v>
       </c>
       <c r="J313" t="str">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K313" t="str">
-        <v>1800</v>
+        <v>1763</v>
       </c>
       <c r="L313" t="str">
-        <v>Vevey 1</v>
+        <v>Granges-Paccot</v>
       </c>
       <c r="M313" t="str">
-        <v>vd</v>
+        <v>fr</v>
       </c>
       <c r="N313" t="str">
         <v>false</v>
       </c>
       <c r="O313" t="str">
-        <v>46.461891174316406,6.837794780731201</v>
+        <v>46.820125579833984,7.152483940124512</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="str">
-        <v>BSXTI0007800</v>
+        <v>BSXGR0012300</v>
       </c>
       <c r="B314" t="str">
-        <v>BSXTI0007800.s.01</v>
+        <v>BSXGR0012300.s.01</v>
       </c>
       <c r="C314" t="str">
-        <v>CPT Biasca</v>
+        <v>SAMD</v>
       </c>
       <c r="D314" t="str">
-        <v>Centro professionale tecnico Biasca</v>
+        <v>Schweizerische Alpine Mittelschule Davos</v>
       </c>
       <c r="E314" t="str">
-        <v>Scuola d'arti e mestieri della sartoria</v>
+        <v/>
       </c>
       <c r="F314" t="str">
-        <v>decs-cpt.biasca@edu.ti.ch</v>
+        <v>info@samd.ch</v>
       </c>
       <c r="G314" t="str">
-        <v>091 816 31 11</v>
+        <v>081 410 03 11</v>
       </c>
       <c r="H314" t="str">
-        <v>https://www.cptbiasca.ch/</v>
+        <v>https://www.samd.ch</v>
       </c>
       <c r="I314" t="str">
-        <v>Via Stradone Vecchio Sud</v>
+        <v>Guggerbachstrasse</v>
       </c>
       <c r="J314" t="str">
-        <v>29</v>
+        <v>2</v>
       </c>
       <c r="K314" t="str">
-        <v>6710</v>
+        <v>7270</v>
       </c>
       <c r="L314" t="str">
-        <v>Biasca</v>
+        <v>Davos Platz</v>
       </c>
       <c r="M314" t="str">
-        <v>ti</v>
+        <v>gr</v>
       </c>
       <c r="N314" t="str">
         <v>false</v>
       </c>
       <c r="O314" t="str">
-        <v>46.350113580943564,8.969982455200716</v>
+        <v>46.79507064819336,9.822369575500488</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="str">
-        <v>BSXTI0007200</v>
+        <v/>
       </c>
       <c r="B315" t="str">
-        <v>BSXTI0007800.s.02</v>
+        <v>BSXFR0022200.s.01</v>
       </c>
       <c r="C315" t="str">
-        <v>CPT Biasca</v>
+        <v>KBS</v>
       </c>
       <c r="D315" t="str">
-        <v>Centro professionale tecnico Biasca</v>
+        <v>Kaufmännische Berufsfachschule Freiburg</v>
       </c>
       <c r="E315" t="str">
-        <v>Scuola professionale artigianale e industriale tecnica</v>
+        <v/>
       </c>
       <c r="F315" t="str">
-        <v>decs-cpt.biasca@edu.ti.ch</v>
+        <v>epc-info@edufr.ch</v>
       </c>
       <c r="G315" t="str">
-        <v>091 816 31 11</v>
+        <v>026 305 25 26</v>
       </c>
       <c r="H315" t="str">
-        <v>https://www.cptbiasca.ch/</v>
+        <v>https://www.fr.ch/epc</v>
       </c>
       <c r="I315" t="str">
-        <v>Via Stradone Vecchio Sud</v>
+        <v>Derrière-les-Remparts</v>
       </c>
       <c r="J315" t="str">
-        <v>29</v>
+        <v>1A</v>
       </c>
       <c r="K315" t="str">
-        <v>6710</v>
+        <v>1700</v>
       </c>
       <c r="L315" t="str">
-        <v>Biasca</v>
+        <v>Fribourg</v>
       </c>
       <c r="M315" t="str">
-        <v>ti</v>
+        <v>fr</v>
       </c>
       <c r="N315" t="str">
         <v>false</v>
       </c>
       <c r="O315" t="str">
-        <v>46.350113580943564,8.969982455200716</v>
+        <v>46.80780029296875,7.156592845916748</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="str">
-        <v>BSXVS0009000</v>
+        <v>BSXGR0010100</v>
       </c>
       <c r="B316" t="str">
-        <v>BSXVS0009000.s.01</v>
+        <v>BSXGR0010100.s.01</v>
       </c>
       <c r="C316" t="str">
-        <v>ECVS</v>
+        <v>BFD</v>
       </c>
       <c r="D316" t="str">
-        <v>Ecole de couture du Valais</v>
+        <v>Berufsfachschule Davos</v>
       </c>
       <c r="E316" t="str">
         <v/>
       </c>
       <c r="F316" t="str">
-        <v>info@couture-vs.ch</v>
+        <v>info@berufsschuledavos.ch</v>
       </c>
       <c r="G316" t="str">
-        <v>027 455 44 84</v>
+        <v>081 413 75 17</v>
       </c>
       <c r="H316" t="str">
-        <v>https://www.couture-vs.ch</v>
+        <v>https://berufsschuledavos.ch/</v>
       </c>
       <c r="I316" t="str">
-        <v>Avenue du Général Guisan</v>
+        <v>Bahnhofstrasse</v>
       </c>
       <c r="J316" t="str">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="K316" t="str">
-        <v>3960</v>
+        <v>7270</v>
       </c>
       <c r="L316" t="str">
-        <v>Sierre</v>
+        <v>Davos Platz</v>
       </c>
       <c r="M316" t="str">
-        <v>vs</v>
+        <v>gr</v>
       </c>
       <c r="N316" t="str">
         <v>false</v>
       </c>
       <c r="O316" t="str">
-        <v>46.293055864034486,7.531747968327488</v>
+        <v>46.79172134399414,9.819704055786133</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="str">
         <v/>
       </c>
       <c r="B317" t="str">
-        <v>BSXAG0011100.s.01</v>
+        <v>BSXJU0032100.s.01</v>
       </c>
       <c r="C317" t="str">
-        <v>zB.</v>
+        <v>EMS2</v>
       </c>
       <c r="D317" t="str">
-        <v>Zentrum Bildung</v>
+        <v>Ecole des métiers de la santé et du social</v>
       </c>
       <c r="E317" t="str">
-        <v xml:space="preserve">Wirtschaftsschule </v>
+        <v/>
       </c>
       <c r="F317" t="str">
-        <v>grundbildung@zentrumbildung.ch</v>
+        <v>secretariat@divssa.ch</v>
       </c>
       <c r="G317" t="str">
-        <v>056 200 15 50</v>
+        <v>032 420 79 10</v>
       </c>
       <c r="H317" t="str">
-        <v>https://www.zentrumbildung.ch/</v>
+        <v>https://divssa.ch/ecole-sante-social/</v>
       </c>
       <c r="I317" t="str">
-        <v>Kreuzlibergstrasse</v>
+        <v>Faubourg des Capucins</v>
       </c>
       <c r="J317" t="str">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="K317" t="str">
-        <v>5400</v>
+        <v>2800</v>
       </c>
       <c r="L317" t="str">
-        <v>Baden</v>
+        <v>Delémont</v>
       </c>
       <c r="M317" t="str">
-        <v>ag</v>
+        <v>ju</v>
       </c>
       <c r="N317" t="str">
         <v>false</v>
       </c>
       <c r="O317" t="str">
-        <v>47.46941375732422,8.303899765014648</v>
+        <v>47.366111755371094,7.339837551116943</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="str">
-        <v>BSXAG9911102</v>
+        <v/>
       </c>
       <c r="B318" t="str">
-        <v>BSXAG0011100.s.02</v>
+        <v>BSXLU0011600.s.01</v>
       </c>
       <c r="C318" t="str">
-        <v/>
+        <v>Minerva Luzern</v>
       </c>
       <c r="D318" t="str">
-        <v>Aussenstandort Brugg</v>
+        <v>Minerva Schule Luzern</v>
       </c>
       <c r="E318" t="str">
         <v/>
       </c>
       <c r="F318" t="str">
-        <v>brugg@zentrumbildung.ch</v>
+        <v>luzern@minervaschulen.ch</v>
       </c>
       <c r="G318" t="str">
-        <v>056 460 24 24</v>
+        <v>041 211 21 21</v>
       </c>
       <c r="H318" t="str">
-        <v>https://www.zentrumbildung.ch/</v>
+        <v>https://www.minervaschulen.ch/de-ch/standorte/luzern</v>
       </c>
       <c r="I318" t="str">
-        <v>Industriestrasse</v>
+        <v>Murbacherstrasse</v>
       </c>
       <c r="J318" t="str">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="K318" t="str">
-        <v>5200</v>
+        <v>6003</v>
       </c>
       <c r="L318" t="str">
-        <v>Brugg</v>
+        <v>Luzern</v>
       </c>
       <c r="M318" t="str">
-        <v>ag</v>
+        <v>lu</v>
       </c>
       <c r="N318" t="str">
         <v>false</v>
       </c>
       <c r="O318" t="str">
-        <v>47.48050308227539,8.210155487060547</v>
+        <v>47.048091888427734,8.307271003723145</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="str">
         <v/>
       </c>
       <c r="B319" t="str">
-        <v>BSXFR0111300.s.01</v>
+        <v>BSXJU0031600.s.01</v>
       </c>
       <c r="C319" t="str">
-        <v>eikon</v>
+        <v>EMT Porrentruy</v>
       </c>
       <c r="D319" t="str">
-        <v>Ecole professionnelle en arts appliqués</v>
+        <v>Ecole des métiers techniques</v>
       </c>
       <c r="E319" t="str">
-        <v>Berufsfachschule für Gestaltung</v>
+        <v/>
       </c>
       <c r="F319" t="str">
-        <v>eikon@edufr.ch</v>
+        <v>info@divtec.ch</v>
       </c>
       <c r="G319" t="str">
-        <v>026 305 46 86</v>
+        <v>032 420 35 50</v>
       </c>
       <c r="H319" t="str">
-        <v>https://eikon.ch/</v>
+        <v>https://www.divtec.ch</v>
       </c>
       <c r="I319" t="str">
-        <v>Route Wilhelm-Kaiser</v>
+        <v>Cité des Microtechniques</v>
       </c>
       <c r="J319" t="str">
-        <v>13</v>
+        <v/>
       </c>
       <c r="K319" t="str">
-        <v>1700</v>
+        <v>2900</v>
       </c>
       <c r="L319" t="str">
-        <v>Fribourg</v>
+        <v>Porrentruy</v>
       </c>
       <c r="M319" t="str">
-        <v>fr</v>
+        <v>ju</v>
       </c>
       <c r="N319" t="str">
         <v>false</v>
       </c>
       <c r="O319" t="str">
-        <v>46.79457092285156,7.155990123748779</v>
+        <v>47.41809237514067,7.085377746199331</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="str">
         <v/>
       </c>
       <c r="B320" t="str">
-        <v>BSXFR0111000.s.01</v>
+        <v>BSXSH0010000.s.01</v>
       </c>
       <c r="C320" t="str">
-        <v>CPI/IWZ</v>
+        <v>BBZ Schaffhausen</v>
       </c>
       <c r="D320" t="str">
-        <v>Interprofessionelles Weiterbildungszentrum</v>
+        <v>Berufsbildungszentrum des Kantons Schaffhausen</v>
       </c>
       <c r="E320" t="str">
         <v/>
       </c>
       <c r="F320" t="str">
-        <v>info@cpi.ch</v>
+        <v/>
       </c>
       <c r="G320" t="str">
-        <v>026 305 27 60</v>
+        <v>052 632 21 00</v>
       </c>
       <c r="H320" t="str">
-        <v>https://www.cpi.ch</v>
+        <v>https://www.bbz-sh.ch</v>
       </c>
       <c r="I320" t="str">
-        <v>Route des Grives</v>
+        <v>Hintersteig</v>
       </c>
       <c r="J320" t="str">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="K320" t="str">
-        <v>1763</v>
+        <v>8201</v>
       </c>
       <c r="L320" t="str">
-        <v>Granges-Paccot</v>
+        <v>Schaffhausen</v>
       </c>
       <c r="M320" t="str">
-        <v>fr</v>
+        <v>sh</v>
       </c>
       <c r="N320" t="str">
         <v>false</v>
       </c>
       <c r="O320" t="str">
-        <v>46.820125579833984,7.152483940124512</v>
+        <v>47.69927978515625,8.630301475524902</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="str">
-        <v>BSXGR0012300</v>
+        <v/>
       </c>
       <c r="B321" t="str">
-        <v>BSXGR0012300.s.01</v>
+        <v>BSXTG0011200.s.01</v>
       </c>
       <c r="C321" t="str">
-        <v>SAMD</v>
+        <v>KS Frauenfeld</v>
       </c>
       <c r="D321" t="str">
-        <v>Schweizerische Alpine Mittelschule Davos</v>
+        <v>Kantonsschule Frauenfeld</v>
       </c>
       <c r="E321" t="str">
         <v/>
       </c>
       <c r="F321" t="str">
-        <v>info@samd.ch</v>
+        <v>info@kanti-frauenfeld.ch</v>
       </c>
       <c r="G321" t="str">
-        <v>081 410 03 11</v>
+        <v>052 724 10 10</v>
       </c>
       <c r="H321" t="str">
-        <v>https://www.samd.ch</v>
+        <v>https://www.kanti-frauenfeld.ch</v>
       </c>
       <c r="I321" t="str">
-        <v>Guggerbachstrasse</v>
+        <v>Ringstrasse</v>
       </c>
       <c r="J321" t="str">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="K321" t="str">
-        <v>7270</v>
+        <v>8510</v>
       </c>
       <c r="L321" t="str">
-        <v>Davos Platz</v>
+        <v>Frauenfeld</v>
       </c>
       <c r="M321" t="str">
-        <v>gr</v>
+        <v>tg</v>
       </c>
       <c r="N321" t="str">
         <v>false</v>
       </c>
       <c r="O321" t="str">
-        <v>46.79507064819336,9.822369575500488</v>
+        <v>47.555118560791016,8.902958869934082</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="str">
         <v/>
       </c>
       <c r="B322" t="str">
-        <v>BSXFR0022200.s.01</v>
+        <v>BSXNE0010000.s.01</v>
       </c>
       <c r="C322" t="str">
-        <v>KBS</v>
+        <v>p.a. SFPO</v>
       </c>
       <c r="D322" t="str">
-        <v>Kaufmännische Berufsfachschule Freiburg</v>
+        <v>Validation des acquis</v>
       </c>
       <c r="E322" t="str">
         <v/>
       </c>
       <c r="F322" t="str">
-        <v>epc-info@edufr.ch</v>
+        <v>christelle.mairedebellis@ne.ch</v>
       </c>
       <c r="G322" t="str">
-        <v>026 305 25 26</v>
+        <v>032 889 79 31</v>
       </c>
       <c r="H322" t="str">
-        <v>https://www.fr.ch/epc</v>
+        <v/>
       </c>
       <c r="I322" t="str">
-        <v>Derrière-les-Remparts</v>
+        <v>Espacité</v>
       </c>
       <c r="J322" t="str">
-        <v>1A</v>
+        <v>1</v>
       </c>
       <c r="K322" t="str">
-        <v>1700</v>
+        <v>2301</v>
       </c>
       <c r="L322" t="str">
-        <v>Fribourg</v>
+        <v>La Chaux-de-Fonds</v>
       </c>
       <c r="M322" t="str">
-        <v>fr</v>
+        <v>ne</v>
       </c>
       <c r="N322" t="str">
         <v>false</v>
       </c>
       <c r="O322" t="str">
-        <v>46.80780029296875,7.156592845916748</v>
+        <v>47.1023063659668,6.828740119934082</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="str">
-        <v>BSXGR0010100</v>
+        <v>BSXGR0010800</v>
       </c>
       <c r="B323" t="str">
-        <v>BSXGR0010100.s.01</v>
+        <v>BSXGR0010800.s.01</v>
       </c>
       <c r="C323" t="str">
-        <v>BFD</v>
+        <v>KBO</v>
       </c>
       <c r="D323" t="str">
-        <v>Berufsfachschule Davos</v>
+        <v>Kaufmännische Berufsschule Oberengadin</v>
       </c>
       <c r="E323" t="str">
         <v/>
       </c>
       <c r="F323" t="str">
-        <v>info@berufsschuledavos.ch</v>
+        <v>kv.samedan@berufsschule-samedan.ch</v>
       </c>
       <c r="G323" t="str">
-        <v>081 413 75 17</v>
+        <v>081 852 49 55</v>
       </c>
       <c r="H323" t="str">
-        <v>https://berufsschuledavos.ch/</v>
+        <v>https://www.berufsschule-samedan.ch/home/</v>
       </c>
       <c r="I323" t="str">
-        <v>Bahnhofstrasse</v>
+        <v>Suot Staziun</v>
       </c>
       <c r="J323" t="str">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="K323" t="str">
-        <v>7270</v>
+        <v>7503</v>
       </c>
       <c r="L323" t="str">
-        <v>Davos Platz</v>
+        <v>Samedan</v>
       </c>
       <c r="M323" t="str">
         <v>gr</v>
       </c>
       <c r="N323" t="str">
         <v>false</v>
       </c>
       <c r="O323" t="str">
-        <v>46.79172134399414,9.819704055786133</v>
+        <v>46.53481674194336,9.876105308532715</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="str">
         <v/>
       </c>
       <c r="B324" t="str">
-        <v>BSXJU0032100.s.01</v>
+        <v>BSXSG0080300.s.01</v>
       </c>
       <c r="C324" t="str">
-        <v>EMS2</v>
+        <v>Benedict St. Gallen</v>
       </c>
       <c r="D324" t="str">
-        <v>Ecole des métiers de la santé et du social</v>
+        <v>Benedict-Schule St. Gallen</v>
       </c>
       <c r="E324" t="str">
         <v/>
       </c>
       <c r="F324" t="str">
-        <v>secretariat@divssa.ch</v>
+        <v/>
       </c>
       <c r="G324" t="str">
-        <v>032 420 79 10</v>
+        <v>071 226 55 55</v>
       </c>
       <c r="H324" t="str">
-        <v>https://divssa.ch/ecole-sante-social/</v>
+        <v>https://benedict.ch</v>
       </c>
       <c r="I324" t="str">
-        <v>Faubourg des Capucins</v>
+        <v>Neumarkt 1, St. Leonhardstrasse</v>
       </c>
       <c r="J324" t="str">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="K324" t="str">
-        <v>2800</v>
+        <v>9000</v>
       </c>
       <c r="L324" t="str">
-        <v>Delémont</v>
+        <v>St. Gallen</v>
       </c>
       <c r="M324" t="str">
-        <v>ju</v>
+        <v>sg</v>
       </c>
       <c r="N324" t="str">
         <v>false</v>
       </c>
       <c r="O324" t="str">
-        <v>47.366111755371094,7.339837551116943</v>
+        <v>47.42215939415069,9.370313024378461</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="str">
         <v/>
       </c>
       <c r="B325" t="str">
-        <v>BSXLU0011600.s.01</v>
+        <v>BSXZH0056400.s.01</v>
       </c>
       <c r="C325" t="str">
-        <v>Minerva Luzern</v>
+        <v>BEN Zürich</v>
       </c>
       <c r="D325" t="str">
-        <v>Minerva Schule Luzern</v>
+        <v>Benedict-Schule Zürich</v>
       </c>
       <c r="E325" t="str">
         <v/>
       </c>
       <c r="F325" t="str">
-        <v>luzern@minervaschulen.ch</v>
+        <v>info@benedict-schule.ch</v>
       </c>
       <c r="G325" t="str">
-        <v>041 211 21 21</v>
+        <v>044 242 12 60</v>
       </c>
       <c r="H325" t="str">
-        <v>https://www.minervaschulen.ch/de-ch/standorte/luzern</v>
+        <v>https://www.benedict.ch</v>
       </c>
       <c r="I325" t="str">
-        <v>Murbacherstrasse</v>
+        <v>Vulkanstrasse</v>
       </c>
       <c r="J325" t="str">
-        <v>1</v>
+        <v>106</v>
       </c>
       <c r="K325" t="str">
-        <v>6003</v>
+        <v>8048</v>
       </c>
       <c r="L325" t="str">
-        <v>Luzern</v>
+        <v>Zürich</v>
       </c>
       <c r="M325" t="str">
-        <v>lu</v>
+        <v>zh</v>
       </c>
       <c r="N325" t="str">
         <v>false</v>
       </c>
       <c r="O325" t="str">
-        <v>47.048091888427734,8.307271003723145</v>
+        <v>47.393063936883934,8.48650905354532</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="str">
         <v/>
       </c>
       <c r="B326" t="str">
-        <v>BSXJU0031600.s.01</v>
+        <v>BSXLU0013700.s.01</v>
       </c>
       <c r="C326" t="str">
-        <v>EMT Porrentruy</v>
+        <v>MLS Sursee</v>
       </c>
       <c r="D326" t="str">
-        <v>Ecole des métiers techniques</v>
+        <v>Maurerlehrhallen Sursee</v>
       </c>
       <c r="E326" t="str">
         <v/>
       </c>
       <c r="F326" t="str">
-        <v>info@divtec.ch</v>
+        <v>info@mls.ch</v>
       </c>
       <c r="G326" t="str">
-        <v>032 420 35 50</v>
+        <v>041 922 27 77</v>
       </c>
       <c r="H326" t="str">
-        <v>https://www.divtec.ch</v>
+        <v>https://www.mls.ch</v>
       </c>
       <c r="I326" t="str">
-        <v>Cité des Microtechniques</v>
+        <v>Leidenbergstrasse</v>
       </c>
       <c r="J326" t="str">
         <v/>
       </c>
       <c r="K326" t="str">
-        <v>2900</v>
+        <v>6210</v>
       </c>
       <c r="L326" t="str">
-        <v>Porrentruy</v>
+        <v>Sursee</v>
       </c>
       <c r="M326" t="str">
-        <v>ju</v>
+        <v>lu</v>
       </c>
       <c r="N326" t="str">
         <v>false</v>
       </c>
       <c r="O326" t="str">
-        <v>47.41809237514067,7.085377746199331</v>
+        <v>47.16398285174746,8.087893940088623</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="str">
-        <v>BSXLU0010700.99</v>
+        <v>BSXGR0010600</v>
       </c>
       <c r="B327" t="str">
-        <v>BSXLU0013600.s.02</v>
+        <v>BSXGR0010600.s.01</v>
       </c>
       <c r="C327" t="str">
-        <v>FMZ Grafik Luzern</v>
+        <v>KV Chur</v>
       </c>
       <c r="D327" t="str">
-        <v>Fach- und Wirtschaftsmittelschulzentrum</v>
+        <v>KV Wirtschaftsschule Chur</v>
       </c>
       <c r="E327" t="str">
-        <v>Fachklasse Grafik, Grundbildung</v>
+        <v/>
       </c>
       <c r="F327" t="str">
-        <v>grafik.fmz@sluz.ch</v>
+        <v>info@kvchur.ch</v>
       </c>
       <c r="G327" t="str">
-        <v>041 228 58 65</v>
+        <v>081 258 36 60</v>
       </c>
       <c r="H327" t="str">
-        <v>https://www.fachklassegrafik.ch</v>
+        <v>https://www.kvchur.ch</v>
       </c>
       <c r="I327" t="str">
-        <v>Spinnereistrasse</v>
+        <v>Grabenstrasse</v>
       </c>
       <c r="J327" t="str">
-        <v>5</v>
+        <v>35</v>
       </c>
       <c r="K327" t="str">
-        <v>6020</v>
+        <v>7000</v>
       </c>
       <c r="L327" t="str">
-        <v>Emmenbrücke</v>
+        <v>Chur</v>
       </c>
       <c r="M327" t="str">
-        <v>lu</v>
+        <v>gr</v>
       </c>
       <c r="N327" t="str">
         <v>false</v>
       </c>
       <c r="O327" t="str">
-        <v>47.07030848560184,8.27974590240188</v>
+        <v>46.84938049316406,9.530464172363281</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="str">
         <v/>
       </c>
       <c r="B328" t="str">
-        <v>BSXLU0013600.s.01</v>
+        <v>BSXVD0003800.s.01</v>
       </c>
       <c r="C328" t="str">
-        <v>FMZ Luzern</v>
+        <v>EPM</v>
       </c>
       <c r="D328" t="str">
-        <v>Fach- und Wirtschaftsmittelschulzentrum</v>
+        <v>Ecole professionnelle de Montreux</v>
       </c>
       <c r="E328" t="str">
         <v/>
       </c>
       <c r="F328" t="str">
-        <v>info.fmz@sluz.ch</v>
+        <v>info.epm@vd.ch</v>
       </c>
       <c r="G328" t="str">
-        <v>041 228 43 10</v>
+        <v>021 557 84 44</v>
       </c>
       <c r="H328" t="str">
-        <v>https://www.fmz.lu.ch</v>
+        <v>https://www.epm.vd.ch</v>
       </c>
       <c r="I328" t="str">
-        <v>Hirschengraben</v>
+        <v>Avenue J.-J. Rousseau</v>
       </c>
       <c r="J328" t="str">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="K328" t="str">
-        <v>6002</v>
+        <v>1815</v>
       </c>
       <c r="L328" t="str">
-        <v>Luzern</v>
+        <v>Clarens</v>
       </c>
       <c r="M328" t="str">
-        <v>lu</v>
+        <v>vd</v>
       </c>
       <c r="N328" t="str">
         <v>false</v>
       </c>
       <c r="O328" t="str">
-        <v>47.04976272583008,8.304511070251465</v>
+        <v>46.44238695254528,6.890983161366515</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="str">
-        <v/>
+        <v>BSXZH0030700</v>
       </c>
       <c r="B329" t="str">
-        <v>BSXLU0013200.s.01</v>
+        <v>BSXZH0030700.s.01</v>
       </c>
       <c r="C329" t="str">
-        <v>SPV Dagmersellen</v>
+        <v>Modeco Zürich</v>
       </c>
       <c r="D329" t="str">
-        <v>Ausbildungszentrum des Schweiz. Plattenverbandes</v>
+        <v>Modeco Schweizerische Fachschule für Mode und Gestaltung</v>
       </c>
       <c r="E329" t="str">
         <v/>
       </c>
       <c r="F329" t="str">
-        <v/>
+        <v>contact@modeco.ch</v>
       </c>
       <c r="G329" t="str">
-        <v>062 748 42 52</v>
+        <v>043 268 80 80</v>
       </c>
       <c r="H329" t="str">
-        <v/>
+        <v>https://www.modeco.ch</v>
       </c>
       <c r="I329" t="str">
-        <v>Keramikweg</v>
+        <v>Kreuzstrasse</v>
       </c>
       <c r="J329" t="str">
-        <v>3</v>
+        <v>68</v>
       </c>
       <c r="K329" t="str">
-        <v>6252</v>
+        <v>8008</v>
       </c>
       <c r="L329" t="str">
-        <v>Dagmersellen</v>
+        <v>Zürich</v>
       </c>
       <c r="M329" t="str">
-        <v>lu</v>
+        <v>zh</v>
       </c>
       <c r="N329" t="str">
         <v>false</v>
       </c>
       <c r="O329" t="str">
-        <v>47.209434509277344,7.98290491104126</v>
+        <v>47.36475372314453,8.552992820739746</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="str">
         <v/>
       </c>
       <c r="B330" t="str">
-        <v>BSXSH0010000.s.01</v>
+        <v>BSXGE0060000.s.01</v>
       </c>
       <c r="C330" t="str">
-        <v>BBZ Schaffhausen</v>
+        <v/>
       </c>
       <c r="D330" t="str">
-        <v>Berufsbildungszentrum des Kantons Schaffhausen</v>
+        <v>CEPTA-DBT</v>
       </c>
       <c r="E330" t="str">
         <v/>
       </c>
       <c r="F330" t="str">
         <v/>
       </c>
       <c r="G330" t="str">
-        <v>052 632 21 00</v>
+        <v>022 709 02 11</v>
       </c>
       <c r="H330" t="str">
-        <v>https://www.bbz-sh.ch</v>
+        <v>https://www.ge.ch/cepta/</v>
       </c>
       <c r="I330" t="str">
-        <v>Hintersteig</v>
+        <v>Chemin Gérard-de-Ternier</v>
       </c>
       <c r="J330" t="str">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="K330" t="str">
-        <v>8201</v>
+        <v>1213</v>
       </c>
       <c r="L330" t="str">
-        <v>Schaffhausen</v>
+        <v>Petit-Lancy</v>
       </c>
       <c r="M330" t="str">
-        <v>sh</v>
+        <v>ge</v>
       </c>
       <c r="N330" t="str">
         <v>false</v>
       </c>
       <c r="O330" t="str">
-        <v>47.69927978515625,8.630301475524902</v>
+        <v>46.195011138916016,6.106815338134766</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="str">
         <v/>
       </c>
       <c r="B331" t="str">
-        <v>BSXTG0011200.s.01</v>
+        <v>BSXGE0067200.s.01</v>
       </c>
       <c r="C331" t="str">
-        <v>KS Frauenfeld</v>
+        <v>Ecole Schulz</v>
       </c>
       <c r="D331" t="str">
-        <v>Kantonsschule Frauenfeld</v>
+        <v>Ecole Schulz</v>
       </c>
       <c r="E331" t="str">
         <v/>
       </c>
       <c r="F331" t="str">
-        <v>info@kanti-frauenfeld.ch</v>
+        <v/>
       </c>
       <c r="G331" t="str">
-        <v>052 724 10 10</v>
+        <v>022 707 41 41</v>
       </c>
       <c r="H331" t="str">
-        <v>https://www.kanti-frauenfeld.ch</v>
+        <v>https://www.esgva.ch/</v>
       </c>
       <c r="I331" t="str">
-        <v>Ringstrasse</v>
+        <v>rue du 31-Décembre</v>
       </c>
       <c r="J331" t="str">
-        <v>10</v>
+        <v>6-8</v>
       </c>
       <c r="K331" t="str">
-        <v>8510</v>
+        <v>1207</v>
       </c>
       <c r="L331" t="str">
-        <v>Frauenfeld</v>
+        <v>Genève</v>
       </c>
       <c r="M331" t="str">
-        <v>tg</v>
+        <v>ge</v>
       </c>
       <c r="N331" t="str">
         <v>false</v>
       </c>
       <c r="O331" t="str">
-        <v>47.555118560791016,8.902958869934082</v>
+        <v>46.20504379272461,6.157977104187012</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="str">
         <v/>
       </c>
       <c r="B332" t="str">
-        <v>BSXNE0010000.s.01</v>
+        <v>BSXZH0081700.s.01</v>
       </c>
       <c r="C332" t="str">
-        <v>p.a. SFPO</v>
+        <v>Räber Zürich</v>
       </c>
       <c r="D332" t="str">
-        <v>Validation des acquis</v>
+        <v>Dr. Raebers Höhere Handelsschule</v>
       </c>
       <c r="E332" t="str">
         <v/>
       </c>
       <c r="F332" t="str">
-        <v>christelle.mairedebellis@ne.ch</v>
+        <v>info@raeberschule.ch</v>
       </c>
       <c r="G332" t="str">
-        <v>032 889 79 31</v>
+        <v>044 201 26 46</v>
       </c>
       <c r="H332" t="str">
-        <v/>
+        <v>https://www.raeberschule.ch/</v>
       </c>
       <c r="I332" t="str">
-        <v>Espacité</v>
+        <v>Bederstrasse</v>
       </c>
       <c r="J332" t="str">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K332" t="str">
-        <v>2301</v>
+        <v>8027</v>
       </c>
       <c r="L332" t="str">
-        <v>La Chaux-de-Fonds</v>
+        <v>Zürich</v>
       </c>
       <c r="M332" t="str">
-        <v>ne</v>
+        <v>zh</v>
       </c>
       <c r="N332" t="str">
         <v>false</v>
       </c>
       <c r="O332" t="str">
-        <v>47.1023063659668,6.828740119934082</v>
+        <v>47.365364842415445,8.531086297769853</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="str">
-        <v>BSXGR0010800</v>
+        <v>BSXBE0018500</v>
       </c>
       <c r="B333" t="str">
-        <v>BSXGR0010800.s.01</v>
+        <v>BSXBE0017900.s.02</v>
       </c>
       <c r="C333" t="str">
-        <v>KBO</v>
+        <v>Feusi Biel</v>
       </c>
       <c r="D333" t="str">
-        <v>Kaufmännische Berufsschule Oberengadin</v>
+        <v>Feusi Biel</v>
       </c>
       <c r="E333" t="str">
         <v/>
       </c>
       <c r="F333" t="str">
-        <v>kv.samedan@berufsschule-samedan.ch</v>
+        <v/>
       </c>
       <c r="G333" t="str">
-        <v>081 852 49 55</v>
+        <v>032 361 17 45</v>
       </c>
       <c r="H333" t="str">
-        <v>https://www.berufsschule-samedan.ch/home/</v>
+        <v/>
       </c>
       <c r="I333" t="str">
-        <v>Suot Staziun</v>
+        <v>Zukunftstr.</v>
       </c>
       <c r="J333" t="str">
-        <v>3</v>
+        <v>56</v>
       </c>
       <c r="K333" t="str">
-        <v>7503</v>
+        <v>2503</v>
       </c>
       <c r="L333" t="str">
-        <v>Samedan</v>
+        <v>Biel/Bienne</v>
       </c>
       <c r="M333" t="str">
-        <v>gr</v>
+        <v>be</v>
       </c>
       <c r="N333" t="str">
         <v>false</v>
       </c>
       <c r="O333" t="str">
-        <v>46.53481674194336,9.876105308532715</v>
+        <v>47.1318473815918,7.249558925628662</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="str">
         <v/>
       </c>
       <c r="B334" t="str">
-        <v>BSXSG0080300.s.01</v>
+        <v>BSXBE0017900.s.01</v>
       </c>
       <c r="C334" t="str">
-        <v>Bénédict St. Gallen</v>
+        <v>Feusi Bern</v>
       </c>
       <c r="D334" t="str">
-        <v>Bénédict-Schule St. Gallen AG</v>
+        <v>Feusi Bildungszentrum</v>
       </c>
       <c r="E334" t="str">
         <v/>
       </c>
       <c r="F334" t="str">
-        <v/>
+        <v>bern@feusi.ch</v>
       </c>
       <c r="G334" t="str">
-        <v>071 226 55 55</v>
+        <v>031 537 37 37</v>
       </c>
       <c r="H334" t="str">
-        <v>https://www.benedict.ch</v>
+        <v>https://www.feusi.ch</v>
       </c>
       <c r="I334" t="str">
-        <v>Neumarkt 1, St. Leonhardstrasse</v>
+        <v>Max-Daetwyler-Platz</v>
       </c>
       <c r="J334" t="str">
-        <v>35</v>
+        <v>1</v>
       </c>
       <c r="K334" t="str">
-        <v>9000</v>
+        <v>3014</v>
       </c>
       <c r="L334" t="str">
-        <v>St. Gallen</v>
+        <v>Bern</v>
       </c>
       <c r="M334" t="str">
-        <v>sg</v>
+        <v>be</v>
       </c>
       <c r="N334" t="str">
         <v>false</v>
       </c>
       <c r="O334" t="str">
-        <v>47.42215939415069,9.370313024378461</v>
+        <v>46.966645172495795,7.465520185181285</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="str">
-        <v/>
+        <v>BSXNE0063600</v>
       </c>
       <c r="B335" t="str">
-        <v>BSXLU0013700.s.01</v>
+        <v>BSXNE0063500.s.02</v>
       </c>
       <c r="C335" t="str">
-        <v>MLS Sursee</v>
+        <v>CPNE-TI-MALA</v>
       </c>
       <c r="D335" t="str">
-        <v>Maurerlehrhallen Sursee</v>
+        <v>Centre de formation professionnelle neuchâtelois Technologies et Industrie - Maladière</v>
       </c>
       <c r="E335" t="str">
         <v/>
       </c>
       <c r="F335" t="str">
-        <v>info@mls.ch</v>
+        <v>cpne-ti@rpn.ch</v>
       </c>
       <c r="G335" t="str">
-        <v>041 922 27 77</v>
+        <v>032 886 32 32</v>
       </c>
       <c r="H335" t="str">
-        <v>https://www.mls.ch</v>
+        <v>https://www.cpne.ch</v>
       </c>
       <c r="I335" t="str">
-        <v>Leidenbergstrasse</v>
+        <v>Maladière</v>
       </c>
       <c r="J335" t="str">
-        <v/>
+        <v>84</v>
       </c>
       <c r="K335" t="str">
-        <v>6210</v>
+        <v>2000</v>
       </c>
       <c r="L335" t="str">
-        <v>Sursee</v>
+        <v>Neuchâtel</v>
       </c>
       <c r="M335" t="str">
-        <v>lu</v>
+        <v>ne</v>
       </c>
       <c r="N335" t="str">
         <v>false</v>
       </c>
       <c r="O335" t="str">
-        <v>47.16398285174746,8.087893940088623</v>
+        <v>46.997314453125,6.946362495422363</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="str">
-        <v>BSXGR0010600</v>
+        <v>BSXNE0063500</v>
       </c>
       <c r="B336" t="str">
-        <v>BSXGR0010600.s.01</v>
+        <v>BSXNE0063500.s.01</v>
       </c>
       <c r="C336" t="str">
-        <v>KV Chur</v>
+        <v>CPNE-TI-KLAUS</v>
       </c>
       <c r="D336" t="str">
-        <v>KV Wirtschaftsschule Chur</v>
+        <v>Centre de formation professionnelle neuchâtelois Technologies et Industrie - Klaus</v>
       </c>
       <c r="E336" t="str">
         <v/>
       </c>
       <c r="F336" t="str">
-        <v>info@kvchur.ch</v>
+        <v>cpne-ti@rpn.ch</v>
       </c>
       <c r="G336" t="str">
-        <v>081 258 36 60</v>
+        <v>032 886 32 32</v>
       </c>
       <c r="H336" t="str">
-        <v>https://www.kv-chur.ch</v>
+        <v>https://www.cpne.ch</v>
       </c>
       <c r="I336" t="str">
-        <v>Grabenstrasse</v>
+        <v>Klaus</v>
       </c>
       <c r="J336" t="str">
-        <v>35</v>
+        <v>1</v>
       </c>
       <c r="K336" t="str">
-        <v>7000</v>
+        <v>2400</v>
       </c>
       <c r="L336" t="str">
-        <v>Chur</v>
+        <v>Le Locle</v>
       </c>
       <c r="M336" t="str">
-        <v>gr</v>
+        <v>ne</v>
       </c>
       <c r="N336" t="str">
         <v>false</v>
       </c>
       <c r="O336" t="str">
-        <v>46.84938049316406,9.530464172363281</v>
+        <v>47.05396270751953,6.741489887237549</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="str">
-        <v/>
+        <v>BSXNE0063700</v>
       </c>
       <c r="B337" t="str">
-        <v>BSXVD0003800.s.01</v>
+        <v>BSXNE0063500.s.03</v>
       </c>
       <c r="C337" t="str">
-        <v>EPM</v>
+        <v>CPNE-TI-PAIX</v>
       </c>
       <c r="D337" t="str">
-        <v>Ecole professionnelle de Montreux</v>
+        <v>Centre de formation professionnelle neuchâtelois Technologies et Industrie - Paix</v>
       </c>
       <c r="E337" t="str">
         <v/>
       </c>
       <c r="F337" t="str">
-        <v>info.epm@vd.ch</v>
+        <v>cpne-ti@rpn.ch</v>
       </c>
       <c r="G337" t="str">
-        <v>021 557 84 44</v>
+        <v>032 886 32 32</v>
       </c>
       <c r="H337" t="str">
-        <v>https://www.epm.vd.ch</v>
+        <v>https://www.cpne.ch</v>
       </c>
       <c r="I337" t="str">
-        <v>Avenue J.-J. Rousseau</v>
+        <v>Paix</v>
       </c>
       <c r="J337" t="str">
-        <v>3</v>
+        <v>60</v>
       </c>
       <c r="K337" t="str">
-        <v>1815</v>
+        <v>2300</v>
       </c>
       <c r="L337" t="str">
-        <v>Clarens</v>
+        <v>La Chaux-de-Fonds</v>
       </c>
       <c r="M337" t="str">
-        <v>vd</v>
+        <v>ne</v>
       </c>
       <c r="N337" t="str">
         <v>false</v>
       </c>
       <c r="O337" t="str">
-        <v>46.44238695254528,6.890983161366515</v>
+        <v>47.10126495361328,6.823192119598389</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="str">
-        <v>BSXZH0030700</v>
+        <v/>
       </c>
       <c r="B338" t="str">
-        <v>BSXZH0030700.s.01</v>
+        <v>BSXNW0010000.s.01</v>
       </c>
       <c r="C338" t="str">
-        <v>Modeco Zürich</v>
+        <v>BFS Nidwalden</v>
       </c>
       <c r="D338" t="str">
-        <v>Modeco Schweizerische Fachschule für Mode und Gestaltung</v>
+        <v>Berufsfachschule Nidwalden</v>
       </c>
       <c r="E338" t="str">
         <v/>
       </c>
       <c r="F338" t="str">
-        <v>contact@modeco.ch</v>
+        <v>bwz@nw.ch</v>
       </c>
       <c r="G338" t="str">
-        <v>043 268 80 80</v>
+        <v>041 618 74 33</v>
       </c>
       <c r="H338" t="str">
-        <v>https://www.modeco.ch</v>
+        <v>https://bfs.netwalden.ch</v>
       </c>
       <c r="I338" t="str">
-        <v>Kreuzstrasse</v>
+        <v>Robert-Durrer-Strasse</v>
       </c>
       <c r="J338" t="str">
-        <v>68</v>
+        <v>4</v>
       </c>
       <c r="K338" t="str">
-        <v>8008</v>
+        <v>6371</v>
       </c>
       <c r="L338" t="str">
-        <v>Zürich</v>
+        <v>Stans</v>
       </c>
       <c r="M338" t="str">
-        <v>zh</v>
+        <v>nw</v>
       </c>
       <c r="N338" t="str">
         <v>false</v>
       </c>
       <c r="O338" t="str">
-        <v>47.36475372314453,8.552992820739746</v>
+        <v>46.959259033203125,8.368492126464844</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="str">
         <v/>
       </c>
       <c r="B339" t="str">
-        <v>BSXGE0060000.s.01</v>
+        <v>BSXGE0068300.s.01</v>
       </c>
       <c r="C339" t="str">
-        <v/>
+        <v>CFP-Construction</v>
       </c>
       <c r="D339" t="str">
-        <v>CEPTA-DBT</v>
+        <v>Centre de formation professionnelle - Construction - Section Structure et finitions</v>
       </c>
       <c r="E339" t="str">
         <v/>
       </c>
       <c r="F339" t="str">
         <v/>
       </c>
       <c r="G339" t="str">
-        <v>022 709 02 11</v>
+        <v>022 388 82 11</v>
       </c>
       <c r="H339" t="str">
-        <v>https://www.ge.ch/cepta/</v>
+        <v/>
       </c>
       <c r="I339" t="str">
-        <v>Chemin Gérard-de-Ternier</v>
+        <v>Chemin Gérard de Ternier</v>
       </c>
       <c r="J339" t="str">
         <v>18</v>
       </c>
       <c r="K339" t="str">
         <v>1213</v>
       </c>
       <c r="L339" t="str">
         <v>Petit-Lancy</v>
       </c>
       <c r="M339" t="str">
         <v>ge</v>
       </c>
       <c r="N339" t="str">
         <v>false</v>
       </c>
       <c r="O339" t="str">
         <v>46.195011138916016,6.106815338134766</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="str">
         <v/>
       </c>
       <c r="B340" t="str">
-        <v>BSXGE0067200.s.01</v>
+        <v>BSXSG0080800.s.01</v>
       </c>
       <c r="C340" t="str">
-        <v>Ecole Schulz</v>
+        <v>HSO Rapperswil</v>
       </c>
       <c r="D340" t="str">
-        <v>Ecole Schulz</v>
+        <v>HSO Wirtschafts- und Informatikschule</v>
       </c>
       <c r="E340" t="str">
         <v/>
       </c>
       <c r="F340" t="str">
-        <v/>
+        <v>rapperswil@hso.ch</v>
       </c>
       <c r="G340" t="str">
-        <v>022 707 41 41</v>
+        <v>058 680 15 50</v>
       </c>
       <c r="H340" t="str">
-        <v>https://www.esgva.ch/</v>
+        <v>https://www.hso.ch/</v>
       </c>
       <c r="I340" t="str">
-        <v>rue du 31-Décembre</v>
+        <v>Glärnischstrasse</v>
       </c>
       <c r="J340" t="str">
-        <v>6-8</v>
+        <v>8</v>
       </c>
       <c r="K340" t="str">
-        <v>1207</v>
+        <v>8640</v>
       </c>
       <c r="L340" t="str">
-        <v>Genève</v>
+        <v>Rapperswil SG</v>
       </c>
       <c r="M340" t="str">
-        <v>ge</v>
+        <v>sg</v>
       </c>
       <c r="N340" t="str">
         <v>false</v>
       </c>
       <c r="O340" t="str">
-        <v>46.20504379272461,6.157977104187012</v>
+        <v>47.228111267089844,8.821310043334961</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="str">
-        <v/>
+        <v>BSXSO0012700</v>
       </c>
       <c r="B341" t="str">
-        <v>BSXZH0081700.s.01</v>
+        <v>BSXSO0012700.s.05</v>
       </c>
       <c r="C341" t="str">
-        <v>Räber Zürich</v>
+        <v>EBZ Solothurn-Grenchen</v>
       </c>
       <c r="D341" t="str">
-        <v>Dr. Raebers Höhere Handelsschule</v>
+        <v>BBZ Solothurn-Grenchen / EBZ</v>
       </c>
       <c r="E341" t="str">
-        <v/>
+        <v>Erwachsenenbildungszentrum</v>
       </c>
       <c r="F341" t="str">
-        <v>info@raeberschule.ch</v>
+        <v>ebz.solothurn@dbk.so.ch</v>
       </c>
       <c r="G341" t="str">
-        <v>044 201 26 46</v>
+        <v>032 627 79 30</v>
       </c>
       <c r="H341" t="str">
-        <v>https://www.raeberschule.ch/</v>
+        <v>https://ebzsolothurn.so.ch/</v>
       </c>
       <c r="I341" t="str">
-        <v>Bederstrasse</v>
+        <v>Niklaus Konrad-Strasse</v>
       </c>
       <c r="J341" t="str">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K341" t="str">
-        <v>8027</v>
+        <v>4502</v>
       </c>
       <c r="L341" t="str">
-        <v>Zürich</v>
+        <v>Solothurn</v>
       </c>
       <c r="M341" t="str">
-        <v>zh</v>
+        <v>so</v>
       </c>
       <c r="N341" t="str">
         <v>false</v>
       </c>
       <c r="O341" t="str">
-        <v>47.365364842415445,8.531086297769853</v>
+        <v>47.204811096191406,7.539608478546143</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="str">
-        <v>BSXBE0018500</v>
+        <v>BSXSO0012100</v>
       </c>
       <c r="B342" t="str">
-        <v>BSXBE0017900.s.02</v>
+        <v>BSXSO0012100.s.04</v>
       </c>
       <c r="C342" t="str">
-        <v>Feusi Biel</v>
+        <v>ZZ Grenchen</v>
       </c>
       <c r="D342" t="str">
-        <v>Feusi Biel</v>
+        <v>BBZ Solothurn-Grenchen / ZZ</v>
       </c>
       <c r="E342" t="str">
-        <v/>
+        <v>ZeitZentrum Uhrmacherschule</v>
       </c>
       <c r="F342" t="str">
-        <v/>
+        <v>zeitzentrum@dbk.so.ch</v>
       </c>
       <c r="G342" t="str">
-        <v>032 361 17 45</v>
+        <v>032 654 27 00</v>
       </c>
       <c r="H342" t="str">
-        <v/>
+        <v>https://bbzsogr.so.ch/zeitzentrum-gr/</v>
       </c>
       <c r="I342" t="str">
-        <v>Zukunftstr.</v>
+        <v>Sportstrasse</v>
       </c>
       <c r="J342" t="str">
-        <v>56</v>
+        <v>2</v>
       </c>
       <c r="K342" t="str">
-        <v>2503</v>
+        <v>2540</v>
       </c>
       <c r="L342" t="str">
-        <v>Biel/Bienne</v>
+        <v>Grenchen</v>
       </c>
       <c r="M342" t="str">
-        <v>be</v>
+        <v>so</v>
       </c>
       <c r="N342" t="str">
         <v>false</v>
       </c>
       <c r="O342" t="str">
-        <v>47.1318473815918,7.249558925628662</v>
+        <v>47.18523025512695,7.401220798492432</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="str">
-        <v/>
+        <v>BSXSO0010500</v>
       </c>
       <c r="B343" t="str">
-        <v>BSXBE0017900.s.01</v>
+        <v>BSXSO0010500.s.02</v>
       </c>
       <c r="C343" t="str">
-        <v>Feusi Bern</v>
+        <v>KBS Solothurn</v>
       </c>
       <c r="D343" t="str">
-        <v>Feusi Bildungszentrum</v>
+        <v>BBZ Solothurn-Grenchen / KBS</v>
       </c>
       <c r="E343" t="str">
-        <v/>
+        <v>Kaufmännische Berufsfachschule</v>
       </c>
       <c r="F343" t="str">
-        <v>bern@feusi.ch</v>
+        <v>kbs.solothurn@dbk.so.ch</v>
       </c>
       <c r="G343" t="str">
-        <v>031 537 37 37</v>
+        <v>032 627 79 00</v>
       </c>
       <c r="H343" t="str">
-        <v>https://www.feusi.ch</v>
+        <v>https://bbzsogr.so.ch/kbs-so/</v>
       </c>
       <c r="I343" t="str">
-        <v>Max-Daetwyler-Platz</v>
+        <v>Niklaus-Konrad-Strasse</v>
       </c>
       <c r="J343" t="str">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K343" t="str">
-        <v>3014</v>
+        <v>4501</v>
       </c>
       <c r="L343" t="str">
-        <v>Bern</v>
+        <v>Solothurn</v>
       </c>
       <c r="M343" t="str">
-        <v>be</v>
+        <v>so</v>
       </c>
       <c r="N343" t="str">
         <v>false</v>
       </c>
       <c r="O343" t="str">
-        <v>46.966645172495795,7.465520185181285</v>
+        <v>47.204811096191406,7.539608478546143</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="str">
-        <v>BSXNE0063600</v>
+        <v>BSXSO0010000</v>
       </c>
       <c r="B344" t="str">
-        <v>BSXNE0063500.s.02</v>
+        <v>BSXSO0010000.s.01</v>
       </c>
       <c r="C344" t="str">
-        <v>CPNE-TI-MALA</v>
+        <v>GIBS Solothurn</v>
       </c>
       <c r="D344" t="str">
-        <v>Centre de formation professionnelle neuchâtelois Technologies et Industrie - Maladière</v>
+        <v>BBZ Solothurn-Grenchen / GIBS</v>
       </c>
       <c r="E344" t="str">
-        <v/>
+        <v>Gewerbl.-industr. Berufsschule</v>
       </c>
       <c r="F344" t="str">
-        <v>cpne-ti@rpn.ch</v>
+        <v>gibs.solothurn@dbk.so.ch</v>
       </c>
       <c r="G344" t="str">
-        <v>032 886 32 32</v>
+        <v>032 627 78 00</v>
       </c>
       <c r="H344" t="str">
-        <v>https://www.cpne.ch</v>
+        <v>https://bbzsogr.so.ch/gibs-so/</v>
       </c>
       <c r="I344" t="str">
-        <v>Maladière</v>
+        <v>Kreuzacker</v>
       </c>
       <c r="J344" t="str">
-        <v>84</v>
+        <v>10</v>
       </c>
       <c r="K344" t="str">
-        <v>2000</v>
+        <v>4501</v>
       </c>
       <c r="L344" t="str">
-        <v>Neuchâtel</v>
+        <v>Solothurn</v>
       </c>
       <c r="M344" t="str">
-        <v>ne</v>
+        <v>so</v>
       </c>
       <c r="N344" t="str">
         <v>false</v>
       </c>
       <c r="O344" t="str">
-        <v>46.997314453125,6.946362495422363</v>
+        <v>47.20540237426758,7.539662837982178</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="str">
-        <v>BSXNE0063500</v>
+        <v>BSXSO0010200</v>
       </c>
       <c r="B345" t="str">
-        <v>BSXNE0063500.s.01</v>
+        <v>BSXSO0010200.s.03</v>
       </c>
       <c r="C345" t="str">
-        <v>CPNE-TI-KLAUS</v>
+        <v>GIBS Grenchen</v>
       </c>
       <c r="D345" t="str">
-        <v>Centre de formation professionnelle neuchâtelois Technologies et Industrie - Klaus</v>
+        <v>BBZ Solothurn-Grenchen / GIBS</v>
       </c>
       <c r="E345" t="str">
-        <v/>
+        <v>Gewerbl.-industr. Berufsschule</v>
       </c>
       <c r="F345" t="str">
-        <v>cpne-ti@rpn.ch</v>
+        <v>gibs.grenchen@dbk.so.ch</v>
       </c>
       <c r="G345" t="str">
-        <v>032 886 32 32</v>
+        <v>032 654 27 27</v>
       </c>
       <c r="H345" t="str">
-        <v>https://www.cpne.ch</v>
+        <v>https://bbzsogr.so.ch/gibs-gr/</v>
       </c>
       <c r="I345" t="str">
-        <v>Klaus</v>
+        <v>Sportstrasse</v>
       </c>
       <c r="J345" t="str">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K345" t="str">
-        <v>2400</v>
+        <v>2540</v>
       </c>
       <c r="L345" t="str">
-        <v>Le Locle</v>
+        <v>Grenchen</v>
       </c>
       <c r="M345" t="str">
-        <v>ne</v>
+        <v>so</v>
       </c>
       <c r="N345" t="str">
         <v>false</v>
       </c>
       <c r="O345" t="str">
-        <v>47.05396270751953,6.741489887237549</v>
+        <v>47.18523025512695,7.401220798492432</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="str">
-        <v>BSXNE0063700</v>
+        <v/>
       </c>
       <c r="B346" t="str">
-        <v>BSXNE0063500.s.03</v>
+        <v>BSXTG0010100.s.01</v>
       </c>
       <c r="C346" t="str">
-        <v>CPNE-TI-PAIX</v>
+        <v>BZT Frauenfeld</v>
       </c>
       <c r="D346" t="str">
-        <v>Centre de formation professionnelle neuchâtelois Technologies et Industrie - Paix</v>
+        <v>Bildungszentrum für Technik Frauenfeld</v>
       </c>
       <c r="E346" t="str">
         <v/>
       </c>
       <c r="F346" t="str">
-        <v>cpne-ti@rpn.ch</v>
+        <v>info@bztf.ch</v>
       </c>
       <c r="G346" t="str">
-        <v>032 886 32 32</v>
+        <v>058 345 65 00</v>
       </c>
       <c r="H346" t="str">
-        <v>https://www.cpne.ch</v>
+        <v>https://www.bztf.ch</v>
       </c>
       <c r="I346" t="str">
-        <v>Paix</v>
+        <v>Kurzenerchingerstr.</v>
       </c>
       <c r="J346" t="str">
-        <v>60</v>
+        <v>8</v>
       </c>
       <c r="K346" t="str">
-        <v>2300</v>
+        <v>8500</v>
       </c>
       <c r="L346" t="str">
-        <v>La Chaux-de-Fonds</v>
+        <v>Frauenfeld</v>
       </c>
       <c r="M346" t="str">
-        <v>ne</v>
+        <v>tg</v>
       </c>
       <c r="N346" t="str">
         <v>false</v>
       </c>
       <c r="O346" t="str">
-        <v>47.10126495361328,6.823192119598389</v>
+        <v>47.55693817138672,8.891436576843262</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="str">
         <v/>
       </c>
       <c r="B347" t="str">
-        <v>BSXNW0010000.s.01</v>
+        <v>BSXBE0023000.s.01</v>
       </c>
       <c r="C347" t="str">
-        <v>BFS Nidwalden</v>
+        <v>SBS</v>
       </c>
       <c r="D347" t="str">
-        <v>Berufsfachschule Nidwalden</v>
+        <v>Ausbildungszentrum Seilbahnen Schweiz</v>
       </c>
       <c r="E347" t="str">
         <v/>
       </c>
       <c r="F347" t="str">
-        <v>bwz@nw.ch</v>
+        <v>info@ausbildungszentrum.org</v>
       </c>
       <c r="G347" t="str">
-        <v>041 618 74 33</v>
+        <v>033 972 40 00</v>
       </c>
       <c r="H347" t="str">
-        <v>https://bfs.netwalden.ch</v>
+        <v>https://www.seilbahnen.org/bildung/ausbildungszentrum-meiringen</v>
       </c>
       <c r="I347" t="str">
-        <v>Robert-Durrer-Strasse</v>
+        <v>Zeughausstrasse</v>
       </c>
       <c r="J347" t="str">
-        <v>4</v>
+        <v>19A</v>
       </c>
       <c r="K347" t="str">
-        <v>6371</v>
+        <v>3860</v>
       </c>
       <c r="L347" t="str">
-        <v>Stans</v>
+        <v>Meiringen</v>
       </c>
       <c r="M347" t="str">
-        <v>nw</v>
+        <v>be</v>
       </c>
       <c r="N347" t="str">
         <v>false</v>
       </c>
       <c r="O347" t="str">
-        <v>46.959259033203125,8.368492126464844</v>
+        <v>46.73294448852539,8.178115844726562</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="str">
-        <v/>
+        <v>BSXZH0075100</v>
       </c>
       <c r="B348" t="str">
-        <v>BSXGE0068300.s.01</v>
+        <v>BSXZH0075100.s.01</v>
       </c>
       <c r="C348" t="str">
-        <v>CFP-Construction</v>
+        <v>KBW</v>
       </c>
       <c r="D348" t="str">
-        <v>Centre de formation professionnelle - Construction - Section Structure et finitions</v>
+        <v>Kantonsschule Büelrain Winterthur</v>
       </c>
       <c r="E348" t="str">
-        <v/>
+        <v>Informatikmittelschule</v>
       </c>
       <c r="F348" t="str">
-        <v/>
+        <v>admin@kbw.ch</v>
       </c>
       <c r="G348" t="str">
-        <v>022 388 82 11</v>
+        <v>052 260 03 03</v>
       </c>
       <c r="H348" t="str">
-        <v/>
+        <v>https://www.kbw.ch</v>
       </c>
       <c r="I348" t="str">
-        <v>Chemin Gérard de Ternier</v>
+        <v>Rosenstrasse</v>
       </c>
       <c r="J348" t="str">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="K348" t="str">
-        <v>1213</v>
+        <v>8400</v>
       </c>
       <c r="L348" t="str">
-        <v>Petit-Lancy</v>
+        <v>Winterthur</v>
       </c>
       <c r="M348" t="str">
-        <v>ge</v>
+        <v>zh</v>
       </c>
       <c r="N348" t="str">
         <v>false</v>
       </c>
       <c r="O348" t="str">
-        <v>46.195011138916016,6.106815338134766</v>
+        <v>47.495548248291016,8.730283737182617</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="str">
-        <v/>
+        <v>BSXZH0040800</v>
       </c>
       <c r="B349" t="str">
-        <v>BSXSG0080800.s.01</v>
+        <v>BSXZH0075100.s.02</v>
       </c>
       <c r="C349" t="str">
-        <v>HSO Rapperswil</v>
+        <v/>
       </c>
       <c r="D349" t="str">
-        <v>HSO Wirtschafts- und Informatikschule</v>
+        <v>Kantonsschule Büelrain Winterthur</v>
       </c>
       <c r="E349" t="str">
-        <v/>
+        <v>Handelsmittelschule</v>
       </c>
       <c r="F349" t="str">
-        <v>rapperswil@hso.ch</v>
+        <v>admin@kbw.ch</v>
       </c>
       <c r="G349" t="str">
-        <v>058 680 15 50</v>
+        <v>052 260 03 03</v>
       </c>
       <c r="H349" t="str">
-        <v>https://www.hso.ch/</v>
+        <v>https://www.kbw.ch</v>
       </c>
       <c r="I349" t="str">
-        <v>Glärnischstrasse</v>
+        <v>Rosenstrasse</v>
       </c>
       <c r="J349" t="str">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="K349" t="str">
-        <v>8640</v>
+        <v>8400</v>
       </c>
       <c r="L349" t="str">
-        <v>Rapperswil SG</v>
+        <v>Winterthur</v>
       </c>
       <c r="M349" t="str">
-        <v>sg</v>
+        <v>zh</v>
       </c>
       <c r="N349" t="str">
         <v>false</v>
       </c>
       <c r="O349" t="str">
-        <v>47.228111267089844,8.821310043334961</v>
+        <v>47.495548248291016,8.730283737182617</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="str">
-        <v>BSXSO0012700</v>
+        <v/>
       </c>
       <c r="B350" t="str">
-        <v>BSXSO0012700.s.05</v>
+        <v>BSXAR0010000.s.01</v>
       </c>
       <c r="C350" t="str">
-        <v>EBZ Solothurn-Grenchen</v>
+        <v>BBZ Herisau</v>
       </c>
       <c r="D350" t="str">
-        <v>BBZ Solothurn-Grenchen / EBZ</v>
+        <v>Berufsbildungszentrum Herisau</v>
       </c>
       <c r="E350" t="str">
-        <v>Erwachsenenbildungszentrum</v>
+        <v/>
       </c>
       <c r="F350" t="str">
-        <v>ebz.solothurn@dbk.so.ch</v>
+        <v>sekretariat@berufsschule.ch</v>
       </c>
       <c r="G350" t="str">
-        <v>032 627 79 30</v>
+        <v>071 353 50 20</v>
       </c>
       <c r="H350" t="str">
-        <v>https://ebzsolothurn.so.ch/</v>
+        <v>https://www.berufsschule.ch</v>
       </c>
       <c r="I350" t="str">
-        <v>Niklaus Konrad-Strasse</v>
+        <v>Waisenhaustrasse</v>
       </c>
       <c r="J350" t="str">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K350" t="str">
-        <v>4502</v>
+        <v>9100</v>
       </c>
       <c r="L350" t="str">
-        <v>Solothurn</v>
+        <v>Herisau</v>
       </c>
       <c r="M350" t="str">
-        <v>so</v>
+        <v>ar</v>
       </c>
       <c r="N350" t="str">
         <v>false</v>
       </c>
       <c r="O350" t="str">
-        <v>47.204811096191406,7.539608478546143</v>
+        <v>47.389869689941406,9.280716896057129</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="str">
-        <v>BSXSO0012100</v>
+        <v/>
       </c>
       <c r="B351" t="str">
-        <v>BSXSO0012100.s.04</v>
+        <v>BSXSG0012900.s.01</v>
       </c>
       <c r="C351" t="str">
-        <v>ZZ Grenchen</v>
+        <v>BZWU/GBS Wil/Uzwil</v>
       </c>
       <c r="D351" t="str">
-        <v>BBZ Solothurn-Grenchen / ZZ</v>
+        <v>Berufs- und Weiterbildungszentrum Wil-Uzwil</v>
       </c>
       <c r="E351" t="str">
-        <v>ZeitZentrum Uhrmacherschule</v>
+        <v/>
       </c>
       <c r="F351" t="str">
-        <v>zeitzentrum@dbk.so.ch</v>
+        <v>info@bzwu.ch</v>
       </c>
       <c r="G351" t="str">
-        <v>032 654 27 00</v>
+        <v>058 228 72 74</v>
       </c>
       <c r="H351" t="str">
-        <v>https://www.zeitzentrum.ch</v>
+        <v>https://www.bzwu.ch</v>
       </c>
       <c r="I351" t="str">
-        <v>Sportstrasse</v>
+        <v>Schöntalstrasse</v>
       </c>
       <c r="J351" t="str">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="K351" t="str">
-        <v>2540</v>
+        <v>9244</v>
       </c>
       <c r="L351" t="str">
-        <v>Grenchen</v>
+        <v>Niederuzwil</v>
       </c>
       <c r="M351" t="str">
-        <v>so</v>
+        <v>sg</v>
       </c>
       <c r="N351" t="str">
         <v>false</v>
       </c>
       <c r="O351" t="str">
-        <v>47.18523025512695,7.401220798492432</v>
+        <v>47.4425163269043,9.136225700378418</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="str">
-        <v>BSXSO0010500</v>
+        <v>BSXSG0012700</v>
       </c>
       <c r="B352" t="str">
-        <v>BSXSO0010500.s.02</v>
+        <v>BSXSG0012900.s.02</v>
       </c>
       <c r="C352" t="str">
-        <v>KBS Solothurn</v>
+        <v>BZWU/DH Wil-Uzwil</v>
       </c>
       <c r="D352" t="str">
-        <v>BBZ Solothurn-Grenchen / KBS</v>
+        <v>Berufs- und Weiterbildungszentrum Wil-Uzwil</v>
       </c>
       <c r="E352" t="str">
-        <v>Kaufmännische Berufsfachschule</v>
+        <v/>
       </c>
       <c r="F352" t="str">
-        <v>info.kbs@dbk.so.ch</v>
+        <v>info@bzwu.ch</v>
       </c>
       <c r="G352" t="str">
-        <v>032 627 79 00</v>
+        <v>058 228 72 73</v>
       </c>
       <c r="H352" t="str">
-        <v>https://bbzsogr.so.ch/schulen/kaufmaennische-berufsfachschule-solothurn-kbs-solothurn/</v>
+        <v>https://www.bzwu.ch</v>
       </c>
       <c r="I352" t="str">
-        <v>Niklaus-Konrad-Strasse</v>
+        <v>Schützenstrasse</v>
       </c>
       <c r="J352" t="str">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="K352" t="str">
-        <v>4501</v>
+        <v>9500</v>
       </c>
       <c r="L352" t="str">
-        <v>Solothurn</v>
+        <v>Wil SG</v>
       </c>
       <c r="M352" t="str">
-        <v>so</v>
+        <v>sg</v>
       </c>
       <c r="N352" t="str">
         <v>false</v>
       </c>
       <c r="O352" t="str">
-        <v>47.204811096191406,7.539608478546143</v>
+        <v>47.4590950012207,9.05254077911377</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="str">
-        <v>BSXSO0010000</v>
+        <v>BSXSG0012800</v>
       </c>
       <c r="B353" t="str">
-        <v>BSXSO0010000.s.01</v>
+        <v>BSXSG0012900.s.03</v>
       </c>
       <c r="C353" t="str">
-        <v>GIBS Solothurn</v>
+        <v>BZWU/KBS Wil-Uzwil</v>
       </c>
       <c r="D353" t="str">
-        <v>BBZ Solothurn-Grenchen / GIBS</v>
+        <v>Berufs- und Weiterbildungszentrum Wil-Uzwil</v>
       </c>
       <c r="E353" t="str">
-        <v>Gewerbl.-industr. Berufsschule</v>
+        <v/>
       </c>
       <c r="F353" t="str">
-        <v>gibs.solothurn@dbk.so.ch</v>
+        <v>info@bzwu.ch</v>
       </c>
       <c r="G353" t="str">
-        <v>032 627 78 00</v>
+        <v>058 228 72 73</v>
       </c>
       <c r="H353" t="str">
-        <v>https://bbzsogr.so.ch/schulen/gewerblich-industrielle-berufsfachschule-solothurn-gibs-solothurn/</v>
+        <v>https://www.bzwu.ch</v>
       </c>
       <c r="I353" t="str">
-        <v>Kreuzacker</v>
+        <v>Schützenstrasse</v>
       </c>
       <c r="J353" t="str">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="K353" t="str">
-        <v>4501</v>
+        <v>9500</v>
       </c>
       <c r="L353" t="str">
-        <v>Solothurn</v>
+        <v>Wil SG</v>
       </c>
       <c r="M353" t="str">
-        <v>so</v>
+        <v>sg</v>
       </c>
       <c r="N353" t="str">
         <v>false</v>
       </c>
       <c r="O353" t="str">
-        <v>47.20540237426758,7.539662837982178</v>
+        <v>47.4590950012207,9.05254077911377</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="str">
-        <v>BSXSO0010200</v>
+        <v>BSXUR9910002</v>
       </c>
       <c r="B354" t="str">
-        <v>BSXSO0010200.s.03</v>
+        <v>BSXUR0010000.s.02</v>
       </c>
       <c r="C354" t="str">
-        <v>GIBS Grenchen</v>
+        <v>BWZ Uri</v>
       </c>
       <c r="D354" t="str">
-        <v>BBZ Solothurn-Grenchen / GIBS</v>
+        <v>Berufs- und Weiterbildungszentrum Uri</v>
       </c>
       <c r="E354" t="str">
-        <v>Gewerbl.-industr. Berufsschule</v>
+        <v>Abteilung Landwirtschaft</v>
       </c>
       <c r="F354" t="str">
-        <v>gibs.grenchen@dbk.so.ch</v>
+        <v>landwirtschaft@bwzuri.ch</v>
       </c>
       <c r="G354" t="str">
-        <v>032 654 27 27</v>
+        <v>041 875 24 94</v>
       </c>
       <c r="H354" t="str">
-        <v>https://bbzsogr.so.ch/schulen/gewerblich-industrielle-berufsfachschule-grenchen-gibs-grenchen/</v>
+        <v>https://www.bwzuri.ch</v>
       </c>
       <c r="I354" t="str">
-        <v>Sportstrasse</v>
+        <v>A Pro-Strasse</v>
       </c>
       <c r="J354" t="str">
-        <v>2</v>
+        <v>44a</v>
       </c>
       <c r="K354" t="str">
-        <v>2540</v>
+        <v>6462</v>
       </c>
       <c r="L354" t="str">
-        <v>Grenchen</v>
+        <v>Seedorf</v>
       </c>
       <c r="M354" t="str">
-        <v>so</v>
+        <v>ur</v>
       </c>
       <c r="N354" t="str">
         <v>false</v>
       </c>
       <c r="O354" t="str">
-        <v>47.18523025512695,7.401220798492432</v>
+        <v>46.88628312348483,8.607564639517665</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="str">
-        <v/>
+        <v>BSXUR9910003</v>
       </c>
       <c r="B355" t="str">
-        <v>BSXTG0010100.s.01</v>
+        <v>BSXUR0010000.s.03</v>
       </c>
       <c r="C355" t="str">
-        <v>BZT Frauenfeld</v>
+        <v>BWZ Uri</v>
       </c>
       <c r="D355" t="str">
-        <v>Bildungszentrum für Technik Frauenfeld</v>
+        <v>Berufs- und Weiterbildungszentrum Uri</v>
       </c>
       <c r="E355" t="str">
-        <v/>
+        <v>Bäuerinnenschule</v>
       </c>
       <c r="F355" t="str">
-        <v>info@bztf.ch</v>
+        <v>info@bwzuri.ch</v>
       </c>
       <c r="G355" t="str">
-        <v>058 345 65 00</v>
+        <v>041 886 00 20</v>
       </c>
       <c r="H355" t="str">
-        <v>https://www.bztf.ch</v>
+        <v>https://www.bwzuri.ch</v>
       </c>
       <c r="I355" t="str">
-        <v>Kurzenerchingerstr.</v>
+        <v>Grosshus</v>
       </c>
       <c r="J355" t="str">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="K355" t="str">
-        <v>8500</v>
+        <v>6482</v>
       </c>
       <c r="L355" t="str">
-        <v>Frauenfeld</v>
+        <v>Gurtnellen</v>
       </c>
       <c r="M355" t="str">
-        <v>tg</v>
+        <v>ur</v>
       </c>
       <c r="N355" t="str">
         <v>false</v>
       </c>
       <c r="O355" t="str">
-        <v>47.55693817138672,8.891436576843262</v>
+        <v>46.73899038388987,8.627147582200548</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="str">
         <v/>
       </c>
       <c r="B356" t="str">
-        <v>BSXBE0023000.s.01</v>
+        <v>BSXUR0010000.s.01</v>
       </c>
       <c r="C356" t="str">
-        <v>SBS</v>
+        <v>BWZ Uri</v>
       </c>
       <c r="D356" t="str">
-        <v>Ausbildungszentrum Seilbahnen Schweiz</v>
+        <v>Berufs- und Weiterbildungszentrum Uri</v>
       </c>
       <c r="E356" t="str">
         <v/>
       </c>
       <c r="F356" t="str">
-        <v>info@ausbildungszentrum.org</v>
+        <v>info@bwzuri.ch</v>
       </c>
       <c r="G356" t="str">
-        <v>033 972 40 00</v>
+        <v>041 875 20 70</v>
       </c>
       <c r="H356" t="str">
-        <v>https://www.seilbahnen.org/bildung/ausbildungszentrum-meiringen</v>
+        <v>https://www.bwzuri.ch</v>
       </c>
       <c r="I356" t="str">
-        <v>Zeughausstrasse</v>
+        <v>Attinghauserstrasse</v>
       </c>
       <c r="J356" t="str">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="K356" t="str">
-        <v>3860</v>
+        <v>6460</v>
       </c>
       <c r="L356" t="str">
-        <v>Meiringen</v>
+        <v>Altdorf UR</v>
       </c>
       <c r="M356" t="str">
-        <v>be</v>
+        <v>ur</v>
       </c>
       <c r="N356" t="str">
         <v>false</v>
       </c>
       <c r="O356" t="str">
-        <v>46.73294448852539,8.178115844726562</v>
+        <v>46.87782287597656,8.639399528503418</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="str">
-        <v>BSXZH0075100</v>
+        <v>BSXGR0011300</v>
       </c>
       <c r="B357" t="str">
-        <v>BSXZH0075100.s.01</v>
+        <v>BSXGR0011300.s.01</v>
       </c>
       <c r="C357" t="str">
-        <v>KBW</v>
+        <v>BGS Chur</v>
       </c>
       <c r="D357" t="str">
-        <v>Kantonsschule Büelrain Winterthur</v>
+        <v>Bildungszentrum Gesundheit und Soziales</v>
       </c>
       <c r="E357" t="str">
-        <v>Informatikmittelschule</v>
+        <v/>
       </c>
       <c r="F357" t="str">
-        <v>admin@kbw.ch</v>
+        <v>info@bgs-chur.ch</v>
       </c>
       <c r="G357" t="str">
-        <v>052 260 03 03</v>
+        <v>081 286 85 00</v>
       </c>
       <c r="H357" t="str">
-        <v>https://www.kbw.ch</v>
+        <v>https://www.bgs-chur.ch</v>
       </c>
       <c r="I357" t="str">
-        <v>Rosenstrasse</v>
+        <v>Gürtelstrasse</v>
       </c>
       <c r="J357" t="str">
-        <v>1</v>
+        <v>42/44</v>
       </c>
       <c r="K357" t="str">
-        <v>8400</v>
+        <v>7000</v>
       </c>
       <c r="L357" t="str">
-        <v>Winterthur</v>
+        <v>Chur</v>
       </c>
       <c r="M357" t="str">
-        <v>zh</v>
+        <v>gr</v>
       </c>
       <c r="N357" t="str">
         <v>false</v>
       </c>
       <c r="O357" t="str">
-        <v>47.495548248291016,8.730283737182617</v>
+        <v>46.85475778008393,9.52898185522024</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="str">
-        <v>BSXZH0040800</v>
+        <v>BSXVD0012800</v>
       </c>
       <c r="B358" t="str">
-        <v>BSXZH0075100.s.02</v>
+        <v>BSXVD0012800.s.01</v>
       </c>
       <c r="C358" t="str">
-        <v/>
+        <v>Minerva</v>
       </c>
       <c r="D358" t="str">
-        <v>Kantonsschule Büelrain Winterthur</v>
+        <v>Ecole Minerva Sàrl</v>
       </c>
       <c r="E358" t="str">
-        <v>Handelsmittelschule</v>
+        <v/>
       </c>
       <c r="F358" t="str">
-        <v>admin@kbw.ch</v>
+        <v>ecole-minerva@ecole-minerva.ch</v>
       </c>
       <c r="G358" t="str">
-        <v>052 260 03 03</v>
+        <v>021 312 24 61</v>
       </c>
       <c r="H358" t="str">
-        <v>https://www.kbw.ch</v>
+        <v>https://ecole-minerva.ch/</v>
       </c>
       <c r="I358" t="str">
-        <v>Rosenstrasse</v>
+        <v>Rue Pépinet</v>
       </c>
       <c r="J358" t="str">
         <v>1</v>
       </c>
       <c r="K358" t="str">
-        <v>8400</v>
+        <v>1003</v>
       </c>
       <c r="L358" t="str">
-        <v>Winterthur</v>
+        <v>Lausanne</v>
       </c>
       <c r="M358" t="str">
-        <v>zh</v>
+        <v>vd</v>
       </c>
       <c r="N358" t="str">
         <v>false</v>
       </c>
       <c r="O358" t="str">
-        <v>47.495548248291016,8.730283737182617</v>
+        <v>46.52043533325195,6.632370948791504</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="str">
         <v/>
       </c>
       <c r="B359" t="str">
-        <v>BSXAR0010000.s.01</v>
+        <v>BSXSZ0010200.s.01</v>
       </c>
       <c r="C359" t="str">
-        <v>BBZ Herisau</v>
+        <v>KBS Schwyz</v>
       </c>
       <c r="D359" t="str">
-        <v>Berufsbildungszentrum Herisau</v>
+        <v>Kaufmännische Berufsschule Schwyz</v>
       </c>
       <c r="E359" t="str">
         <v/>
       </c>
       <c r="F359" t="str">
-        <v>sekretariat@berufsschule.ch</v>
+        <v>sekretariat@kbs-schwyz.ch</v>
       </c>
       <c r="G359" t="str">
-        <v>071 353 50 20</v>
+        <v>041 811 25 67</v>
       </c>
       <c r="H359" t="str">
-        <v>https://www.berufsschule.ch</v>
+        <v>https://www.kbs-schwyz.ch</v>
       </c>
       <c r="I359" t="str">
-        <v>Waisenhaustrasse</v>
+        <v>Riedstr.</v>
       </c>
       <c r="J359" t="str">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="K359" t="str">
-        <v>9100</v>
+        <v>6431</v>
       </c>
       <c r="L359" t="str">
-        <v>Herisau</v>
+        <v>Schwyz</v>
       </c>
       <c r="M359" t="str">
-        <v>ar</v>
+        <v>sz</v>
       </c>
       <c r="N359" t="str">
         <v>false</v>
       </c>
       <c r="O359" t="str">
-        <v>47.389869689941406,9.280716896057129</v>
+        <v>47.02353286743164,8.652215003967285</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="str">
-        <v/>
+        <v>BSXTI0010500</v>
       </c>
       <c r="B360" t="str">
-        <v>BSXSG0012900.s.01</v>
+        <v>BSXTI0010500.s.01</v>
       </c>
       <c r="C360" t="str">
-        <v>BZWU/GBS Wil/Uzwil</v>
+        <v>CISA Locarno</v>
       </c>
       <c r="D360" t="str">
-        <v>Berufs- und Weiterbildungszentrum Wil-Uzwil</v>
+        <v>Conservatorio internazionale di scienze audiovisive</v>
       </c>
       <c r="E360" t="str">
-        <v/>
+        <v xml:space="preserve">Design visivo e cinema </v>
       </c>
       <c r="F360" t="str">
-        <v>info@bzwu.ch</v>
+        <v>info@cisaonline.ch</v>
       </c>
       <c r="G360" t="str">
-        <v>058 228 72 74</v>
+        <v>091 756 00 90</v>
       </c>
       <c r="H360" t="str">
-        <v>https://www.bzwu.ch</v>
+        <v>https://www.cisaonline.ch/index.html</v>
       </c>
       <c r="I360" t="str">
-        <v>Schöntalstrasse</v>
+        <v>Via F. Rusca</v>
       </c>
       <c r="J360" t="str">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="K360" t="str">
-        <v>9244</v>
+        <v>6600</v>
       </c>
       <c r="L360" t="str">
-        <v>Niederuzwil</v>
+        <v>Locarno</v>
       </c>
       <c r="M360" t="str">
-        <v>sg</v>
+        <v>ti</v>
       </c>
       <c r="N360" t="str">
         <v>false</v>
       </c>
       <c r="O360" t="str">
-        <v>47.4425163269043,9.136225700378418</v>
+        <v>46.168404674489544,8.794446812499196</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="str">
-        <v>BSXSG0012700</v>
+        <v/>
       </c>
       <c r="B361" t="str">
-        <v>BSXSG0012900.s.02</v>
+        <v>BSXAG0011600.s.01</v>
       </c>
       <c r="C361" t="str">
-        <v>BZWU/DH Wil-Uzwil</v>
+        <v>BZF</v>
       </c>
       <c r="D361" t="str">
-        <v>Berufs- und Weiterbildungszentrum Wil-Uzwil</v>
+        <v>Berufsbildungszentrum Fricktal</v>
       </c>
       <c r="E361" t="str">
         <v/>
       </c>
       <c r="F361" t="str">
-        <v>info@bzwu.ch</v>
+        <v>info@bzf.ch</v>
       </c>
       <c r="G361" t="str">
-        <v>058 228 72 73</v>
+        <v>061 836 86 40</v>
       </c>
       <c r="H361" t="str">
-        <v>https://www.bzwu.ch</v>
+        <v>https://www.bzf.ch/</v>
       </c>
       <c r="I361" t="str">
-        <v>Schützenstrasse</v>
+        <v>Engerfeldstrasse</v>
       </c>
       <c r="J361" t="str">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="K361" t="str">
-        <v>9500</v>
+        <v>4310</v>
       </c>
       <c r="L361" t="str">
-        <v>Wil SG</v>
+        <v>Rheinfelden</v>
       </c>
       <c r="M361" t="str">
-        <v>sg</v>
+        <v>ag</v>
       </c>
       <c r="N361" t="str">
         <v>false</v>
       </c>
       <c r="O361" t="str">
-        <v>47.4590950012207,9.05254077911377</v>
+        <v>47.54798438815445,7.801993183723602</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="str">
-        <v>BSXSG0012800</v>
+        <v>BSXBE9910802</v>
       </c>
       <c r="B362" t="str">
-        <v>BSXSG0012900.s.03</v>
+        <v>BSXBE0010800.s.02</v>
       </c>
       <c r="C362" t="str">
-        <v>BZWU/KBS Wil-Uzwil</v>
+        <v xml:space="preserve">BZI </v>
       </c>
       <c r="D362" t="str">
-        <v>Berufs- und Weiterbildungszentrum Wil-Uzwil</v>
+        <v>Bildungszentrum Interlaken</v>
       </c>
       <c r="E362" t="str">
         <v/>
       </c>
       <c r="F362" t="str">
-        <v>info@bzwu.ch</v>
+        <v/>
       </c>
       <c r="G362" t="str">
-        <v>058 228 72 73</v>
+        <v>033 508 49 49</v>
       </c>
       <c r="H362" t="str">
-        <v>https://www.bzwu.ch</v>
+        <v/>
       </c>
       <c r="I362" t="str">
-        <v>Schützenstrasse</v>
+        <v>u. Bahnhofstrasse</v>
       </c>
       <c r="J362" t="str">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="K362" t="str">
-        <v>9500</v>
+        <v>3714</v>
       </c>
       <c r="L362" t="str">
-        <v>Wil SG</v>
+        <v>Frutigen</v>
       </c>
       <c r="M362" t="str">
-        <v>sg</v>
+        <v>be</v>
       </c>
       <c r="N362" t="str">
         <v>false</v>
       </c>
       <c r="O362" t="str">
-        <v>47.4590950012207,9.05254077911377</v>
+        <v>46.587013244628906,7.649996757507324</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="str">
-        <v>BSXUR9910002</v>
+        <v>BSXBE9910803</v>
       </c>
       <c r="B363" t="str">
-        <v>BSXUR0010000.s.02</v>
+        <v>BSXBE0010800.s.03</v>
       </c>
       <c r="C363" t="str">
-        <v>BWZ Uri</v>
+        <v xml:space="preserve">BZI </v>
       </c>
       <c r="D363" t="str">
-        <v>Berufs- und Weiterbildungszentrum Uri</v>
+        <v>Bildungszentrum Interlaken</v>
       </c>
       <c r="E363" t="str">
-        <v>Abteilung Landwirtschaft</v>
+        <v/>
       </c>
       <c r="F363" t="str">
-        <v>landwirtschaft@bwzuri.ch</v>
+        <v>mailbox@bzi.ch</v>
       </c>
       <c r="G363" t="str">
-        <v>041 875 24 94</v>
+        <v>033 508 49 00</v>
       </c>
       <c r="H363" t="str">
-        <v>https://www.bwzuri.ch</v>
+        <v>https://www.bzi.ch</v>
       </c>
       <c r="I363" t="str">
-        <v>A Pro-Strasse</v>
+        <v>Weissenaustrasse</v>
       </c>
       <c r="J363" t="str">
-        <v>44a</v>
+        <v>33</v>
       </c>
       <c r="K363" t="str">
-        <v>6462</v>
+        <v>3800</v>
       </c>
       <c r="L363" t="str">
-        <v>Seedorf</v>
+        <v>Unterseen</v>
       </c>
       <c r="M363" t="str">
-        <v>ur</v>
+        <v>be</v>
       </c>
       <c r="N363" t="str">
         <v>false</v>
       </c>
       <c r="O363" t="str">
-        <v>46.88628312348483,8.607564639517665</v>
+        <v>46.68009308899954,7.842179217160788</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="str">
         <v/>
       </c>
       <c r="B364" t="str">
-        <v>BSXUR0010000.s.01</v>
+        <v>BSXBE0010800.s.01</v>
       </c>
       <c r="C364" t="str">
-        <v>BWZ Uri</v>
+        <v xml:space="preserve">BZI </v>
       </c>
       <c r="D364" t="str">
-        <v>Berufs- und Weiterbildungszentrum Uri</v>
+        <v>Bildungszentrum Interlaken</v>
       </c>
       <c r="E364" t="str">
         <v/>
       </c>
       <c r="F364" t="str">
-        <v>info@bwzuri.ch</v>
+        <v>mailbox@bzi.ch</v>
       </c>
       <c r="G364" t="str">
-        <v>041 875 20 70</v>
+        <v>033 508 48 48</v>
       </c>
       <c r="H364" t="str">
-        <v>https://www.bwzuri.ch</v>
+        <v>https://www.bzi.ch</v>
       </c>
       <c r="I364" t="str">
-        <v>Attinghauserstrasse</v>
+        <v>Obere Bönigstrasse</v>
       </c>
       <c r="J364" t="str">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="K364" t="str">
-        <v>6460</v>
+        <v>3800</v>
       </c>
       <c r="L364" t="str">
-        <v>Altdorf UR</v>
+        <v>Interlaken</v>
       </c>
       <c r="M364" t="str">
-        <v>ur</v>
+        <v>be</v>
       </c>
       <c r="N364" t="str">
         <v>false</v>
       </c>
       <c r="O364" t="str">
-        <v>46.87782287597656,8.639399528503418</v>
+        <v>46.68531036376953,7.8730363845825195</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="str">
-        <v>BSXUR9910003</v>
+        <v/>
       </c>
       <c r="B365" t="str">
-        <v>BSXUR0010000.s.03</v>
+        <v>BSXBE0010800.s.04</v>
       </c>
       <c r="C365" t="str">
-        <v>BWZ Uri</v>
+        <v>BZI</v>
       </c>
       <c r="D365" t="str">
-        <v>Berufs- und Weiterbildungszentrum Uri</v>
+        <v>Bildungszentrum Interlaken</v>
       </c>
       <c r="E365" t="str">
-        <v>Bäuerinnenschule</v>
+        <v/>
       </c>
       <c r="F365" t="str">
-        <v>info@bwzuri.ch</v>
+        <v>mailbox@bzi.ch</v>
       </c>
       <c r="G365" t="str">
-        <v>041 886 00 20</v>
+        <v>033 508 48 48</v>
       </c>
       <c r="H365" t="str">
-        <v>https://www.bwzuri.ch</v>
+        <v>https://www.bzi.ch</v>
       </c>
       <c r="I365" t="str">
-        <v>Grosshus</v>
+        <v>Äussere Ringstrasse</v>
       </c>
       <c r="J365" t="str">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="K365" t="str">
-        <v>6482</v>
+        <v>3600</v>
       </c>
       <c r="L365" t="str">
-        <v>Gurtnellen</v>
+        <v>Thun</v>
       </c>
       <c r="M365" t="str">
-        <v>ur</v>
+        <v>be</v>
       </c>
       <c r="N365" t="str">
         <v>false</v>
       </c>
       <c r="O365" t="str">
-        <v>46.73899038388987,8.627147582200548</v>
+        <v>46.75061631629953,7.628992703560239</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="str">
-        <v>BSXGR0011300</v>
+        <v/>
       </c>
       <c r="B366" t="str">
-        <v>BSXGR0011300.s.01</v>
+        <v>BSXBE0013500.s.01</v>
       </c>
       <c r="C366" t="str">
-        <v>BGS Chur</v>
+        <v>BFB</v>
       </c>
       <c r="D366" t="str">
-        <v>Bildungszentrum Gesundheit und Soziales</v>
+        <v>Bildung Formation Biel-Bienne</v>
       </c>
       <c r="E366" t="str">
         <v/>
       </c>
       <c r="F366" t="str">
-        <v>info@bgs-chur.ch</v>
+        <v>mail@bfb-bielbienne.ch</v>
       </c>
       <c r="G366" t="str">
-        <v>081 286 85 00</v>
+        <v>032 328 30 00</v>
       </c>
       <c r="H366" t="str">
-        <v>https://www.bgs-chur.ch</v>
+        <v>https://www.bfb-bielbienne.ch</v>
       </c>
       <c r="I366" t="str">
-        <v>Gürtelstrasse</v>
+        <v>Robert Walser Platz</v>
       </c>
       <c r="J366" t="str">
-        <v>42/44</v>
+        <v>9</v>
       </c>
       <c r="K366" t="str">
-        <v>7000</v>
+        <v>2501</v>
       </c>
       <c r="L366" t="str">
-        <v>Chur</v>
+        <v>Biel/Bienne</v>
       </c>
       <c r="M366" t="str">
-        <v>gr</v>
+        <v>be</v>
       </c>
       <c r="N366" t="str">
         <v>false</v>
       </c>
       <c r="O366" t="str">
-        <v>46.85475778008393,9.52898185522024</v>
+        <v>47.13111114501953,7.241118431091309</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="str">
-        <v/>
+        <v>BSXSO0011800</v>
       </c>
       <c r="B367" t="str">
-        <v>BSXAG0014500.s.01</v>
+        <v>BSXSO0011800.s.01</v>
       </c>
       <c r="C367" t="str">
-        <v>IBZ Aarau</v>
+        <v>Wallierhof</v>
       </c>
       <c r="D367" t="str">
-        <v>IBZ Schulen Aarau</v>
+        <v>Bildungszentrum Wallierhof</v>
       </c>
       <c r="E367" t="str">
-        <v>Schulen für Technik Informatik Wirtschaft</v>
+        <v/>
       </c>
       <c r="F367" t="str">
-        <v>ibz@ipso.ch</v>
+        <v>wallierhof@vd.so.ch</v>
       </c>
       <c r="G367" t="str">
-        <v>062 836 95 00</v>
+        <v>032 627 09 11</v>
       </c>
       <c r="H367" t="str">
-        <v>https://www.ibz.ch</v>
+        <v>https://www.wallierhof.so.ch</v>
       </c>
       <c r="I367" t="str">
-        <v>Tellistrasse</v>
+        <v>Höhenstrasse</v>
       </c>
       <c r="J367" t="str">
-        <v>4</v>
+        <v>46</v>
       </c>
       <c r="K367" t="str">
-        <v>5000</v>
+        <v>4533</v>
       </c>
       <c r="L367" t="str">
-        <v>Aarau</v>
+        <v>Riedholz</v>
       </c>
       <c r="M367" t="str">
-        <v>ag</v>
+        <v>so</v>
       </c>
       <c r="N367" t="str">
         <v>false</v>
       </c>
       <c r="O367" t="str">
-        <v>47.39474868774414,8.05073356628418</v>
+        <v>47.23508834838867,7.563324451446533</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="str">
-        <v>BSXVD0012800</v>
+        <v/>
       </c>
       <c r="B368" t="str">
-        <v>BSXVD0012800.s.01</v>
+        <v>BSXSG0016400.s.01</v>
       </c>
       <c r="C368" t="str">
-        <v>Minerva</v>
+        <v>SCHR Flawil</v>
       </c>
       <c r="D368" t="str">
-        <v>Ecole Minerva Sàrl</v>
+        <v>Schreinerfachschule</v>
       </c>
       <c r="E368" t="str">
         <v/>
       </c>
       <c r="F368" t="str">
-        <v>ecole-minerva@ecole-minerva.ch</v>
+        <v>flawil@schreinerfachschule.ch</v>
       </c>
       <c r="G368" t="str">
-        <v>021 312 24 61</v>
+        <v>071 923 03 50</v>
       </c>
       <c r="H368" t="str">
-        <v>https://ecole-minerva.ch/</v>
+        <v>https://www.vssm-sg.ch/de/vssm-sg/bildung/schreinerfachschule</v>
       </c>
       <c r="I368" t="str">
-        <v>Rue Pépinet</v>
+        <v>Mattenweg</v>
       </c>
       <c r="J368" t="str">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="K368" t="str">
-        <v>1003</v>
+        <v>9230</v>
       </c>
       <c r="L368" t="str">
-        <v>Lausanne</v>
+        <v>Flawil</v>
       </c>
       <c r="M368" t="str">
-        <v>vd</v>
+        <v>sg</v>
       </c>
       <c r="N368" t="str">
         <v>false</v>
       </c>
       <c r="O368" t="str">
-        <v>46.52043533325195,6.632370948791504</v>
+        <v>47.419090270996094,9.188584327697754</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="str">
-        <v/>
+        <v>BSXSG0017300</v>
       </c>
       <c r="B369" t="str">
-        <v>BSXSZ0010200.s.01</v>
+        <v>BSXSG0016400.s.02</v>
       </c>
       <c r="C369" t="str">
-        <v>KBS Schwyz</v>
+        <v>SCHR Buchs</v>
       </c>
       <c r="D369" t="str">
-        <v>Kaufmännische Berufsschule Schwyz</v>
+        <v>Schreinerfachschule</v>
       </c>
       <c r="E369" t="str">
-        <v/>
+        <v>Berufs- und Weiterbildungszentrum Buchs Sargans</v>
       </c>
       <c r="F369" t="str">
-        <v>sekretariat@kbs-schwyz.ch</v>
+        <v>buchs@schreinerfachschule.ch</v>
       </c>
       <c r="G369" t="str">
-        <v>041 811 25 67</v>
+        <v>058 228 21 36</v>
       </c>
       <c r="H369" t="str">
-        <v>https://www.kbs-schwyz.ch</v>
+        <v>https://www.vssm-sg.ch/de/vssm-sg/bildung/schreinerfachschule</v>
       </c>
       <c r="I369" t="str">
-        <v>Riedstr.</v>
+        <v>Hanflandstrasse</v>
       </c>
       <c r="J369" t="str">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K369" t="str">
-        <v>6431</v>
+        <v>9470</v>
       </c>
       <c r="L369" t="str">
-        <v>Schwyz</v>
+        <v>Buchs SG</v>
       </c>
       <c r="M369" t="str">
-        <v>sz</v>
+        <v>sg</v>
       </c>
       <c r="N369" t="str">
         <v>false</v>
       </c>
       <c r="O369" t="str">
-        <v>47.02353286743164,8.652215003967285</v>
+        <v>47.17306137084961,9.471344947814941</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="str">
-        <v>BSXTI0010500</v>
+        <v>BSXZH0032000</v>
       </c>
       <c r="B370" t="str">
-        <v>BSXTI0010500.s.01</v>
+        <v>BSXZH0032000.s.01</v>
       </c>
       <c r="C370" t="str">
-        <v>CISA Locarno</v>
+        <v>Juventus Schulen</v>
       </c>
       <c r="D370" t="str">
-        <v>Conservatorio internazionale di scienze audiovisive</v>
+        <v>Juventus Schule für Medizin und Gesundheit</v>
       </c>
       <c r="E370" t="str">
-        <v xml:space="preserve">Design visivo e cinema </v>
+        <v/>
       </c>
       <c r="F370" t="str">
-        <v>info@cisaonline.ch</v>
+        <v>info@juventus.ch</v>
       </c>
       <c r="G370" t="str">
-        <v>091 756 00 90</v>
+        <v>043 268 26 26</v>
       </c>
       <c r="H370" t="str">
-        <v>https://www.cisaonline.ch/index.html</v>
+        <v>https://www.juventus.ch/medizin</v>
       </c>
       <c r="I370" t="str">
-        <v>Via F. Rusca</v>
+        <v>Lagerstrasse</v>
       </c>
       <c r="J370" t="str">
-        <v>1</v>
+        <v>102</v>
       </c>
       <c r="K370" t="str">
-        <v>6600</v>
+        <v>8004</v>
       </c>
       <c r="L370" t="str">
-        <v>Locarno</v>
+        <v>Zürich</v>
       </c>
       <c r="M370" t="str">
-        <v>ti</v>
+        <v>zh</v>
       </c>
       <c r="N370" t="str">
         <v>false</v>
       </c>
       <c r="O370" t="str">
-        <v>46.168404674489544,8.794446812499196</v>
+        <v>47.37990188598633,8.529356002807617</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="str">
-        <v/>
+        <v>BSXGR0010000</v>
       </c>
       <c r="B371" t="str">
-        <v>BSXAG0011600.s.01</v>
+        <v>BSXGR0010000.s.01</v>
       </c>
       <c r="C371" t="str">
-        <v>BZF</v>
+        <v>GBC Chur</v>
       </c>
       <c r="D371" t="str">
-        <v>Berufsbildungszentrum Fricktal</v>
+        <v>Gewerbliche Berufsschule Chur</v>
       </c>
       <c r="E371" t="str">
         <v/>
       </c>
       <c r="F371" t="str">
-        <v>info@bzf.ch</v>
+        <v>info@gbchur.ch</v>
       </c>
       <c r="G371" t="str">
-        <v>061 836 86 40</v>
+        <v>081 254 45 16</v>
       </c>
       <c r="H371" t="str">
-        <v>https://www.bzf.ch/</v>
+        <v>https://www.gbchur.ch</v>
       </c>
       <c r="I371" t="str">
-        <v>Engerfeldstrasse</v>
+        <v>Scalettastrasse</v>
       </c>
       <c r="J371" t="str">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="K371" t="str">
-        <v>4310</v>
+        <v>7000</v>
       </c>
       <c r="L371" t="str">
-        <v>Rheinfelden</v>
+        <v>Chur</v>
       </c>
       <c r="M371" t="str">
-        <v>ag</v>
+        <v>gr</v>
       </c>
       <c r="N371" t="str">
         <v>false</v>
       </c>
       <c r="O371" t="str">
-        <v>47.54798438815445,7.801993183723602</v>
+        <v>46.856040954589844,9.5245943069458</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="str">
-        <v>BSXBE9910802</v>
+        <v/>
       </c>
       <c r="B372" t="str">
-        <v>BSXBE0010800.s.02</v>
+        <v>BSXSZ0010100.s.01</v>
       </c>
       <c r="C372" t="str">
-        <v xml:space="preserve">BZI </v>
+        <v>BBZ Pfäffikon SZ</v>
       </c>
       <c r="D372" t="str">
-        <v>Bildungszentrum Interlaken</v>
+        <v>Berufsbildungszentrum Pfäffikon</v>
       </c>
       <c r="E372" t="str">
         <v/>
       </c>
       <c r="F372" t="str">
-        <v/>
+        <v>info@bbzp.ch</v>
       </c>
       <c r="G372" t="str">
-        <v>033 508 49 49</v>
+        <v>055 415 13 00</v>
       </c>
       <c r="H372" t="str">
-        <v/>
+        <v>https://www.bbzp.ch</v>
       </c>
       <c r="I372" t="str">
-        <v>u. Bahnhofstrasse</v>
+        <v>Schützenstrasse</v>
       </c>
       <c r="J372" t="str">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="K372" t="str">
-        <v>3714</v>
+        <v>8808</v>
       </c>
       <c r="L372" t="str">
-        <v>Frutigen</v>
+        <v>Pfäffikon SZ</v>
       </c>
       <c r="M372" t="str">
-        <v>be</v>
+        <v>sz</v>
       </c>
       <c r="N372" t="str">
         <v>false</v>
       </c>
       <c r="O372" t="str">
-        <v>46.587013244628906,7.649996757507324</v>
+        <v>47.200103759765625,8.786580085754395</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="str">
-        <v>BSXBE9910803</v>
+        <v/>
       </c>
       <c r="B373" t="str">
-        <v>BSXBE0010800.s.03</v>
+        <v>BSXTG0011300.s.01</v>
       </c>
       <c r="C373" t="str">
-        <v xml:space="preserve">BZI </v>
+        <v>SBW Sport KV</v>
       </c>
       <c r="D373" t="str">
-        <v>Bildungszentrum Interlaken</v>
+        <v>SBW SportKV</v>
       </c>
       <c r="E373" t="str">
         <v/>
       </c>
       <c r="F373" t="str">
-        <v>mailbox@bzi.ch</v>
+        <v>orga.tcb@sbw.edu</v>
       </c>
       <c r="G373" t="str">
-        <v>033 508 49 00</v>
+        <v>071 544 20 10</v>
       </c>
       <c r="H373" t="str">
-        <v>https://www.bzi.ch</v>
+        <v>https://www.talent-campus-bodensee.ch/</v>
       </c>
       <c r="I373" t="str">
-        <v>Weissenaustrasse</v>
+        <v>Seestrasse</v>
       </c>
       <c r="J373" t="str">
-        <v>33</v>
+        <v>7</v>
       </c>
       <c r="K373" t="str">
-        <v>3800</v>
+        <v>8280</v>
       </c>
       <c r="L373" t="str">
-        <v>Unterseen</v>
+        <v>Kreuzlingen</v>
       </c>
       <c r="M373" t="str">
-        <v>be</v>
+        <v>tg</v>
       </c>
       <c r="N373" t="str">
         <v>false</v>
       </c>
       <c r="O373" t="str">
-        <v>46.68009308899954,7.842179217160788</v>
+        <v>47.65449142456055,9.17806625366211</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="str">
-        <v/>
+        <v>BSXZH0006000</v>
       </c>
       <c r="B374" t="str">
-        <v>BSXBE0010800.s.01</v>
+        <v>BSXZH0006000.s.01</v>
       </c>
       <c r="C374" t="str">
-        <v xml:space="preserve">BZI </v>
+        <v>SfGZ</v>
       </c>
       <c r="D374" t="str">
-        <v>Bildungszentrum Interlaken</v>
+        <v>Schule für Gestaltung Zürich</v>
       </c>
       <c r="E374" t="str">
         <v/>
       </c>
       <c r="F374" t="str">
-        <v>mailbox@bzi.ch</v>
+        <v>info@sfgz.ch</v>
       </c>
       <c r="G374" t="str">
-        <v>033 508 48 48</v>
+        <v>044 446 97 77</v>
       </c>
       <c r="H374" t="str">
-        <v>https://www.bzi.ch</v>
+        <v>https://sfgz.ch/</v>
       </c>
       <c r="I374" t="str">
-        <v>Obere Bönigstrasse</v>
+        <v>Ausstellungsstrasse</v>
       </c>
       <c r="J374" t="str">
-        <v>21</v>
+        <v>104</v>
       </c>
       <c r="K374" t="str">
-        <v>3800</v>
+        <v>8005</v>
       </c>
       <c r="L374" t="str">
-        <v>Interlaken</v>
+        <v>Zürich</v>
       </c>
       <c r="M374" t="str">
-        <v>be</v>
+        <v>zh</v>
       </c>
       <c r="N374" t="str">
         <v>false</v>
       </c>
       <c r="O374" t="str">
-        <v>46.68531036376953,7.8730363845825195</v>
+        <v>47.384910583496094,8.532937049865723</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="str">
         <v/>
       </c>
       <c r="B375" t="str">
-        <v>BSXBE0013500.s.01</v>
+        <v>BSXSG0011400.s.01</v>
       </c>
       <c r="C375" t="str">
-        <v>BFB</v>
+        <v>BWZ/GBS Rapperswil</v>
       </c>
       <c r="D375" t="str">
-        <v>Bildung Formation Biel-Bienne</v>
+        <v>Berufs- und Weiterbildungszentrum Rapperswil-Jona</v>
       </c>
       <c r="E375" t="str">
         <v/>
       </c>
       <c r="F375" t="str">
-        <v>mail@bfb-bielbienne.ch</v>
+        <v>inf@bwz-rappi.ch</v>
       </c>
       <c r="G375" t="str">
-        <v>032 328 30 00</v>
+        <v>058 228 20 00</v>
       </c>
       <c r="H375" t="str">
-        <v>https://www.bfb-bielbienne.ch</v>
+        <v>https://www.bwz-rappi.ch</v>
       </c>
       <c r="I375" t="str">
-        <v>Robert Walser Platz</v>
+        <v>Zürcherstrasse</v>
       </c>
       <c r="J375" t="str">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="K375" t="str">
-        <v>2501</v>
+        <v>8640</v>
       </c>
       <c r="L375" t="str">
-        <v>Biel/Bienne</v>
+        <v>Rapperswil SG</v>
       </c>
       <c r="M375" t="str">
-        <v>be</v>
+        <v>sg</v>
       </c>
       <c r="N375" t="str">
         <v>false</v>
       </c>
       <c r="O375" t="str">
-        <v>47.13111114501953,7.241118431091309</v>
+        <v>47.22911071777344,8.819524765014648</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="str">
-        <v>BSXSO0011800</v>
+        <v>BSXSG0015200</v>
       </c>
       <c r="B376" t="str">
-        <v>BSXSO0011800.s.01</v>
+        <v>BSXSG0011400.s.02</v>
       </c>
       <c r="C376" t="str">
-        <v>Wallierhof</v>
+        <v>BWZ/VERK Rapperswil</v>
       </c>
       <c r="D376" t="str">
-        <v>Bildungszentrum Wallierhof</v>
+        <v>Berufs- und Weiterbildungszentrum Rapperswil-Jona</v>
       </c>
       <c r="E376" t="str">
         <v/>
       </c>
       <c r="F376" t="str">
-        <v>wallierhof@vd.so.ch</v>
+        <v>info@bwz-rappi.ch</v>
       </c>
       <c r="G376" t="str">
-        <v>032 627 09 11</v>
+        <v>058 228 20 00</v>
       </c>
       <c r="H376" t="str">
-        <v>https://www.wallierhof.so.ch</v>
+        <v>https://www.bwz-rappi.ch</v>
       </c>
       <c r="I376" t="str">
-        <v>Höhenstrasse</v>
+        <v>Zürcherstrasse</v>
       </c>
       <c r="J376" t="str">
-        <v>46</v>
+        <v>1+7</v>
       </c>
       <c r="K376" t="str">
-        <v>4533</v>
+        <v>8640</v>
       </c>
       <c r="L376" t="str">
-        <v>Riedholz</v>
+        <v>Rapperswil SG</v>
       </c>
       <c r="M376" t="str">
-        <v>so</v>
+        <v>sg</v>
       </c>
       <c r="N376" t="str">
         <v>false</v>
       </c>
       <c r="O376" t="str">
-        <v>47.23508834838867,7.563324451446533</v>
+        <v>47.229698181152344,8.818918228149414</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="str">
-        <v>BSXZH0032000</v>
+        <v>BSXSG0013500</v>
       </c>
       <c r="B377" t="str">
-        <v>BSXZH0032000.s.01</v>
+        <v>BSXSG0011400.s.03</v>
       </c>
       <c r="C377" t="str">
-        <v>Juventus Schulen</v>
+        <v>BWZ/KV Rapperswil</v>
       </c>
       <c r="D377" t="str">
-        <v>Juventus Schule für Medizin</v>
+        <v>Berufs- und Weiterbildungszentrum Rapperswil-Jona</v>
       </c>
       <c r="E377" t="str">
         <v/>
       </c>
       <c r="F377" t="str">
-        <v>info@juventus.ch</v>
+        <v>info@bwz-rappi.ch</v>
       </c>
       <c r="G377" t="str">
-        <v>043 268 26 26</v>
+        <v>058 228 20 00</v>
       </c>
       <c r="H377" t="str">
-        <v>https://www.juventus.ch/medizin</v>
+        <v>https://www.bwz-rappi.ch</v>
       </c>
       <c r="I377" t="str">
-        <v>Lagerstrasse</v>
+        <v>Zürcherstrasse</v>
       </c>
       <c r="J377" t="str">
-        <v>102</v>
+        <v>1+7</v>
       </c>
       <c r="K377" t="str">
-        <v>8004</v>
+        <v>8640</v>
       </c>
       <c r="L377" t="str">
-        <v>Zürich</v>
+        <v>Rapperswil SG</v>
       </c>
       <c r="M377" t="str">
-        <v>zh</v>
+        <v>sg</v>
       </c>
       <c r="N377" t="str">
         <v>false</v>
       </c>
       <c r="O377" t="str">
-        <v>47.37990188598633,8.529356002807617</v>
+        <v>47.229698181152344,8.818918228149414</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="str">
         <v/>
       </c>
       <c r="B378" t="str">
-        <v>BSXSG0016400.s.01</v>
+        <v>BSXSG0011500.s.01</v>
       </c>
       <c r="C378" t="str">
-        <v>SCHR Flawil</v>
+        <v>BWZT</v>
       </c>
       <c r="D378" t="str">
-        <v>Schreinerfachschule</v>
+        <v>Berufs- und Weiterbildungszentrum Toggenburg</v>
       </c>
       <c r="E378" t="str">
         <v/>
       </c>
       <c r="F378" t="str">
-        <v>flawil@schreinerfachschule.ch</v>
+        <v>info@bwzt.ch</v>
       </c>
       <c r="G378" t="str">
-        <v>071 923 03 50</v>
+        <v>058 228 85 80</v>
       </c>
       <c r="H378" t="str">
-        <v>https://www.vssm-sg.ch/de/vssm-sg/bildung/schreinerfachschule</v>
+        <v>https://www.bwzt.ch</v>
       </c>
       <c r="I378" t="str">
-        <v>Mattenweg</v>
+        <v>Bahnhofstrasse</v>
       </c>
       <c r="J378" t="str">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="K378" t="str">
-        <v>9230</v>
+        <v>9630</v>
       </c>
       <c r="L378" t="str">
-        <v>Flawil</v>
+        <v>Wattwil</v>
       </c>
       <c r="M378" t="str">
         <v>sg</v>
       </c>
       <c r="N378" t="str">
         <v>false</v>
       </c>
       <c r="O378" t="str">
-        <v>47.419090270996094,9.188584327697754</v>
+        <v>47.29821014404297,9.088826179504395</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="str">
-        <v>BSXSG0017300</v>
+        <v/>
       </c>
       <c r="B379" t="str">
-        <v>BSXSG0016400.s.02</v>
+        <v>BSXSG0011500.s.02</v>
       </c>
       <c r="C379" t="str">
-        <v>SCHR Buchs</v>
+        <v/>
       </c>
       <c r="D379" t="str">
-        <v>Schreinerfachschule</v>
+        <v>Berufs- und Weiterbildungszentrum Toggenburg Standort Lichtensteig</v>
       </c>
       <c r="E379" t="str">
-        <v>Berufs- und Weiterbildungszentrum Buchs Sargans</v>
+        <v/>
       </c>
       <c r="F379" t="str">
-        <v>buchs@schreinerfachschule.ch</v>
+        <v>info@bwzt.ch</v>
       </c>
       <c r="G379" t="str">
-        <v>058 228 21 36</v>
+        <v>058 228 85 80</v>
       </c>
       <c r="H379" t="str">
-        <v>https://www.vssm-sg.ch/de/vssm-sg/bildung/schreinerfachschule</v>
+        <v>https://www.bwzt.ch</v>
       </c>
       <c r="I379" t="str">
-        <v>Hanflandstrasse</v>
+        <v>Bürgistrasse</v>
       </c>
       <c r="J379" t="str">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K379" t="str">
-        <v>9470</v>
+        <v/>
       </c>
       <c r="L379" t="str">
-        <v>Buchs SG</v>
+        <v>Lichtensteig</v>
       </c>
       <c r="M379" t="str">
         <v>sg</v>
       </c>
       <c r="N379" t="str">
         <v>false</v>
       </c>
       <c r="O379" t="str">
-        <v>47.17306137084961,9.471344947814941</v>
+        <v>47.32452673455808,9.090008999452827</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="str">
-        <v>BSXGR0010000</v>
+        <v>BSXVD9902903</v>
       </c>
       <c r="B380" t="str">
-        <v>BSXGR0010000.s.01</v>
+        <v>BSXVD0002900.s.03</v>
       </c>
       <c r="C380" t="str">
-        <v>GBC Chur</v>
+        <v>CPNV- Ste-Croix</v>
       </c>
       <c r="D380" t="str">
-        <v>Gewerbliche Berufsschule Chur</v>
+        <v>Centre professionnel du Nord Vaudois - Sainte-Croix</v>
       </c>
       <c r="E380" t="str">
         <v/>
       </c>
       <c r="F380" t="str">
-        <v>info@gbchur.ch</v>
+        <v>sc.cpnv@vd.ch</v>
       </c>
       <c r="G380" t="str">
-        <v>081 254 45 16</v>
+        <v>024 557 60 70</v>
       </c>
       <c r="H380" t="str">
-        <v>https://www.gbchur.ch</v>
+        <v>https://www.cpnv.ch</v>
       </c>
       <c r="I380" t="str">
-        <v>Scalettastrasse</v>
+        <v>Avenue de la Gare</v>
       </c>
       <c r="J380" t="str">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="K380" t="str">
-        <v>7000</v>
+        <v>1450</v>
       </c>
       <c r="L380" t="str">
-        <v>Chur</v>
+        <v>Ste-Croix</v>
       </c>
       <c r="M380" t="str">
-        <v>gr</v>
+        <v>vd</v>
       </c>
       <c r="N380" t="str">
         <v>false</v>
       </c>
       <c r="O380" t="str">
-        <v>46.856040954589844,9.5245943069458</v>
+        <v>46.821353912353516,6.500144004821777</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="str">
-        <v/>
+        <v>BSXVD0009000</v>
       </c>
       <c r="B381" t="str">
-        <v>BSXSZ0010100.s.01</v>
+        <v>BSXVD0002900.s.02</v>
       </c>
       <c r="C381" t="str">
-        <v>BBZ Pfäffikon SZ</v>
+        <v>CPNV - Payerne</v>
       </c>
       <c r="D381" t="str">
-        <v>Berufsbildungszentrum Pfäffikon</v>
+        <v>Centre professionnel du Nord Vaudois - Payerne</v>
       </c>
       <c r="E381" t="str">
         <v/>
       </c>
       <c r="F381" t="str">
-        <v>info@bbzp.ch</v>
+        <v>pa.cpnv@vd.ch</v>
       </c>
       <c r="G381" t="str">
-        <v>055 415 13 00</v>
+        <v>026 557 38 50</v>
       </c>
       <c r="H381" t="str">
-        <v>https://www.bbzp.ch</v>
+        <v>https://www.cpnv.ch</v>
       </c>
       <c r="I381" t="str">
-        <v>Schützenstrasse</v>
+        <v>Rue du Châtelard</v>
       </c>
       <c r="J381" t="str">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="K381" t="str">
-        <v>8808</v>
+        <v>1530</v>
       </c>
       <c r="L381" t="str">
-        <v>Pfäffikon SZ</v>
+        <v>Payerne</v>
       </c>
       <c r="M381" t="str">
-        <v>sz</v>
+        <v>vd</v>
       </c>
       <c r="N381" t="str">
         <v>false</v>
       </c>
       <c r="O381" t="str">
-        <v>47.200103759765625,8.786580085754395</v>
+        <v>46.81840515136719,6.934828281402588</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="str">
-        <v/>
+        <v>BSXVD9902904</v>
       </c>
       <c r="B382" t="str">
-        <v>BSXTG0011300.s.01</v>
+        <v>BSXVD0002900.s.04</v>
       </c>
       <c r="C382" t="str">
-        <v>SBW Sport KV</v>
+        <v>CPNV - César-Roux</v>
       </c>
       <c r="D382" t="str">
-        <v>SBW SportKV</v>
+        <v>Centre professionnel du Nord Vaudois - César-Roux</v>
       </c>
       <c r="E382" t="str">
         <v/>
       </c>
       <c r="F382" t="str">
-        <v>orga.tcb@sbw.edu</v>
+        <v>epcr.cpnv@vd.ch</v>
       </c>
       <c r="G382" t="str">
-        <v>071 544 20 10</v>
+        <v>021 316 11 11</v>
       </c>
       <c r="H382" t="str">
-        <v>https://www.talent-campus-bodensee.ch/</v>
+        <v>https://www.cpnv.ch</v>
       </c>
       <c r="I382" t="str">
-        <v>Seestrasse</v>
+        <v>Rue César-Roux</v>
       </c>
       <c r="J382" t="str">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="K382" t="str">
-        <v>8280</v>
+        <v>1005</v>
       </c>
       <c r="L382" t="str">
-        <v>Kreuzlingen</v>
+        <v>Lausanne</v>
       </c>
       <c r="M382" t="str">
-        <v>tg</v>
+        <v>vd</v>
       </c>
       <c r="N382" t="str">
         <v>false</v>
       </c>
       <c r="O382" t="str">
-        <v>47.65449142456055,9.17806625366211</v>
+        <v>46.524837493896484,6.637421607971191</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="str">
-        <v>BSXZH0006000</v>
+        <v/>
       </c>
       <c r="B383" t="str">
-        <v>BSXZH0006000.s.01</v>
+        <v>BSXVD0002900.s.01</v>
       </c>
       <c r="C383" t="str">
-        <v>SfGZ</v>
+        <v>CPNV - Yverdon</v>
       </c>
       <c r="D383" t="str">
-        <v>Schule für Gestaltung Zürich</v>
+        <v>Centre professionnel du Nord Vaudois - Yverdon</v>
       </c>
       <c r="E383" t="str">
         <v/>
       </c>
       <c r="F383" t="str">
-        <v>info@sfgz.ch</v>
+        <v>secretariat.cpnv@vd.ch</v>
       </c>
       <c r="G383" t="str">
-        <v>044 446 97 77</v>
+        <v>024 557 72 77</v>
       </c>
       <c r="H383" t="str">
-        <v>https://sfgz.ch/</v>
+        <v>https://www.cpnv.ch</v>
       </c>
       <c r="I383" t="str">
-        <v>Ausstellungsstrasse</v>
+        <v>Roger-de-Guimps</v>
       </c>
       <c r="J383" t="str">
-        <v>104</v>
+        <v>41</v>
       </c>
       <c r="K383" t="str">
-        <v>8005</v>
+        <v>1400</v>
       </c>
       <c r="L383" t="str">
-        <v>Zürich</v>
+        <v>Yverdon-les-Bains</v>
       </c>
       <c r="M383" t="str">
-        <v>zh</v>
+        <v>vd</v>
       </c>
       <c r="N383" t="str">
         <v>false</v>
       </c>
       <c r="O383" t="str">
-        <v>47.384910583496094,8.532937049865723</v>
+        <v>46.77369689941406,6.634331226348877</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="str">
-        <v>BSXZH0032600</v>
+        <v/>
       </c>
       <c r="B384" t="str">
-        <v>BSXZH0032600.s.01</v>
+        <v>BSXLU0087800.s.01</v>
       </c>
       <c r="C384" t="str">
-        <v xml:space="preserve">Berit </v>
+        <v>SWS Luzern</v>
       </c>
       <c r="D384" t="str">
-        <v>BERIT-EXBIT-Schulen</v>
+        <v>SWS Schulen für Wirtschaft &amp; Sprachen Luzern</v>
       </c>
       <c r="E384" t="str">
         <v/>
       </c>
       <c r="F384" t="str">
-        <v/>
+        <v>info@sws-weiterbildung.ch</v>
       </c>
       <c r="G384" t="str">
-        <v>044 296 50 50</v>
+        <v>052 212 38 22</v>
       </c>
       <c r="H384" t="str">
-        <v>https://www.berit-exbit.ch/</v>
+        <v>https://www.sws-weiterbildung.ch/</v>
       </c>
       <c r="I384" t="str">
-        <v>Militärstrasse</v>
+        <v>Zentralstrasse</v>
       </c>
       <c r="J384" t="str">
-        <v>76</v>
+        <v>5</v>
       </c>
       <c r="K384" t="str">
-        <v>8004</v>
+        <v>8090</v>
       </c>
       <c r="L384" t="str">
-        <v>Zürich</v>
+        <v>Luzern</v>
       </c>
       <c r="M384" t="str">
-        <v>zh</v>
+        <v>lu</v>
       </c>
       <c r="N384" t="str">
         <v>false</v>
       </c>
       <c r="O384" t="str">
-        <v>47.378578186035156,8.530230522155762</v>
+        <v>47.04992909319399,8.309472069861187</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="str">
-        <v/>
+        <v>BSXZH0002500</v>
       </c>
       <c r="B385" t="str">
-        <v>BSXSG0011400.s.01</v>
+        <v>BSXZH0002500.s.01</v>
       </c>
       <c r="C385" t="str">
-        <v>BWZ/GBS Rapperswil</v>
+        <v>BSDPZ Zürich</v>
       </c>
       <c r="D385" t="str">
-        <v>Berufs- und Weiterbildungszentrum Rapperswil-Jona</v>
+        <v>Berufsschule für Detailhandel und Pharmazie Zürich</v>
       </c>
       <c r="E385" t="str">
         <v/>
       </c>
       <c r="F385" t="str">
-        <v>inf@bwz-rappi.ch</v>
+        <v>sekretariat.dpz@edu.zh.ch</v>
       </c>
       <c r="G385" t="str">
-        <v>058 228 20 00</v>
+        <v>044 368 27 00</v>
       </c>
       <c r="H385" t="str">
-        <v>https://www.bwz-rappi.ch</v>
+        <v>https://bsdpz.ch/</v>
       </c>
       <c r="I385" t="str">
-        <v>Zürcherstrasse</v>
+        <v>Niklausstrasse</v>
       </c>
       <c r="J385" t="str">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="K385" t="str">
-        <v>8640</v>
+        <v>8090</v>
       </c>
       <c r="L385" t="str">
-        <v>Rapperswil SG</v>
+        <v>Zürich</v>
       </c>
       <c r="M385" t="str">
-        <v>sg</v>
+        <v>zh</v>
       </c>
       <c r="N385" t="str">
         <v>false</v>
       </c>
       <c r="O385" t="str">
-        <v>47.22911071777344,8.819524765014648</v>
+        <v>47.38628005981445,8.539347648620605</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="str">
-        <v>BSXSG0015200</v>
+        <v>BSXZH0040000</v>
       </c>
       <c r="B386" t="str">
-        <v>BSXSG0011400.s.02</v>
+        <v>BSXZH0002500.s.02</v>
       </c>
       <c r="C386" t="str">
-        <v>BWZ/VERK Rapperswil</v>
+        <v>BSDPZ</v>
       </c>
       <c r="D386" t="str">
-        <v>Berufs- und Weiterbildungszentrum Rapperswil-Jona</v>
+        <v>Berufsschule für Detailhandel und Pharmazie Zürich Standort Herostrasse</v>
       </c>
       <c r="E386" t="str">
         <v/>
       </c>
       <c r="F386" t="str">
-        <v>info@bwz-rappi.ch</v>
+        <v>sekretariat.dpz@edu.zh.ch</v>
       </c>
       <c r="G386" t="str">
-        <v>058 228 20 00</v>
+        <v>044 368 27 00</v>
       </c>
       <c r="H386" t="str">
-        <v>https://www.bwz-rappi.ch</v>
+        <v>https://bsdpz.ch/</v>
       </c>
       <c r="I386" t="str">
-        <v>Zürcherstrasse</v>
+        <v>Herostrasse</v>
       </c>
       <c r="J386" t="str">
-        <v>1+7</v>
+        <v>16</v>
       </c>
       <c r="K386" t="str">
-        <v>8640</v>
+        <v>8048</v>
       </c>
       <c r="L386" t="str">
-        <v>Rapperswil SG</v>
+        <v>Zürich</v>
       </c>
       <c r="M386" t="str">
-        <v>sg</v>
+        <v>zh</v>
       </c>
       <c r="N386" t="str">
         <v>false</v>
       </c>
       <c r="O386" t="str">
-        <v>47.229698181152344,8.818918228149414</v>
+        <v>47.3929328918457,8.486472129821777</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="str">
-        <v>BSXSG0013500</v>
+        <v>BSXZH0032600</v>
       </c>
       <c r="B387" t="str">
-        <v>BSXSG0011400.s.03</v>
+        <v>BSXZH0032600.s.01</v>
       </c>
       <c r="C387" t="str">
-        <v>BWZ/KV Rapperswil</v>
+        <v xml:space="preserve">Berit </v>
       </c>
       <c r="D387" t="str">
-        <v>Berufs- und Weiterbildungszentrum Rapperswil-Jona</v>
+        <v>Berit Schulen</v>
       </c>
       <c r="E387" t="str">
         <v/>
       </c>
       <c r="F387" t="str">
-        <v>info@bwz-rappi.ch</v>
+        <v/>
       </c>
       <c r="G387" t="str">
-        <v>058 228 20 00</v>
+        <v>044 296 50 50</v>
       </c>
       <c r="H387" t="str">
-        <v>https://www.bwz-rappi.ch</v>
+        <v>https://www.berit-schulen.ch</v>
       </c>
       <c r="I387" t="str">
-        <v>Zürcherstrasse</v>
+        <v>Militärstrasse</v>
       </c>
       <c r="J387" t="str">
-        <v>1+7</v>
+        <v>76</v>
       </c>
       <c r="K387" t="str">
-        <v>8640</v>
+        <v>8004</v>
       </c>
       <c r="L387" t="str">
-        <v>Rapperswil SG</v>
+        <v>Zürich</v>
       </c>
       <c r="M387" t="str">
-        <v>sg</v>
+        <v>zh</v>
       </c>
       <c r="N387" t="str">
         <v>false</v>
       </c>
       <c r="O387" t="str">
-        <v>47.229698181152344,8.818918228149414</v>
+        <v>47.378578186035156,8.530230522155762</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="str">
-        <v/>
+        <v>BSXTI0009800</v>
       </c>
       <c r="B388" t="str">
-        <v>BSXSG0011500.s.01</v>
+        <v>BSXTI0009800.s.01</v>
       </c>
       <c r="C388" t="str">
-        <v>BWZT</v>
+        <v>SSSE Bellinzona</v>
       </c>
       <c r="D388" t="str">
-        <v>Berufs- und Weiterbildungszentrum Toggenburg</v>
+        <v>Scuola specializzata superiore di economia</v>
       </c>
       <c r="E388" t="str">
-        <v/>
+        <v>Informatica di gestione e economia</v>
       </c>
       <c r="F388" t="str">
-        <v>info@bwzt.ch</v>
+        <v>decs-ssse@edu.ti.ch</v>
       </c>
       <c r="G388" t="str">
-        <v>058 228 85 80</v>
+        <v>091 814 65 91</v>
       </c>
       <c r="H388" t="str">
-        <v>https://www.bwzt.ch</v>
+        <v>https://www.ssig.ch</v>
       </c>
       <c r="I388" t="str">
-        <v>Bahnhofstrasse</v>
+        <v>Viale Stefano Franscini</v>
       </c>
       <c r="J388" t="str">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="K388" t="str">
-        <v>9630</v>
+        <v>6500</v>
       </c>
       <c r="L388" t="str">
-        <v>Wattwil</v>
+        <v>Bellinzona</v>
       </c>
       <c r="M388" t="str">
-        <v>sg</v>
+        <v>ti</v>
       </c>
       <c r="N388" t="str">
         <v>false</v>
       </c>
       <c r="O388" t="str">
-        <v>47.29821014404297,9.088826179504395</v>
+        <v>46.1945915222168,9.01243782043457</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="str">
         <v/>
       </c>
       <c r="B389" t="str">
-        <v>BSXSG0011500.s.02</v>
+        <v>BSXGE0056200.s.01</v>
       </c>
       <c r="C389" t="str">
-        <v/>
+        <v>EC André-Chavanne</v>
       </c>
       <c r="D389" t="str">
-        <v>Berufs- und Weiterbildungszentrum Toggenburg Standort Lichtensteig</v>
+        <v>Ecole de commerce André-Chavanne</v>
       </c>
       <c r="E389" t="str">
         <v/>
       </c>
       <c r="F389" t="str">
-        <v>info@bwzt.ch</v>
+        <v/>
       </c>
       <c r="G389" t="str">
-        <v>058 228 85 80</v>
+        <v>022 388 37 00</v>
       </c>
       <c r="H389" t="str">
-        <v>https://www.bwzt.ch</v>
+        <v/>
       </c>
       <c r="I389" t="str">
-        <v>Bürgistrasse</v>
+        <v>Avenue de Trembley</v>
       </c>
       <c r="J389" t="str">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="K389" t="str">
-        <v/>
+        <v>1211</v>
       </c>
       <c r="L389" t="str">
-        <v>Lichtensteig</v>
+        <v>Genève 28</v>
       </c>
       <c r="M389" t="str">
-        <v>sg</v>
+        <v>ge</v>
       </c>
       <c r="N389" t="str">
         <v>false</v>
       </c>
       <c r="O389" t="str">
-        <v>47.32452673455808,9.090008999452827</v>
+        <v>46.222033575408524,6.120317510653622</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="str">
-        <v>BSXVD9902903</v>
+        <v>BSXBL0011100</v>
       </c>
       <c r="B390" t="str">
-        <v>BSXVD0002900.s.03</v>
+        <v>BSXBL0011100.s.01</v>
       </c>
       <c r="C390" t="str">
-        <v>CPNV- Ste-Croix</v>
+        <v>kvBL</v>
       </c>
       <c r="D390" t="str">
-        <v>Centre professionnel du Nord Vaudois - Sainte-Croix</v>
+        <v>Schulen kvBL</v>
       </c>
       <c r="E390" t="str">
-        <v/>
+        <v>Standort Liestal</v>
       </c>
       <c r="F390" t="str">
-        <v>sc.cpnv@vd.ch</v>
+        <v>liestal@kvbl.ch</v>
       </c>
       <c r="G390" t="str">
-        <v>024 557 60 70</v>
+        <v>061 926 25 00</v>
       </c>
       <c r="H390" t="str">
-        <v>https://www.cpnv.ch</v>
+        <v>https://www.kvbl.ch</v>
       </c>
       <c r="I390" t="str">
-        <v>Avenue de la Gare</v>
+        <v>Obergestadeckweg</v>
       </c>
       <c r="J390" t="str">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="K390" t="str">
-        <v>1450</v>
+        <v>4410</v>
       </c>
       <c r="L390" t="str">
-        <v>Ste-Croix</v>
+        <v>Liestal</v>
       </c>
       <c r="M390" t="str">
-        <v>vd</v>
+        <v>bl</v>
       </c>
       <c r="N390" t="str">
         <v>false</v>
       </c>
       <c r="O390" t="str">
-        <v>46.821353912353516,6.500144004821777</v>
+        <v>47.48516445433095,7.737005925105132</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="str">
-        <v>BSXVD0009000</v>
+        <v>BSXBL0011300</v>
       </c>
       <c r="B391" t="str">
-        <v>BSXVD0002900.s.02</v>
+        <v>BSXBL0011100.s.02</v>
       </c>
       <c r="C391" t="str">
-        <v>CPNV - Payerne</v>
+        <v>kvBL</v>
       </c>
       <c r="D391" t="str">
-        <v>Centre professionnel du Nord Vaudois - Payerne</v>
+        <v>Schulen kvBL</v>
       </c>
       <c r="E391" t="str">
-        <v/>
+        <v>Standort Reinach</v>
       </c>
       <c r="F391" t="str">
-        <v>pa.cpnv@vd.ch</v>
+        <v>reinach@kvbl.ch</v>
       </c>
       <c r="G391" t="str">
-        <v>026 557 38 50</v>
+        <v>061 717 18 18</v>
       </c>
       <c r="H391" t="str">
-        <v>https://www.cpnv.ch</v>
+        <v>https://www.kvbl.ch</v>
       </c>
       <c r="I391" t="str">
-        <v>Rue du Châtelard</v>
+        <v>Weiermattstrasse</v>
       </c>
       <c r="J391" t="str">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="K391" t="str">
-        <v>1530</v>
+        <v>4153</v>
       </c>
       <c r="L391" t="str">
-        <v>Payerne</v>
+        <v>Reinach BL</v>
       </c>
       <c r="M391" t="str">
-        <v>vd</v>
+        <v>bl</v>
       </c>
       <c r="N391" t="str">
         <v>false</v>
       </c>
       <c r="O391" t="str">
-        <v>46.81840515136719,6.934828281402588</v>
+        <v>47.4968147277832,7.591800212860107</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="str">
-        <v>BSXVD9902904</v>
+        <v/>
       </c>
       <c r="B392" t="str">
-        <v>BSXVD0002900.s.04</v>
+        <v>BSXSH0010100.s.01</v>
       </c>
       <c r="C392" t="str">
-        <v>CPNV - César-Roux</v>
+        <v>HKV Schaffhausen</v>
       </c>
       <c r="D392" t="str">
-        <v>Centre professionnel du Nord Vaudois - César-Roux</v>
+        <v>Handelsschule KV Schaffhausen</v>
       </c>
       <c r="E392" t="str">
         <v/>
       </c>
       <c r="F392" t="str">
-        <v>epcr.cpnv@vd.ch</v>
+        <v>info@hkv-sh.ch</v>
       </c>
       <c r="G392" t="str">
-        <v>021 316 11 11</v>
+        <v>052 630 79 00</v>
       </c>
       <c r="H392" t="str">
-        <v>https://www.cpnv.ch</v>
+        <v>https://www.hkv-sh.ch</v>
       </c>
       <c r="I392" t="str">
-        <v>Rue César-Roux</v>
+        <v>Baumgartenstrasse</v>
       </c>
       <c r="J392" t="str">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="K392" t="str">
-        <v>1005</v>
+        <v>8201</v>
       </c>
       <c r="L392" t="str">
-        <v>Lausanne</v>
+        <v>Schaffhausen</v>
       </c>
       <c r="M392" t="str">
-        <v>vd</v>
+        <v>sh</v>
       </c>
       <c r="N392" t="str">
         <v>false</v>
       </c>
       <c r="O392" t="str">
-        <v>46.524837493896484,6.637421607971191</v>
+        <v>47.69462585449219,8.637624740600586</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="str">
         <v/>
       </c>
       <c r="B393" t="str">
-        <v>BSXVD0002900.s.01</v>
+        <v>BSXGE0067600.s.01</v>
       </c>
       <c r="C393" t="str">
-        <v>CPNV - Yverdon</v>
+        <v>CFP-Santé-Social</v>
       </c>
       <c r="D393" t="str">
-        <v>Centre professionnel du Nord Vaudois - Yverdon</v>
+        <v>Centre de formation professionnelle - Santé-Social - Ecole d'assistant.e socio-éducatif.ve</v>
       </c>
       <c r="E393" t="str">
         <v/>
       </c>
       <c r="F393" t="str">
-        <v>secretariat.cpnv@vd.ch</v>
+        <v/>
       </c>
       <c r="G393" t="str">
-        <v>024 557 72 77</v>
+        <v>022 388 72 80</v>
       </c>
       <c r="H393" t="str">
-        <v>https://www.cpnv.ch</v>
+        <v/>
       </c>
       <c r="I393" t="str">
-        <v>Roger-de-Guimps</v>
+        <v>Rue des Caroubiers</v>
       </c>
       <c r="J393" t="str">
-        <v>41</v>
+        <v>25</v>
       </c>
       <c r="K393" t="str">
-        <v>1400</v>
+        <v>1227</v>
       </c>
       <c r="L393" t="str">
-        <v>Yverdon-les-Bains</v>
+        <v>Carouge</v>
       </c>
       <c r="M393" t="str">
-        <v>vd</v>
+        <v>ge</v>
       </c>
       <c r="N393" t="str">
         <v>false</v>
       </c>
       <c r="O393" t="str">
-        <v>46.77369689941406,6.634331226348877</v>
+        <v>46.185848236083984,6.134190559387207</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="str">
         <v/>
       </c>
       <c r="B394" t="str">
-        <v>BSXLU0087800.s.01</v>
+        <v>BSXBS0010100.s.01</v>
       </c>
       <c r="C394" t="str">
-        <v>SWS Luzern</v>
+        <v>BFS Basel</v>
       </c>
       <c r="D394" t="str">
-        <v>SWS Schulen für Wirtschaft &amp; Sprachen Luzern</v>
+        <v>Berufsfachschule Basel</v>
       </c>
       <c r="E394" t="str">
         <v/>
       </c>
       <c r="F394" t="str">
-        <v>info@sws-weiterbildung.ch</v>
+        <v>bfs@bs.ch</v>
       </c>
       <c r="G394" t="str">
-        <v>052 212 38 22</v>
+        <v>061 267 55 00</v>
       </c>
       <c r="H394" t="str">
-        <v>https://www.sws-weiterbildung.ch/</v>
+        <v>https://www.bfsbs.ch</v>
       </c>
       <c r="I394" t="str">
-        <v>Zentralstrasse</v>
+        <v>Kohlenberggasse</v>
       </c>
       <c r="J394" t="str">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="K394" t="str">
-        <v>8090</v>
+        <v>4001</v>
       </c>
       <c r="L394" t="str">
-        <v>Luzern</v>
+        <v>Basel</v>
       </c>
       <c r="M394" t="str">
-        <v>lu</v>
+        <v>bs</v>
       </c>
       <c r="N394" t="str">
         <v>false</v>
       </c>
       <c r="O394" t="str">
-        <v>47.04992909319399,8.309472069861187</v>
+        <v>47.55316925048828,7.588014125823975</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="str">
-        <v>BSXZH0002500</v>
+        <v/>
       </c>
       <c r="B395" t="str">
-        <v>BSXZH0002500.s.01</v>
+        <v>BSXBS0010100.s.02</v>
       </c>
       <c r="C395" t="str">
-        <v>BSDPZ Zürich</v>
+        <v>Couture-Ateliers</v>
       </c>
       <c r="D395" t="str">
-        <v>Berufsschule für Detailhandel und Pharmazie Zürich</v>
+        <v>Couture-Ateliers BFS Basel</v>
       </c>
       <c r="E395" t="str">
         <v/>
       </c>
       <c r="F395" t="str">
-        <v>sekretariat.dpz@edu.zh.ch</v>
+        <v/>
       </c>
       <c r="G395" t="str">
-        <v>044 368 27 00</v>
+        <v>061 267 54 97</v>
       </c>
       <c r="H395" t="str">
-        <v>https://bsdpz.ch/</v>
+        <v/>
       </c>
       <c r="I395" t="str">
-        <v>Niklausstrasse</v>
+        <v>Freilager-Platz</v>
       </c>
       <c r="J395" t="str">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="K395" t="str">
-        <v>8090</v>
+        <v>4142</v>
       </c>
       <c r="L395" t="str">
-        <v>Zürich</v>
+        <v>Münchenstein</v>
       </c>
       <c r="M395" t="str">
-        <v>zh</v>
+        <v>bs</v>
       </c>
       <c r="N395" t="str">
         <v>false</v>
       </c>
       <c r="O395" t="str">
-        <v>47.38628005981445,8.539347648620605</v>
+        <v>47.53208,7.6098</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="str">
-        <v>BSXZH0040000</v>
+        <v/>
       </c>
       <c r="B396" t="str">
-        <v>BSXZH0002500.s.02</v>
+        <v>BSXGE0068500.s.01</v>
       </c>
       <c r="C396" t="str">
-        <v>BSDPZ</v>
+        <v>CFP Santé</v>
       </c>
       <c r="D396" t="str">
-        <v>Berufsschule für Detailhandel und Pharmazie Zürich Standort Herostrasse</v>
+        <v>Centre de formation professionnelle – Santé</v>
       </c>
       <c r="E396" t="str">
         <v/>
       </c>
       <c r="F396" t="str">
-        <v>sekretariat.dpz@edu.zh.ch</v>
+        <v>assc@etat.ge.ch</v>
       </c>
       <c r="G396" t="str">
-        <v>044 368 27 00</v>
+        <v>022 388 57 50</v>
       </c>
       <c r="H396" t="str">
-        <v>https://bsdpz.ch/</v>
+        <v>https://edu.ge.ch/secondaire2/ecaso/accueil</v>
       </c>
       <c r="I396" t="str">
-        <v>Herostrasse</v>
+        <v>Boulevard de la Cluse</v>
       </c>
       <c r="J396" t="str">
         <v>16</v>
       </c>
       <c r="K396" t="str">
-        <v>8048</v>
+        <v>1205</v>
       </c>
       <c r="L396" t="str">
-        <v>Zürich</v>
+        <v>Genève</v>
       </c>
       <c r="M396" t="str">
-        <v>zh</v>
+        <v>ge</v>
       </c>
       <c r="N396" t="str">
         <v>false</v>
       </c>
       <c r="O396" t="str">
-        <v>47.3929328918457,8.486472129821777</v>
+        <v>46.1885986328125,6.144690036773682</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="str">
-        <v>BSXTI0009800</v>
+        <v/>
       </c>
       <c r="B397" t="str">
-        <v>BSXTI0009800.s.01</v>
+        <v>BSXVD0002100.s.01</v>
       </c>
       <c r="C397" t="str">
-        <v>SSSE Bellinzona</v>
+        <v>EPCA</v>
       </c>
       <c r="D397" t="str">
-        <v>Scuola specializzata superiore di economia</v>
+        <v>Ecole professionnelle du Chablais</v>
       </c>
       <c r="E397" t="str">
-        <v>Informatica di gestione e economia</v>
+        <v/>
       </c>
       <c r="F397" t="str">
-        <v>decs-ssse@edu.ti.ch</v>
+        <v>secretariat.epca@vd.ch</v>
       </c>
       <c r="G397" t="str">
-        <v>091 814 65 91</v>
+        <v>024 557 79 39</v>
       </c>
       <c r="H397" t="str">
-        <v>https://www.ssig.ch</v>
+        <v>https://www.epca.ch</v>
       </c>
       <c r="I397" t="str">
-        <v>Viale Stefano Franscini</v>
+        <v>Avenue des Marronniers</v>
       </c>
       <c r="J397" t="str">
-        <v>32</v>
+        <v>3</v>
       </c>
       <c r="K397" t="str">
-        <v>6500</v>
+        <v>1860</v>
       </c>
       <c r="L397" t="str">
-        <v>Bellinzona</v>
+        <v>Aigle</v>
       </c>
       <c r="M397" t="str">
-        <v>ti</v>
+        <v>vd</v>
       </c>
       <c r="N397" t="str">
         <v>false</v>
       </c>
       <c r="O397" t="str">
-        <v>46.1945915222168,9.01243782043457</v>
+        <v>46.31602478027344,6.966814994812012</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="str">
-        <v/>
+        <v>BSXTI9910402</v>
       </c>
       <c r="B398" t="str">
-        <v>BSXBS0010100.s.01</v>
+        <v>BSXTI0010400.s.02</v>
       </c>
       <c r="C398" t="str">
-        <v>BFS Basel</v>
+        <v>Gruppo Sant'Anna</v>
       </c>
       <c r="D398" t="str">
-        <v>Berufsfachschule Basel</v>
+        <v>Istituto Sant'Anna e Scuole Associate</v>
       </c>
       <c r="E398" t="str">
-        <v/>
+        <v>Santa Caterina-Scuola La Commerciale</v>
       </c>
       <c r="F398" t="str">
-        <v>bfs@edubs.ch</v>
+        <v>info@istitutosantacaterina.ch</v>
       </c>
       <c r="G398" t="str">
-        <v>061 267 55 00</v>
+        <v>091 751 17 84</v>
       </c>
       <c r="H398" t="str">
-        <v>https://www.bfsbs.ch</v>
+        <v>https://istitutosantanna.ch/</v>
       </c>
       <c r="I398" t="str">
-        <v>Kohlenberggasse</v>
+        <v>Via Santa Caterina</v>
       </c>
       <c r="J398" t="str">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="K398" t="str">
-        <v>4001</v>
+        <v>6600</v>
       </c>
       <c r="L398" t="str">
-        <v>Basel</v>
+        <v>Locarno</v>
       </c>
       <c r="M398" t="str">
-        <v>bs</v>
+        <v>ti</v>
       </c>
       <c r="N398" t="str">
         <v>false</v>
       </c>
       <c r="O398" t="str">
-        <v>47.55316925048828,7.588014125823975</v>
+        <v>46.17068821768872,8.797611039486837</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="str">
-        <v/>
+        <v>BSXTI9910403</v>
       </c>
       <c r="B399" t="str">
-        <v>BSXGE0056200.s.01</v>
+        <v>BSXTI0010400.s.03</v>
       </c>
       <c r="C399" t="str">
-        <v>EC André-Chavanne</v>
+        <v>Gruppo Sant'Anna</v>
       </c>
       <c r="D399" t="str">
-        <v>Ecole de commerce André-Chavanne</v>
+        <v>Istituto Sant'Anna e Scuole Associate</v>
       </c>
       <c r="E399" t="str">
-        <v/>
+        <v>Sant'Anna-Scuola La Commerciale</v>
       </c>
       <c r="F399" t="str">
-        <v/>
+        <v>info@istitutosantanna.ch</v>
       </c>
       <c r="G399" t="str">
-        <v>022 388 37 00</v>
+        <v>091 923 91 50</v>
       </c>
       <c r="H399" t="str">
-        <v/>
+        <v>https://istitutosantanna.ch/</v>
       </c>
       <c r="I399" t="str">
-        <v>Avenue de Trembley</v>
+        <v>Via Nassa</v>
       </c>
       <c r="J399" t="str">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="K399" t="str">
-        <v>1211</v>
+        <v>6900</v>
       </c>
       <c r="L399" t="str">
-        <v>Genève 28</v>
+        <v>Lugano</v>
       </c>
       <c r="M399" t="str">
-        <v>ge</v>
+        <v>ti</v>
       </c>
       <c r="N399" t="str">
         <v>false</v>
       </c>
       <c r="O399" t="str">
-        <v>46.222033575408524,6.120317510653622</v>
+        <v>46.0006804681441,8.949403424137994</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="str">
-        <v>BSXBL0011100</v>
+        <v>BSXTI0010400</v>
       </c>
       <c r="B400" t="str">
-        <v>BSXBL0011100.s.01</v>
+        <v>BSXTI0010400.s.01</v>
       </c>
       <c r="C400" t="str">
-        <v>kvBL</v>
+        <v>Gruppo Sant'Anna</v>
       </c>
       <c r="D400" t="str">
-        <v>Schulen kvBL</v>
+        <v>Istituto Sant'Anna e Scuole Associate</v>
       </c>
       <c r="E400" t="str">
-        <v>Standort Liestal</v>
+        <v>Scuola La Commerciale</v>
       </c>
       <c r="F400" t="str">
-        <v>liestal@kvbl.ch</v>
+        <v>info@istitutosantacaterina.ch</v>
       </c>
       <c r="G400" t="str">
-        <v>061 926 25 00</v>
+        <v>091 825 25 85</v>
       </c>
       <c r="H400" t="str">
-        <v>https://www.kvbl.ch</v>
+        <v>https://istitutosantanna.ch/</v>
       </c>
       <c r="I400" t="str">
-        <v>Obergestadeckweg</v>
+        <v>Via Codeborgo</v>
       </c>
       <c r="J400" t="str">
-        <v>21</v>
+        <v>1</v>
       </c>
       <c r="K400" t="str">
-        <v>4410</v>
+        <v>6500</v>
       </c>
       <c r="L400" t="str">
-        <v>Liestal</v>
+        <v>Bellinzona</v>
       </c>
       <c r="M400" t="str">
-        <v>bl</v>
+        <v>ti</v>
       </c>
       <c r="N400" t="str">
         <v>false</v>
       </c>
       <c r="O400" t="str">
-        <v>47.48516445433095,7.737005925105132</v>
+        <v>46.19235019062393,9.023258570171038</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="str">
-        <v>BSXBL0011300</v>
+        <v/>
       </c>
       <c r="B401" t="str">
-        <v>BSXBL0011100.s.02</v>
+        <v>BSXGE0068900.s.01</v>
       </c>
       <c r="C401" t="str">
-        <v>kvBL</v>
+        <v>CFPSHR</v>
       </c>
       <c r="D401" t="str">
-        <v>Schulen kvBL</v>
+        <v>Centre de Formation Professionnelle Services et Hôtellerie / Restauration</v>
       </c>
       <c r="E401" t="str">
-        <v>Standort Reinach</v>
+        <v/>
       </c>
       <c r="F401" t="str">
-        <v>reinach@kvbl.ch</v>
+        <v/>
       </c>
       <c r="G401" t="str">
-        <v>061 717 18 18</v>
+        <v>022 388 41 90</v>
       </c>
       <c r="H401" t="str">
-        <v>https://www.kvbl.ch</v>
+        <v/>
       </c>
       <c r="I401" t="str">
-        <v>Weiermattstrasse</v>
+        <v>Avenue de la Roseraie</v>
       </c>
       <c r="J401" t="str">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="K401" t="str">
-        <v>4153</v>
+        <v>1205</v>
       </c>
       <c r="L401" t="str">
-        <v>Reinach BL</v>
+        <v>Genève</v>
       </c>
       <c r="M401" t="str">
-        <v>bl</v>
+        <v>ge</v>
       </c>
       <c r="N401" t="str">
         <v>false</v>
       </c>
       <c r="O401" t="str">
-        <v>47.4968147277832,7.591800212860107</v>
+        <v>46.187828063964844,6.147933483123779</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="str">
         <v/>
       </c>
       <c r="B402" t="str">
-        <v>BSXSH0010100.s.01</v>
+        <v>BSXSG0018100.s.01</v>
       </c>
       <c r="C402" t="str">
-        <v>HKV Schaffhausen</v>
+        <v>United St. Gallen</v>
       </c>
       <c r="D402" t="str">
-        <v>Handelsschule KV Schaffhausen</v>
+        <v xml:space="preserve">UNITED School of Sports AG  </v>
       </c>
       <c r="E402" t="str">
         <v/>
       </c>
       <c r="F402" t="str">
-        <v>info@hkv-sh.ch</v>
+        <v>info@unitedschool.ch</v>
       </c>
       <c r="G402" t="str">
-        <v>052 630 79 00</v>
+        <v>071 220 94 70</v>
       </c>
       <c r="H402" t="str">
-        <v>https://www.hkv-sh.ch</v>
+        <v>https://unitedschool.ch/standorte/st-gallen/</v>
       </c>
       <c r="I402" t="str">
-        <v>Baumgartenstrasse</v>
+        <v>St. Leonhard-Strasse</v>
       </c>
       <c r="J402" t="str">
-        <v>5</v>
+        <v>76</v>
       </c>
       <c r="K402" t="str">
-        <v>8201</v>
+        <v>9000</v>
       </c>
       <c r="L402" t="str">
-        <v>Schaffhausen</v>
+        <v>St. Gallen</v>
       </c>
       <c r="M402" t="str">
-        <v>sh</v>
+        <v>sg</v>
       </c>
       <c r="N402" t="str">
         <v>false</v>
       </c>
       <c r="O402" t="str">
-        <v>47.69462585449219,8.637624740600586</v>
+        <v>47.42117970121603,9.365045636476854</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="str">
         <v/>
       </c>
       <c r="B403" t="str">
-        <v>BSXGE0067600.s.01</v>
+        <v>BSXSO0012800.s.01</v>
       </c>
       <c r="C403" t="str">
-        <v>CFP-Santé-Social</v>
+        <v>Polybau - Grenchen</v>
       </c>
       <c r="D403" t="str">
-        <v>Centre de formation professionnelle - Santé-Social - Ecole d'assistant.e socio-éducatif.ve</v>
+        <v>Polybau - Grenchen</v>
       </c>
       <c r="E403" t="str">
         <v/>
       </c>
       <c r="F403" t="str">
-        <v/>
+        <v>info@polybau.ch</v>
       </c>
       <c r="G403" t="str">
-        <v>022 388 72 80</v>
+        <v>071 955 70 41</v>
       </c>
       <c r="H403" t="str">
-        <v/>
+        <v>https://polybau.ch/grenchen</v>
       </c>
       <c r="I403" t="str">
-        <v>Rue des Caroubiers</v>
+        <v>Sportstrasse</v>
       </c>
       <c r="J403" t="str">
-        <v>25</v>
+        <v>2</v>
       </c>
       <c r="K403" t="str">
-        <v>1227</v>
+        <v>2540</v>
       </c>
       <c r="L403" t="str">
-        <v>Carouge</v>
+        <v>Grenchen</v>
       </c>
       <c r="M403" t="str">
-        <v>ge</v>
+        <v>so</v>
       </c>
       <c r="N403" t="str">
         <v>false</v>
       </c>
       <c r="O403" t="str">
-        <v>46.185848236083984,6.134190559387207</v>
+        <v>47.185179990368866,7.401393958838559</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="str">
         <v/>
       </c>
       <c r="B404" t="str">
-        <v>BSXGE0068500.s.01</v>
+        <v>BSXZG0011000.s.01</v>
       </c>
       <c r="C404" t="str">
-        <v>CFP Santé</v>
+        <v>WMS</v>
       </c>
       <c r="D404" t="str">
-        <v>Ecole d'assistant-e-s en soins et en santé communautaire</v>
+        <v>Wirtschaftsmittelschule Zug</v>
       </c>
       <c r="E404" t="str">
         <v/>
       </c>
       <c r="F404" t="str">
-        <v>assc@etat.ge.ch</v>
+        <v>info@wms-zug.ch</v>
       </c>
       <c r="G404" t="str">
-        <v>022 388 57 50</v>
+        <v>041 594 12 12</v>
       </c>
       <c r="H404" t="str">
-        <v>https://edu.ge.ch/secondaire2/ecaso/accueil</v>
+        <v>https://www.zg.ch/behoerden/direktion-fur-bildung-und-kultur/wms</v>
       </c>
       <c r="I404" t="str">
-        <v>Boulevard de la Cluse</v>
+        <v>Lüssiweg</v>
       </c>
       <c r="J404" t="str">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="K404" t="str">
-        <v>1205</v>
+        <v>6302</v>
       </c>
       <c r="L404" t="str">
-        <v>Genève</v>
+        <v>Zug</v>
       </c>
       <c r="M404" t="str">
-        <v>ge</v>
+        <v>zg</v>
       </c>
       <c r="N404" t="str">
         <v>false</v>
       </c>
       <c r="O404" t="str">
-        <v>46.1885986328125,6.144690036773682</v>
+        <v>47.17469787597656,8.523550987243652</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="str">
-        <v/>
+        <v>BSXZH0060800</v>
       </c>
       <c r="B405" t="str">
-        <v>BSXVD0002100.s.01</v>
+        <v>BSXZH0060800.s.01</v>
       </c>
       <c r="C405" t="str">
-        <v>EPCA</v>
+        <v>Careum Zürich</v>
       </c>
       <c r="D405" t="str">
-        <v>Ecole professionnelle du Chablais</v>
+        <v>Careum Bildungszentrum</v>
       </c>
       <c r="E405" t="str">
         <v/>
       </c>
       <c r="F405" t="str">
-        <v>secretariat.epca@vd.ch</v>
+        <v>info@careum-bildungszentrum.ch</v>
       </c>
       <c r="G405" t="str">
-        <v>024 557 79 39</v>
+        <v>043 222 52 00</v>
       </c>
       <c r="H405" t="str">
-        <v>https://www.epca.ch</v>
+        <v>https://www.careum.ch</v>
       </c>
       <c r="I405" t="str">
-        <v>Avenue des Marronniers</v>
+        <v>Gloriastrasse</v>
       </c>
       <c r="J405" t="str">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="K405" t="str">
-        <v>1860</v>
+        <v>8006</v>
       </c>
       <c r="L405" t="str">
-        <v>Aigle</v>
+        <v>Zürich</v>
       </c>
       <c r="M405" t="str">
-        <v>vd</v>
+        <v>zh</v>
       </c>
       <c r="N405" t="str">
         <v>false</v>
       </c>
       <c r="O405" t="str">
-        <v>46.31602478027344,6.966814994812012</v>
+        <v>47.37531280517578,8.553455352783203</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="str">
-        <v>BSXTI9910402</v>
+        <v>BSXZH0084600</v>
       </c>
       <c r="B406" t="str">
-        <v>BSXTI0010400.s.02</v>
+        <v>BSXZH0084600.s.01</v>
       </c>
       <c r="C406" t="str">
-        <v>Gruppo Sant'Anna</v>
+        <v/>
       </c>
       <c r="D406" t="str">
-        <v>Istituto Sant'Anna e Scuole Associate</v>
+        <v>Tanz Akademie Zürich</v>
       </c>
       <c r="E406" t="str">
-        <v>Santa Caterina-Scuola La Commerciale</v>
+        <v/>
       </c>
       <c r="F406" t="str">
-        <v>info@istitutosantacaterina.ch</v>
+        <v>info.tanz@zhdk.ch</v>
       </c>
       <c r="G406" t="str">
-        <v>091 751 17 84</v>
+        <v>043 446 50 30</v>
       </c>
       <c r="H406" t="str">
-        <v>https://istitutosantanna.ch/</v>
+        <v>https://www.zhdk.ch/taz</v>
       </c>
       <c r="I406" t="str">
-        <v>Via Santa Caterina</v>
+        <v>Pfingstweidstrasse</v>
       </c>
       <c r="J406" t="str">
-        <v>4</v>
+        <v>96</v>
       </c>
       <c r="K406" t="str">
-        <v>6600</v>
+        <v>8031</v>
       </c>
       <c r="L406" t="str">
-        <v>Locarno</v>
+        <v>Zürich</v>
       </c>
       <c r="M406" t="str">
-        <v>ti</v>
+        <v>zh</v>
       </c>
       <c r="N406" t="str">
         <v>false</v>
       </c>
       <c r="O406" t="str">
-        <v>46.17068821768872,8.797611039486837</v>
+        <v>47.39065933227539,8.511383056640625</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="str">
-        <v>BSXTI9910403</v>
+        <v/>
       </c>
       <c r="B407" t="str">
-        <v>BSXTI0010400.s.03</v>
+        <v>BSXVS0003000.s.01</v>
       </c>
       <c r="C407" t="str">
-        <v>Gruppo Sant'Anna</v>
+        <v>LZV</v>
       </c>
       <c r="D407" t="str">
-        <v>Istituto Sant'Anna e Scuole Associate</v>
+        <v>Landwirtschaftszentrum Visp</v>
       </c>
       <c r="E407" t="str">
-        <v>Sant'Anna-Scuola La Commerciale</v>
+        <v/>
       </c>
       <c r="F407" t="str">
-        <v>info@istitutosantanna.ch</v>
+        <v>dlw-bildung@admin.vs.ch</v>
       </c>
       <c r="G407" t="str">
-        <v>091 923 91 50</v>
+        <v>027 606 79 00</v>
       </c>
       <c r="H407" t="str">
-        <v>https://istitutosantanna.ch/</v>
+        <v>https://www.vs.ch/de/web/sca/landwirtschaftszentrum-visp</v>
       </c>
       <c r="I407" t="str">
-        <v>Via Nassa</v>
+        <v>Talstrasse</v>
       </c>
       <c r="J407" t="str">
-        <v>31</v>
+        <v>3</v>
       </c>
       <c r="K407" t="str">
-        <v>6900</v>
+        <v>3930</v>
       </c>
       <c r="L407" t="str">
-        <v>Lugano</v>
+        <v>Visp</v>
       </c>
       <c r="M407" t="str">
-        <v>ti</v>
+        <v>vs</v>
       </c>
       <c r="N407" t="str">
         <v>false</v>
       </c>
       <c r="O407" t="str">
-        <v>46.0006804681441,8.949403424137994</v>
+        <v>46.286354833810556,7.880986354833409</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="str">
-        <v>BSXTI0010400</v>
+        <v/>
       </c>
       <c r="B408" t="str">
-        <v>BSXTI0010400.s.01</v>
+        <v>BSXZG0011100.s.01</v>
       </c>
       <c r="C408" t="str">
-        <v>Gruppo Sant'Anna</v>
+        <v xml:space="preserve">OYM </v>
       </c>
       <c r="D408" t="str">
-        <v>Istituto Sant'Anna e Scuole Associate</v>
+        <v>OYM College AG</v>
       </c>
       <c r="E408" t="str">
-        <v>Scuola La Commerciale</v>
+        <v/>
       </c>
       <c r="F408" t="str">
-        <v>info@istitutosantacaterina.ch</v>
+        <v>info@oym-college.ch</v>
       </c>
       <c r="G408" t="str">
-        <v>091 825 25 85</v>
+        <v>041 269 69 99</v>
       </c>
       <c r="H408" t="str">
-        <v>https://istitutosantanna.ch/</v>
+        <v>https://www.oym-college.ch</v>
       </c>
       <c r="I408" t="str">
-        <v>Via Codeborgo</v>
+        <v>Lorzenparkstrasse</v>
       </c>
       <c r="J408" t="str">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="K408" t="str">
-        <v>6500</v>
+        <v>6330</v>
       </c>
       <c r="L408" t="str">
-        <v>Bellinzona</v>
+        <v>Cham</v>
       </c>
       <c r="M408" t="str">
-        <v>ti</v>
+        <v>zg</v>
       </c>
       <c r="N408" t="str">
         <v>false</v>
       </c>
       <c r="O408" t="str">
-        <v>46.19235019062393,9.023258570171038</v>
+        <v>47.19306023565908,8.455189153633027</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="str">
         <v/>
       </c>
       <c r="B409" t="str">
-        <v>BSXGE0068900.s.01</v>
+        <v>BSXGE0068700.s.01</v>
       </c>
       <c r="C409" t="str">
-        <v>CFPSHR</v>
+        <v>CFP-Santé-Social</v>
       </c>
       <c r="D409" t="str">
-        <v>Centre de Formation Professionnelle Services et Hôtellerie / Restauration</v>
+        <v>Centre de formation professionnelle - Santé-Social - Ecole de technicien-ne dentiste</v>
       </c>
       <c r="E409" t="str">
         <v/>
       </c>
       <c r="F409" t="str">
         <v/>
       </c>
       <c r="G409" t="str">
         <v>022 388 41 90</v>
       </c>
       <c r="H409" t="str">
         <v/>
       </c>
       <c r="I409" t="str">
-        <v>Avenue de la Roseraie</v>
+        <v>Chemin Gérard-de-Ternier</v>
       </c>
       <c r="J409" t="str">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="K409" t="str">
-        <v>1205</v>
+        <v>1213</v>
       </c>
       <c r="L409" t="str">
-        <v>Genève</v>
+        <v>Petit-Lancy</v>
       </c>
       <c r="M409" t="str">
         <v>ge</v>
       </c>
       <c r="N409" t="str">
         <v>false</v>
       </c>
       <c r="O409" t="str">
-        <v>46.187828063964844,6.147933483123779</v>
+        <v>46.195011138916016,6.106815338134766</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="str">
         <v/>
       </c>
       <c r="B410" t="str">
-        <v>BSXSG0018100.s.01</v>
+        <v>BSXFR0011100.s.01</v>
       </c>
       <c r="C410" t="str">
-        <v>United St. Gallen</v>
+        <v>GIBS</v>
       </c>
       <c r="D410" t="str">
-        <v xml:space="preserve">UNITED School of Sports AG  </v>
+        <v>Gewerbliche und Industrielle Berufsfachschule</v>
       </c>
       <c r="E410" t="str">
         <v/>
       </c>
       <c r="F410" t="str">
-        <v>info@unitedschool.ch</v>
+        <v>info.epai@edufr.ch</v>
       </c>
       <c r="G410" t="str">
-        <v>071 220 94 70</v>
+        <v>026 305 25 12</v>
       </c>
       <c r="H410" t="str">
-        <v>https://unitedschool.ch/standorte/st-gallen/</v>
+        <v>https://www.fr.ch/epai</v>
       </c>
       <c r="I410" t="str">
-        <v>St. Leonhard-Strasse</v>
+        <v>Derrière-les-Remparts</v>
       </c>
       <c r="J410" t="str">
-        <v>76</v>
+        <v>5</v>
       </c>
       <c r="K410" t="str">
-        <v>9000</v>
+        <v>1700</v>
       </c>
       <c r="L410" t="str">
-        <v>St. Gallen</v>
+        <v>Fribourg</v>
       </c>
       <c r="M410" t="str">
-        <v>sg</v>
+        <v>fr</v>
       </c>
       <c r="N410" t="str">
         <v>false</v>
       </c>
       <c r="O410" t="str">
-        <v>47.42117970121603,9.365045636476854</v>
+        <v>46.80867004394531,7.156752586364746</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="str">
         <v/>
       </c>
       <c r="B411" t="str">
-        <v>BSXSO0012800.s.01</v>
+        <v>BSXJU0031700.s.01</v>
       </c>
       <c r="C411" t="str">
-        <v>Polybau - Grenchen</v>
+        <v>CEJEF - Divart</v>
       </c>
       <c r="D411" t="str">
-        <v>Polybau - Grenchen</v>
+        <v>École professionnelle artisanale</v>
       </c>
       <c r="E411" t="str">
         <v/>
       </c>
       <c r="F411" t="str">
-        <v>info@polybau.ch</v>
+        <v>secr@divart.ch</v>
       </c>
       <c r="G411" t="str">
-        <v>071 955 70 41</v>
+        <v>032 420 75 00</v>
       </c>
       <c r="H411" t="str">
-        <v>https://polybau.ch/grenchen</v>
+        <v>https://site.divart.ch</v>
       </c>
       <c r="I411" t="str">
-        <v>Sportstrasse</v>
+        <v>Rue de la Jeunesse</v>
       </c>
       <c r="J411" t="str">
-        <v>2</v>
+        <v>32</v>
       </c>
       <c r="K411" t="str">
-        <v>2540</v>
+        <v>2800</v>
       </c>
       <c r="L411" t="str">
-        <v>Grenchen</v>
+        <v>Delémont</v>
       </c>
       <c r="M411" t="str">
-        <v>so</v>
+        <v>ju</v>
       </c>
       <c r="N411" t="str">
         <v>false</v>
       </c>
       <c r="O411" t="str">
-        <v>47.185179990368866,7.401393958838559</v>
+        <v>47.35737991333008,7.339074611663818</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="str">
         <v/>
       </c>
       <c r="B412" t="str">
-        <v>BSXZG0011000.s.01</v>
+        <v>BSXZH0084700.s.01</v>
       </c>
       <c r="C412" t="str">
-        <v>WMS</v>
+        <v>F+F</v>
       </c>
       <c r="D412" t="str">
-        <v>Wirtschaftsmittelschule Zug</v>
+        <v xml:space="preserve">F+F  Schule für Kunst und Design </v>
       </c>
       <c r="E412" t="str">
         <v/>
       </c>
       <c r="F412" t="str">
-        <v>info@wms-zug.ch</v>
+        <v>info@ffzh.ch</v>
       </c>
       <c r="G412" t="str">
-        <v>041 594 12 12</v>
+        <v>044 444 18 88</v>
       </c>
       <c r="H412" t="str">
-        <v>https://www.zg.ch/behoerden/direktion-fur-bildung-und-kultur/wms</v>
+        <v>https://ffzh.ch</v>
       </c>
       <c r="I412" t="str">
-        <v>Lüssiweg</v>
+        <v>Flurstrasse</v>
       </c>
       <c r="J412" t="str">
-        <v>24</v>
+        <v>89</v>
       </c>
       <c r="K412" t="str">
-        <v>6302</v>
+        <v>8047</v>
       </c>
       <c r="L412" t="str">
-        <v>Zug</v>
+        <v>Zürich</v>
       </c>
       <c r="M412" t="str">
-        <v>zg</v>
+        <v>zh</v>
       </c>
       <c r="N412" t="str">
         <v>false</v>
       </c>
       <c r="O412" t="str">
-        <v>47.17469787597656,8.523550987243652</v>
+        <v>47.38268569151596,8.492703804830036</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="str">
-        <v>BSXZH0060800</v>
+        <v/>
       </c>
       <c r="B413" t="str">
-        <v>BSXZH0060800.s.01</v>
+        <v>BSXBS0011900.s.01</v>
       </c>
       <c r="C413" t="str">
-        <v>Careum Zürich</v>
+        <v>Minerva Basel</v>
       </c>
       <c r="D413" t="str">
-        <v>Careum Bildungszentrum</v>
+        <v>Minerva Schule Basel</v>
       </c>
       <c r="E413" t="str">
         <v/>
       </c>
       <c r="F413" t="str">
-        <v>info@careum-bildungszentrum.ch</v>
+        <v>basel@minervaschulen.ch</v>
       </c>
       <c r="G413" t="str">
-        <v>043 222 52 00</v>
+        <v>061 377 99 55</v>
       </c>
       <c r="H413" t="str">
-        <v>https://www.careum.ch</v>
+        <v>https://www.minervaschulen.ch/de-ch/standorte/basel</v>
       </c>
       <c r="I413" t="str">
-        <v>Gloriastrasse</v>
+        <v>Engelgasse</v>
       </c>
       <c r="J413" t="str">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="K413" t="str">
-        <v>8006</v>
+        <v>4052</v>
       </c>
       <c r="L413" t="str">
-        <v>Zürich</v>
+        <v>Basel</v>
       </c>
       <c r="M413" t="str">
-        <v>zh</v>
+        <v>bs</v>
       </c>
       <c r="N413" t="str">
         <v>false</v>
       </c>
       <c r="O413" t="str">
-        <v>47.37531280517578,8.553455352783203</v>
+        <v>47.550872802734375,7.599091529846191</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="str">
-        <v>BSXZH0084600</v>
+        <v/>
       </c>
       <c r="B414" t="str">
-        <v>BSXZH0084600.s.01</v>
+        <v>BSXSG0011000.s.01</v>
       </c>
       <c r="C414" t="str">
-        <v/>
+        <v>GBS St.Gallen</v>
       </c>
       <c r="D414" t="str">
-        <v>Tanz Akademie Zürich</v>
+        <v>Gewerbliches Berufs- und Weiterbildungszentrum St.Gallen</v>
       </c>
       <c r="E414" t="str">
         <v/>
       </c>
       <c r="F414" t="str">
-        <v>info.tanz@zhdk.ch</v>
+        <v>info@gbssg.ch</v>
       </c>
       <c r="G414" t="str">
-        <v>043 446 50 30</v>
+        <v>058 228 26 00</v>
       </c>
       <c r="H414" t="str">
-        <v>https://www.zhdk.ch/taz</v>
+        <v>https://www.gbssg.ch</v>
       </c>
       <c r="I414" t="str">
-        <v>Pfingstweidstrasse</v>
+        <v>Demutstrasse</v>
       </c>
       <c r="J414" t="str">
-        <v>96</v>
+        <v>115</v>
       </c>
       <c r="K414" t="str">
-        <v>8031</v>
+        <v>9012</v>
       </c>
       <c r="L414" t="str">
-        <v>Zürich</v>
+        <v>St. Gallen</v>
       </c>
       <c r="M414" t="str">
-        <v>zh</v>
+        <v>sg</v>
       </c>
       <c r="N414" t="str">
         <v>false</v>
       </c>
       <c r="O414" t="str">
-        <v>47.39065933227539,8.511383056640625</v>
+        <v>47.41228103637695,9.36807918548584</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="str">
         <v/>
       </c>
       <c r="B415" t="str">
-        <v>BSXVS0003000.s.01</v>
+        <v>BSXGE0050200.s.01</v>
       </c>
       <c r="C415" t="str">
-        <v>LZV</v>
+        <v>CFP Arts</v>
       </c>
       <c r="D415" t="str">
-        <v>Landwirtschaftszentrum Visp</v>
+        <v>Centre de formation professionnelle Arts</v>
       </c>
       <c r="E415" t="str">
         <v/>
       </c>
       <c r="F415" t="str">
-        <v>dlw-bildung@admin.vs.ch</v>
+        <v/>
       </c>
       <c r="G415" t="str">
-        <v>027 606 79 00</v>
+        <v>022 388 50 00</v>
       </c>
       <c r="H415" t="str">
-        <v>https://www.vs.ch/de/web/sca/landwirtschaftszentrum-visp</v>
+        <v/>
       </c>
       <c r="I415" t="str">
-        <v>Talstrasse</v>
+        <v>Rue Necker</v>
       </c>
       <c r="J415" t="str">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K415" t="str">
-        <v>3930</v>
+        <v>1201</v>
       </c>
       <c r="L415" t="str">
-        <v>Visp</v>
+        <v>Genève</v>
       </c>
       <c r="M415" t="str">
-        <v>vs</v>
+        <v>ge</v>
       </c>
       <c r="N415" t="str">
         <v>false</v>
       </c>
       <c r="O415" t="str">
-        <v>46.286354833810556,7.880986354833409</v>
+        <v>46.207061767578125,6.1404032707214355</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="str">
         <v/>
       </c>
       <c r="B416" t="str">
-        <v>BSXZG0011100.s.01</v>
+        <v>BSXGE0068600.s.01</v>
       </c>
       <c r="C416" t="str">
-        <v xml:space="preserve">OYM </v>
+        <v>CFP-Santé-Social</v>
       </c>
       <c r="D416" t="str">
-        <v>OYM College AG</v>
+        <v>CFP-Santé-Social - Ecole d'assistant-e médical-e</v>
       </c>
       <c r="E416" t="str">
         <v/>
       </c>
       <c r="F416" t="str">
-        <v>info@oym-college.ch</v>
+        <v/>
       </c>
       <c r="G416" t="str">
-        <v>079 376 66 36</v>
+        <v>022 388 34 10</v>
       </c>
       <c r="H416" t="str">
-        <v>https://www.oym.ch</v>
+        <v/>
       </c>
       <c r="I416" t="str">
-        <v>Lorzenparkstrasse</v>
+        <v>Chemin des Bougeries</v>
       </c>
       <c r="J416" t="str">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="K416" t="str">
-        <v>6330</v>
+        <v>1231</v>
       </c>
       <c r="L416" t="str">
-        <v>Cham</v>
+        <v>Conches</v>
       </c>
       <c r="M416" t="str">
-        <v>zg</v>
+        <v>ge</v>
       </c>
       <c r="N416" t="str">
         <v>false</v>
       </c>
       <c r="O416" t="str">
-        <v>47.19306023565908,8.455189153633027</v>
+        <v>46.18962097167969,6.177772045135498</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="str">
         <v/>
       </c>
       <c r="B417" t="str">
-        <v>BSXGE0068700.s.01</v>
+        <v>BSXGE0068800.s.01</v>
       </c>
       <c r="C417" t="str">
-        <v>CFP-Santé-Social</v>
+        <v>CFPS</v>
       </c>
       <c r="D417" t="str">
-        <v>Centre de formation professionnelle - Santé-Social - Ecole de technicien-ne dentiste</v>
+        <v>Centre de formation professionnelle Santé -Ecole des Métiers du laboratoire</v>
       </c>
       <c r="E417" t="str">
         <v/>
       </c>
       <c r="F417" t="str">
         <v/>
       </c>
       <c r="G417" t="str">
-        <v>022 388 41 90</v>
+        <v>022 388 87 01</v>
       </c>
       <c r="H417" t="str">
         <v/>
       </c>
       <c r="I417" t="str">
         <v>Chemin Gérard-de-Ternier</v>
       </c>
       <c r="J417" t="str">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="K417" t="str">
         <v>1213</v>
       </c>
       <c r="L417" t="str">
         <v>Petit-Lancy</v>
       </c>
       <c r="M417" t="str">
         <v>ge</v>
       </c>
       <c r="N417" t="str">
         <v>false</v>
       </c>
       <c r="O417" t="str">
-        <v>46.195011138916016,6.106815338134766</v>
+        <v>46.19462594114599,6.107496584181412</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="str">
         <v/>
       </c>
       <c r="B418" t="str">
-        <v>BSXFR0011100.s.01</v>
+        <v>BSXTG0076400.s.01</v>
       </c>
       <c r="C418" t="str">
-        <v>GIBS</v>
+        <v>IMS Frauenfeld</v>
       </c>
       <c r="D418" t="str">
-        <v>Gewerbliche und Industrielle Berufsfachschule</v>
+        <v>Kantonsschule Frauenfeld</v>
       </c>
       <c r="E418" t="str">
-        <v/>
+        <v>Informatikschule</v>
       </c>
       <c r="F418" t="str">
-        <v>info.epai@edufr.ch</v>
+        <v>info@kanti-frauenfeld.ch</v>
       </c>
       <c r="G418" t="str">
-        <v>026 305 25 12</v>
+        <v>052 728 33 11</v>
       </c>
       <c r="H418" t="str">
-        <v>https://www.fr.ch/epai</v>
+        <v>https://www.kanti-frauenfeld.ch</v>
       </c>
       <c r="I418" t="str">
-        <v>Derrière-les-Remparts</v>
+        <v>Ringstrasse</v>
       </c>
       <c r="J418" t="str">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="K418" t="str">
-        <v>1700</v>
+        <v>8501</v>
       </c>
       <c r="L418" t="str">
-        <v>Fribourg</v>
+        <v>Frauenfeld</v>
       </c>
       <c r="M418" t="str">
-        <v>fr</v>
+        <v>tg</v>
       </c>
       <c r="N418" t="str">
         <v>false</v>
       </c>
       <c r="O418" t="str">
-        <v>46.80867004394531,7.156752586364746</v>
+        <v>47.555118560791016,8.902958869934082</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="str">
-        <v>BSXZH0041200</v>
+        <v/>
       </c>
       <c r="B419" t="str">
-        <v>BSXZH0041200.s.01</v>
+        <v>BSXVD0008500.s.01</v>
       </c>
       <c r="C419" t="str">
-        <v>KWI</v>
+        <v>LEMANIA</v>
       </c>
       <c r="D419" t="str">
-        <v>Kantonsschule Wiedikon</v>
+        <v>Ecole Lémania</v>
       </c>
       <c r="E419" t="str">
         <v/>
       </c>
       <c r="F419" t="str">
-        <v>rektorat@kwi.ch</v>
+        <v>info@lemania.com</v>
       </c>
       <c r="G419" t="str">
-        <v>044 457 71 11</v>
+        <v>021 320 15 01</v>
       </c>
       <c r="H419" t="str">
-        <v>https://www.kwi.ch</v>
+        <v>https://www.lemania.ch</v>
       </c>
       <c r="I419" t="str">
-        <v>Güterstrasse</v>
+        <v>Chemin de Préville</v>
       </c>
       <c r="J419" t="str">
-        <v>23</v>
+        <v>3</v>
       </c>
       <c r="K419" t="str">
-        <v>8004</v>
+        <v>1003</v>
       </c>
       <c r="L419" t="str">
-        <v>Zürich</v>
+        <v>Lausanne</v>
       </c>
       <c r="M419" t="str">
-        <v>zh</v>
+        <v>vd</v>
       </c>
       <c r="N419" t="str">
         <v>false</v>
       </c>
       <c r="O419" t="str">
-        <v>47.382720947265625,8.518397331237793</v>
+        <v>46.519073486328125,6.6275715827941895</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="str">
-        <v/>
+        <v>BSXTI0090000</v>
       </c>
       <c r="B420" t="str">
-        <v>BSXJU0031700.s.01</v>
+        <v>BSXTI0090000.s.01</v>
       </c>
       <c r="C420" t="str">
-        <v>CEJEF - Divart</v>
+        <v>SCC Bellinzona</v>
       </c>
       <c r="D420" t="str">
-        <v>École professionnelle artisanale</v>
+        <v>Scuola cantonale di commercio Bellinzona</v>
       </c>
       <c r="E420" t="str">
         <v/>
       </c>
       <c r="F420" t="str">
-        <v>secr@divart.ch</v>
+        <v>decs-scc.bellinzona@edu.ti.ch</v>
       </c>
       <c r="G420" t="str">
-        <v>032 420 75 00</v>
+        <v>091 814 65 11</v>
       </c>
       <c r="H420" t="str">
-        <v>https://site.divart.ch</v>
+        <v>https://www.sccbellinzona.ti.ch/</v>
       </c>
       <c r="I420" t="str">
-        <v>Rue de la Jeunesse</v>
+        <v>Stabile Torretta  Viale Stefano Franscini</v>
       </c>
       <c r="J420" t="str">
         <v>32</v>
       </c>
       <c r="K420" t="str">
-        <v>2800</v>
+        <v>6500</v>
       </c>
       <c r="L420" t="str">
-        <v>Delémont</v>
+        <v>Bellinzona</v>
       </c>
       <c r="M420" t="str">
-        <v>ju</v>
+        <v>ti</v>
       </c>
       <c r="N420" t="str">
         <v>false</v>
       </c>
       <c r="O420" t="str">
-        <v>47.35737991333008,7.339074611663818</v>
+        <v>46.19464243022212,9.012830149341115</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="str">
-        <v/>
+        <v>BSXTI9907702</v>
       </c>
       <c r="B421" t="str">
-        <v>BSXBS0011900.s.01</v>
+        <v>BSXTI0007700.s.02</v>
       </c>
       <c r="C421" t="str">
-        <v>Minerva Basel</v>
+        <v>CPC Locarno</v>
       </c>
       <c r="D421" t="str">
-        <v>Minerva Schule Basel</v>
+        <v>Centro professionale commerciale Locarno</v>
       </c>
       <c r="E421" t="str">
-        <v/>
+        <v>Scuola media di commercio</v>
       </c>
       <c r="F421" t="str">
-        <v>basel@minervaschulen.ch</v>
+        <v>decs-cpc.locarno@edu.ti.ch</v>
       </c>
       <c r="G421" t="str">
-        <v>061 377 99 55</v>
+        <v>091 816 01 11</v>
       </c>
       <c r="H421" t="str">
-        <v>https://www.minervaschulen.ch/de-ch/standorte/basel</v>
+        <v>https://www.cpclocarno.ti.ch/</v>
       </c>
       <c r="I421" t="str">
-        <v>Engelgasse</v>
+        <v>Via Cappuccini</v>
       </c>
       <c r="J421" t="str">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="K421" t="str">
-        <v>4052</v>
+        <v>6601</v>
       </c>
       <c r="L421" t="str">
-        <v>Basel</v>
+        <v>Locarno</v>
       </c>
       <c r="M421" t="str">
-        <v>bs</v>
+        <v>ti</v>
       </c>
       <c r="N421" t="str">
         <v>false</v>
       </c>
       <c r="O421" t="str">
-        <v>47.550872802734375,7.599091529846191</v>
+        <v>46.17186343543309,8.797103868686401</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="str">
-        <v/>
+        <v>BSXTI0007700</v>
       </c>
       <c r="B422" t="str">
-        <v>BSXSG0011000.s.01</v>
+        <v>BSXTI0007700.s.01</v>
       </c>
       <c r="C422" t="str">
-        <v>GBS St.Gallen</v>
+        <v>CPC Locarno</v>
       </c>
       <c r="D422" t="str">
-        <v>Gewerbliches Berufs- und Weiterbildungszentrum St.Gallen</v>
+        <v>Centro professionale commerciale Locarno</v>
       </c>
       <c r="E422" t="str">
-        <v/>
+        <v>Scuola professionale commerciale</v>
       </c>
       <c r="F422" t="str">
-        <v>info@gbssg.ch</v>
+        <v>decs-cpc.locarno@edu.ti.ch</v>
       </c>
       <c r="G422" t="str">
-        <v>058 228 26 00</v>
+        <v>091 816 01 11</v>
       </c>
       <c r="H422" t="str">
-        <v>https://www.gbssg.ch</v>
+        <v>https://www.cpclocarno.ti.ch/</v>
       </c>
       <c r="I422" t="str">
-        <v>Demutstrasse</v>
+        <v>Via Cappuccini</v>
       </c>
       <c r="J422" t="str">
-        <v>115</v>
+        <v>2</v>
       </c>
       <c r="K422" t="str">
-        <v>9012</v>
+        <v>6601</v>
       </c>
       <c r="L422" t="str">
-        <v>St. Gallen</v>
+        <v>Locarno</v>
       </c>
       <c r="M422" t="str">
-        <v>sg</v>
+        <v>ti</v>
       </c>
       <c r="N422" t="str">
         <v>false</v>
       </c>
       <c r="O422" t="str">
-        <v>47.41228103637695,9.36807918548584</v>
+        <v>46.17186343543309,8.797103868686401</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="str">
-        <v/>
+        <v>BSXZH0004500</v>
       </c>
       <c r="B423" t="str">
-        <v>BSXGE0050200.s.01</v>
+        <v>BSXZH0004500.s.01</v>
       </c>
       <c r="C423" t="str">
-        <v>CFP Arts</v>
+        <v>EB Zürich</v>
       </c>
       <c r="D423" t="str">
-        <v>Centre de formation professionnelle Arts</v>
+        <v>EB Zürich Kantonale Schule für Berufsbildung</v>
       </c>
       <c r="E423" t="str">
         <v/>
       </c>
       <c r="F423" t="str">
-        <v/>
+        <v>lernen@eb-zuerich.ch</v>
       </c>
       <c r="G423" t="str">
-        <v>022 388 50 00</v>
+        <v>0842 843 844</v>
       </c>
       <c r="H423" t="str">
-        <v/>
+        <v>https://www.eb-zuerich.ch/</v>
       </c>
       <c r="I423" t="str">
-        <v>Rue Necker</v>
+        <v>Riesbachstrasse</v>
       </c>
       <c r="J423" t="str">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="K423" t="str">
-        <v>1201</v>
+        <v>8090</v>
       </c>
       <c r="L423" t="str">
-        <v>Genève</v>
+        <v>Zürich</v>
       </c>
       <c r="M423" t="str">
-        <v>ge</v>
+        <v>zh</v>
       </c>
       <c r="N423" t="str">
         <v>false</v>
       </c>
       <c r="O423" t="str">
-        <v>46.207061767578125,6.1404032707214355</v>
+        <v>47.36016845703125,8.554067611694336</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="str">
         <v/>
       </c>
       <c r="B424" t="str">
-        <v>BSXGE0068600.s.01</v>
+        <v>BSXGE0068000.s.01</v>
       </c>
       <c r="C424" t="str">
-        <v>CFP-Santé-Social</v>
+        <v>CFP-Construction</v>
       </c>
       <c r="D424" t="str">
-        <v>CFP-Santé-Social - Ecole d'assistant-e médical-e</v>
+        <v>Centre de formation professionnelle - Construction - Section Métallurgie du bâtiment</v>
       </c>
       <c r="E424" t="str">
         <v/>
       </c>
       <c r="F424" t="str">
         <v/>
       </c>
       <c r="G424" t="str">
-        <v>022 388 34 10</v>
+        <v>022 388 85 80</v>
       </c>
       <c r="H424" t="str">
         <v/>
       </c>
       <c r="I424" t="str">
-        <v>Chemin des Bougeries</v>
+        <v>Avenue de la Jonction</v>
       </c>
       <c r="J424" t="str">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="K424" t="str">
-        <v>1231</v>
+        <v>1205</v>
       </c>
       <c r="L424" t="str">
-        <v>Conches</v>
+        <v>Genève</v>
       </c>
       <c r="M424" t="str">
         <v>ge</v>
       </c>
       <c r="N424" t="str">
         <v>false</v>
       </c>
       <c r="O424" t="str">
-        <v>46.18962097167969,6.177772045135498</v>
+        <v>46.20106887817383,6.127536296844482</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="str">
         <v/>
       </c>
       <c r="B425" t="str">
-        <v>BSXGE0068800.s.01</v>
+        <v>BSXGE0056000.s.01</v>
       </c>
       <c r="C425" t="str">
-        <v>CFPS</v>
+        <v>CEC Nicolas-Bouvier</v>
       </c>
       <c r="D425" t="str">
-        <v>Centre de formation professionnelle Santé -Ecole des Métiers du laboratoire</v>
+        <v>Ecole de commerce Nicolas-Bouvier</v>
       </c>
       <c r="E425" t="str">
         <v/>
       </c>
       <c r="F425" t="str">
         <v/>
       </c>
       <c r="G425" t="str">
-        <v>022 388 87 01</v>
+        <v>022 919 24 13</v>
       </c>
       <c r="H425" t="str">
         <v/>
       </c>
       <c r="I425" t="str">
-        <v>Chemin Gérard-de-Ternier</v>
+        <v>Rue de Saint-Jean</v>
       </c>
       <c r="J425" t="str">
-        <v>18</v>
+        <v>60</v>
       </c>
       <c r="K425" t="str">
-        <v>1213</v>
+        <v>1203</v>
       </c>
       <c r="L425" t="str">
-        <v>Petit-Lancy</v>
+        <v>Genève</v>
       </c>
       <c r="M425" t="str">
         <v>ge</v>
       </c>
       <c r="N425" t="str">
         <v>false</v>
       </c>
       <c r="O425" t="str">
-        <v>46.195011138916016,6.106815338134766</v>
+        <v>46.205108642578125,6.13277006149292</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="str">
         <v/>
       </c>
       <c r="B426" t="str">
-        <v>BSXTG0076400.s.01</v>
+        <v>BSXGE0067700.s.01</v>
       </c>
       <c r="C426" t="str">
-        <v>IMS Frauenfeld</v>
+        <v>CFP</v>
       </c>
       <c r="D426" t="str">
-        <v>Kantonsschule Frauenfeld</v>
+        <v>Centre de formation professionnelle - Services et hôtellerie-restauration</v>
       </c>
       <c r="E426" t="str">
-        <v>Informatikschule</v>
+        <v/>
       </c>
       <c r="F426" t="str">
-        <v>info@kanti-frauenfeld.ch</v>
+        <v/>
       </c>
       <c r="G426" t="str">
-        <v>052 728 33 11</v>
+        <v>022 388 82 67</v>
       </c>
       <c r="H426" t="str">
-        <v>https://www.kanti-frauenfeld.ch</v>
+        <v/>
       </c>
       <c r="I426" t="str">
-        <v>Ringstrasse</v>
+        <v>Chemin Gérard de Ternier</v>
       </c>
       <c r="J426" t="str">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="K426" t="str">
-        <v>8501</v>
+        <v>1213</v>
       </c>
       <c r="L426" t="str">
-        <v>Frauenfeld</v>
+        <v>Petit-Lancy</v>
       </c>
       <c r="M426" t="str">
-        <v>tg</v>
+        <v>ge</v>
       </c>
       <c r="N426" t="str">
         <v>false</v>
       </c>
       <c r="O426" t="str">
-        <v>47.555118560791016,8.902958869934082</v>
+        <v>46.195011138916016,6.106815338134766</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="str">
         <v/>
       </c>
       <c r="B427" t="str">
-        <v>BSXVD0008500.s.01</v>
+        <v>BSXBE0011800.s.01</v>
       </c>
       <c r="C427" t="str">
-        <v>LEMANIA</v>
+        <v>Geigenbauschule</v>
       </c>
       <c r="D427" t="str">
-        <v>Ecole Lémania</v>
+        <v>Schweizer Geigenbauschule</v>
       </c>
       <c r="E427" t="str">
         <v/>
       </c>
       <c r="F427" t="str">
-        <v>info@lemania.com</v>
+        <v/>
       </c>
       <c r="G427" t="str">
-        <v>021 320 15 01</v>
+        <v>033 951 18 61</v>
       </c>
       <c r="H427" t="str">
-        <v>https://www.lemania.ch</v>
+        <v>https://www.geigenbauschule.ch</v>
       </c>
       <c r="I427" t="str">
-        <v>Chemin de Préville</v>
+        <v>Oberdorfstrasse</v>
       </c>
       <c r="J427" t="str">
-        <v>3</v>
+        <v>94</v>
       </c>
       <c r="K427" t="str">
-        <v>1003</v>
+        <v>3855</v>
       </c>
       <c r="L427" t="str">
-        <v>Lausanne</v>
+        <v>Brienz BE</v>
       </c>
       <c r="M427" t="str">
-        <v>vd</v>
+        <v>be</v>
       </c>
       <c r="N427" t="str">
         <v>false</v>
       </c>
       <c r="O427" t="str">
-        <v>46.519073486328125,6.6275715827941895</v>
+        <v>46.75697708129883,8.024904251098633</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="str">
-        <v>BSXTI0090000</v>
+        <v/>
       </c>
       <c r="B428" t="str">
-        <v>BSXTI0090000.s.01</v>
+        <v>BSXAG0012000.s.01</v>
       </c>
       <c r="C428" t="str">
-        <v>SCC Bellinzona</v>
+        <v>SfG Aargau</v>
       </c>
       <c r="D428" t="str">
-        <v>Scuola cantonale di commercio Bellinzona</v>
+        <v>Schule für Gestaltung Aargau</v>
       </c>
       <c r="E428" t="str">
         <v/>
       </c>
       <c r="F428" t="str">
-        <v>decs-scc.bellinzona@edu.ti.ch</v>
+        <v>info@sfgaargau.ch</v>
       </c>
       <c r="G428" t="str">
-        <v>091 814 65 11</v>
+        <v>062 834 40 40</v>
       </c>
       <c r="H428" t="str">
-        <v>https://www.sccbellinzona.ti.ch/</v>
+        <v>https://www.sfgaargau.ch</v>
       </c>
       <c r="I428" t="str">
-        <v>Stabile Torretta  Viale Stefano Franscini</v>
+        <v>Weihermattstrasse</v>
       </c>
       <c r="J428" t="str">
-        <v>32</v>
+        <v>94</v>
       </c>
       <c r="K428" t="str">
-        <v>6500</v>
+        <v>5000</v>
       </c>
       <c r="L428" t="str">
-        <v>Bellinzona</v>
+        <v>Aarau</v>
       </c>
       <c r="M428" t="str">
-        <v>ti</v>
+        <v>ag</v>
       </c>
       <c r="N428" t="str">
         <v>false</v>
       </c>
       <c r="O428" t="str">
-        <v>46.19464243022212,9.012830149341115</v>
+        <v>47.397315979003906,8.066316604614258</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="str">
-        <v>BSXTI9907702</v>
+        <v/>
       </c>
       <c r="B429" t="str">
-        <v>BSXTI0007700.s.02</v>
+        <v>BSXGE0069000.s.01</v>
       </c>
       <c r="C429" t="str">
-        <v>CPC Locarno</v>
+        <v>CFP-Technique</v>
       </c>
       <c r="D429" t="str">
-        <v>Centro professionale commerciale Locarno</v>
+        <v>Centre de formation professionnelle -Technique - Ecole de mécatronique</v>
       </c>
       <c r="E429" t="str">
-        <v>Scuola media di commercio</v>
+        <v/>
       </c>
       <c r="F429" t="str">
-        <v>decs-cpc.locarno@edu.ti.ch</v>
+        <v/>
       </c>
       <c r="G429" t="str">
-        <v>091 816 01 11</v>
+        <v>022 388 88 01</v>
       </c>
       <c r="H429" t="str">
-        <v>https://www.cpclocarno.ti.ch/</v>
+        <v/>
       </c>
       <c r="I429" t="str">
-        <v>Via Cappuccini</v>
+        <v>Av. Louis-Bertrand</v>
       </c>
       <c r="J429" t="str">
-        <v>2</v>
+        <v>38</v>
       </c>
       <c r="K429" t="str">
-        <v>6601</v>
+        <v>1213</v>
       </c>
       <c r="L429" t="str">
-        <v>Locarno</v>
+        <v>Petit-Lancy</v>
       </c>
       <c r="M429" t="str">
-        <v>ti</v>
+        <v>ge</v>
       </c>
       <c r="N429" t="str">
         <v>false</v>
       </c>
       <c r="O429" t="str">
-        <v>46.17186343543309,8.797103868686401</v>
+        <v>46.19241897122511,6.113823153555656</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="str">
-        <v>BSXTI0007700</v>
+        <v>BSXLU9914902</v>
       </c>
       <c r="B430" t="str">
-        <v>BSXTI0007700.s.01</v>
+        <v>BSXLU0014900.s.02</v>
       </c>
       <c r="C430" t="str">
-        <v>CPC Locarno</v>
+        <v>BBZN Hohenrain</v>
       </c>
       <c r="D430" t="str">
-        <v>Centro professionale commerciale Locarno</v>
+        <v>Berufsbildungszentrum Natur und Ernährung Hohenrain</v>
       </c>
       <c r="E430" t="str">
-        <v>Scuola professionale commerciale</v>
+        <v/>
       </c>
       <c r="F430" t="str">
-        <v>decs-cpc.locarno@edu.ti.ch</v>
+        <v>landwirtschaft-hohenrain.bbzn@sluz.ch</v>
       </c>
       <c r="G430" t="str">
-        <v>091 816 01 11</v>
+        <v>041 590 60 02</v>
       </c>
       <c r="H430" t="str">
-        <v>https://www.cpclocarno.ti.ch/</v>
+        <v>https://www.bbzn.lu.ch</v>
       </c>
       <c r="I430" t="str">
-        <v>Via Cappuccini</v>
+        <v>Sennweidstrasse</v>
       </c>
       <c r="J430" t="str">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="K430" t="str">
-        <v>6601</v>
+        <v>6276</v>
       </c>
       <c r="L430" t="str">
-        <v>Locarno</v>
+        <v>Hohenrain</v>
       </c>
       <c r="M430" t="str">
-        <v>ti</v>
+        <v>lu</v>
       </c>
       <c r="N430" t="str">
         <v>false</v>
       </c>
       <c r="O430" t="str">
-        <v>46.17186343543309,8.797103868686401</v>
+        <v>47.184120178222656,8.320867538452148</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="str">
-        <v>BSXZH0004500</v>
+        <v/>
       </c>
       <c r="B431" t="str">
-        <v>BSXZH0004500.s.01</v>
+        <v>BSXLU0014900.s.01</v>
       </c>
       <c r="C431" t="str">
-        <v>EB Zürich</v>
+        <v>BBZN Sursee</v>
       </c>
       <c r="D431" t="str">
-        <v>EB Zürich Kantonale Schule für Berufsbildung</v>
+        <v>Berufsbildungszentrum Natur und Ernährung Sursee</v>
       </c>
       <c r="E431" t="str">
         <v/>
       </c>
       <c r="F431" t="str">
-        <v>lernen@eb-zuerich.ch</v>
+        <v>sursee.bbzn@sluz.ch</v>
       </c>
       <c r="G431" t="str">
-        <v>0842 843 844</v>
+        <v>041 590 60 00</v>
       </c>
       <c r="H431" t="str">
-        <v>https://www.eb-zuerich.ch/</v>
+        <v>https://www.bbzn.lu.ch</v>
       </c>
       <c r="I431" t="str">
-        <v>Riesbachstrasse</v>
+        <v>Centralstrasse</v>
       </c>
       <c r="J431" t="str">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="K431" t="str">
-        <v>8090</v>
+        <v>6210</v>
       </c>
       <c r="L431" t="str">
-        <v>Zürich</v>
+        <v>Sursee</v>
       </c>
       <c r="M431" t="str">
-        <v>zh</v>
+        <v>lu</v>
       </c>
       <c r="N431" t="str">
         <v>false</v>
       </c>
       <c r="O431" t="str">
-        <v>47.36016845703125,8.554067611694336</v>
+        <v>47.170875549316406,8.104470252990723</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="str">
-        <v/>
+        <v>BSXLU9914903</v>
       </c>
       <c r="B432" t="str">
-        <v>BSXGE0068000.s.01</v>
+        <v>BSXLU0014900.s.03</v>
       </c>
       <c r="C432" t="str">
-        <v>CFP-Construction</v>
+        <v>BBZN Schüpfheim</v>
       </c>
       <c r="D432" t="str">
-        <v>Centre de formation professionnelle - Construction - Section Métallurgie du bâtiment</v>
+        <v>Berufsbildungszentrum Natur und Ernährung Schüpfheim</v>
       </c>
       <c r="E432" t="str">
         <v/>
       </c>
       <c r="F432" t="str">
-        <v/>
+        <v>landwirtschaft-schuepfheim.bbzn@sluz.ch</v>
       </c>
       <c r="G432" t="str">
-        <v>022 388 85 80</v>
+        <v>041 590 60 03</v>
       </c>
       <c r="H432" t="str">
-        <v/>
+        <v>https://www.bbzn.lu.ch</v>
       </c>
       <c r="I432" t="str">
-        <v>Avenue de la Jonction</v>
+        <v>Chlosterbüel</v>
       </c>
       <c r="J432" t="str">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="K432" t="str">
-        <v>1205</v>
+        <v>6170</v>
       </c>
       <c r="L432" t="str">
-        <v>Genève</v>
+        <v>Schüpfheim</v>
       </c>
       <c r="M432" t="str">
-        <v>ge</v>
+        <v>lu</v>
       </c>
       <c r="N432" t="str">
         <v>false</v>
       </c>
       <c r="O432" t="str">
-        <v>46.20106887817383,6.127536296844482</v>
+        <v>46.959144592285156,8.024959564208984</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="str">
         <v/>
       </c>
       <c r="B433" t="str">
-        <v>BSXGE0056000.s.01</v>
+        <v>BSXBL0011500.s.01</v>
       </c>
       <c r="C433" t="str">
-        <v>CEC Nicolas-Bouvier</v>
+        <v>bfg</v>
       </c>
       <c r="D433" t="str">
-        <v>Ecole de commerce Nicolas-Bouvier</v>
+        <v>Berufsfachschule Gesundheit Baselland</v>
       </c>
       <c r="E433" t="str">
         <v/>
       </c>
       <c r="F433" t="str">
-        <v/>
+        <v>sekretariat.bfg@sbl.ch</v>
       </c>
       <c r="G433" t="str">
-        <v>022 919 24 13</v>
+        <v>061 552 16 50</v>
       </c>
       <c r="H433" t="str">
-        <v/>
+        <v>https://www.baselland.ch/politik-und-behorden/direktionen/bildungs-kultur-und-sportdirektion/berufsbildung-mittelschulen-und-hochschulen/hauptabteilung-berufs-und-mittelschulen/bfg</v>
       </c>
       <c r="I433" t="str">
-        <v>Rue de Saint-Jean</v>
+        <v>Binningerstrasse</v>
       </c>
       <c r="J433" t="str">
-        <v>60</v>
+        <v>2</v>
       </c>
       <c r="K433" t="str">
-        <v>1203</v>
+        <v>4142</v>
       </c>
       <c r="L433" t="str">
-        <v>Genève</v>
+        <v>Münchenstein</v>
       </c>
       <c r="M433" t="str">
-        <v>ge</v>
+        <v>bl</v>
       </c>
       <c r="N433" t="str">
         <v>false</v>
       </c>
       <c r="O433" t="str">
-        <v>46.205108642578125,6.13277006149292</v>
+        <v>47.525821685791016,7.610659122467041</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="str">
-        <v/>
+        <v>BSXSG0013000</v>
       </c>
       <c r="B434" t="str">
-        <v>BSXGE0067700.s.01</v>
+        <v>BSXSG0015000.s.01</v>
       </c>
       <c r="C434" t="str">
-        <v>CFP</v>
+        <v>KBZSG</v>
       </c>
       <c r="D434" t="str">
-        <v>Centre de formation professionnelle - Services et hôtellerie-restauration</v>
+        <v>Kaufmännisches Berufs- und Weiterbildungszentrum St.Gallen</v>
       </c>
       <c r="E434" t="str">
         <v/>
       </c>
       <c r="F434" t="str">
-        <v/>
+        <v>info@kbzsg.ch</v>
       </c>
       <c r="G434" t="str">
-        <v>022 388 82 67</v>
+        <v>058 229 67 00</v>
       </c>
       <c r="H434" t="str">
-        <v/>
+        <v>https://www.kbzsg.ch</v>
       </c>
       <c r="I434" t="str">
-        <v>Chemin Gérard de Ternier</v>
+        <v>Kreuzbleicheweg</v>
       </c>
       <c r="J434" t="str">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="K434" t="str">
-        <v>1213</v>
+        <v>9000</v>
       </c>
       <c r="L434" t="str">
-        <v>Petit-Lancy</v>
+        <v>St. Gallen</v>
       </c>
       <c r="M434" t="str">
-        <v>ge</v>
+        <v>sg</v>
       </c>
       <c r="N434" t="str">
         <v>false</v>
       </c>
       <c r="O434" t="str">
-        <v>46.195011138916016,6.106815338134766</v>
+        <v>47.420467376708984,9.358566284179688</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="str">
         <v/>
       </c>
       <c r="B435" t="str">
-        <v>BSXBE0011800.s.01</v>
+        <v>BSXZH0033500.s.01</v>
       </c>
       <c r="C435" t="str">
-        <v>Geigenbauschule</v>
+        <v/>
       </c>
       <c r="D435" t="str">
-        <v>Schweizer Geigenbauschule</v>
+        <v>Juventus Wirtschaftsschule</v>
       </c>
       <c r="E435" t="str">
         <v/>
       </c>
       <c r="F435" t="str">
-        <v/>
+        <v>info@juventus.ch</v>
       </c>
       <c r="G435" t="str">
-        <v>033 951 18 61</v>
+        <v>043 268 26 26</v>
       </c>
       <c r="H435" t="str">
-        <v>https://www.geigenbauschule.ch</v>
+        <v>https://juventus-wirtschaft.ch</v>
       </c>
       <c r="I435" t="str">
-        <v>Oberdorfstrasse</v>
+        <v>Lagerstrasse</v>
       </c>
       <c r="J435" t="str">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="K435" t="str">
-        <v>3855</v>
+        <v>8004</v>
       </c>
       <c r="L435" t="str">
-        <v>Brienz BE</v>
+        <v>Zürich</v>
       </c>
       <c r="M435" t="str">
-        <v>be</v>
+        <v>zh</v>
       </c>
       <c r="N435" t="str">
         <v>false</v>
       </c>
       <c r="O435" t="str">
-        <v>46.75697708129883,8.024904251098633</v>
+        <v>47.38002767907899,8.529722049298423</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="str">
-        <v/>
+        <v>BSXTI0009500</v>
       </c>
       <c r="B436" t="str">
-        <v>BSXAG0012000.s.01</v>
+        <v>BSXTI0007500.s.03</v>
       </c>
       <c r="C436" t="str">
-        <v>SfG Aargau</v>
+        <v>CPT Trevano</v>
       </c>
       <c r="D436" t="str">
-        <v>Schule für Gestaltung Aargau</v>
+        <v>Centro professionale tecnico Trevano</v>
       </c>
       <c r="E436" t="str">
-        <v/>
+        <v>Scuola specilizzata superiore tecnica</v>
       </c>
       <c r="F436" t="str">
-        <v>info@sfgaargau.ch</v>
+        <v>decs-cpt.trevano@edu.ti.ch</v>
       </c>
       <c r="G436" t="str">
-        <v>062 834 40 40</v>
+        <v>091 815 11 51</v>
       </c>
       <c r="H436" t="str">
-        <v>https://www.sfgaargau.ch</v>
+        <v>https://www.cpttrevano.ti.ch/</v>
       </c>
       <c r="I436" t="str">
-        <v>Weihermattstrasse</v>
+        <v>Via Trevano</v>
       </c>
       <c r="J436" t="str">
-        <v>94</v>
+        <v>25</v>
       </c>
       <c r="K436" t="str">
-        <v>5000</v>
+        <v>6952</v>
       </c>
       <c r="L436" t="str">
-        <v>Aarau</v>
+        <v>Canobbio</v>
       </c>
       <c r="M436" t="str">
-        <v>ag</v>
+        <v>ti</v>
       </c>
       <c r="N436" t="str">
         <v>false</v>
       </c>
       <c r="O436" t="str">
-        <v>47.397315979003906,8.066316604614258</v>
+        <v>46.03152084350586,8.963484764099121</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="str">
-        <v>BSXTI0009500</v>
+        <v>BSXTI0007500</v>
       </c>
       <c r="B437" t="str">
-        <v>BSXTI0007500.s.03</v>
+        <v>BSXTI0007500.s.01</v>
       </c>
       <c r="C437" t="str">
         <v>CPT Trevano</v>
       </c>
       <c r="D437" t="str">
         <v>Centro professionale tecnico Trevano</v>
       </c>
       <c r="E437" t="str">
-        <v>Scuola specilizzata superiore tecnica</v>
+        <v>Scuola professionale artigianale e industriale tecnica</v>
       </c>
       <c r="F437" t="str">
         <v>decs-cpt.trevano@edu.ti.ch</v>
       </c>
       <c r="G437" t="str">
-        <v>091 815 11 51</v>
+        <v>091 815 10 11</v>
       </c>
       <c r="H437" t="str">
         <v>https://www.cpttrevano.ti.ch/</v>
       </c>
       <c r="I437" t="str">
         <v>Via Trevano</v>
       </c>
       <c r="J437" t="str">
         <v>25</v>
       </c>
       <c r="K437" t="str">
         <v>6952</v>
       </c>
       <c r="L437" t="str">
         <v>Canobbio</v>
       </c>
       <c r="M437" t="str">
         <v>ti</v>
       </c>
       <c r="N437" t="str">
         <v>false</v>
       </c>
       <c r="O437" t="str">
         <v>46.03152084350586,8.963484764099121</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="str">
-        <v>BSXTI0007500</v>
+        <v>BSXTI0009600</v>
       </c>
       <c r="B438" t="str">
-        <v>BSXTI0007500.s.01</v>
+        <v>BSXTI0007500.s.02</v>
       </c>
       <c r="C438" t="str">
         <v>CPT Trevano</v>
       </c>
       <c r="D438" t="str">
         <v>Centro professionale tecnico Trevano</v>
       </c>
       <c r="E438" t="str">
-        <v>Scuola professionale artigianale e industriale tecnica</v>
+        <v>Scuola d'arti e mestieri tecnica</v>
       </c>
       <c r="F438" t="str">
         <v>decs-cpt.trevano@edu.ti.ch</v>
       </c>
       <c r="G438" t="str">
-        <v>091 815 10 11</v>
+        <v>091 815 11 51</v>
       </c>
       <c r="H438" t="str">
         <v>https://www.cpttrevano.ti.ch/</v>
       </c>
       <c r="I438" t="str">
         <v>Via Trevano</v>
       </c>
       <c r="J438" t="str">
         <v>25</v>
       </c>
       <c r="K438" t="str">
         <v>6952</v>
       </c>
       <c r="L438" t="str">
         <v>Canobbio</v>
       </c>
       <c r="M438" t="str">
         <v>ti</v>
       </c>
       <c r="N438" t="str">
         <v>false</v>
       </c>
       <c r="O438" t="str">
         <v>46.03152084350586,8.963484764099121</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="str">
-        <v>BSXTI0009600</v>
+        <v/>
       </c>
       <c r="B439" t="str">
-        <v>BSXTI0007500.s.02</v>
+        <v>BSXGE0067400.s.01</v>
       </c>
       <c r="C439" t="str">
-        <v>CPT Trevano</v>
+        <v>EC Aimée-Stitelmann</v>
       </c>
       <c r="D439" t="str">
-        <v>Centro professionale tecnico Trevano</v>
+        <v>Ecole de commerce Aimée-Stitelmann</v>
       </c>
       <c r="E439" t="str">
-        <v>Scuola d'arti e mestieri tecnica</v>
+        <v/>
       </c>
       <c r="F439" t="str">
-        <v>decs-cpt.trevano@edu.ti.ch</v>
+        <v/>
       </c>
       <c r="G439" t="str">
-        <v>091 815 11 51</v>
+        <v>022 388 20 50</v>
       </c>
       <c r="H439" t="str">
-        <v>https://www.cpttrevano.ti.ch/</v>
+        <v>https://icp.ge.ch/po/aimee-stitelmann/</v>
       </c>
       <c r="I439" t="str">
-        <v>Via Trevano</v>
+        <v>Route de Base</v>
       </c>
       <c r="J439" t="str">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K439" t="str">
-        <v>6952</v>
+        <v>1128</v>
       </c>
       <c r="L439" t="str">
-        <v>Canobbio</v>
+        <v>Plan-Les-Ouates</v>
       </c>
       <c r="M439" t="str">
-        <v>ti</v>
+        <v>ge</v>
       </c>
       <c r="N439" t="str">
         <v>false</v>
       </c>
       <c r="O439" t="str">
-        <v>46.03152084350586,8.963484764099121</v>
+        <v>46.172698974609375,6.109495639801025</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="str">
         <v/>
       </c>
       <c r="B440" t="str">
-        <v>BSXGE0069000.s.01</v>
+        <v>BSXAG0402191.s.01</v>
       </c>
       <c r="C440" t="str">
-        <v>CFP-Technique</v>
+        <v>Minerva Baden</v>
       </c>
       <c r="D440" t="str">
-        <v>Centre de formation professionnelle -Technique - Ecole de mécatronique</v>
+        <v>Minerva Schulen Baden</v>
       </c>
       <c r="E440" t="str">
         <v/>
       </c>
       <c r="F440" t="str">
-        <v/>
+        <v>baden@minervaschulen.ch</v>
       </c>
       <c r="G440" t="str">
-        <v>022 388 88 01</v>
+        <v>056 444 20 00</v>
       </c>
       <c r="H440" t="str">
-        <v/>
+        <v>https://www.minervaschulen.ch/de-ch/standorte/baden</v>
       </c>
       <c r="I440" t="str">
-        <v>Av. Louis-Bertrand</v>
+        <v>Stadtturmstrasse</v>
       </c>
       <c r="J440" t="str">
-        <v>38</v>
+        <v>8</v>
       </c>
       <c r="K440" t="str">
-        <v>1213</v>
+        <v>5400</v>
       </c>
       <c r="L440" t="str">
-        <v>Petit-Lancy</v>
+        <v>Baden</v>
       </c>
       <c r="M440" t="str">
-        <v>ge</v>
+        <v>ag</v>
       </c>
       <c r="N440" t="str">
         <v>false</v>
       </c>
       <c r="O440" t="str">
-        <v>46.19241897122511,6.113823153555656</v>
+        <v>47.47565841674805,8.30606746673584</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="str">
-        <v>BSXLU9914902</v>
+        <v>BSXTI0008500</v>
       </c>
       <c r="B441" t="str">
-        <v>BSXLU0014900.s.02</v>
+        <v>BSXTI0007100.s.03</v>
       </c>
       <c r="C441" t="str">
-        <v>BBZN Hohenrain</v>
+        <v>CPT Bellinzona</v>
       </c>
       <c r="D441" t="str">
-        <v>Berufsbildungszentrum Natur und Ernährung Hohenrain</v>
+        <v>Centro professionale tecnico Bellinzona</v>
       </c>
       <c r="E441" t="str">
-        <v/>
+        <v>Scuola specilizzata superiore tecnica</v>
       </c>
       <c r="F441" t="str">
-        <v>landwirtschaft-hohenrain.bbzn@sluz.ch</v>
+        <v>decs-cpt.bellinzona@edu.ti.ch</v>
       </c>
       <c r="G441" t="str">
-        <v>041 228 30 70</v>
+        <v>09.1 814 53 11</v>
       </c>
       <c r="H441" t="str">
-        <v>https://www.bbzn.lu.ch</v>
+        <v>https://www.cptbellinzona.ti.ch/</v>
       </c>
       <c r="I441" t="str">
-        <v>Sennweidstrasse</v>
+        <v>Viale Franscini</v>
       </c>
       <c r="J441" t="str">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="K441" t="str">
-        <v>6276</v>
+        <v>6500</v>
       </c>
       <c r="L441" t="str">
-        <v>Hohenrain</v>
+        <v>Bellinzona</v>
       </c>
       <c r="M441" t="str">
-        <v>lu</v>
+        <v>ti</v>
       </c>
       <c r="N441" t="str">
         <v>false</v>
       </c>
       <c r="O441" t="str">
-        <v>47.184120178222656,8.320867538452148</v>
+        <v>46.19093322753906,9.016375541687012</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="str">
-        <v/>
+        <v>BSXTI0008300</v>
       </c>
       <c r="B442" t="str">
-        <v>BSXLU0014900.s.01</v>
+        <v>BSXTI0007100.s.02</v>
       </c>
       <c r="C442" t="str">
-        <v>BBZN Sursee</v>
+        <v>CPT Bellinzona</v>
       </c>
       <c r="D442" t="str">
-        <v>Berufsbildungszentrum Natur und Ernährung Sursee</v>
+        <v>Centro professionale tecnico Bellinzona</v>
       </c>
       <c r="E442" t="str">
-        <v/>
+        <v>Scuola d'arti e mestieri tecnica</v>
       </c>
       <c r="F442" t="str">
-        <v>bbzn@lu.ch</v>
+        <v>decs-cpt.bellinzona@edu.ti.ch</v>
       </c>
       <c r="G442" t="str">
-        <v>041 349 73 73</v>
+        <v>09.1 814 53 11</v>
       </c>
       <c r="H442" t="str">
-        <v>https://www.bbzn.lu.ch</v>
+        <v>https://www.cptbellinzona.ti.ch/</v>
       </c>
       <c r="I442" t="str">
-        <v>Centralstrasse</v>
+        <v>Viale Franscini</v>
       </c>
       <c r="J442" t="str">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="K442" t="str">
-        <v>6210</v>
+        <v>6500</v>
       </c>
       <c r="L442" t="str">
-        <v>Sursee</v>
+        <v>Bellinzona</v>
       </c>
       <c r="M442" t="str">
-        <v>lu</v>
+        <v>ti</v>
       </c>
       <c r="N442" t="str">
         <v>false</v>
       </c>
       <c r="O442" t="str">
-        <v>47.170875549316406,8.104470252990723</v>
+        <v>46.19093322753906,9.016375541687012</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="str">
-        <v>BSXLU9914903</v>
+        <v>BSXTI0007100</v>
       </c>
       <c r="B443" t="str">
-        <v>BSXLU0014900.s.03</v>
+        <v>BSXTI0007100.s.01</v>
       </c>
       <c r="C443" t="str">
-        <v>BBZN Schüpfheim</v>
+        <v>CPT Bellinzona</v>
       </c>
       <c r="D443" t="str">
-        <v>Berufsbildungszentrum Natur und Ernährung Schüpfheim</v>
+        <v>Centro professionale tecnico Bellinzona</v>
       </c>
       <c r="E443" t="str">
-        <v/>
+        <v>Scuola professionale artigianale e industriale tecnica</v>
       </c>
       <c r="F443" t="str">
-        <v>landwirtschaft-schuepfheim.bbzn@sluz.ch</v>
+        <v>decs-cpt.bellinzona@edu.ti.ch</v>
       </c>
       <c r="G443" t="str">
-        <v>041 485 88 00</v>
+        <v>09.1 814 53 11</v>
       </c>
       <c r="H443" t="str">
-        <v>https://www.bbzn.lu.ch</v>
+        <v>https://www.cptbellinzona.ti.ch/</v>
       </c>
       <c r="I443" t="str">
-        <v>Chlosterbüel</v>
+        <v>Viale Franscini</v>
       </c>
       <c r="J443" t="str">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="K443" t="str">
-        <v>6170</v>
+        <v>6500</v>
       </c>
       <c r="L443" t="str">
-        <v>Schüpfheim</v>
+        <v>Bellinzona</v>
       </c>
       <c r="M443" t="str">
-        <v>lu</v>
+        <v>ti</v>
       </c>
       <c r="N443" t="str">
         <v>false</v>
       </c>
       <c r="O443" t="str">
-        <v>46.959144592285156,8.024959564208984</v>
+        <v>46.19093322753906,9.016375541687012</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="str">
         <v/>
       </c>
       <c r="B444" t="str">
-        <v>BSXBL0011500.s.01</v>
+        <v>BSXGE0066400.s.01</v>
       </c>
       <c r="C444" t="str">
-        <v>bfg</v>
+        <v>CEPSPE</v>
       </c>
       <c r="D444" t="str">
-        <v>Berufsfachschule Gesundheit Baselland</v>
+        <v>Centre d'enseignement de profession de la santé Genève</v>
       </c>
       <c r="E444" t="str">
         <v/>
       </c>
       <c r="F444" t="str">
-        <v>sekretariat.bfg@sbl.ch</v>
+        <v/>
       </c>
       <c r="G444" t="str">
-        <v>061 552 65 50</v>
+        <v>022 347 49 59</v>
       </c>
       <c r="H444" t="str">
-        <v>https://www.baselland.ch/politik-und-behorden/direktionen/bildungs-kultur-und-sportdirektion/berufsbildung-mittelschulen-und-hochschulen/hauptabteilung-berufs-und-mittelschulen/bfg</v>
+        <v/>
       </c>
       <c r="I444" t="str">
-        <v>Binningerstrasse</v>
+        <v>Chemin Thury</v>
       </c>
       <c r="J444" t="str">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="K444" t="str">
-        <v>4142</v>
+        <v>1206</v>
       </c>
       <c r="L444" t="str">
-        <v>Münchenstein</v>
+        <v>Genève</v>
       </c>
       <c r="M444" t="str">
-        <v>bl</v>
+        <v>ge</v>
       </c>
       <c r="N444" t="str">
         <v>false</v>
       </c>
       <c r="O444" t="str">
-        <v>47.525821685791016,7.610659122467041</v>
+        <v>46.19178009033203,6.152156352996826</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="str">
-        <v>BSXSG0013000</v>
+        <v>BSXOW0010200</v>
       </c>
       <c r="B445" t="str">
-        <v>BSXSG0015000.s.01</v>
+        <v>BSXOW0010000.s.02</v>
       </c>
       <c r="C445" t="str">
-        <v>KBZSG</v>
+        <v>BWZ OW Giswil</v>
       </c>
       <c r="D445" t="str">
-        <v>Kaufmännisches Berufs- und Weiterbildungszentrum St.Gallen</v>
+        <v>Berufs- und Weiterbildungszentrum Obwalden</v>
       </c>
       <c r="E445" t="str">
         <v/>
       </c>
       <c r="F445" t="str">
-        <v>info@kbzsg.ch</v>
+        <v>bwz@ow.ch</v>
       </c>
       <c r="G445" t="str">
-        <v>058 229 67 00</v>
+        <v>041 666 64 80</v>
       </c>
       <c r="H445" t="str">
-        <v>https://www.kbzsg.ch</v>
+        <v>https://www.bwz-ow.ch/</v>
       </c>
       <c r="I445" t="str">
-        <v>Kreuzbleicheweg</v>
+        <v>Aariedstrasse</v>
       </c>
       <c r="J445" t="str">
-        <v>4</v>
+        <v/>
       </c>
       <c r="K445" t="str">
-        <v>9000</v>
+        <v>6074</v>
       </c>
       <c r="L445" t="str">
-        <v>St. Gallen</v>
+        <v>Giswil</v>
       </c>
       <c r="M445" t="str">
-        <v>sg</v>
+        <v>ow</v>
       </c>
       <c r="N445" t="str">
         <v>false</v>
       </c>
       <c r="O445" t="str">
-        <v>47.420467376708984,9.358566284179688</v>
+        <v>46.83094787597656,8.1822509765625</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="str">
-        <v/>
+        <v>BSXOW0010000</v>
       </c>
       <c r="B446" t="str">
-        <v>BSXGE0067400.s.01</v>
+        <v>BSXOW0010000.s.01</v>
       </c>
       <c r="C446" t="str">
-        <v>EC Aimée-Stitelmann</v>
+        <v>BWZ OW Sarnen</v>
       </c>
       <c r="D446" t="str">
-        <v>Ecole de commerce Aimée-Stitelmann</v>
+        <v>Berufs- und Weiterbildungszentrum Obwalden</v>
       </c>
       <c r="E446" t="str">
         <v/>
       </c>
       <c r="F446" t="str">
-        <v/>
+        <v>bwz@ow.ch</v>
       </c>
       <c r="G446" t="str">
-        <v>022 388 20 50</v>
+        <v>041 666 64 80</v>
       </c>
       <c r="H446" t="str">
-        <v>https://icp.ge.ch/po/aimee-stitelmann/</v>
+        <v>https://www.bwz-ow.ch</v>
       </c>
       <c r="I446" t="str">
-        <v>Route de Base</v>
+        <v>Grundacherweg</v>
       </c>
       <c r="J446" t="str">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="K446" t="str">
-        <v>1128</v>
+        <v>6060</v>
       </c>
       <c r="L446" t="str">
-        <v>Plan-Les-Ouates</v>
+        <v>Sarnen</v>
       </c>
       <c r="M446" t="str">
-        <v>ge</v>
+        <v>ow</v>
       </c>
       <c r="N446" t="str">
         <v>false</v>
       </c>
       <c r="O446" t="str">
-        <v>46.172698974609375,6.109495639801025</v>
+        <v>46.89435577392578,8.248483657836914</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="str">
         <v/>
       </c>
       <c r="B447" t="str">
-        <v>BSXAG0402191.s.01</v>
+        <v>BSXVD0003300.s.01</v>
       </c>
       <c r="C447" t="str">
-        <v>Minerva Baden</v>
+        <v>EPSIC</v>
       </c>
       <c r="D447" t="str">
-        <v>Minerva Schulen Baden</v>
+        <v xml:space="preserve">Ecole professionnelle de Lausanne </v>
       </c>
       <c r="E447" t="str">
         <v/>
       </c>
       <c r="F447" t="str">
-        <v>baden@minervaschulen.ch</v>
+        <v>information.epsic@vd.ch</v>
       </c>
       <c r="G447" t="str">
-        <v>056 444 20 00</v>
+        <v>021 316 58 58</v>
       </c>
       <c r="H447" t="str">
-        <v>https://www.minervaschulen.ch/de-ch/standorte/baden</v>
+        <v>https://www.epsic.ch</v>
       </c>
       <c r="I447" t="str">
-        <v>Stadtturmstrasse</v>
+        <v>Rue de Genève</v>
       </c>
       <c r="J447" t="str">
-        <v>8</v>
+        <v>63</v>
       </c>
       <c r="K447" t="str">
-        <v>5400</v>
+        <v>1002</v>
       </c>
       <c r="L447" t="str">
-        <v>Baden</v>
+        <v>Lausanne</v>
       </c>
       <c r="M447" t="str">
-        <v>ag</v>
+        <v>vd</v>
       </c>
       <c r="N447" t="str">
         <v>false</v>
       </c>
       <c r="O447" t="str">
-        <v>47.47565841674805,8.30606746673584</v>
+        <v>46.52315902709961,6.6203508377075195</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="str">
-        <v>BSXTI0008500</v>
+        <v/>
       </c>
       <c r="B448" t="str">
-        <v>BSXTI0007100.s.03</v>
+        <v>BSXGE0068200.s.01</v>
       </c>
       <c r="C448" t="str">
-        <v>CPT Bellinzona</v>
+        <v>CFP-Construction</v>
       </c>
       <c r="D448" t="str">
-        <v>Centro professionale tecnico Bellinzona</v>
+        <v>Centre de formation professionelle - Construction - Section Conception et planification</v>
       </c>
       <c r="E448" t="str">
-        <v>Scuola specilizzata superiore tecnica</v>
+        <v/>
       </c>
       <c r="F448" t="str">
-        <v>decs-cpt.bellinzona@edu.ti.ch</v>
+        <v/>
       </c>
       <c r="G448" t="str">
-        <v>09.1 814 53 11</v>
+        <v>022 388 82 11</v>
       </c>
       <c r="H448" t="str">
-        <v>https://www.cptbellinzona.ti.ch/</v>
+        <v/>
       </c>
       <c r="I448" t="str">
-        <v>Viale Franscini</v>
+        <v>Chemin Gérard de Ternier</v>
       </c>
       <c r="J448" t="str">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="K448" t="str">
-        <v>6500</v>
+        <v>1213</v>
       </c>
       <c r="L448" t="str">
-        <v>Bellinzona</v>
+        <v>Petit-Lancy</v>
       </c>
       <c r="M448" t="str">
-        <v>ti</v>
+        <v>ge</v>
       </c>
       <c r="N448" t="str">
         <v>false</v>
       </c>
       <c r="O448" t="str">
-        <v>46.19093322753906,9.016375541687012</v>
+        <v>46.195011138916016,6.106815338134766</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="str">
-        <v>BSXTI0008300</v>
+        <v>BSXZH0011500</v>
       </c>
       <c r="B449" t="str">
-        <v>BSXTI0007100.s.02</v>
+        <v>BSXZH0011000.s.02</v>
       </c>
       <c r="C449" t="str">
-        <v>CPT Bellinzona</v>
+        <v>KV Bülach</v>
       </c>
       <c r="D449" t="str">
-        <v>Centro professionale tecnico Bellinzona</v>
+        <v>Berufsschule Bülach</v>
       </c>
       <c r="E449" t="str">
-        <v>Scuola d'arti e mestieri tecnica</v>
+        <v>Abteilung  Wirtschaft</v>
       </c>
       <c r="F449" t="str">
-        <v>decs-cpt.bellinzona@edu.ti.ch</v>
+        <v>kv.bsb@edu.zh.ch</v>
       </c>
       <c r="G449" t="str">
-        <v>09.1 814 53 11</v>
+        <v>044 872 30 90</v>
       </c>
       <c r="H449" t="str">
-        <v>https://www.cptbellinzona.ti.ch/</v>
+        <v>https://www.bsbuelach.ch</v>
       </c>
       <c r="I449" t="str">
-        <v>Viale Franscini</v>
+        <v>Schwerzgruebstrasse</v>
       </c>
       <c r="J449" t="str">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="K449" t="str">
-        <v>6500</v>
+        <v>8180</v>
       </c>
       <c r="L449" t="str">
-        <v>Bellinzona</v>
+        <v>Bülach</v>
       </c>
       <c r="M449" t="str">
-        <v>ti</v>
+        <v>zh</v>
       </c>
       <c r="N449" t="str">
         <v>false</v>
       </c>
       <c r="O449" t="str">
-        <v>46.19093322753906,9.016375541687012</v>
+        <v>47.51650619506836,8.547595977783203</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="str">
-        <v>BSXTI0007100</v>
+        <v>BSXZH0040200</v>
       </c>
       <c r="B450" t="str">
-        <v>BSXTI0007100.s.01</v>
+        <v>BSXZH0011000.s.04</v>
       </c>
       <c r="C450" t="str">
-        <v>CPT Bellinzona</v>
+        <v/>
       </c>
       <c r="D450" t="str">
-        <v>Centro professionale tecnico Bellinzona</v>
+        <v>Berufsschule Bülach</v>
       </c>
       <c r="E450" t="str">
-        <v>Scuola professionale artigianale e industriale tecnica</v>
+        <v>Abteilung  Maschinenbau und Weiterbildung</v>
       </c>
       <c r="F450" t="str">
-        <v>decs-cpt.bellinzona@edu.ti.ch</v>
+        <v>weiterbildung.bsb@edu.zh.ch</v>
       </c>
       <c r="G450" t="str">
-        <v>09.1 814 53 11</v>
+        <v>044 872 30 50</v>
       </c>
       <c r="H450" t="str">
-        <v>https://www.cptbellinzona.ti.ch/</v>
+        <v>https://www.bsbuelach.ch</v>
       </c>
       <c r="I450" t="str">
-        <v>Viale Franscini</v>
+        <v>Schwerzgruebstrasse</v>
       </c>
       <c r="J450" t="str">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="K450" t="str">
-        <v>6500</v>
+        <v>8180</v>
       </c>
       <c r="L450" t="str">
-        <v>Bellinzona</v>
+        <v>Bülach</v>
       </c>
       <c r="M450" t="str">
-        <v>ti</v>
+        <v>zh</v>
       </c>
       <c r="N450" t="str">
         <v>false</v>
       </c>
       <c r="O450" t="str">
-        <v>46.19093322753906,9.016375541687012</v>
+        <v>47.51650619506836,8.547595977783203</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="str">
-        <v/>
+        <v>BSXZH0012000</v>
       </c>
       <c r="B451" t="str">
-        <v>BSXGE0066400.s.01</v>
+        <v>BSXZH0011000.s.03</v>
       </c>
       <c r="C451" t="str">
-        <v>CEPSPE</v>
+        <v/>
       </c>
       <c r="D451" t="str">
-        <v>Centre d'enseignement de profession de la santé Genève</v>
+        <v>Berufsschule Bülach</v>
       </c>
       <c r="E451" t="str">
-        <v/>
+        <v>Abteilung  Elektro</v>
       </c>
       <c r="F451" t="str">
-        <v/>
+        <v>elektro.bsb@edu.zh.ch</v>
       </c>
       <c r="G451" t="str">
-        <v>022 347 49 59</v>
+        <v>044 872 34 20</v>
       </c>
       <c r="H451" t="str">
-        <v/>
+        <v>https://www.bsbuelach.ch</v>
       </c>
       <c r="I451" t="str">
-        <v>Chemin Thury</v>
+        <v>Lindenhofstrasse</v>
       </c>
       <c r="J451" t="str">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="K451" t="str">
-        <v>1206</v>
+        <v>8180</v>
       </c>
       <c r="L451" t="str">
-        <v>Genève</v>
+        <v>Bülach</v>
       </c>
       <c r="M451" t="str">
-        <v>ge</v>
+        <v>zh</v>
       </c>
       <c r="N451" t="str">
         <v>false</v>
       </c>
       <c r="O451" t="str">
-        <v>46.19178009033203,6.152156352996826</v>
+        <v>47.52003479003906,8.538107872009277</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="str">
-        <v>BSXOW0010200</v>
+        <v>BSXZH0011000</v>
       </c>
       <c r="B452" t="str">
-        <v>BSXOW0010000.s.02</v>
+        <v>BSXZH0011000.s.01</v>
       </c>
       <c r="C452" t="str">
-        <v>BWZ OW Giswil</v>
+        <v>BS Bülach</v>
       </c>
       <c r="D452" t="str">
-        <v>Berufs- und Weiterbildungszentrum Obwalden</v>
+        <v>Berufsschule Bülach</v>
       </c>
       <c r="E452" t="str">
         <v/>
       </c>
       <c r="F452" t="str">
-        <v>bwz@ow.ch</v>
+        <v>info.bsb@edu.zh.ch</v>
       </c>
       <c r="G452" t="str">
-        <v>041 666 64 80</v>
+        <v>044 872 34 20</v>
       </c>
       <c r="H452" t="str">
-        <v>https://www.bwz-ow.ch/</v>
+        <v>https://www.bsbuelach.ch</v>
       </c>
       <c r="I452" t="str">
-        <v>Aariedstrasse</v>
+        <v>Schwerzgruebstrasse</v>
       </c>
       <c r="J452" t="str">
-        <v/>
+        <v>28</v>
       </c>
       <c r="K452" t="str">
-        <v>6074</v>
+        <v>8180</v>
       </c>
       <c r="L452" t="str">
-        <v>Giswil</v>
+        <v>Bülach</v>
       </c>
       <c r="M452" t="str">
-        <v>ow</v>
+        <v>zh</v>
       </c>
       <c r="N452" t="str">
         <v>false</v>
       </c>
       <c r="O452" t="str">
-        <v>46.83094787597656,8.1822509765625</v>
+        <v>47.51650619506836,8.547595977783203</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="str">
-        <v>BSXOW0010000</v>
+        <v/>
       </c>
       <c r="B453" t="str">
-        <v>BSXOW0010000.s.01</v>
+        <v>BSXZH0081400.s.01</v>
       </c>
       <c r="C453" t="str">
-        <v>BWZ OW Sarnen</v>
+        <v>SWS Winterthur</v>
       </c>
       <c r="D453" t="str">
-        <v>Berufs- und Weiterbildungszentrum Obwalden</v>
+        <v>SWS Schule für Wirtschaft und Sprachen Winterthur AG</v>
       </c>
       <c r="E453" t="str">
         <v/>
       </c>
       <c r="F453" t="str">
-        <v>bwz@ow.ch</v>
+        <v>info.wt@sws-weiterbildung.ch</v>
       </c>
       <c r="G453" t="str">
-        <v>041 666 64 80</v>
+        <v>052 212 38 22</v>
       </c>
       <c r="H453" t="str">
-        <v>https://www.bwz-ow.ch</v>
+        <v>https://www.sws-weiterbildung.ch</v>
       </c>
       <c r="I453" t="str">
-        <v>Grundacherweg</v>
+        <v>Technoparkstrasse</v>
       </c>
       <c r="J453" t="str">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K453" t="str">
-        <v>6060</v>
+        <v>8406</v>
       </c>
       <c r="L453" t="str">
-        <v>Sarnen</v>
+        <v>Winterthur</v>
       </c>
       <c r="M453" t="str">
-        <v>ow</v>
+        <v>zh</v>
       </c>
       <c r="N453" t="str">
         <v>false</v>
       </c>
       <c r="O453" t="str">
-        <v>46.89435577392578,8.248483657836914</v>
+        <v>47.495241042268134,8.717113422316888</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="str">
-        <v/>
+        <v>BSXZH0031000</v>
       </c>
       <c r="B454" t="str">
-        <v>BSXVD0003300.s.01</v>
+        <v>BSXZH0031000.s.01</v>
       </c>
       <c r="C454" t="str">
-        <v>EPSIC</v>
+        <v>BSFH</v>
       </c>
       <c r="D454" t="str">
-        <v xml:space="preserve">Ecole professionnelle de Lausanne </v>
+        <v>Berufsfachschule für Lernende mit Hör- und Kommunikationsbehinderung</v>
       </c>
       <c r="E454" t="str">
         <v/>
       </c>
       <c r="F454" t="str">
-        <v>information.epsic@vd.ch</v>
+        <v>info@bsfh.ch</v>
       </c>
       <c r="G454" t="str">
-        <v>021 622 51 11</v>
+        <v>044 302 06 00</v>
       </c>
       <c r="H454" t="str">
-        <v>https://www.epsic.ch</v>
+        <v>https://www.bsfh.ch</v>
       </c>
       <c r="I454" t="str">
-        <v>Rue de Genève</v>
+        <v>Schaffhauserstrasse</v>
       </c>
       <c r="J454" t="str">
-        <v>63</v>
+        <v>430</v>
       </c>
       <c r="K454" t="str">
-        <v>1002</v>
+        <v>8050</v>
       </c>
       <c r="L454" t="str">
-        <v>Lausanne</v>
+        <v>Zürich</v>
       </c>
       <c r="M454" t="str">
-        <v>vd</v>
+        <v>zh</v>
       </c>
       <c r="N454" t="str">
         <v>false</v>
       </c>
       <c r="O454" t="str">
-        <v>46.52315902709961,6.6203508377075195</v>
+        <v>47.415897369384766,8.545360565185547</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="str">
-        <v/>
+        <v>BSXBE9910902</v>
       </c>
       <c r="B455" t="str">
-        <v>BSXGE0068200.s.01</v>
+        <v>BSXBE0010900.s.02</v>
       </c>
       <c r="C455" t="str">
-        <v>CFP-Construction</v>
+        <v>bfsl Waldhof</v>
       </c>
       <c r="D455" t="str">
-        <v>Centre de formation professionelle - Construction - Section Conception et planification</v>
+        <v>Berufsfachschule Langenthal Standort Waldhof</v>
       </c>
       <c r="E455" t="str">
         <v/>
       </c>
       <c r="F455" t="str">
         <v/>
       </c>
       <c r="G455" t="str">
-        <v>022 388 82 11</v>
+        <v>062 916 86 66</v>
       </c>
       <c r="H455" t="str">
-        <v/>
+        <v>https://www.bzl.ch/waldhof1.html</v>
       </c>
       <c r="I455" t="str">
-        <v>Chemin Gérard de Ternier</v>
+        <v>Waldhof</v>
       </c>
       <c r="J455" t="str">
-        <v>18</v>
+        <v/>
       </c>
       <c r="K455" t="str">
-        <v>1213</v>
+        <v>4900</v>
       </c>
       <c r="L455" t="str">
-        <v>Petit-Lancy</v>
+        <v>Langenthal</v>
       </c>
       <c r="M455" t="str">
-        <v>ge</v>
+        <v>be</v>
       </c>
       <c r="N455" t="str">
         <v>false</v>
       </c>
       <c r="O455" t="str">
-        <v>46.195011138916016,6.106815338134766</v>
+        <v>47.21906,7.80111</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="str">
-        <v>BSXZH0011500</v>
+        <v/>
       </c>
       <c r="B456" t="str">
-        <v>BSXZH0011000.s.02</v>
+        <v>BSXBE0010900.s.01</v>
       </c>
       <c r="C456" t="str">
-        <v>KV Bülach</v>
+        <v>bfsl Langenthal</v>
       </c>
       <c r="D456" t="str">
-        <v>Berufsschule Bülach</v>
+        <v>Berufsfachschule Langenthal</v>
       </c>
       <c r="E456" t="str">
-        <v>Abteilung  Wirtschaft</v>
+        <v/>
       </c>
       <c r="F456" t="str">
-        <v>kv.bsb@edu.zh.ch</v>
+        <v>bfsl@bzl.ch</v>
       </c>
       <c r="G456" t="str">
-        <v>044 872 30 90</v>
+        <v>062 916 86 66</v>
       </c>
       <c r="H456" t="str">
-        <v>https://www.bsbuelach.ch</v>
+        <v>https://www.bfsl.ch</v>
       </c>
       <c r="I456" t="str">
-        <v>Schwerzgruebstrasse</v>
+        <v>Weststrasse</v>
       </c>
       <c r="J456" t="str">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="K456" t="str">
-        <v>8180</v>
+        <v>4900</v>
       </c>
       <c r="L456" t="str">
-        <v>Bülach</v>
+        <v>Langenthal</v>
       </c>
       <c r="M456" t="str">
-        <v>zh</v>
+        <v>be</v>
       </c>
       <c r="N456" t="str">
         <v>false</v>
       </c>
       <c r="O456" t="str">
-        <v>47.51650619506836,8.547595977783203</v>
+        <v>47.22228240966797,7.77659797668457</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="str">
-        <v>BSXZH0040200</v>
+        <v>BSXBE9910904</v>
       </c>
       <c r="B457" t="str">
-        <v>BSXZH0011000.s.04</v>
+        <v>BSXBE0010900.s.04</v>
       </c>
       <c r="C457" t="str">
-        <v/>
+        <v>bfsl Langnau</v>
       </c>
       <c r="D457" t="str">
-        <v>Berufsschule Bülach</v>
+        <v>Berufsfachschule Langenthal Standort Langnau</v>
       </c>
       <c r="E457" t="str">
-        <v>Abteilung  Maschinenbau und Weiterbildung</v>
+        <v/>
       </c>
       <c r="F457" t="str">
-        <v>weiterbildung.bsb@edu.zh.ch</v>
+        <v/>
       </c>
       <c r="G457" t="str">
-        <v>044 872 30 50</v>
+        <v/>
       </c>
       <c r="H457" t="str">
-        <v>https://www.bsbuelach.ch</v>
+        <v/>
       </c>
       <c r="I457" t="str">
-        <v>Schwerzgruebstrasse</v>
+        <v>Bleicheweg</v>
       </c>
       <c r="J457" t="str">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="K457" t="str">
-        <v>8180</v>
+        <v>3550</v>
       </c>
       <c r="L457" t="str">
-        <v>Bülach</v>
+        <v>Langnau</v>
       </c>
       <c r="M457" t="str">
-        <v>zh</v>
+        <v>be</v>
       </c>
       <c r="N457" t="str">
         <v>false</v>
       </c>
       <c r="O457" t="str">
-        <v>47.51650619506836,8.547595977783203</v>
+        <v>46.94174575805664,7.776266574859619</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="str">
-        <v>BSXZH0012000</v>
+        <v>BSXBE9910903</v>
       </c>
       <c r="B458" t="str">
-        <v>BSXZH0011000.s.03</v>
+        <v>BSXBE0010900.s.03</v>
       </c>
       <c r="C458" t="str">
-        <v/>
+        <v>bfsl Burgdorf</v>
       </c>
       <c r="D458" t="str">
-        <v>Berufsschule Bülach</v>
+        <v>Berufsfachschule Langenthal Standort Burgdorf</v>
       </c>
       <c r="E458" t="str">
-        <v>Abteilung  Elektro</v>
+        <v/>
       </c>
       <c r="F458" t="str">
-        <v>elektro.bsb@edu.zh.ch</v>
+        <v/>
       </c>
       <c r="G458" t="str">
-        <v>044 872 34 20</v>
+        <v/>
       </c>
       <c r="H458" t="str">
-        <v>https://www.bsbuelach.ch</v>
+        <v/>
       </c>
       <c r="I458" t="str">
-        <v>Lindenhofstrasse</v>
+        <v>Zähringerstrasse</v>
       </c>
       <c r="J458" t="str">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="K458" t="str">
-        <v>8180</v>
+        <v>3400</v>
       </c>
       <c r="L458" t="str">
-        <v>Bülach</v>
+        <v>Burgdorf</v>
       </c>
       <c r="M458" t="str">
-        <v>zh</v>
+        <v>be</v>
       </c>
       <c r="N458" t="str">
         <v>false</v>
       </c>
       <c r="O458" t="str">
-        <v>47.52003479003906,8.538107872009277</v>
+        <v>47.05098,7.61834</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="str">
-        <v>BSXZH0011000</v>
+        <v>BSXZH0001500</v>
       </c>
       <c r="B459" t="str">
-        <v>BSXZH0011000.s.01</v>
+        <v>BSXZH0001500.s.01</v>
       </c>
       <c r="C459" t="str">
-        <v>BS Bülach</v>
+        <v>TBZ</v>
       </c>
       <c r="D459" t="str">
-        <v>Berufsschule Bülach</v>
+        <v>Technische Berufsschule Zürich</v>
       </c>
       <c r="E459" t="str">
         <v/>
       </c>
       <c r="F459" t="str">
-        <v>info.bsb@edu.zh.ch</v>
+        <v>rektorat@tbz.zh.ch</v>
       </c>
       <c r="G459" t="str">
-        <v>044 872 34 20</v>
+        <v>044 446 96 00</v>
       </c>
       <c r="H459" t="str">
-        <v>https://www.bsbuelach.ch</v>
+        <v>https://www.tbz.ch</v>
       </c>
       <c r="I459" t="str">
-        <v>Schwerzgruebstrasse</v>
+        <v>Ausstellungsstrasse</v>
       </c>
       <c r="J459" t="str">
-        <v>28</v>
+        <v>70</v>
       </c>
       <c r="K459" t="str">
-        <v>8180</v>
+        <v>8090</v>
       </c>
       <c r="L459" t="str">
-        <v>Bülach</v>
+        <v>Zürich</v>
       </c>
       <c r="M459" t="str">
         <v>zh</v>
       </c>
       <c r="N459" t="str">
         <v>false</v>
       </c>
       <c r="O459" t="str">
-        <v>47.51650619506836,8.547595977783203</v>
+        <v>47.383331298828125,8.535079002380371</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="str">
-        <v>BSXZH0031000</v>
+        <v>BSXZH0025000</v>
       </c>
       <c r="B460" t="str">
-        <v>BSXZH0031000.s.01</v>
+        <v>BSXZH0025000.s</v>
       </c>
       <c r="C460" t="str">
-        <v>BSFH</v>
+        <v>BMSW</v>
       </c>
       <c r="D460" t="str">
-        <v>Berufsfachschule für Lernende mit Hör- und Kommunikationsbehinderung</v>
+        <v>Berufsmaturitätsschule
+Winterthur</v>
       </c>
       <c r="E460" t="str">
         <v/>
       </c>
       <c r="F460" t="str">
-        <v>info@bsfh.ch</v>
+        <v>info@bmsw.zh.ch</v>
       </c>
       <c r="G460" t="str">
-        <v>044 302 06 00</v>
+        <v>052 267 87 81</v>
       </c>
       <c r="H460" t="str">
-        <v>https://www.bsfh.ch</v>
+        <v>https://bms-w.ch/</v>
       </c>
       <c r="I460" t="str">
-        <v>Schaffhauserstrasse</v>
+        <v>Zürcherstrasse</v>
       </c>
       <c r="J460" t="str">
-        <v>430</v>
+        <v>28</v>
       </c>
       <c r="K460" t="str">
-        <v>8050</v>
+        <v>8400</v>
       </c>
       <c r="L460" t="str">
-        <v>Zürich</v>
+        <v>Winterthur</v>
       </c>
       <c r="M460" t="str">
         <v>zh</v>
       </c>
       <c r="N460" t="str">
         <v>false</v>
       </c>
       <c r="O460" t="str">
-        <v>47.415897369384766,8.545360565185547</v>
+        <v>47.49822993071497,8.71634006856042</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="str">
-        <v>BSXBE9910902</v>
+        <v>BSXTI0026900</v>
       </c>
       <c r="B461" t="str">
-        <v>BSXBE0010900.s.02</v>
+        <v>BSXTI0026900.s.01</v>
       </c>
       <c r="C461" t="str">
-        <v>bfsl Waldhof</v>
+        <v>CPS Locarno</v>
       </c>
       <c r="D461" t="str">
-        <v>Berufsfachschule Langenthal Standort Waldhof</v>
+        <v>Centro professionale sociosanitario medico-tecnico Locarno</v>
       </c>
       <c r="E461" t="str">
-        <v/>
+        <v>Scuola medico tecnica</v>
       </c>
       <c r="F461" t="str">
-        <v/>
+        <v>decs-cps.locarno@edu.ti.ch</v>
       </c>
       <c r="G461" t="str">
-        <v>062 916 86 66</v>
+        <v>091 816 21 61</v>
       </c>
       <c r="H461" t="str">
-        <v>https://www.bzl.ch/waldhof1.html</v>
+        <v>https://www.cpslocarno.ti.ch/</v>
       </c>
       <c r="I461" t="str">
-        <v>Waldhof</v>
+        <v>Via alla Morettina</v>
       </c>
       <c r="J461" t="str">
-        <v/>
+        <v>3</v>
       </c>
       <c r="K461" t="str">
-        <v>4900</v>
+        <v>6600</v>
       </c>
       <c r="L461" t="str">
-        <v>Langenthal</v>
+        <v>Locarno</v>
       </c>
       <c r="M461" t="str">
-        <v>be</v>
+        <v>ti</v>
       </c>
       <c r="N461" t="str">
         <v>false</v>
       </c>
       <c r="O461" t="str">
-        <v>47.21906,7.80111</v>
+        <v>46.165260314941406,8.79139232635498</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="str">
-        <v/>
+        <v>BSXTI9926902</v>
       </c>
       <c r="B462" t="str">
-        <v>BSXBE0010900.s.01</v>
+        <v>BSXTI0026900.s.02</v>
       </c>
       <c r="C462" t="str">
-        <v>bfsl Langenthal</v>
+        <v>CPS Locarno</v>
       </c>
       <c r="D462" t="str">
-        <v>Berufsfachschule Langenthal</v>
+        <v>Centro professionale sociosanitario medico-tecnico Locarno</v>
       </c>
       <c r="E462" t="str">
-        <v/>
+        <v>Scuola specializzata superiore medico-tecnica</v>
       </c>
       <c r="F462" t="str">
-        <v>bfsl@bzl.ch</v>
+        <v>decs-cps.locarno@edu.ti.ch</v>
       </c>
       <c r="G462" t="str">
-        <v>062 916 86 66</v>
+        <v>091 816 21 61</v>
       </c>
       <c r="H462" t="str">
-        <v>https://www.bfsl.ch</v>
+        <v>https://www.cpslocarno.ti.ch/</v>
       </c>
       <c r="I462" t="str">
-        <v>Weststrasse</v>
+        <v>Via alla Morettina</v>
       </c>
       <c r="J462" t="str">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="K462" t="str">
-        <v>4900</v>
+        <v>6600</v>
       </c>
       <c r="L462" t="str">
-        <v>Langenthal</v>
+        <v>Locarno</v>
       </c>
       <c r="M462" t="str">
-        <v>be</v>
+        <v>ti</v>
       </c>
       <c r="N462" t="str">
         <v>false</v>
       </c>
       <c r="O462" t="str">
-        <v>47.22228240966797,7.77659797668457</v>
+        <v>46.165260314941406,8.79139232635498</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="str">
-        <v>BSXBE9910904</v>
+        <v/>
       </c>
       <c r="B463" t="str">
-        <v>BSXBE0010900.s.04</v>
+        <v>BSXGE0069900.s.01</v>
       </c>
       <c r="C463" t="str">
-        <v>bfsl Langnau</v>
+        <v>OrTra</v>
       </c>
       <c r="D463" t="str">
-        <v>Berufsfachschule Langenthal Standort Langnau</v>
+        <v>OrTra Santé Social</v>
       </c>
       <c r="E463" t="str">
         <v/>
       </c>
       <c r="F463" t="str">
         <v/>
       </c>
       <c r="G463" t="str">
-        <v/>
+        <v xml:space="preserve"> 022 328 11 41</v>
       </c>
       <c r="H463" t="str">
-        <v/>
+        <v>https://ortra-ge.ch/</v>
       </c>
       <c r="I463" t="str">
-        <v>Bleicheweg</v>
+        <v>Rue des Charmilles</v>
       </c>
       <c r="J463" t="str">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="K463" t="str">
-        <v>3550</v>
+        <v>1203</v>
       </c>
       <c r="L463" t="str">
-        <v>Langnau</v>
+        <v>Genève</v>
       </c>
       <c r="M463" t="str">
-        <v>be</v>
+        <v>ge</v>
       </c>
       <c r="N463" t="str">
         <v>false</v>
       </c>
       <c r="O463" t="str">
-        <v>46.94174575805664,7.776266574859619</v>
+        <v>46.20732498168945,6.128533363342285</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="str">
-        <v>BSXBE9910903</v>
+        <v/>
       </c>
       <c r="B464" t="str">
-        <v>BSXBE0010900.s.03</v>
+        <v>BSXGE0069400.s.01</v>
       </c>
       <c r="C464" t="str">
-        <v>bfsl Burgdorf</v>
+        <v>CFP-Technique</v>
       </c>
       <c r="D464" t="str">
-        <v>Berufsfachschule Langenthal Standort Burgdorf</v>
+        <v>Centre de formation professionnell - Technique - Ecole d'informatique</v>
       </c>
       <c r="E464" t="str">
         <v/>
       </c>
       <c r="F464" t="str">
         <v/>
       </c>
       <c r="G464" t="str">
-        <v/>
+        <v>022 388 87 28</v>
       </c>
       <c r="H464" t="str">
         <v/>
       </c>
       <c r="I464" t="str">
-        <v>Zähringerstrasse</v>
+        <v>Chemin Gérard-de-Ternier</v>
       </c>
       <c r="J464" t="str">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="K464" t="str">
-        <v>3400</v>
+        <v>1213</v>
       </c>
       <c r="L464" t="str">
-        <v>Burgdorf</v>
+        <v>Petit-Lancy</v>
       </c>
       <c r="M464" t="str">
-        <v>be</v>
+        <v>ge</v>
       </c>
       <c r="N464" t="str">
         <v>false</v>
       </c>
       <c r="O464" t="str">
-        <v>47.05098,7.61834</v>
+        <v>46.19594325299087,6.110297240065273</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="str">
-        <v>BSXZH0001500</v>
+        <v/>
       </c>
       <c r="B465" t="str">
-        <v>BSXZH0001500.s.01</v>
+        <v>BSXGE0032200.s.01</v>
       </c>
       <c r="C465" t="str">
-        <v>TBZ</v>
+        <v>EC Carouge</v>
       </c>
       <c r="D465" t="str">
-        <v>Technische Berufsschule Zürich</v>
+        <v>Ecole de Commerce Carouge</v>
       </c>
       <c r="E465" t="str">
         <v/>
       </c>
       <c r="F465" t="str">
-        <v>rektorat@tbz.zh.ch</v>
+        <v/>
       </c>
       <c r="G465" t="str">
-        <v>044 446 96 00</v>
+        <v>022 388 35 90</v>
       </c>
       <c r="H465" t="str">
-        <v>https://www.tbz.ch</v>
+        <v/>
       </c>
       <c r="I465" t="str">
-        <v>Ausstellungsstrasse</v>
+        <v>Chemin Grange-Collomb</v>
       </c>
       <c r="J465" t="str">
-        <v>70</v>
+        <v>1-3</v>
       </c>
       <c r="K465" t="str">
-        <v>8090</v>
+        <v>1227</v>
       </c>
       <c r="L465" t="str">
-        <v>Zürich</v>
+        <v>Carouge</v>
       </c>
       <c r="M465" t="str">
-        <v>zh</v>
+        <v>ge</v>
       </c>
       <c r="N465" t="str">
         <v>false</v>
       </c>
       <c r="O465" t="str">
-        <v>47.383331298828125,8.535079002380371</v>
+        <v>46.175819396972656,6.134458541870117</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="str">
-        <v>BSXZH0025000</v>
+        <v/>
       </c>
       <c r="B466" t="str">
-        <v>BSXZH0025000.s</v>
+        <v>BSXGE0067300.s.01</v>
       </c>
       <c r="C466" t="str">
-        <v>BMSW</v>
+        <v>EC Raymond-Uldry</v>
       </c>
       <c r="D466" t="str">
-        <v>Berufsmaturitätsschule
-Winterthur</v>
+        <v>École de commerce Raymond-Uldry</v>
       </c>
       <c r="E466" t="str">
         <v/>
       </c>
       <c r="F466" t="str">
-        <v>info@bmsw.zh.ch</v>
+        <v/>
       </c>
       <c r="G466" t="str">
-        <v>052 267 87 81</v>
+        <v>022 546 40 50</v>
       </c>
       <c r="H466" t="str">
-        <v>https://bms-w.ch/</v>
+        <v>https://edu.ge.ch/site/ecraymonduldry/</v>
       </c>
       <c r="I466" t="str">
-        <v>Zürcherstrasse</v>
+        <v>Chemin du Domaine-Patry</v>
       </c>
       <c r="J466" t="str">
-        <v>28</v>
+        <v>1</v>
       </c>
       <c r="K466" t="str">
-        <v>8400</v>
+        <v>1124</v>
       </c>
       <c r="L466" t="str">
-        <v>Winterthur</v>
+        <v>Chêne-Bougeries</v>
       </c>
       <c r="M466" t="str">
-        <v>zh</v>
+        <v>ge</v>
       </c>
       <c r="N466" t="str">
         <v>false</v>
       </c>
       <c r="O466" t="str">
-        <v>47.49822993071497,8.71634006856042</v>
+        <v>46.20502853393555,6.179989814758301</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="str">
-        <v>BSXTI0026900</v>
+        <v>BSXBE9910302</v>
       </c>
       <c r="B467" t="str">
-        <v>BSXTI0026900.s.01</v>
+        <v>BSXBE0010300.s.02</v>
       </c>
       <c r="C467" t="str">
-        <v>CPS Locarno</v>
+        <v>CFP Bienne</v>
       </c>
       <c r="D467" t="str">
-        <v>Centro professionale sociosanitario medico-tecnico Locarno</v>
+        <v>Centre de formation professionnelle Bienne - Lycée Technique</v>
       </c>
       <c r="E467" t="str">
-        <v>Scuola medico tecnica</v>
+        <v/>
       </c>
       <c r="F467" t="str">
-        <v>decs-cps.locarno@edu.ti.ch</v>
+        <v>info@bbz-cfp.ch</v>
       </c>
       <c r="G467" t="str">
-        <v>091 816 21 61</v>
+        <v>032 344 38 11</v>
       </c>
       <c r="H467" t="str">
-        <v>https://www.cpslocarno.ti.ch/</v>
+        <v>https://bbz-cfp.ch/de/ausbildungsgange/technische-fachschule</v>
       </c>
       <c r="I467" t="str">
-        <v>Via alla Morettina</v>
+        <v>Salzhausstrasse</v>
       </c>
       <c r="J467" t="str">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="K467" t="str">
-        <v>6600</v>
+        <v>2503</v>
       </c>
       <c r="L467" t="str">
-        <v>Locarno</v>
+        <v>Biel/Bienne</v>
       </c>
       <c r="M467" t="str">
-        <v>ti</v>
+        <v>be</v>
       </c>
       <c r="N467" t="str">
         <v>false</v>
       </c>
       <c r="O467" t="str">
-        <v>46.165260314941406,8.79139232635498</v>
+        <v>47.12904357910156,7.243330478668213</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="str">
-        <v>BSXTI9926902</v>
+        <v/>
       </c>
       <c r="B468" t="str">
-        <v>BSXTI0026900.s.02</v>
+        <v>BSXBE0010300.s.01</v>
       </c>
       <c r="C468" t="str">
-        <v>CPS Locarno</v>
+        <v>BBZ Biel</v>
       </c>
       <c r="D468" t="str">
-        <v>Centro professionale sociosanitario medico-tecnico Locarno</v>
+        <v>Berufsbildungszentrum Biel</v>
       </c>
       <c r="E468" t="str">
-        <v>Scuola specializzata superiore medico-tecnica</v>
+        <v/>
       </c>
       <c r="F468" t="str">
-        <v>decs-cps.locarno@edu.ti.ch</v>
+        <v>info@bbz-cfp.ch</v>
       </c>
       <c r="G468" t="str">
-        <v>091 816 21 61</v>
+        <v>032 344 37 52</v>
       </c>
       <c r="H468" t="str">
-        <v>https://www.cpslocarno.ti.ch/</v>
+        <v>https://www.bbz-biel.ch</v>
       </c>
       <c r="I468" t="str">
-        <v>Via alla Morettina</v>
+        <v>Wasenstrasse</v>
       </c>
       <c r="J468" t="str">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="K468" t="str">
-        <v>6600</v>
+        <v>2500</v>
       </c>
       <c r="L468" t="str">
-        <v>Locarno</v>
+        <v>Biel/Bienne 4</v>
       </c>
       <c r="M468" t="str">
-        <v>ti</v>
+        <v>be</v>
       </c>
       <c r="N468" t="str">
         <v>false</v>
       </c>
       <c r="O468" t="str">
-        <v>46.165260314941406,8.79139232635498</v>
+        <v>47.14537048339844,7.254214763641357</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="str">
         <v/>
       </c>
       <c r="B469" t="str">
-        <v>BSXGE0069700.s.01</v>
+        <v>BSXGE0067500.s.01</v>
       </c>
       <c r="C469" t="str">
         <v/>
       </c>
       <c r="D469" t="str">
-        <v>Ecole professionnnelle romande de cuisiniers en diététique</v>
+        <v>Académie du Léman</v>
       </c>
       <c r="E469" t="str">
         <v/>
       </c>
       <c r="F469" t="str">
         <v/>
       </c>
       <c r="G469" t="str">
-        <v>022 388 34 69</v>
+        <v>022 731 77 56</v>
       </c>
       <c r="H469" t="str">
-        <v/>
+        <v>https://academy-geneva.ch/</v>
       </c>
       <c r="I469" t="str">
-        <v>Boulevard de la Cluse</v>
+        <v>Rue de Lausanne</v>
       </c>
       <c r="J469" t="str">
-        <v>16</v>
+        <v>37A</v>
       </c>
       <c r="K469" t="str">
-        <v>1205</v>
+        <v>1201</v>
       </c>
       <c r="L469" t="str">
         <v>Genève</v>
       </c>
       <c r="M469" t="str">
         <v>ge</v>
       </c>
       <c r="N469" t="str">
         <v>false</v>
       </c>
       <c r="O469" t="str">
-        <v>46.1885986328125,6.144690036773682</v>
+        <v>46.213016510009766,6.145139694213867</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="str">
         <v/>
       </c>
       <c r="B470" t="str">
-        <v>BSXGE0069900.s.01</v>
+        <v>BSXGE0069700.s.01</v>
       </c>
       <c r="C470" t="str">
-        <v>OrTra</v>
+        <v/>
       </c>
       <c r="D470" t="str">
-        <v>OrTra Santé Social</v>
+        <v>Ecole professionnelle romande de cuisiniers en diététique</v>
       </c>
       <c r="E470" t="str">
         <v/>
       </c>
       <c r="F470" t="str">
         <v/>
       </c>
       <c r="G470" t="str">
-        <v xml:space="preserve"> 022 328 11 41</v>
+        <v>022 388 34 69</v>
       </c>
       <c r="H470" t="str">
-        <v>https://ortra-ge.ch/</v>
+        <v/>
       </c>
       <c r="I470" t="str">
-        <v>Rue des Charmilles</v>
+        <v>Boulevard de la Cluse</v>
       </c>
       <c r="J470" t="str">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="K470" t="str">
-        <v>1203</v>
+        <v>1205</v>
       </c>
       <c r="L470" t="str">
         <v>Genève</v>
       </c>
       <c r="M470" t="str">
         <v>ge</v>
       </c>
       <c r="N470" t="str">
         <v>false</v>
       </c>
       <c r="O470" t="str">
-        <v>46.20732498168945,6.128533363342285</v>
+        <v>46.1885986328125,6.144690036773682</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="str">
         <v/>
       </c>
       <c r="B471" t="str">
-        <v>BSXGE0069400.s.01</v>
+        <v>BSXSG0018400.s.01</v>
       </c>
       <c r="C471" t="str">
-        <v>CFP-Technique</v>
+        <v>KS Sargans</v>
       </c>
       <c r="D471" t="str">
-        <v>Centre de formation professionnell - Technique - Ecole d'informatique</v>
+        <v>Kantonsschule Sargans</v>
       </c>
       <c r="E471" t="str">
         <v/>
       </c>
       <c r="F471" t="str">
-        <v/>
+        <v>info@kantisargans.ch</v>
       </c>
       <c r="G471" t="str">
-        <v>022 388 87 28</v>
+        <v>058 228 81 00</v>
       </c>
       <c r="H471" t="str">
-        <v/>
+        <v>https://kantisargans.ch/</v>
       </c>
       <c r="I471" t="str">
-        <v>Chemin Gérard-de-Ternier</v>
+        <v>Pizolstrasse</v>
       </c>
       <c r="J471" t="str">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="K471" t="str">
-        <v>1213</v>
+        <v>7320</v>
       </c>
       <c r="L471" t="str">
-        <v>Petit-Lancy</v>
+        <v>Sargans</v>
       </c>
       <c r="M471" t="str">
-        <v>ge</v>
+        <v>sg</v>
       </c>
       <c r="N471" t="str">
         <v>false</v>
       </c>
       <c r="O471" t="str">
-        <v>46.19594325299087,6.110297240065273</v>
+        <v>47.044475957748105,9.439708527647756</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="str">
         <v/>
       </c>
       <c r="B472" t="str">
-        <v>BSXGE0032200.s.01</v>
+        <v>BSXVS0008400.s.01</v>
       </c>
       <c r="C472" t="str">
-        <v>EC Carouge</v>
+        <v>OMS Brig</v>
       </c>
       <c r="D472" t="str">
-        <v>Ecole de Commerce Carouge</v>
+        <v>Oberwalliser Mittelschule St. Ursula</v>
       </c>
       <c r="E472" t="str">
         <v/>
       </c>
       <c r="F472" t="str">
-        <v/>
+        <v>info.oms@edu.vs.ch</v>
       </c>
       <c r="G472" t="str">
-        <v>022 388 35 90</v>
+        <v>027 607 39 70</v>
       </c>
       <c r="H472" t="str">
-        <v/>
+        <v>https://www.oms-brig.ch</v>
       </c>
       <c r="I472" t="str">
-        <v>Chemin Grange-Collomb</v>
+        <v>Alte Simplonstrasse</v>
       </c>
       <c r="J472" t="str">
-        <v>1-3</v>
+        <v>42</v>
       </c>
       <c r="K472" t="str">
-        <v>1227</v>
+        <v>3900</v>
       </c>
       <c r="L472" t="str">
-        <v>Carouge</v>
+        <v>Brig</v>
       </c>
       <c r="M472" t="str">
-        <v>ge</v>
+        <v>vs</v>
       </c>
       <c r="N472" t="str">
         <v>false</v>
       </c>
       <c r="O472" t="str">
-        <v>46.175819396972656,6.134458541870117</v>
+        <v>46.31321579578199,7.993136684263403</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="str">
         <v/>
       </c>
       <c r="B473" t="str">
-        <v>BSXGE0067300.s.01</v>
+        <v>BSXSG0018200.s.01</v>
       </c>
       <c r="C473" t="str">
-        <v>EC Raymond-Uldry</v>
+        <v>KS Brühl</v>
       </c>
       <c r="D473" t="str">
-        <v>École de commerce Raymond-Uldry</v>
+        <v>Kantonsschule am Brühl</v>
       </c>
       <c r="E473" t="str">
         <v/>
       </c>
       <c r="F473" t="str">
-        <v/>
+        <v>info@ksb-sg.ch</v>
       </c>
       <c r="G473" t="str">
-        <v>022 546 40 50</v>
+        <v>058 229 72 72</v>
       </c>
       <c r="H473" t="str">
-        <v>https://edu.ge.ch/site/ecraymonduldry/</v>
+        <v>https://www.ksb-sg.ch/</v>
       </c>
       <c r="I473" t="str">
-        <v>Chemin du Domaine-Patry</v>
+        <v xml:space="preserve">Notkerstrasse </v>
       </c>
       <c r="J473" t="str">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="K473" t="str">
-        <v>1124</v>
+        <v>9000</v>
       </c>
       <c r="L473" t="str">
-        <v>Chêne-Bougeries</v>
+        <v>St. Gallen</v>
       </c>
       <c r="M473" t="str">
-        <v>ge</v>
+        <v>sg</v>
       </c>
       <c r="N473" t="str">
         <v>false</v>
       </c>
       <c r="O473" t="str">
-        <v>46.20502853393555,6.179989814758301</v>
+        <v>47.42880717637198,9.381236902802272</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="str">
-        <v>BSXBE9910302</v>
+        <v>BSXBE0015300</v>
       </c>
       <c r="B474" t="str">
-        <v>BSXBE0010300.s.02</v>
+        <v>BSXBE0015300.s.01</v>
       </c>
       <c r="C474" t="str">
-        <v>CFP Bienne</v>
+        <v>ESC</v>
       </c>
       <c r="D474" t="str">
-        <v>Centre de formation professionnelle Bienne - Lycée Technique</v>
+        <v>Ecole supérieure de Commerce de Bienne</v>
       </c>
       <c r="E474" t="str">
         <v/>
       </c>
       <c r="F474" t="str">
-        <v>info@bbz-cfp.ch</v>
+        <v>secretariat@gbjb.ch</v>
       </c>
       <c r="G474" t="str">
-        <v>032 344 38 11</v>
+        <v>032 327 06 06</v>
       </c>
       <c r="H474" t="str">
-        <v>https://bbz-cfp.ch/de/ausbildungsgange/technische-fachschule</v>
+        <v>https://gbjb.ch/esc/</v>
       </c>
       <c r="I474" t="str">
-        <v>Salzhausstrasse</v>
+        <v>Rue du Débarcadère</v>
       </c>
       <c r="J474" t="str">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="K474" t="str">
         <v>2503</v>
       </c>
       <c r="L474" t="str">
-        <v>Biel/Bienne</v>
+        <v>Bienne</v>
       </c>
       <c r="M474" t="str">
         <v>be</v>
       </c>
       <c r="N474" t="str">
         <v>false</v>
       </c>
       <c r="O474" t="str">
-        <v>47.12904357910156,7.243330478668213</v>
-[...327 lines deleted...]
-      <c r="O481" t="str">
         <v>47.13332316387098,7.234736739528413</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:O481"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:O474"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Institutions</vt:lpstr>
       <vt:lpstr>Sites</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>