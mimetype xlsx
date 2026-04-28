--- v0 (2026-02-26)
+++ v1 (2026-04-28)
@@ -412,51 +412,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:P345"/>
+  <dimension ref="A1:P346"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>BSX ID</v>
       </c>
       <c r="B1" t="str">
         <v>eCH ID</v>
       </c>
       <c r="C1" t="str">
         <v>Acronym</v>
       </c>
       <c r="D1" t="str">
         <v>Name</v>
       </c>
       <c r="E1" t="str">
         <v>Description</v>
       </c>
       <c r="F1" t="str">
         <v>Email</v>
       </c>
       <c r="G1" t="str">
         <v>Phone number</v>
@@ -15169,2559 +15169,2609 @@
       </c>
       <c r="J295" t="str">
         <v>3</v>
       </c>
       <c r="K295" t="str">
         <v>3930</v>
       </c>
       <c r="L295" t="str">
         <v>Visp</v>
       </c>
       <c r="M295" t="str">
         <v>vs</v>
       </c>
       <c r="N295" t="str">
         <v>false</v>
       </c>
       <c r="O295" t="str">
         <v>46.286354833810556,7.880986354833409</v>
       </c>
       <c r="P295" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="str">
-        <v>BSXZG0011100</v>
+        <v>BSXZH0056400</v>
       </c>
       <c r="B296" t="str">
-        <v>BSXZG0011100.i</v>
+        <v>BSXZH0056400.i</v>
       </c>
       <c r="C296" t="str">
-        <v xml:space="preserve">OYM </v>
+        <v>BEN Zürich</v>
       </c>
       <c r="D296" t="str">
-        <v>OYM College AG</v>
+        <v>Bénédict-Schule Zürich AG</v>
       </c>
       <c r="E296" t="str">
         <v/>
       </c>
       <c r="F296" t="str">
-        <v>info@oym-college.ch</v>
+        <v>info@benedict-schule.ch</v>
       </c>
       <c r="G296" t="str">
-        <v>041 269 69 99</v>
+        <v>044 242 12 60</v>
       </c>
       <c r="H296" t="str">
-        <v>https://www.oym.ch</v>
+        <v>https://www.bénédict.ch</v>
       </c>
       <c r="I296" t="str">
-        <v>Lorzenparkstrasse</v>
+        <v>Vulkanstrasse</v>
       </c>
       <c r="J296" t="str">
-        <v>22</v>
+        <v>106</v>
       </c>
       <c r="K296" t="str">
-        <v>6330</v>
+        <v>8004</v>
       </c>
       <c r="L296" t="str">
-        <v>Cham</v>
+        <v>Zürich</v>
       </c>
       <c r="M296" t="str">
-        <v>zg</v>
+        <v>zh</v>
       </c>
       <c r="N296" t="str">
         <v>false</v>
       </c>
       <c r="O296" t="str">
-        <v>47.1930383639516,8.455189153633027</v>
+        <v>47.393063936883934,8.48650905354532</v>
       </c>
       <c r="P296" t="str">
         <v>private</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="str">
-        <v>BSXGE0068700</v>
+        <v>BSXZG0011100</v>
       </c>
       <c r="B297" t="str">
-        <v>BSXGE0068700.i</v>
+        <v>BSXZG0011100.i</v>
       </c>
       <c r="C297" t="str">
-        <v>CFP-Santé-Social</v>
+        <v xml:space="preserve">OYM </v>
       </c>
       <c r="D297" t="str">
-        <v>Centre de formation professionnelle - Santé-Social - Ecole de technicien-ne dentiste</v>
+        <v>OYM College AG</v>
       </c>
       <c r="E297" t="str">
         <v/>
       </c>
       <c r="F297" t="str">
-        <v/>
+        <v>info@oym-college.ch</v>
       </c>
       <c r="G297" t="str">
-        <v>022 388 41 90</v>
+        <v>041 269 69 99</v>
       </c>
       <c r="H297" t="str">
-        <v/>
+        <v>https://www.oym.ch</v>
       </c>
       <c r="I297" t="str">
-        <v>Chemin Gérard-de-Ternier</v>
+        <v>Lorzenparkstrasse</v>
       </c>
       <c r="J297" t="str">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="K297" t="str">
-        <v>1213</v>
+        <v>6330</v>
       </c>
       <c r="L297" t="str">
-        <v>Petit-Lancy</v>
+        <v>Cham</v>
       </c>
       <c r="M297" t="str">
-        <v>ge</v>
+        <v>zg</v>
       </c>
       <c r="N297" t="str">
         <v>false</v>
       </c>
       <c r="O297" t="str">
-        <v>46.195011138916016,6.106815338134766</v>
+        <v>47.1930383639516,8.455189153633027</v>
       </c>
       <c r="P297" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="str">
-        <v>BSXFR0011100</v>
+        <v>BSXGE0068700</v>
       </c>
       <c r="B298" t="str">
-        <v>BSXFR0011100.i</v>
+        <v>BSXGE0068700.i</v>
       </c>
       <c r="C298" t="str">
-        <v>GIBS</v>
+        <v>CFP-Santé-Social</v>
       </c>
       <c r="D298" t="str">
-        <v>Gewerbliche und Industrielle Berufsfachschule</v>
+        <v>Centre de formation professionnelle - Santé-Social - Ecole de technicien-ne dentiste</v>
       </c>
       <c r="E298" t="str">
         <v/>
       </c>
       <c r="F298" t="str">
-        <v>info.epai@edufr.ch</v>
+        <v/>
       </c>
       <c r="G298" t="str">
-        <v>026 305 25 12</v>
+        <v>022 388 41 90</v>
       </c>
       <c r="H298" t="str">
-        <v>https://www.fr.ch/epai</v>
+        <v/>
       </c>
       <c r="I298" t="str">
-        <v>Derrière-les-Remparts</v>
+        <v>Chemin Gérard-de-Ternier</v>
       </c>
       <c r="J298" t="str">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="K298" t="str">
-        <v>1700</v>
+        <v>1213</v>
       </c>
       <c r="L298" t="str">
-        <v>Fribourg</v>
+        <v>Petit-Lancy</v>
       </c>
       <c r="M298" t="str">
-        <v>fr</v>
+        <v>ge</v>
       </c>
       <c r="N298" t="str">
         <v>false</v>
       </c>
       <c r="O298" t="str">
-        <v>46.80867004394531,7.156752586364746</v>
+        <v>46.195011138916016,6.106815338134766</v>
       </c>
       <c r="P298" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="str">
-        <v/>
+        <v>BSXFR0011100</v>
       </c>
       <c r="B299" t="str">
-        <v>BSXZH0041200.i</v>
+        <v>BSXFR0011100.i</v>
       </c>
       <c r="C299" t="str">
-        <v>KWI</v>
+        <v>GIBS</v>
       </c>
       <c r="D299" t="str">
-        <v>Kantonsschule Wiedikon</v>
+        <v>Gewerbliche und Industrielle Berufsfachschule</v>
       </c>
       <c r="E299" t="str">
         <v/>
       </c>
       <c r="F299" t="str">
-        <v>rektorat@kwi.ch</v>
+        <v>info.epai@edufr.ch</v>
       </c>
       <c r="G299" t="str">
-        <v>044 457 71 11</v>
+        <v>026 305 25 12</v>
       </c>
       <c r="H299" t="str">
-        <v>https://www.kwi.ch</v>
+        <v>https://www.fr.ch/epai</v>
       </c>
       <c r="I299" t="str">
-        <v>Güterstrasse</v>
+        <v>Derrière-les-Remparts</v>
       </c>
       <c r="J299" t="str">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="K299" t="str">
-        <v>8004</v>
+        <v>1700</v>
       </c>
       <c r="L299" t="str">
-        <v>Zürich</v>
+        <v>Fribourg</v>
       </c>
       <c r="M299" t="str">
-        <v>zh</v>
+        <v>fr</v>
       </c>
       <c r="N299" t="str">
         <v>false</v>
       </c>
       <c r="O299" t="str">
-        <v>47.382720947265625,8.518397331237793</v>
+        <v>46.80867004394531,7.156752586364746</v>
       </c>
       <c r="P299" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="str">
-        <v>BSXJU0031700</v>
+        <v/>
       </c>
       <c r="B300" t="str">
-        <v>BSXJU0031700.i</v>
+        <v>BSXZH0041200.i</v>
       </c>
       <c r="C300" t="str">
-        <v>CEJEF - Divart</v>
+        <v>KWI</v>
       </c>
       <c r="D300" t="str">
-        <v>Division artisanale du CEJEF</v>
+        <v>Kantonsschule Wiedikon</v>
       </c>
       <c r="E300" t="str">
         <v/>
       </c>
       <c r="F300" t="str">
-        <v>secr@divart.ch</v>
+        <v>rektorat@kwi.ch</v>
       </c>
       <c r="G300" t="str">
-        <v>032 420 75 00</v>
+        <v>044 457 71 11</v>
       </c>
       <c r="H300" t="str">
-        <v>https://site.divart.ch</v>
+        <v>https://www.kwi.ch</v>
       </c>
       <c r="I300" t="str">
-        <v>Rue de la Jeunesse</v>
+        <v>Güterstrasse</v>
       </c>
       <c r="J300" t="str">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="K300" t="str">
-        <v>2800</v>
+        <v>8004</v>
       </c>
       <c r="L300" t="str">
-        <v>Delémont</v>
+        <v>Zürich</v>
       </c>
       <c r="M300" t="str">
-        <v>ju</v>
+        <v>zh</v>
       </c>
       <c r="N300" t="str">
         <v>false</v>
       </c>
       <c r="O300" t="str">
-        <v>47.35737991333008,7.339074611663818</v>
+        <v>47.382720947265625,8.518397331237793</v>
       </c>
       <c r="P300" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="str">
-        <v>BSXBS0011900</v>
+        <v>BSXJU0031700</v>
       </c>
       <c r="B301" t="str">
-        <v>BSXBS0011900.i</v>
+        <v>BSXJU0031700.i</v>
       </c>
       <c r="C301" t="str">
-        <v>Minerva Basel</v>
+        <v>CEJEF - Divart</v>
       </c>
       <c r="D301" t="str">
-        <v>Minerva Schule Basel</v>
+        <v>Division artisanale du CEJEF</v>
       </c>
       <c r="E301" t="str">
         <v/>
       </c>
       <c r="F301" t="str">
-        <v>basel@minervaschulen.ch</v>
+        <v>secr@divart.ch</v>
       </c>
       <c r="G301" t="str">
-        <v>061 377 99 55</v>
+        <v>032 420 75 00</v>
       </c>
       <c r="H301" t="str">
-        <v>https://www.minervaschulen.ch/de-ch/standorte/basel</v>
+        <v>https://site.divart.ch</v>
       </c>
       <c r="I301" t="str">
-        <v>Engelgasse</v>
+        <v>Rue de la Jeunesse</v>
       </c>
       <c r="J301" t="str">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="K301" t="str">
-        <v>4052</v>
+        <v>2800</v>
       </c>
       <c r="L301" t="str">
-        <v>Basel</v>
+        <v>Delémont</v>
       </c>
       <c r="M301" t="str">
-        <v>bs</v>
+        <v>ju</v>
       </c>
       <c r="N301" t="str">
         <v>false</v>
       </c>
       <c r="O301" t="str">
-        <v>47.550872802734375,7.599091529846191</v>
+        <v>47.35737991333008,7.339074611663818</v>
       </c>
       <c r="P301" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="str">
-        <v>BSXSG0011000</v>
+        <v>BSXBS0011900</v>
       </c>
       <c r="B302" t="str">
-        <v>BSXSG0011000.i</v>
+        <v>BSXBS0011900.i</v>
       </c>
       <c r="C302" t="str">
-        <v>GBS St.Gallen</v>
+        <v>Minerva Basel</v>
       </c>
       <c r="D302" t="str">
-        <v>Gewerbliches Berufs- und Weiterbildungszentrum St.Gallen</v>
+        <v>Minerva Schule Basel</v>
       </c>
       <c r="E302" t="str">
         <v/>
       </c>
       <c r="F302" t="str">
-        <v>info@gbssg.ch</v>
+        <v>basel@minervaschulen.ch</v>
       </c>
       <c r="G302" t="str">
-        <v>058 228 26 00</v>
+        <v>061 377 99 55</v>
       </c>
       <c r="H302" t="str">
-        <v>https://www.gbssg.ch</v>
+        <v>https://www.minervaschulen.ch/de-ch/standorte/basel</v>
       </c>
       <c r="I302" t="str">
-        <v>Demutstrasse</v>
+        <v>Engelgasse</v>
       </c>
       <c r="J302" t="str">
-        <v>115</v>
+        <v>12</v>
       </c>
       <c r="K302" t="str">
-        <v>9012</v>
+        <v>4052</v>
       </c>
       <c r="L302" t="str">
-        <v>St. Gallen</v>
+        <v>Basel</v>
       </c>
       <c r="M302" t="str">
-        <v>sg</v>
+        <v>bs</v>
       </c>
       <c r="N302" t="str">
         <v>false</v>
       </c>
       <c r="O302" t="str">
-        <v>47.41228103637695,9.36807918548584</v>
+        <v>47.550872802734375,7.599091529846191</v>
       </c>
       <c r="P302" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="str">
-        <v/>
+        <v>BSXSG0011000</v>
       </c>
       <c r="B303" t="str">
-        <v>BSXCH1011000.i</v>
+        <v>BSXSG0011000.i</v>
       </c>
       <c r="C303" t="str">
-        <v>Papiermacherschule</v>
+        <v>GBS St.Gallen</v>
       </c>
       <c r="D303" t="str">
-        <v>Papiermacherschule</v>
+        <v>Gewerbliches Berufs- und Weiterbildungszentrum St.Gallen</v>
       </c>
       <c r="E303" t="str">
-        <v>Gernsbach</v>
+        <v/>
       </c>
       <c r="F303" t="str">
-        <v/>
+        <v>info@gbssg.ch</v>
       </c>
       <c r="G303" t="str">
-        <v/>
+        <v>058 228 26 00</v>
       </c>
       <c r="H303" t="str">
-        <v>https://www.papierzentrum.org</v>
+        <v>https://www.gbssg.ch</v>
       </c>
       <c r="I303" t="str">
-        <v>Scheffelstraße</v>
+        <v>Demutstrasse</v>
       </c>
       <c r="J303" t="str">
-        <v>27</v>
+        <v>115</v>
       </c>
       <c r="K303" t="str">
-        <v>76593</v>
+        <v>9012</v>
       </c>
       <c r="L303" t="str">
-        <v>Gernsbach</v>
+        <v>St. Gallen</v>
       </c>
       <c r="M303" t="str">
-        <v>xx</v>
+        <v>sg</v>
       </c>
       <c r="N303" t="str">
         <v>false</v>
       </c>
       <c r="O303" t="str">
-        <v>48.767568156067576,8.344861661373708</v>
+        <v>47.41228103637695,9.36807918548584</v>
       </c>
       <c r="P303" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="str">
-        <v>BSXGE0050200</v>
+        <v/>
       </c>
       <c r="B304" t="str">
-        <v>BSXGE0050200.i</v>
+        <v>BSXCH1011000.i</v>
       </c>
       <c r="C304" t="str">
-        <v>CFP Arts</v>
+        <v>Papiermacherschule</v>
       </c>
       <c r="D304" t="str">
-        <v>Centre de formation professionnelle Arts</v>
+        <v>Papiermacherschule</v>
       </c>
       <c r="E304" t="str">
-        <v/>
+        <v>Gernsbach</v>
       </c>
       <c r="F304" t="str">
-        <v>secretariat.cfpa@etat.ge.ch</v>
+        <v/>
       </c>
       <c r="G304" t="str">
-        <v>022 388 50 00</v>
+        <v/>
       </c>
       <c r="H304" t="str">
-        <v/>
+        <v>https://www.papierzentrum.org</v>
       </c>
       <c r="I304" t="str">
-        <v>Rue Necker</v>
+        <v>Scheffelstraße</v>
       </c>
       <c r="J304" t="str">
-        <v>2</v>
+        <v>27</v>
       </c>
       <c r="K304" t="str">
-        <v>1201</v>
+        <v>76593</v>
       </c>
       <c r="L304" t="str">
-        <v>Genève</v>
+        <v>Gernsbach</v>
       </c>
       <c r="M304" t="str">
-        <v>ge</v>
+        <v>xx</v>
       </c>
       <c r="N304" t="str">
         <v>false</v>
       </c>
       <c r="O304" t="str">
-        <v>46.207061767578125,6.1404032707214355</v>
+        <v>48.767568156067576,8.344861661373708</v>
       </c>
       <c r="P304" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="str">
-        <v>BSXGE0068600</v>
+        <v>BSXGE0050200</v>
       </c>
       <c r="B305" t="str">
-        <v>BSXGE0068600.i</v>
+        <v>BSXGE0050200.i</v>
       </c>
       <c r="C305" t="str">
-        <v>CFP-Santé-Social</v>
+        <v>CFP Arts</v>
       </c>
       <c r="D305" t="str">
-        <v>Centre de formation professionnelle - Santé-Social - Ecole d'assistant-e médical-e</v>
+        <v>Centre de formation professionnelle Arts</v>
       </c>
       <c r="E305" t="str">
         <v/>
       </c>
       <c r="F305" t="str">
-        <v/>
+        <v>secretariat.cfpa@etat.ge.ch</v>
       </c>
       <c r="G305" t="str">
-        <v>022 388 34 10</v>
+        <v>022 388 50 00</v>
       </c>
       <c r="H305" t="str">
         <v/>
       </c>
       <c r="I305" t="str">
-        <v>Chemin des Bougeries</v>
+        <v>Rue Necker</v>
       </c>
       <c r="J305" t="str">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="K305" t="str">
-        <v>1231</v>
+        <v>1201</v>
       </c>
       <c r="L305" t="str">
-        <v>Conches</v>
+        <v>Genève</v>
       </c>
       <c r="M305" t="str">
         <v>ge</v>
       </c>
       <c r="N305" t="str">
         <v>false</v>
       </c>
       <c r="O305" t="str">
-        <v>46.18962097167969,6.177772045135498</v>
+        <v>46.207061767578125,6.1404032707214355</v>
       </c>
       <c r="P305" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="str">
-        <v>BSXGE0068800</v>
+        <v>BSXGE0068600</v>
       </c>
       <c r="B306" t="str">
-        <v>BSXGE0068800.i</v>
+        <v>BSXGE0068600.i</v>
       </c>
       <c r="C306" t="str">
-        <v>CFPS</v>
+        <v>CFP-Santé-Social</v>
       </c>
       <c r="D306" t="str">
-        <v>Centre de formation professionnelle Santé -Ecole des Métiers du laboratoire</v>
+        <v>Centre de formation professionnelle - Santé-Social - Ecole d'assistant-e médical-e</v>
       </c>
       <c r="E306" t="str">
         <v/>
       </c>
       <c r="F306" t="str">
         <v/>
       </c>
       <c r="G306" t="str">
-        <v>022 388 87 01</v>
+        <v>022 388 34 10</v>
       </c>
       <c r="H306" t="str">
         <v/>
       </c>
       <c r="I306" t="str">
-        <v>Chemin Gérard-de-Ternier</v>
+        <v>Chemin des Bougeries</v>
       </c>
       <c r="J306" t="str">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="K306" t="str">
-        <v>1213</v>
+        <v>1231</v>
       </c>
       <c r="L306" t="str">
-        <v>Petit-Lancy</v>
+        <v>Conches</v>
       </c>
       <c r="M306" t="str">
         <v>ge</v>
       </c>
       <c r="N306" t="str">
         <v>false</v>
       </c>
       <c r="O306" t="str">
-        <v>46.195011138916016,6.106815338134766</v>
+        <v>46.18962097167969,6.177772045135498</v>
       </c>
       <c r="P306" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="str">
-        <v>BSXTG0076400</v>
+        <v>BSXGE0068800</v>
       </c>
       <c r="B307" t="str">
-        <v>BSXTG0076400.i</v>
+        <v>BSXGE0068800.i</v>
       </c>
       <c r="C307" t="str">
-        <v>IMS Frauenfeld</v>
+        <v>CFPS</v>
       </c>
       <c r="D307" t="str">
-        <v>Kantonsschule Frauenfeld</v>
+        <v>Centre de formation professionnelle Santé -Ecole des Métiers du laboratoire</v>
       </c>
       <c r="E307" t="str">
-        <v>Informatikschule</v>
+        <v/>
       </c>
       <c r="F307" t="str">
-        <v>info@kanti-frauenfeld.ch</v>
+        <v/>
       </c>
       <c r="G307" t="str">
-        <v>052 728 33 11</v>
+        <v>022 388 87 01</v>
       </c>
       <c r="H307" t="str">
-        <v>https://www.kanti-frauenfeld.ch</v>
+        <v/>
       </c>
       <c r="I307" t="str">
-        <v>Ringstrasse</v>
+        <v>Chemin Gérard-de-Ternier</v>
       </c>
       <c r="J307" t="str">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="K307" t="str">
-        <v>8501</v>
+        <v>1213</v>
       </c>
       <c r="L307" t="str">
-        <v>Frauenfeld</v>
+        <v>Petit-Lancy</v>
       </c>
       <c r="M307" t="str">
-        <v>tg</v>
+        <v>ge</v>
       </c>
       <c r="N307" t="str">
         <v>false</v>
       </c>
       <c r="O307" t="str">
-        <v>47.555118560791016,8.902958869934082</v>
+        <v>46.195011138916016,6.106815338134766</v>
       </c>
       <c r="P307" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="str">
-        <v>BSXVD0008500</v>
+        <v>BSXTG0076400</v>
       </c>
       <c r="B308" t="str">
-        <v>BSXVD0008500.i</v>
+        <v>BSXTG0076400.i</v>
       </c>
       <c r="C308" t="str">
-        <v>LEMANIA</v>
+        <v>IMS Frauenfeld</v>
       </c>
       <c r="D308" t="str">
-        <v>Ecole Lémania</v>
+        <v>Kantonsschule Frauenfeld</v>
       </c>
       <c r="E308" t="str">
-        <v/>
+        <v>Informatikschule</v>
       </c>
       <c r="F308" t="str">
-        <v>info@lemania.com</v>
+        <v>info@kanti-frauenfeld.ch</v>
       </c>
       <c r="G308" t="str">
-        <v>021 320 15 01</v>
+        <v>052 728 33 11</v>
       </c>
       <c r="H308" t="str">
-        <v>https://www.lemania.ch</v>
+        <v>https://www.kanti-frauenfeld.ch</v>
       </c>
       <c r="I308" t="str">
-        <v>Chemin de Préville</v>
+        <v>Ringstrasse</v>
       </c>
       <c r="J308" t="str">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="K308" t="str">
-        <v>1003</v>
+        <v>8501</v>
       </c>
       <c r="L308" t="str">
-        <v>Lausanne</v>
+        <v>Frauenfeld</v>
       </c>
       <c r="M308" t="str">
-        <v>vd</v>
+        <v>tg</v>
       </c>
       <c r="N308" t="str">
         <v>false</v>
       </c>
       <c r="O308" t="str">
-        <v>46.519073486328125,6.6275715827941895</v>
+        <v>47.555118560791016,8.902958869934082</v>
       </c>
       <c r="P308" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="str">
-        <v/>
+        <v>BSXVD0008500</v>
       </c>
       <c r="B309" t="str">
-        <v>BSXTI0090000.i</v>
+        <v>BSXVD0008500.i</v>
       </c>
       <c r="C309" t="str">
-        <v>SCC Bellinzona</v>
+        <v>LEMANIA</v>
       </c>
       <c r="D309" t="str">
-        <v>Scuola cantonale di commercio Bellinzona</v>
+        <v>Ecole Lémania</v>
       </c>
       <c r="E309" t="str">
         <v/>
       </c>
       <c r="F309" t="str">
-        <v>decs-scc.bellinzona@edu.ti.ch</v>
+        <v>info@lemania.com</v>
       </c>
       <c r="G309" t="str">
-        <v>091 814 65 11</v>
+        <v>021 320 15 01</v>
       </c>
       <c r="H309" t="str">
-        <v>https://www.sccbellinzona.ti.ch/</v>
+        <v>https://www.lemania.ch</v>
       </c>
       <c r="I309" t="str">
-        <v>Stabile Torretta Viale Stefano Franscini</v>
+        <v>Chemin de Préville</v>
       </c>
       <c r="J309" t="str">
-        <v>32</v>
+        <v>3</v>
       </c>
       <c r="K309" t="str">
-        <v>6500</v>
+        <v>1003</v>
       </c>
       <c r="L309" t="str">
-        <v>Bellinzona</v>
+        <v>Lausanne</v>
       </c>
       <c r="M309" t="str">
-        <v>ti</v>
+        <v>vd</v>
       </c>
       <c r="N309" t="str">
         <v>false</v>
       </c>
       <c r="O309" t="str">
-        <v>46.1946052971368,9.012400995882905</v>
+        <v>46.519073486328125,6.6275715827941895</v>
       </c>
       <c r="P309" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="str">
         <v/>
       </c>
       <c r="B310" t="str">
-        <v>BSXTI0007700.i</v>
+        <v>BSXTI0090000.i</v>
       </c>
       <c r="C310" t="str">
-        <v>CPC Locarno</v>
+        <v>SCC Bellinzona</v>
       </c>
       <c r="D310" t="str">
-        <v>Centro professionale commerciale Locarno</v>
+        <v>Scuola cantonale di commercio Bellinzona</v>
       </c>
       <c r="E310" t="str">
-        <v>Scuola professionale commerciale</v>
+        <v/>
       </c>
       <c r="F310" t="str">
-        <v>decs-cpc.locarno@edu.ti.ch</v>
+        <v>decs-scc.bellinzona@edu.ti.ch</v>
       </c>
       <c r="G310" t="str">
-        <v>091 816 01 11</v>
+        <v>091 814 65 11</v>
       </c>
       <c r="H310" t="str">
-        <v>https://www.cpclocarno.ti.ch/</v>
+        <v>https://www.sccbellinzona.ti.ch/</v>
       </c>
       <c r="I310" t="str">
-        <v>Via Cappuccini</v>
+        <v>Stabile Torretta Viale Stefano Franscini</v>
       </c>
       <c r="J310" t="str">
-        <v>2</v>
+        <v>32</v>
       </c>
       <c r="K310" t="str">
-        <v>6601</v>
+        <v>6500</v>
       </c>
       <c r="L310" t="str">
-        <v>Locarno</v>
+        <v>Bellinzona</v>
       </c>
       <c r="M310" t="str">
         <v>ti</v>
       </c>
       <c r="N310" t="str">
         <v>false</v>
       </c>
       <c r="O310" t="str">
-        <v>46.17186343543309,8.797103868686401</v>
+        <v>46.1946052971368,9.012400995882905</v>
       </c>
       <c r="P310" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="str">
         <v/>
       </c>
       <c r="B311" t="str">
-        <v>BSXZH0004500.i</v>
+        <v>BSXTI0007700.i</v>
       </c>
       <c r="C311" t="str">
-        <v>EB Zürich</v>
+        <v>CPC Locarno</v>
       </c>
       <c r="D311" t="str">
-        <v>EB Zürich Kantonale Schule für Berufsbildung</v>
+        <v>Centro professionale commerciale Locarno</v>
       </c>
       <c r="E311" t="str">
-        <v/>
+        <v>Scuola professionale commerciale</v>
       </c>
       <c r="F311" t="str">
-        <v>lernen@eb-zuerich.ch</v>
+        <v>decs-cpc.locarno@edu.ti.ch</v>
       </c>
       <c r="G311" t="str">
-        <v>0842 843 844</v>
+        <v>091 816 01 11</v>
       </c>
       <c r="H311" t="str">
-        <v>https://www.eb-zuerich.ch/</v>
+        <v>https://www.cpclocarno.ti.ch/</v>
       </c>
       <c r="I311" t="str">
-        <v>Riesbachstrasse</v>
+        <v>Via Cappuccini</v>
       </c>
       <c r="J311" t="str">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="K311" t="str">
-        <v>8090</v>
+        <v>6601</v>
       </c>
       <c r="L311" t="str">
-        <v>Zürich</v>
+        <v>Locarno</v>
       </c>
       <c r="M311" t="str">
-        <v>zh</v>
+        <v>ti</v>
       </c>
       <c r="N311" t="str">
         <v>false</v>
       </c>
       <c r="O311" t="str">
-        <v>47.36016845703125,8.554067611694336</v>
+        <v>46.17186343543309,8.797103868686401</v>
       </c>
       <c r="P311" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="str">
-        <v>BSXGE0068000</v>
+        <v/>
       </c>
       <c r="B312" t="str">
-        <v>BSXGE0068000.i</v>
+        <v>BSXZH0004500.i</v>
       </c>
       <c r="C312" t="str">
-        <v>CFP-Construction</v>
+        <v>EB Zürich</v>
       </c>
       <c r="D312" t="str">
-        <v>Centre de formation professionnelle - Construction - Section Métallurgie du bâtiment</v>
+        <v>EB Zürich Kantonale Schule für Berufsbildung</v>
       </c>
       <c r="E312" t="str">
         <v/>
       </c>
       <c r="F312" t="str">
-        <v/>
+        <v>lernen@eb-zuerich.ch</v>
       </c>
       <c r="G312" t="str">
-        <v>022 388 85 80</v>
+        <v>0842 843 844</v>
       </c>
       <c r="H312" t="str">
-        <v/>
+        <v>https://www.eb-zuerich.ch/</v>
       </c>
       <c r="I312" t="str">
-        <v>Avenue de la Jonction</v>
+        <v>Riesbachstrasse</v>
       </c>
       <c r="J312" t="str">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="K312" t="str">
-        <v>1205</v>
+        <v>8090</v>
       </c>
       <c r="L312" t="str">
-        <v>Genève</v>
+        <v>Zürich</v>
       </c>
       <c r="M312" t="str">
-        <v>ge</v>
+        <v>zh</v>
       </c>
       <c r="N312" t="str">
         <v>false</v>
       </c>
       <c r="O312" t="str">
-        <v>46.20106887817383,6.127536296844482</v>
+        <v>47.36016845703125,8.554067611694336</v>
       </c>
       <c r="P312" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="str">
-        <v>BSXGE0056000</v>
+        <v>BSXGE0068000</v>
       </c>
       <c r="B313" t="str">
-        <v>BSXGE0056000.i</v>
+        <v>BSXGE0068000.i</v>
       </c>
       <c r="C313" t="str">
-        <v>CEC Nicolas-Bouvier</v>
+        <v>CFP-Construction</v>
       </c>
       <c r="D313" t="str">
-        <v>Ecole de commerce Nicolas-Bouvier</v>
+        <v>Centre de formation professionnelle - Construction - Section Métallurgie du bâtiment</v>
       </c>
       <c r="E313" t="str">
         <v/>
       </c>
       <c r="F313" t="str">
         <v/>
       </c>
       <c r="G313" t="str">
-        <v>022 919 24 13</v>
+        <v>022 388 85 80</v>
       </c>
       <c r="H313" t="str">
         <v/>
       </c>
       <c r="I313" t="str">
-        <v>Rue de Saint-Jean</v>
+        <v>Avenue de la Jonction</v>
       </c>
       <c r="J313" t="str">
-        <v>60</v>
+        <v>10</v>
       </c>
       <c r="K313" t="str">
-        <v>1203</v>
+        <v>1205</v>
       </c>
       <c r="L313" t="str">
         <v>Genève</v>
       </c>
       <c r="M313" t="str">
         <v>ge</v>
       </c>
       <c r="N313" t="str">
         <v>false</v>
       </c>
       <c r="O313" t="str">
-        <v>46.205108642578125,6.13277006149292</v>
+        <v>46.20106887817383,6.127536296844482</v>
       </c>
       <c r="P313" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="str">
-        <v>BSXGE0067700</v>
+        <v>BSXGE0056000</v>
       </c>
       <c r="B314" t="str">
-        <v>BSXGE0067700.i</v>
+        <v>BSXGE0056000.i</v>
       </c>
       <c r="C314" t="str">
-        <v>CFP</v>
+        <v>CEC Nicolas-Bouvier</v>
       </c>
       <c r="D314" t="str">
-        <v>Centre de formation professionnelle - Services et hôtellerie-restauration</v>
+        <v>Ecole de commerce Nicolas-Bouvier</v>
       </c>
       <c r="E314" t="str">
         <v/>
       </c>
       <c r="F314" t="str">
         <v/>
       </c>
       <c r="G314" t="str">
-        <v>022 388 82 67</v>
+        <v>022 919 24 13</v>
       </c>
       <c r="H314" t="str">
         <v/>
       </c>
       <c r="I314" t="str">
-        <v>Chemin Gérard de Ternier</v>
+        <v>Rue de Saint-Jean</v>
       </c>
       <c r="J314" t="str">
-        <v>18</v>
+        <v>60</v>
       </c>
       <c r="K314" t="str">
-        <v>1213</v>
+        <v>1203</v>
       </c>
       <c r="L314" t="str">
-        <v>Petit-Lancy</v>
+        <v>Genève</v>
       </c>
       <c r="M314" t="str">
         <v>ge</v>
       </c>
       <c r="N314" t="str">
         <v>false</v>
       </c>
       <c r="O314" t="str">
-        <v>46.195011138916016,6.106815338134766</v>
+        <v>46.205108642578125,6.13277006149292</v>
       </c>
       <c r="P314" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="str">
-        <v>BSXBE0011800</v>
+        <v>BSXGE0067700</v>
       </c>
       <c r="B315" t="str">
-        <v>BSXBE0011800.i</v>
+        <v>BSXGE0067700.i</v>
       </c>
       <c r="C315" t="str">
-        <v>Geigenbauschule</v>
+        <v>CFP</v>
       </c>
       <c r="D315" t="str">
-        <v>Schweizer Geigenbauschule</v>
+        <v>Centre de formation professionnelle - Services et hôtellerie-restauration</v>
       </c>
       <c r="E315" t="str">
         <v/>
       </c>
       <c r="F315" t="str">
         <v/>
       </c>
       <c r="G315" t="str">
-        <v>033 951 18 61</v>
+        <v>022 388 82 67</v>
       </c>
       <c r="H315" t="str">
-        <v>https://www.geigenbauschule.ch</v>
+        <v/>
       </c>
       <c r="I315" t="str">
-        <v>Oberdorfstrasse</v>
+        <v>Chemin Gérard de Ternier</v>
       </c>
       <c r="J315" t="str">
-        <v>94</v>
+        <v>18</v>
       </c>
       <c r="K315" t="str">
-        <v>3855</v>
+        <v>1213</v>
       </c>
       <c r="L315" t="str">
-        <v>Brienz BE</v>
+        <v>Petit-Lancy</v>
       </c>
       <c r="M315" t="str">
-        <v>be</v>
+        <v>ge</v>
       </c>
       <c r="N315" t="str">
         <v>false</v>
       </c>
       <c r="O315" t="str">
-        <v>46.75697708129883,8.024904251098633</v>
+        <v>46.195011138916016,6.106815338134766</v>
       </c>
       <c r="P315" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="str">
-        <v>BSXAG0012000</v>
+        <v>BSXBE0011800</v>
       </c>
       <c r="B316" t="str">
-        <v>BSXAG0012000.i</v>
+        <v>BSXBE0011800.i</v>
       </c>
       <c r="C316" t="str">
-        <v>SfG Aargau</v>
+        <v>Geigenbauschule</v>
       </c>
       <c r="D316" t="str">
-        <v>Schule für Gestaltung Aargau</v>
+        <v>Schweizer Geigenbauschule</v>
       </c>
       <c r="E316" t="str">
         <v/>
       </c>
       <c r="F316" t="str">
-        <v>info@sfgaargau.ch</v>
+        <v/>
       </c>
       <c r="G316" t="str">
-        <v>062 834 40 40</v>
+        <v>033 951 18 61</v>
       </c>
       <c r="H316" t="str">
-        <v>https://www.sfgaargau.ch</v>
+        <v>https://www.geigenbauschule.ch</v>
       </c>
       <c r="I316" t="str">
-        <v>Weihermattstrasse</v>
+        <v>Oberdorfstrasse</v>
       </c>
       <c r="J316" t="str">
         <v>94</v>
       </c>
       <c r="K316" t="str">
-        <v>5000</v>
+        <v>3855</v>
       </c>
       <c r="L316" t="str">
-        <v>Aarau</v>
+        <v>Brienz BE</v>
       </c>
       <c r="M316" t="str">
-        <v>ag</v>
+        <v>be</v>
       </c>
       <c r="N316" t="str">
         <v>false</v>
       </c>
       <c r="O316" t="str">
-        <v>47.397315979003906,8.066316604614258</v>
+        <v>46.75697708129883,8.024904251098633</v>
       </c>
       <c r="P316" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="str">
-        <v/>
+        <v>BSXAG0012000</v>
       </c>
       <c r="B317" t="str">
-        <v>BSXTI0007500.i</v>
+        <v>BSXAG0012000.i</v>
       </c>
       <c r="C317" t="str">
-        <v>CPT Trevano</v>
+        <v>SfG Aargau</v>
       </c>
       <c r="D317" t="str">
-        <v>Centro professionale tecnico Trevano</v>
+        <v>Schule für Gestaltung Aargau</v>
       </c>
       <c r="E317" t="str">
-        <v>Scuola professionale artigianale e industriale tecnica</v>
+        <v/>
       </c>
       <c r="F317" t="str">
-        <v>decs-cpt.trevano@edu.ti.ch</v>
+        <v>info@sfgaargau.ch</v>
       </c>
       <c r="G317" t="str">
-        <v>091 815 10 11</v>
+        <v>062 834 40 40</v>
       </c>
       <c r="H317" t="str">
-        <v>https://www.cpttrevano.ti.ch/</v>
+        <v>https://www.sfgaargau.ch</v>
       </c>
       <c r="I317" t="str">
-        <v>Via Trevano</v>
+        <v>Weihermattstrasse</v>
       </c>
       <c r="J317" t="str">
-        <v>25</v>
+        <v>94</v>
       </c>
       <c r="K317" t="str">
-        <v>6952</v>
+        <v>5000</v>
       </c>
       <c r="L317" t="str">
-        <v>Canobbio</v>
+        <v>Aarau</v>
       </c>
       <c r="M317" t="str">
-        <v>ti</v>
+        <v>ag</v>
       </c>
       <c r="N317" t="str">
         <v>false</v>
       </c>
       <c r="O317" t="str">
-        <v>46.03152084350586,8.963484764099121</v>
+        <v>47.397315979003906,8.066316604614258</v>
       </c>
       <c r="P317" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="str">
-        <v>BSXGE0069000</v>
+        <v/>
       </c>
       <c r="B318" t="str">
-        <v>BSXGE0069000.i</v>
+        <v>BSXTI0007500.i</v>
       </c>
       <c r="C318" t="str">
-        <v>CFP-Technique</v>
+        <v>CPT Trevano</v>
       </c>
       <c r="D318" t="str">
-        <v>Centre de formation professionnelle -Technique - Ecole de mécatronique</v>
+        <v>Centro professionale tecnico Trevano</v>
       </c>
       <c r="E318" t="str">
-        <v/>
+        <v>Scuola professionale artigianale e industriale tecnica</v>
       </c>
       <c r="F318" t="str">
-        <v/>
+        <v>decs-cpt.trevano@edu.ti.ch</v>
       </c>
       <c r="G318" t="str">
-        <v>022 388 88 01</v>
+        <v>091 815 10 11</v>
       </c>
       <c r="H318" t="str">
-        <v/>
+        <v>https://www.cpttrevano.ti.ch/</v>
       </c>
       <c r="I318" t="str">
-        <v>Av. Louis-Bertrand</v>
+        <v>Via Trevano</v>
       </c>
       <c r="J318" t="str">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="K318" t="str">
-        <v>1213</v>
+        <v>6952</v>
       </c>
       <c r="L318" t="str">
-        <v>Petit-Lancy</v>
+        <v>Canobbio</v>
       </c>
       <c r="M318" t="str">
-        <v>ge</v>
+        <v>ti</v>
       </c>
       <c r="N318" t="str">
         <v>false</v>
       </c>
       <c r="O318" t="str">
-        <v>46.19235955587279,6.113758780536924</v>
+        <v>46.03152084350586,8.963484764099121</v>
       </c>
       <c r="P318" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="str">
-        <v>BSXLU0014900</v>
+        <v>BSXGE0069000</v>
       </c>
       <c r="B319" t="str">
-        <v>BSXLU0014900.i</v>
+        <v>BSXGE0069000.i</v>
       </c>
       <c r="C319" t="str">
-        <v>BBZN</v>
+        <v>CFP-Technique</v>
       </c>
       <c r="D319" t="str">
-        <v>Berufsbildungszentrum Natur und Ernährung Luzern</v>
+        <v>Centre de formation professionnelle -Technique - Ecole de mécatronique</v>
       </c>
       <c r="E319" t="str">
         <v/>
       </c>
       <c r="F319" t="str">
-        <v>bbzn@lu.ch</v>
+        <v/>
       </c>
       <c r="G319" t="str">
-        <v>041 349 73 73</v>
+        <v>022 388 88 01</v>
       </c>
       <c r="H319" t="str">
-        <v>https://www.bbzn.lu.ch</v>
+        <v/>
       </c>
       <c r="I319" t="str">
-        <v>Centralstrasse</v>
+        <v>Av. Louis-Bertrand</v>
       </c>
       <c r="J319" t="str">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="K319" t="str">
-        <v>6210</v>
+        <v>1213</v>
       </c>
       <c r="L319" t="str">
-        <v>Sursee</v>
+        <v>Petit-Lancy</v>
       </c>
       <c r="M319" t="str">
-        <v>lu</v>
+        <v>ge</v>
       </c>
       <c r="N319" t="str">
         <v>false</v>
       </c>
       <c r="O319" t="str">
-        <v>47.170875549316406,8.104470252990723</v>
+        <v>46.19235955587279,6.113758780536924</v>
       </c>
       <c r="P319" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="str">
-        <v>BSXBL0011500</v>
+        <v>BSXLU0014900</v>
       </c>
       <c r="B320" t="str">
-        <v>BSXBL0011500.i</v>
+        <v>BSXLU0014900.i</v>
       </c>
       <c r="C320" t="str">
-        <v>bfg</v>
+        <v>BBZN</v>
       </c>
       <c r="D320" t="str">
-        <v>Berufsfachschule Gesundheit Baselland</v>
+        <v>Berufsbildungszentrum Natur und Ernährung Luzern</v>
       </c>
       <c r="E320" t="str">
         <v/>
       </c>
       <c r="F320" t="str">
-        <v>sekretariat.bfg@sbl.ch</v>
+        <v>bbzn@lu.ch</v>
       </c>
       <c r="G320" t="str">
-        <v>061 552 65 50</v>
+        <v>041 349 73 73</v>
       </c>
       <c r="H320" t="str">
-        <v>https://www.baselland.ch/politik-und-behorden/direktionen/bildungs-kultur-und-sportdirektion/berufsbildung-mittelschulen-und-hochschulen/hauptabteilung-berufs-und-mittelschulen/bfg</v>
+        <v>https://www.bbzn.lu.ch</v>
       </c>
       <c r="I320" t="str">
-        <v>Binningerstrasse</v>
+        <v>Centralstrasse</v>
       </c>
       <c r="J320" t="str">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="K320" t="str">
-        <v>4142</v>
+        <v>6210</v>
       </c>
       <c r="L320" t="str">
-        <v>Münchenstein</v>
+        <v>Sursee</v>
       </c>
       <c r="M320" t="str">
-        <v>bl</v>
+        <v>lu</v>
       </c>
       <c r="N320" t="str">
         <v>false</v>
       </c>
       <c r="O320" t="str">
-        <v>47.525821685791016,7.610659122467041</v>
+        <v>47.170875549316406,8.104470252990723</v>
       </c>
       <c r="P320" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="str">
-        <v>BSXSG0015000</v>
+        <v>BSXBL0011500</v>
       </c>
       <c r="B321" t="str">
-        <v>BSXSG0015000.i</v>
+        <v>BSXBL0011500.i</v>
       </c>
       <c r="C321" t="str">
-        <v>KBZSG</v>
+        <v>bfg</v>
       </c>
       <c r="D321" t="str">
-        <v>Kaufmännisches Berufs- und Weiterbildungszentrum St.Gallen</v>
+        <v>Berufsfachschule Gesundheit Baselland</v>
       </c>
       <c r="E321" t="str">
         <v/>
       </c>
       <c r="F321" t="str">
-        <v>info@kbzsg.ch</v>
+        <v>sekretariat.bfg@sbl.ch</v>
       </c>
       <c r="G321" t="str">
-        <v>058 229 67 00</v>
+        <v>061 552 65 50</v>
       </c>
       <c r="H321" t="str">
-        <v>https://www.kbzsg.ch</v>
+        <v>https://www.baselland.ch/politik-und-behorden/direktionen/bildungs-kultur-und-sportdirektion/berufsbildung-mittelschulen-und-hochschulen/hauptabteilung-berufs-und-mittelschulen/bfg</v>
       </c>
       <c r="I321" t="str">
-        <v>Kreuzbleicheweg</v>
+        <v>Binningerstrasse</v>
       </c>
       <c r="J321" t="str">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K321" t="str">
-        <v>9000</v>
+        <v>4142</v>
       </c>
       <c r="L321" t="str">
-        <v>St. Gallen</v>
+        <v>Münchenstein</v>
       </c>
       <c r="M321" t="str">
-        <v>sg</v>
+        <v>bl</v>
       </c>
       <c r="N321" t="str">
         <v>false</v>
       </c>
       <c r="O321" t="str">
-        <v>47.420467376708984,9.358566284179688</v>
+        <v>47.525821685791016,7.610659122467041</v>
       </c>
       <c r="P321" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="str">
-        <v>BSXGE0067400</v>
+        <v>BSXSG0015000</v>
       </c>
       <c r="B322" t="str">
-        <v>BSXGE0067400.i</v>
+        <v>BSXSG0015000.i</v>
       </c>
       <c r="C322" t="str">
-        <v>EC Aimée-Stitelmann</v>
+        <v>KBZSG</v>
       </c>
       <c r="D322" t="str">
-        <v>Ecole de commerce Aimée-Stitelmann</v>
+        <v>Kaufmännisches Berufs- und Weiterbildungszentrum St.Gallen</v>
       </c>
       <c r="E322" t="str">
         <v/>
       </c>
       <c r="F322" t="str">
-        <v/>
+        <v>info@kbzsg.ch</v>
       </c>
       <c r="G322" t="str">
-        <v>022 388 20 50</v>
+        <v>058 229 67 00</v>
       </c>
       <c r="H322" t="str">
-        <v>https://icp.ge.ch/po/aimee-stitelmann/</v>
+        <v>https://www.kbzsg.ch</v>
       </c>
       <c r="I322" t="str">
-        <v>Route de Base</v>
+        <v>Kreuzbleicheweg</v>
       </c>
       <c r="J322" t="str">
-        <v>24</v>
+        <v>4</v>
       </c>
       <c r="K322" t="str">
-        <v>1128</v>
+        <v>9000</v>
       </c>
       <c r="L322" t="str">
-        <v>Plan-Les-Ouates</v>
+        <v>St. Gallen</v>
       </c>
       <c r="M322" t="str">
-        <v>ge</v>
+        <v>sg</v>
       </c>
       <c r="N322" t="str">
         <v>false</v>
       </c>
       <c r="O322" t="str">
-        <v>46.172698974609375,6.109495639801025</v>
+        <v>47.420467376708984,9.358566284179688</v>
       </c>
       <c r="P322" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="str">
-        <v>BSXAG0402191</v>
+        <v>BSXGE0067400</v>
       </c>
       <c r="B323" t="str">
-        <v>BSXAG0402191.i</v>
+        <v>BSXGE0067400.i</v>
       </c>
       <c r="C323" t="str">
-        <v>Minerva Baden</v>
+        <v>EC Aimée-Stitelmann</v>
       </c>
       <c r="D323" t="str">
-        <v>Minerva Schulen Baden</v>
+        <v>Ecole de commerce Aimée-Stitelmann</v>
       </c>
       <c r="E323" t="str">
         <v/>
       </c>
       <c r="F323" t="str">
-        <v>baden@minervaschulen.ch</v>
+        <v/>
       </c>
       <c r="G323" t="str">
-        <v>056 444 20 00</v>
+        <v>022 388 20 50</v>
       </c>
       <c r="H323" t="str">
-        <v>https://www.minervaschulen.ch/de-ch/standorte/baden</v>
+        <v>https://icp.ge.ch/po/aimee-stitelmann/</v>
       </c>
       <c r="I323" t="str">
-        <v>Stadtturmstrasse</v>
+        <v>Route de Base</v>
       </c>
       <c r="J323" t="str">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="K323" t="str">
-        <v>5400</v>
+        <v>1128</v>
       </c>
       <c r="L323" t="str">
-        <v>Baden</v>
+        <v>Plan-Les-Ouates</v>
       </c>
       <c r="M323" t="str">
-        <v>ag</v>
+        <v>ge</v>
       </c>
       <c r="N323" t="str">
         <v>false</v>
       </c>
       <c r="O323" t="str">
-        <v>47.47565841674805,8.30606746673584</v>
+        <v>46.172698974609375,6.109495639801025</v>
       </c>
       <c r="P323" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="str">
-        <v/>
+        <v>BSXAG0402191</v>
       </c>
       <c r="B324" t="str">
-        <v>BSXTI0007100.i</v>
+        <v>BSXAG0402191.i</v>
       </c>
       <c r="C324" t="str">
-        <v>CPT Bellinzona</v>
+        <v>Minerva Baden</v>
       </c>
       <c r="D324" t="str">
-        <v>Centro professionale tecnico Bellinzona</v>
+        <v>Minerva Schulen Baden</v>
       </c>
       <c r="E324" t="str">
-        <v>Scuola professionale artigianale e industriale tecnica</v>
+        <v/>
       </c>
       <c r="F324" t="str">
-        <v>decs-cpt.bellinzona@edu.ti.ch</v>
+        <v>baden@minervaschulen.ch</v>
       </c>
       <c r="G324" t="str">
-        <v>09.1 814 53 11</v>
+        <v>056 444 20 00</v>
       </c>
       <c r="H324" t="str">
-        <v>https://www.cptbellinzona.ti.ch/</v>
+        <v>https://www.minervaschulen.ch/de-ch/standorte/baden</v>
       </c>
       <c r="I324" t="str">
-        <v>Viale Franscini</v>
+        <v>Stadtturmstrasse</v>
       </c>
       <c r="J324" t="str">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="K324" t="str">
-        <v>6500</v>
+        <v>5400</v>
       </c>
       <c r="L324" t="str">
-        <v>Bellinzona</v>
+        <v>Baden</v>
       </c>
       <c r="M324" t="str">
-        <v>ti</v>
+        <v>ag</v>
       </c>
       <c r="N324" t="str">
         <v>false</v>
       </c>
       <c r="O324" t="str">
-        <v>46.19093322753906,9.016375541687012</v>
+        <v>47.47565841674805,8.30606746673584</v>
       </c>
       <c r="P324" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="str">
-        <v>BSXGE0066400</v>
+        <v/>
       </c>
       <c r="B325" t="str">
-        <v>BSXGE0066400.i</v>
+        <v>BSXTI0007100.i</v>
       </c>
       <c r="C325" t="str">
-        <v>CEPSPE</v>
+        <v>CPT Bellinzona</v>
       </c>
       <c r="D325" t="str">
-        <v>Centre d'enseignement de profession de la santé Genève</v>
+        <v>Centro professionale tecnico Bellinzona</v>
       </c>
       <c r="E325" t="str">
-        <v/>
+        <v>Scuola professionale artigianale e industriale tecnica</v>
       </c>
       <c r="F325" t="str">
-        <v/>
+        <v>decs-cpt.bellinzona@edu.ti.ch</v>
       </c>
       <c r="G325" t="str">
-        <v>022 347 49 59</v>
+        <v>09.1 814 53 11</v>
       </c>
       <c r="H325" t="str">
-        <v/>
+        <v>https://www.cptbellinzona.ti.ch/</v>
       </c>
       <c r="I325" t="str">
-        <v>Chemin Thury</v>
+        <v>Viale Franscini</v>
       </c>
       <c r="J325" t="str">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="K325" t="str">
-        <v>1206</v>
+        <v>6500</v>
       </c>
       <c r="L325" t="str">
-        <v>Genève</v>
+        <v>Bellinzona</v>
       </c>
       <c r="M325" t="str">
-        <v>ge</v>
+        <v>ti</v>
       </c>
       <c r="N325" t="str">
         <v>false</v>
       </c>
       <c r="O325" t="str">
-        <v>46.19178009033203,6.152156352996826</v>
+        <v>46.19093322753906,9.016375541687012</v>
       </c>
       <c r="P325" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="str">
-        <v/>
+        <v>BSXGE0066400</v>
       </c>
       <c r="B326" t="str">
-        <v>BSXOW0010000.i</v>
+        <v>BSXGE0066400.i</v>
       </c>
       <c r="C326" t="str">
-        <v>BWZ OW</v>
+        <v>CEPSPE</v>
       </c>
       <c r="D326" t="str">
-        <v>Berufs- und Weiterbildungszentrum Obwalden</v>
+        <v>Centre d'enseignement de profession de la santé Genève</v>
       </c>
       <c r="E326" t="str">
         <v/>
       </c>
       <c r="F326" t="str">
-        <v>bwz@ow.ch</v>
+        <v/>
       </c>
       <c r="G326" t="str">
-        <v>041 666 64 80</v>
+        <v>022 347 49 59</v>
       </c>
       <c r="H326" t="str">
-        <v>https://www.bwz-ow.ch</v>
+        <v/>
       </c>
       <c r="I326" t="str">
-        <v>Grundacherweg</v>
+        <v>Chemin Thury</v>
       </c>
       <c r="J326" t="str">
         <v>6</v>
       </c>
       <c r="K326" t="str">
-        <v>6060</v>
+        <v>1206</v>
       </c>
       <c r="L326" t="str">
-        <v>Sarnen</v>
+        <v>Genève</v>
       </c>
       <c r="M326" t="str">
-        <v>ow</v>
+        <v>ge</v>
       </c>
       <c r="N326" t="str">
         <v>false</v>
       </c>
       <c r="O326" t="str">
-        <v>46.89435577392578,8.248483657836914</v>
+        <v>46.19178009033203,6.152156352996826</v>
       </c>
       <c r="P326" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="str">
-        <v>BSXVD0003300</v>
+        <v/>
       </c>
       <c r="B327" t="str">
-        <v>BSXVD0003300.i</v>
+        <v>BSXOW0010000.i</v>
       </c>
       <c r="C327" t="str">
-        <v>EPSIC</v>
+        <v>BWZ OW</v>
       </c>
       <c r="D327" t="str">
-        <v>Ecole professionnelle de Lausanne</v>
+        <v>Berufs- und Weiterbildungszentrum Obwalden</v>
       </c>
       <c r="E327" t="str">
         <v/>
       </c>
       <c r="F327" t="str">
-        <v>information.epsic@vd.ch</v>
+        <v>bwz@ow.ch</v>
       </c>
       <c r="G327" t="str">
-        <v>021 622 51 11</v>
+        <v>041 666 64 80</v>
       </c>
       <c r="H327" t="str">
-        <v>https://www.epsic.ch</v>
+        <v>https://www.bwz-ow.ch</v>
       </c>
       <c r="I327" t="str">
-        <v>Rue de Genève</v>
+        <v>Grundacherweg</v>
       </c>
       <c r="J327" t="str">
-        <v>63</v>
+        <v>6</v>
       </c>
       <c r="K327" t="str">
-        <v>1002</v>
+        <v>6060</v>
       </c>
       <c r="L327" t="str">
-        <v>Lausanne</v>
+        <v>Sarnen</v>
       </c>
       <c r="M327" t="str">
-        <v>vd</v>
+        <v>ow</v>
       </c>
       <c r="N327" t="str">
         <v>false</v>
       </c>
       <c r="O327" t="str">
-        <v>46.52315902709961,6.6203508377075195</v>
+        <v>46.89435577392578,8.248483657836914</v>
       </c>
       <c r="P327" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="str">
-        <v>BSXGE0068200</v>
+        <v>BSXVD0003300</v>
       </c>
       <c r="B328" t="str">
-        <v>BSXGE0068200.i</v>
+        <v>BSXVD0003300.i</v>
       </c>
       <c r="C328" t="str">
-        <v>CFP-Construction</v>
+        <v>EPSIC</v>
       </c>
       <c r="D328" t="str">
-        <v>Centre de formation professionelle - Construction - Section Conception et planification</v>
+        <v>Ecole professionnelle de Lausanne</v>
       </c>
       <c r="E328" t="str">
         <v/>
       </c>
       <c r="F328" t="str">
-        <v/>
+        <v>information.epsic@vd.ch</v>
       </c>
       <c r="G328" t="str">
-        <v>022 388 82 11</v>
+        <v>021 622 51 11</v>
       </c>
       <c r="H328" t="str">
-        <v/>
+        <v>https://www.epsic.ch</v>
       </c>
       <c r="I328" t="str">
-        <v>Chemin Gérard de Ternier</v>
+        <v>Rue de Genève</v>
       </c>
       <c r="J328" t="str">
-        <v>18</v>
+        <v>63</v>
       </c>
       <c r="K328" t="str">
-        <v>1213</v>
+        <v>1002</v>
       </c>
       <c r="L328" t="str">
-        <v>Petit-Lancy</v>
+        <v>Lausanne</v>
       </c>
       <c r="M328" t="str">
-        <v>ge</v>
+        <v>vd</v>
       </c>
       <c r="N328" t="str">
         <v>false</v>
       </c>
       <c r="O328" t="str">
-        <v>46.195011138916016,6.106815338134766</v>
+        <v>46.52315902709961,6.6203508377075195</v>
       </c>
       <c r="P328" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="str">
-        <v/>
+        <v>BSXGE0068200</v>
       </c>
       <c r="B329" t="str">
-        <v>BSXZH0011000.i</v>
+        <v>BSXGE0068200.i</v>
       </c>
       <c r="C329" t="str">
-        <v>BS Bülach</v>
+        <v>CFP-Construction</v>
       </c>
       <c r="D329" t="str">
-        <v>Berufsschule Bülach</v>
+        <v>Centre de formation professionelle - Construction - Section Conception et planification</v>
       </c>
       <c r="E329" t="str">
         <v/>
       </c>
       <c r="F329" t="str">
-        <v>info.bsb@edu.zh.ch</v>
+        <v/>
       </c>
       <c r="G329" t="str">
-        <v>044 872 34 20</v>
+        <v>022 388 82 11</v>
       </c>
       <c r="H329" t="str">
-        <v>https://www.bsbuelach.ch</v>
+        <v/>
       </c>
       <c r="I329" t="str">
-        <v>Schwerzgruebstrasse</v>
+        <v>Chemin Gérard de Ternier</v>
       </c>
       <c r="J329" t="str">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="K329" t="str">
-        <v>8180</v>
+        <v>1213</v>
       </c>
       <c r="L329" t="str">
-        <v>Bülach</v>
+        <v>Petit-Lancy</v>
       </c>
       <c r="M329" t="str">
-        <v>zh</v>
+        <v>ge</v>
       </c>
       <c r="N329" t="str">
         <v>false</v>
       </c>
       <c r="O329" t="str">
-        <v>47.51650619506836,8.547595977783203</v>
+        <v>46.195011138916016,6.106815338134766</v>
       </c>
       <c r="P329" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="str">
         <v/>
       </c>
       <c r="B330" t="str">
-        <v>BSXZH0031000.i</v>
+        <v>BSXZH0011000.i</v>
       </c>
       <c r="C330" t="str">
-        <v>BSFH</v>
+        <v>BS Bülach</v>
       </c>
       <c r="D330" t="str">
-        <v>Berufsfachschule für Lernende mit Hör- und Kommunikationsbehinderung</v>
+        <v>Berufsschule Bülach</v>
       </c>
       <c r="E330" t="str">
         <v/>
       </c>
       <c r="F330" t="str">
-        <v>info@bsfh.ch</v>
+        <v>info.bsb@edu.zh.ch</v>
       </c>
       <c r="G330" t="str">
-        <v>044 302 06 00</v>
+        <v>044 872 34 20</v>
       </c>
       <c r="H330" t="str">
-        <v>https://www.bsfh.ch</v>
+        <v>https://www.bsbuelach.ch</v>
       </c>
       <c r="I330" t="str">
-        <v>Schaffhauserstrasse</v>
+        <v>Schwerzgruebstrasse</v>
       </c>
       <c r="J330" t="str">
-        <v>430</v>
+        <v>28</v>
       </c>
       <c r="K330" t="str">
-        <v>8050</v>
+        <v>8180</v>
       </c>
       <c r="L330" t="str">
-        <v>Zürich</v>
+        <v>Bülach</v>
       </c>
       <c r="M330" t="str">
         <v>zh</v>
       </c>
       <c r="N330" t="str">
         <v>false</v>
       </c>
       <c r="O330" t="str">
-        <v>47.415897369384766,8.545360565185547</v>
+        <v>47.51650619506836,8.547595977783203</v>
       </c>
       <c r="P330" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="str">
-        <v>BSXBE0010900</v>
+        <v/>
       </c>
       <c r="B331" t="str">
-        <v>BSXBE0010900.i</v>
+        <v>BSXZH0031000.i</v>
       </c>
       <c r="C331" t="str">
-        <v>bfsl</v>
+        <v>BSFH</v>
       </c>
       <c r="D331" t="str">
-        <v>Berufsfachschule Langenthal</v>
+        <v>Berufsfachschule für Lernende mit Hör- und Kommunikationsbehinderung</v>
       </c>
       <c r="E331" t="str">
         <v/>
       </c>
       <c r="F331" t="str">
-        <v>bfsl@bzl.ch</v>
+        <v>info@bsfh.ch</v>
       </c>
       <c r="G331" t="str">
-        <v>062 916 86 66</v>
+        <v>044 302 06 00</v>
       </c>
       <c r="H331" t="str">
-        <v>https://www.bfsl.ch</v>
+        <v>https://www.bsfh.ch</v>
       </c>
       <c r="I331" t="str">
-        <v>Weststrasse</v>
+        <v>Schaffhauserstrasse</v>
       </c>
       <c r="J331" t="str">
-        <v>24</v>
+        <v>430</v>
       </c>
       <c r="K331" t="str">
-        <v>4900</v>
+        <v>8050</v>
       </c>
       <c r="L331" t="str">
-        <v>Langenthal</v>
+        <v>Zürich</v>
       </c>
       <c r="M331" t="str">
-        <v>be</v>
+        <v>zh</v>
       </c>
       <c r="N331" t="str">
         <v>false</v>
       </c>
       <c r="O331" t="str">
-        <v>47.22228240966797,7.77659797668457</v>
+        <v>47.415897369384766,8.545360565185547</v>
       </c>
       <c r="P331" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="str">
-        <v/>
+        <v>BSXBE0010900</v>
       </c>
       <c r="B332" t="str">
-        <v>BSXZH0001500.i</v>
+        <v>BSXBE0010900.i</v>
       </c>
       <c r="C332" t="str">
-        <v>TBZ</v>
+        <v>bfsl</v>
       </c>
       <c r="D332" t="str">
-        <v>Technische Berufsschule Zürich</v>
+        <v>Berufsfachschule Langenthal</v>
       </c>
       <c r="E332" t="str">
         <v/>
       </c>
       <c r="F332" t="str">
-        <v>rektorat@tbz.zh.ch</v>
+        <v>bfsl@bzl.ch</v>
       </c>
       <c r="G332" t="str">
-        <v>044 446 96 00</v>
+        <v>062 916 86 66</v>
       </c>
       <c r="H332" t="str">
-        <v>https://www.tbz.ch</v>
+        <v>https://www.bfsl.ch</v>
       </c>
       <c r="I332" t="str">
-        <v>Ausstellungsstrasse</v>
+        <v>Weststrasse</v>
       </c>
       <c r="J332" t="str">
-        <v>70</v>
+        <v>24</v>
       </c>
       <c r="K332" t="str">
-        <v>8090</v>
+        <v>4900</v>
       </c>
       <c r="L332" t="str">
-        <v>Zürich</v>
+        <v>Langenthal</v>
       </c>
       <c r="M332" t="str">
-        <v>zh</v>
+        <v>be</v>
       </c>
       <c r="N332" t="str">
         <v>false</v>
       </c>
       <c r="O332" t="str">
-        <v>47.383331298828125,8.535079002380371</v>
+        <v>47.22228240966797,7.77659797668457</v>
       </c>
       <c r="P332" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="str">
         <v/>
       </c>
       <c r="B333" t="str">
+        <v>BSXZH0001500.i</v>
+      </c>
+      <c r="C333" t="str">
+        <v>TBZ</v>
+      </c>
+      <c r="D333" t="str">
+        <v>Technische Berufsschule Zürich</v>
+      </c>
+      <c r="E333" t="str">
+        <v/>
+      </c>
+      <c r="F333" t="str">
+        <v>rektorat@tbz.zh.ch</v>
+      </c>
+      <c r="G333" t="str">
+        <v>044 446 96 00</v>
+      </c>
+      <c r="H333" t="str">
+        <v>https://www.tbz.ch</v>
+      </c>
+      <c r="I333" t="str">
+        <v>Ausstellungsstrasse</v>
+      </c>
+      <c r="J333" t="str">
+        <v>70</v>
+      </c>
+      <c r="K333" t="str">
+        <v>8090</v>
+      </c>
+      <c r="L333" t="str">
+        <v>Zürich</v>
+      </c>
+      <c r="M333" t="str">
+        <v>zh</v>
+      </c>
+      <c r="N333" t="str">
+        <v>false</v>
+      </c>
+      <c r="O333" t="str">
+        <v>47.383331298828125,8.535079002380371</v>
+      </c>
+      <c r="P333" t="str">
+        <v>public</v>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" t="str">
+        <v/>
+      </c>
+      <c r="B334" t="str">
         <v>BSXZH0025000.i</v>
       </c>
-      <c r="C333" t="str">
+      <c r="C334" t="str">
         <v>BMSW</v>
       </c>
-      <c r="D333" t="str">
+      <c r="D334" t="str">
         <v>Berufsmaturitätsschule
 Winterthur</v>
       </c>
-      <c r="E333" t="str">
-[...2 lines deleted...]
-      <c r="F333" t="str">
+      <c r="E334" t="str">
+        <v/>
+      </c>
+      <c r="F334" t="str">
         <v>info@bmsw.zh.ch</v>
       </c>
-      <c r="G333" t="str">
+      <c r="G334" t="str">
         <v>052 267 87 81</v>
       </c>
-      <c r="H333" t="str">
+      <c r="H334" t="str">
         <v>https://bms-w.ch/</v>
       </c>
-      <c r="I333" t="str">
+      <c r="I334" t="str">
         <v>Zürcherstrasse</v>
       </c>
-      <c r="J333" t="str">
+      <c r="J334" t="str">
         <v>28</v>
       </c>
-      <c r="K333" t="str">
+      <c r="K334" t="str">
         <v>8400</v>
       </c>
-      <c r="L333" t="str">
+      <c r="L334" t="str">
         <v>Winterthur</v>
       </c>
-      <c r="M333" t="str">
+      <c r="M334" t="str">
         <v>zh</v>
       </c>
-      <c r="N333" t="str">
-[...2 lines deleted...]
-      <c r="O333" t="str">
+      <c r="N334" t="str">
+        <v>false</v>
+      </c>
+      <c r="O334" t="str">
         <v>47.4981864394521,8.71626496671598</v>
-      </c>
-[...48 lines deleted...]
-        <v>46.165260314941406,8.79139232635498</v>
       </c>
       <c r="P334" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="str">
-        <v>BSXGE0069700</v>
+        <v/>
       </c>
       <c r="B335" t="str">
-        <v>BSXGE0069700.i</v>
+        <v>BSXTI0026900.i</v>
       </c>
       <c r="C335" t="str">
-        <v/>
+        <v>CPS Locarno</v>
       </c>
       <c r="D335" t="str">
-        <v>Ecole professionnnelle romande de cuisiniers en diététique</v>
+        <v>Centro professionale sociosanitario medico-tecnico Locarno</v>
       </c>
       <c r="E335" t="str">
-        <v/>
+        <v>Scuola medico tecnica</v>
       </c>
       <c r="F335" t="str">
-        <v/>
+        <v>decs-cps.locarno@edu.ti.ch</v>
       </c>
       <c r="G335" t="str">
-        <v>022 388 34 69</v>
+        <v>091 816 21 61</v>
       </c>
       <c r="H335" t="str">
-        <v/>
+        <v>https://www.cpslocarno.ti.ch/</v>
       </c>
       <c r="I335" t="str">
-        <v>Boulevard de la Cluse</v>
+        <v>Via alla Morettina</v>
       </c>
       <c r="J335" t="str">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="K335" t="str">
-        <v>1205</v>
+        <v>6600</v>
       </c>
       <c r="L335" t="str">
-        <v>Genève</v>
+        <v>Locarno</v>
       </c>
       <c r="M335" t="str">
-        <v>ge</v>
+        <v>ti</v>
       </c>
       <c r="N335" t="str">
         <v>false</v>
       </c>
       <c r="O335" t="str">
-        <v>46.1885986328125,6.144690036773682</v>
+        <v>46.165260314941406,8.79139232635498</v>
       </c>
       <c r="P335" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="str">
-        <v>BSXGE0069900</v>
+        <v>BSXGE0069700</v>
       </c>
       <c r="B336" t="str">
-        <v>BSXGE0069900.i</v>
+        <v>BSXGE0069700.i</v>
       </c>
       <c r="C336" t="str">
-        <v>OrTra</v>
+        <v/>
       </c>
       <c r="D336" t="str">
-        <v>OrTra Santé Social</v>
+        <v>Ecole professionnnelle romande de cuisiniers en diététique</v>
       </c>
       <c r="E336" t="str">
         <v/>
       </c>
       <c r="F336" t="str">
         <v/>
       </c>
       <c r="G336" t="str">
-        <v>022 328 11 41</v>
+        <v>022 388 34 69</v>
       </c>
       <c r="H336" t="str">
-        <v>https://ortra-ge.ch/</v>
+        <v/>
       </c>
       <c r="I336" t="str">
-        <v>Rue des Charmilles</v>
+        <v>Boulevard de la Cluse</v>
       </c>
       <c r="J336" t="str">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="K336" t="str">
-        <v>1203</v>
+        <v>1205</v>
       </c>
       <c r="L336" t="str">
         <v>Genève</v>
       </c>
       <c r="M336" t="str">
         <v>ge</v>
       </c>
       <c r="N336" t="str">
         <v>false</v>
       </c>
       <c r="O336" t="str">
-        <v>46.20732498168945,6.128533363342285</v>
+        <v>46.1885986328125,6.144690036773682</v>
       </c>
       <c r="P336" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="str">
-        <v>BSXGE0069400</v>
+        <v>BSXGE0069900</v>
       </c>
       <c r="B337" t="str">
-        <v>BSXGE0069400.i</v>
+        <v>BSXGE0069900.i</v>
       </c>
       <c r="C337" t="str">
-        <v>CFP-Technique</v>
+        <v>OrTra</v>
       </c>
       <c r="D337" t="str">
-        <v>Centre de formation professionnell - Technique - Ecole d'informatique</v>
+        <v>OrTra Santé Social</v>
       </c>
       <c r="E337" t="str">
         <v/>
       </c>
       <c r="F337" t="str">
         <v/>
       </c>
       <c r="G337" t="str">
-        <v>022 388 87 28</v>
+        <v>022 328 11 41</v>
       </c>
       <c r="H337" t="str">
-        <v/>
+        <v>https://ortra-ge.ch/</v>
       </c>
       <c r="I337" t="str">
-        <v>Chemin Gérard-de-Ternier</v>
+        <v>Rue des Charmilles</v>
       </c>
       <c r="J337" t="str">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="K337" t="str">
-        <v>1213</v>
+        <v>1203</v>
       </c>
       <c r="L337" t="str">
-        <v>Petit-Lancy</v>
+        <v>Genève</v>
       </c>
       <c r="M337" t="str">
         <v>ge</v>
       </c>
       <c r="N337" t="str">
         <v>false</v>
       </c>
       <c r="O337" t="str">
-        <v>46.19594325299087,6.110297240065273</v>
+        <v>46.20732498168945,6.128533363342285</v>
       </c>
       <c r="P337" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="str">
-        <v>BSXGE0032200</v>
+        <v>BSXGE0069400</v>
       </c>
       <c r="B338" t="str">
-        <v>BSXGE0032200.i</v>
+        <v>BSXGE0069400.i</v>
       </c>
       <c r="C338" t="str">
-        <v>EC Carouge</v>
+        <v>CFP-Technique</v>
       </c>
       <c r="D338" t="str">
-        <v>Ecole de Commerce Carouge</v>
+        <v>Centre de formation professionnell - Technique - Ecole d'informatique</v>
       </c>
       <c r="E338" t="str">
         <v/>
       </c>
       <c r="F338" t="str">
         <v/>
       </c>
       <c r="G338" t="str">
-        <v>022 388 35 90</v>
+        <v>022 388 87 28</v>
       </c>
       <c r="H338" t="str">
         <v/>
       </c>
       <c r="I338" t="str">
-        <v>Chemin Grange-Collomb</v>
+        <v>Chemin Gérard-de-Ternier</v>
       </c>
       <c r="J338" t="str">
-        <v>1-3</v>
+        <v>10</v>
       </c>
       <c r="K338" t="str">
-        <v>1227</v>
+        <v>1213</v>
       </c>
       <c r="L338" t="str">
-        <v>Carouge</v>
+        <v>Petit-Lancy</v>
       </c>
       <c r="M338" t="str">
         <v>ge</v>
       </c>
       <c r="N338" t="str">
         <v>false</v>
       </c>
       <c r="O338" t="str">
-        <v>46.175819396972656,6.134458541870117</v>
+        <v>46.19594325299087,6.110297240065273</v>
       </c>
       <c r="P338" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="str">
-        <v>BSXGE0067300</v>
+        <v>BSXGE0032200</v>
       </c>
       <c r="B339" t="str">
-        <v>BSXGE0067300.i</v>
+        <v>BSXGE0032200.i</v>
       </c>
       <c r="C339" t="str">
-        <v>EC Raymond-Uldry</v>
+        <v>EC Carouge</v>
       </c>
       <c r="D339" t="str">
-        <v>École de commerce Raymond-Uldry</v>
+        <v>Ecole de Commerce Carouge</v>
       </c>
       <c r="E339" t="str">
         <v/>
       </c>
       <c r="F339" t="str">
         <v/>
       </c>
       <c r="G339" t="str">
-        <v>022 546 40 50</v>
+        <v>022 388 35 90</v>
       </c>
       <c r="H339" t="str">
-        <v>https://edu.ge.ch/site/ecraymonduldry/</v>
+        <v/>
       </c>
       <c r="I339" t="str">
-        <v>Chemin du Domaine-Patry</v>
+        <v>Chemin Grange-Collomb</v>
       </c>
       <c r="J339" t="str">
-        <v>1</v>
+        <v>1-3</v>
       </c>
       <c r="K339" t="str">
-        <v>1124</v>
+        <v>1227</v>
       </c>
       <c r="L339" t="str">
-        <v>Chêne-Bougeries</v>
+        <v>Carouge</v>
       </c>
       <c r="M339" t="str">
         <v>ge</v>
       </c>
       <c r="N339" t="str">
         <v>false</v>
       </c>
       <c r="O339" t="str">
-        <v>46.20502853393555,6.179989814758301</v>
+        <v>46.175819396972656,6.134458541870117</v>
       </c>
       <c r="P339" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="str">
-        <v>BSXBE0010300</v>
+        <v>BSXGE0067300</v>
       </c>
       <c r="B340" t="str">
-        <v>BSXBE0010300.i</v>
+        <v>BSXGE0067300.i</v>
       </c>
       <c r="C340" t="str">
-        <v>BBZ Biel</v>
+        <v>EC Raymond-Uldry</v>
       </c>
       <c r="D340" t="str">
-        <v>Berufsbildungszentrum Biel</v>
+        <v>École de commerce Raymond-Uldry</v>
       </c>
       <c r="E340" t="str">
         <v/>
       </c>
       <c r="F340" t="str">
-        <v>info@bbz-cfp.ch</v>
+        <v/>
       </c>
       <c r="G340" t="str">
-        <v>032 344 37 52</v>
+        <v>022 546 40 50</v>
       </c>
       <c r="H340" t="str">
-        <v>https://www.bbz-biel.ch</v>
+        <v>https://edu.ge.ch/site/ecraymonduldry/</v>
       </c>
       <c r="I340" t="str">
-        <v>Wasenstrasse</v>
+        <v>Chemin du Domaine-Patry</v>
       </c>
       <c r="J340" t="str">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K340" t="str">
-        <v>2500</v>
+        <v>1124</v>
       </c>
       <c r="L340" t="str">
-        <v>Biel/Bienne 4</v>
+        <v>Chêne-Bougeries</v>
       </c>
       <c r="M340" t="str">
-        <v>be</v>
+        <v>ge</v>
       </c>
       <c r="N340" t="str">
         <v>false</v>
       </c>
       <c r="O340" t="str">
-        <v>47.14537048339844,7.254214763641357</v>
+        <v>46.20502853393555,6.179989814758301</v>
       </c>
       <c r="P340" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="str">
-        <v>BSXGE0067500</v>
+        <v>BSXBE0010300</v>
       </c>
       <c r="B341" t="str">
-        <v>BSXGE0067500.i</v>
+        <v>BSXBE0010300.i</v>
       </c>
       <c r="C341" t="str">
-        <v/>
+        <v>BBZ Biel</v>
       </c>
       <c r="D341" t="str">
-        <v>Académie du Léman</v>
+        <v>Berufsbildungszentrum Biel</v>
       </c>
       <c r="E341" t="str">
         <v/>
       </c>
       <c r="F341" t="str">
-        <v/>
+        <v>info@bbz-cfp.ch</v>
       </c>
       <c r="G341" t="str">
-        <v>022 731 77 56</v>
+        <v>032 344 37 52</v>
       </c>
       <c r="H341" t="str">
-        <v>https://academy-geneva.ch/</v>
+        <v>https://www.bbz-biel.ch</v>
       </c>
       <c r="I341" t="str">
-        <v>Rue de Lausanne</v>
+        <v>Wasenstrasse</v>
       </c>
       <c r="J341" t="str">
-        <v>37A</v>
+        <v>5</v>
       </c>
       <c r="K341" t="str">
-        <v>1201</v>
+        <v>2500</v>
       </c>
       <c r="L341" t="str">
-        <v>Genève</v>
+        <v>Biel/Bienne 4</v>
       </c>
       <c r="M341" t="str">
-        <v>ge</v>
+        <v>be</v>
       </c>
       <c r="N341" t="str">
         <v>false</v>
       </c>
       <c r="O341" t="str">
-        <v>46.213016510009766,6.145139694213867</v>
+        <v>47.14537048339844,7.254214763641357</v>
       </c>
       <c r="P341" t="str">
-        <v>private</v>
+        <v>public</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="str">
-        <v>BSXSG0018400</v>
+        <v>BSXGE0067500</v>
       </c>
       <c r="B342" t="str">
-        <v>BSXSG0018400.i</v>
+        <v>BSXGE0067500.i</v>
       </c>
       <c r="C342" t="str">
-        <v>KS Sargans</v>
+        <v/>
       </c>
       <c r="D342" t="str">
-        <v>Kantonsschule Sargans</v>
+        <v>Académie du Léman</v>
       </c>
       <c r="E342" t="str">
         <v/>
       </c>
       <c r="F342" t="str">
-        <v>info@kantisargans.ch</v>
+        <v/>
       </c>
       <c r="G342" t="str">
-        <v>058 228 81 00</v>
+        <v>022 731 77 56</v>
       </c>
       <c r="H342" t="str">
-        <v>https://kantisargans.ch/</v>
+        <v>https://academy-geneva.ch/</v>
       </c>
       <c r="I342" t="str">
-        <v>Pizolstrasse</v>
+        <v>Rue de Lausanne</v>
       </c>
       <c r="J342" t="str">
-        <v>14</v>
+        <v>37A</v>
       </c>
       <c r="K342" t="str">
-        <v>7320</v>
+        <v>1201</v>
       </c>
       <c r="L342" t="str">
-        <v>Sargans</v>
+        <v>Genève</v>
       </c>
       <c r="M342" t="str">
-        <v>sg</v>
+        <v>ge</v>
       </c>
       <c r="N342" t="str">
         <v>false</v>
       </c>
       <c r="O342" t="str">
-        <v>47.044475957748105,9.439708527647756</v>
+        <v>46.213016510009766,6.145139694213867</v>
       </c>
       <c r="P342" t="str">
-        <v>public</v>
+        <v>private</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="str">
-        <v>BSXVS0008400</v>
+        <v>BSXSG0018400</v>
       </c>
       <c r="B343" t="str">
-        <v>BSXVS0008400.i</v>
+        <v>BSXSG0018400.i</v>
       </c>
       <c r="C343" t="str">
-        <v>OMS Brig</v>
+        <v>KS Sargans</v>
       </c>
       <c r="D343" t="str">
-        <v>Oberwalliser Mittelschule St. Ursula</v>
+        <v>Kantonsschule Sargans</v>
       </c>
       <c r="E343" t="str">
         <v/>
       </c>
       <c r="F343" t="str">
-        <v>info.oms@edu.vs.ch</v>
+        <v>info@kantisargans.ch</v>
       </c>
       <c r="G343" t="str">
-        <v>027 607 39 70</v>
+        <v>058 228 81 00</v>
       </c>
       <c r="H343" t="str">
-        <v>https://www.oms-brig.ch</v>
+        <v>https://kantisargans.ch/</v>
       </c>
       <c r="I343" t="str">
-        <v>Alte Simplonstrasse</v>
+        <v>Pizolstrasse</v>
       </c>
       <c r="J343" t="str">
-        <v>42</v>
+        <v>14</v>
       </c>
       <c r="K343" t="str">
-        <v>3900</v>
+        <v>7320</v>
       </c>
       <c r="L343" t="str">
-        <v>Brig</v>
+        <v>Sargans</v>
       </c>
       <c r="M343" t="str">
-        <v>vs</v>
+        <v>sg</v>
       </c>
       <c r="N343" t="str">
         <v>false</v>
       </c>
       <c r="O343" t="str">
-        <v>46.31321579578199,7.993136684263403</v>
+        <v>47.044475957748105,9.439708527647756</v>
       </c>
       <c r="P343" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="str">
-        <v>BSXSG0018200</v>
+        <v>BSXVS0008400</v>
       </c>
       <c r="B344" t="str">
-        <v>BSXSG0018200.i</v>
+        <v>BSXVS0008400.i</v>
       </c>
       <c r="C344" t="str">
-        <v>KS Brühl</v>
+        <v>OMS Brig</v>
       </c>
       <c r="D344" t="str">
-        <v>Kantonsschule am Brühl</v>
+        <v>Oberwalliser Mittelschule St. Ursula</v>
       </c>
       <c r="E344" t="str">
         <v/>
       </c>
       <c r="F344" t="str">
-        <v>info@ksb-sg.ch</v>
+        <v>info.oms@edu.vs.ch</v>
       </c>
       <c r="G344" t="str">
-        <v>058 229 72 72</v>
+        <v>027 607 39 70</v>
       </c>
       <c r="H344" t="str">
-        <v>https://www.ksb-sg.ch/</v>
+        <v>https://www.oms-brig.ch</v>
       </c>
       <c r="I344" t="str">
-        <v>Notkerstrasse</v>
+        <v>Alte Simplonstrasse</v>
       </c>
       <c r="J344" t="str">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="K344" t="str">
-        <v>90000</v>
+        <v>3900</v>
       </c>
       <c r="L344" t="str">
-        <v>St. Gallen</v>
+        <v>Brig</v>
       </c>
       <c r="M344" t="str">
-        <v>sg</v>
+        <v>vs</v>
       </c>
       <c r="N344" t="str">
         <v>false</v>
       </c>
       <c r="O344" t="str">
-        <v>47.42876734245873,9.381233100873633</v>
+        <v>46.31321579578199,7.993136684263403</v>
       </c>
       <c r="P344" t="str">
         <v>public</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="str">
-        <v/>
+        <v>BSXSG0018200</v>
       </c>
       <c r="B345" t="str">
-        <v>BSXBE0015300.i</v>
+        <v>BSXSG0018200.i</v>
       </c>
       <c r="C345" t="str">
-        <v>ESC</v>
+        <v>KS Brühl</v>
       </c>
       <c r="D345" t="str">
-        <v>Ecole supérieure de Commerce de Bienne</v>
+        <v>Kantonsschule am Brühl</v>
       </c>
       <c r="E345" t="str">
         <v/>
       </c>
       <c r="F345" t="str">
-        <v>secretariat@gbjb.ch</v>
+        <v>info@ksb-sg.ch</v>
       </c>
       <c r="G345" t="str">
-        <v>032 327 06 06</v>
+        <v>058 229 72 72</v>
       </c>
       <c r="H345" t="str">
-        <v>https://gbjb.ch/esc/</v>
+        <v>https://www.ksb-sg.ch/</v>
       </c>
       <c r="I345" t="str">
-        <v>Rue du Débarcadère</v>
+        <v>Notkerstrasse</v>
       </c>
       <c r="J345" t="str">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="K345" t="str">
-        <v>2503</v>
+        <v>90000</v>
       </c>
       <c r="L345" t="str">
-        <v>Bienne</v>
+        <v>St. Gallen</v>
       </c>
       <c r="M345" t="str">
-        <v>be</v>
+        <v>sg</v>
       </c>
       <c r="N345" t="str">
         <v>false</v>
       </c>
       <c r="O345" t="str">
-        <v>47.13332316387098,7.234736739528413</v>
+        <v>47.42876734245873,9.381233100873633</v>
       </c>
       <c r="P345" t="str">
         <v>public</v>
       </c>
     </row>
+    <row r="346">
+      <c r="A346" t="str">
+        <v/>
+      </c>
+      <c r="B346" t="str">
+        <v>BSXBE0015300.i</v>
+      </c>
+      <c r="C346" t="str">
+        <v>ESC</v>
+      </c>
+      <c r="D346" t="str">
+        <v>Ecole supérieure de Commerce de Bienne</v>
+      </c>
+      <c r="E346" t="str">
+        <v/>
+      </c>
+      <c r="F346" t="str">
+        <v>secretariat@gbjb.ch</v>
+      </c>
+      <c r="G346" t="str">
+        <v>032 327 06 06</v>
+      </c>
+      <c r="H346" t="str">
+        <v>https://gbjb.ch/esc/</v>
+      </c>
+      <c r="I346" t="str">
+        <v>Rue du Débarcadère</v>
+      </c>
+      <c r="J346" t="str">
+        <v>8</v>
+      </c>
+      <c r="K346" t="str">
+        <v>2503</v>
+      </c>
+      <c r="L346" t="str">
+        <v>Bienne</v>
+      </c>
+      <c r="M346" t="str">
+        <v>be</v>
+      </c>
+      <c r="N346" t="str">
+        <v>false</v>
+      </c>
+      <c r="O346" t="str">
+        <v>47.13332316387098,7.234736739528413</v>
+      </c>
+      <c r="P346" t="str">
+        <v>public</v>
+      </c>
+    </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:P345"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:P346"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:O486"/>
+  <dimension ref="A1:O488"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>BSX ID</v>
       </c>
       <c r="B1" t="str">
         <v>eCH ID</v>
       </c>
       <c r="C1" t="str">
         <v>Acronym</v>
       </c>
       <c r="D1" t="str">
         <v>Name</v>
       </c>
       <c r="E1" t="str">
         <v>Description</v>
       </c>
       <c r="F1" t="str">
         <v>Email</v>
       </c>
       <c r="G1" t="str">
         <v>Phone number</v>
@@ -23374,137 +23424,137 @@
       </c>
       <c r="J121" t="str">
         <v>110</v>
       </c>
       <c r="K121" t="str">
         <v>8400</v>
       </c>
       <c r="L121" t="str">
         <v>Winterthur</v>
       </c>
       <c r="M121" t="str">
         <v>zh</v>
       </c>
       <c r="N121" t="str">
         <v>false</v>
       </c>
       <c r="O121" t="str">
         <v>47.50519943237305,8.73678207397461</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="str">
         <v/>
       </c>
       <c r="B122" t="str">
-        <v>BSXBE0021700.s.03</v>
+        <v>BSXBE0021700.s.01</v>
       </c>
       <c r="C122" t="str">
-        <v>be-med Spiez</v>
+        <v>be-med</v>
       </c>
       <c r="D122" t="str">
         <v>Berner Berufsfachschule für medizinische Assistenzberufe</v>
       </c>
       <c r="E122" t="str">
         <v/>
       </c>
       <c r="F122" t="str">
-        <v>mpa.spiez@be-med.ch</v>
+        <v>info@be-med.ch</v>
       </c>
       <c r="G122" t="str">
-        <v>031 310 80 32</v>
+        <v>031 310 80 30</v>
       </c>
       <c r="H122" t="str">
-        <v>https://www.be-med.ch/</v>
+        <v>https://www.be-med.ch</v>
       </c>
       <c r="I122" t="str">
-        <v>Schlösslistrasse</v>
+        <v>Alpeneggstrasse</v>
       </c>
       <c r="J122" t="str">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="K122" t="str">
-        <v>3700</v>
+        <v>3012</v>
       </c>
       <c r="L122" t="str">
-        <v>Spiez</v>
+        <v>Bern</v>
       </c>
       <c r="M122" t="str">
         <v>be</v>
       </c>
       <c r="N122" t="str">
         <v>false</v>
       </c>
       <c r="O122" t="str">
-        <v>46.68547161153304,7.683126740070769</v>
+        <v>46.95212936401367,7.438669681549072</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="str">
         <v/>
       </c>
       <c r="B123" t="str">
-        <v>BSXBE0021700.s.01</v>
+        <v>BSXBE0021700.s.03</v>
       </c>
       <c r="C123" t="str">
-        <v>be-med</v>
+        <v>be-med Spiez</v>
       </c>
       <c r="D123" t="str">
         <v>Berner Berufsfachschule für medizinische Assistenzberufe</v>
       </c>
       <c r="E123" t="str">
         <v/>
       </c>
       <c r="F123" t="str">
-        <v>info@be-med.ch</v>
+        <v>mpa.spiez@be-med.ch</v>
       </c>
       <c r="G123" t="str">
-        <v>031 310 80 30</v>
+        <v>031 310 80 32</v>
       </c>
       <c r="H123" t="str">
-        <v>https://www.be-med.ch</v>
+        <v>https://www.be-med.ch/</v>
       </c>
       <c r="I123" t="str">
-        <v>Alpeneggstrasse</v>
+        <v>Schlösslistrasse</v>
       </c>
       <c r="J123" t="str">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="K123" t="str">
-        <v>3012</v>
+        <v>3700</v>
       </c>
       <c r="L123" t="str">
-        <v>Bern</v>
+        <v>Spiez</v>
       </c>
       <c r="M123" t="str">
         <v>be</v>
       </c>
       <c r="N123" t="str">
         <v>false</v>
       </c>
       <c r="O123" t="str">
-        <v>46.95212936401367,7.438669681549072</v>
+        <v>46.68547161153304,7.683126740070769</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="str">
         <v/>
       </c>
       <c r="B124" t="str">
         <v>BSXVD0011000.s.01</v>
       </c>
       <c r="C124" t="str">
         <v>COFOP</v>
       </c>
       <c r="D124" t="str">
         <v>Centre d'orientation et de formation professionnelles</v>
       </c>
       <c r="E124" t="str">
         <v/>
       </c>
       <c r="F124" t="str">
         <v>info.cofop@vd.ch</v>
       </c>
       <c r="G124" t="str">
         <v>021 316 48 50</v>
       </c>
       <c r="H124" t="str">
@@ -28870,11708 +28920,11802 @@
       </c>
       <c r="I238" t="str">
         <v>Progrès</v>
       </c>
       <c r="J238" t="str">
         <v>40</v>
       </c>
       <c r="K238" t="str">
         <v>2300</v>
       </c>
       <c r="L238" t="str">
         <v>La Chaux-de-Fonds</v>
       </c>
       <c r="M238" t="str">
         <v>ne</v>
       </c>
       <c r="N238" t="str">
         <v>false</v>
       </c>
       <c r="O238" t="str">
         <v>47.10459899902344,6.825740337371826</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="str">
-        <v/>
+        <v>BSXNE0063000</v>
       </c>
       <c r="B239" t="str">
-        <v>BSXAG1000015.s.01</v>
+        <v>BSXNE0063000.s.01</v>
       </c>
       <c r="C239" t="str">
-        <v>kaz Aarau</v>
+        <v>CPNE-CG-EVOLE</v>
       </c>
       <c r="D239" t="str">
-        <v>Kaufmännisches Ausbildungszentrum Aarau</v>
+        <v>Centre de formation professionnelle neuchâtelois Commerce et gestion - Evole</v>
       </c>
       <c r="E239" t="str">
         <v/>
       </c>
       <c r="F239" t="str">
-        <v>info@kazaarau.ch</v>
+        <v>cpne-esd@rpn.ch</v>
       </c>
       <c r="G239" t="str">
-        <v>062 824 99 00</v>
+        <v>032 717 46 00</v>
       </c>
       <c r="H239" t="str">
-        <v>https://www.kaz.ch/</v>
+        <v>https://www.cpne.ch</v>
       </c>
       <c r="I239" t="str">
-        <v>Kasinostrasse</v>
+        <v>Evole</v>
       </c>
       <c r="J239" t="str">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="K239" t="str">
-        <v>5000</v>
+        <v>2000</v>
       </c>
       <c r="L239" t="str">
-        <v>Aarau</v>
+        <v>Neuchâtel</v>
       </c>
       <c r="M239" t="str">
-        <v>ag</v>
+        <v>ne</v>
       </c>
       <c r="N239" t="str">
         <v>false</v>
       </c>
       <c r="O239" t="str">
-        <v>47.392311096191406,8.046987533569336</v>
+        <v>46.9891471862793,6.920768737792969</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="str">
         <v/>
       </c>
       <c r="B240" t="str">
-        <v>BSXLU0011500.s.01</v>
+        <v>BSXAG1000015.s.01</v>
       </c>
       <c r="C240" t="str">
-        <v>BEN Luzern</v>
+        <v>kaz Aarau</v>
       </c>
       <c r="D240" t="str">
-        <v>Bénédict-Schule Luzern AG</v>
+        <v>Kaufmännisches Ausbildungszentrum Aarau</v>
       </c>
       <c r="E240" t="str">
         <v/>
       </c>
       <c r="F240" t="str">
-        <v>info.lu@benedict.ch</v>
+        <v>info@kazaarau.ch</v>
       </c>
       <c r="G240" t="str">
-        <v>041 227 01 01</v>
+        <v>062 824 99 00</v>
       </c>
       <c r="H240" t="str">
-        <v/>
+        <v>https://www.kaz.ch/</v>
       </c>
       <c r="I240" t="str">
-        <v>Inseliquai</v>
+        <v>Kasinostrasse</v>
       </c>
       <c r="J240" t="str">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="K240" t="str">
-        <v>6005</v>
+        <v>5000</v>
       </c>
       <c r="L240" t="str">
-        <v>Luzern</v>
+        <v>Aarau</v>
       </c>
       <c r="M240" t="str">
-        <v>lu</v>
+        <v>ag</v>
       </c>
       <c r="N240" t="str">
         <v>false</v>
       </c>
       <c r="O240" t="str">
-        <v>47.04814147949219,8.314102172851562</v>
+        <v>47.392311096191406,8.046987533569336</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="str">
         <v/>
       </c>
       <c r="B241" t="str">
-        <v>BSXTG0010800.s.01</v>
+        <v>BSXLU0011500.s.01</v>
       </c>
       <c r="C241" t="str">
-        <v>BfGS Weinfelden</v>
+        <v>BEN Luzern</v>
       </c>
       <c r="D241" t="str">
-        <v>Bildungszentrum für Gesundheit und Soziales</v>
+        <v>Bénédict-Schule Luzern AG</v>
       </c>
       <c r="E241" t="str">
         <v/>
       </c>
       <c r="F241" t="str">
-        <v>bfgs@tg.ch</v>
+        <v>info.lu@benedict.ch</v>
       </c>
       <c r="G241" t="str">
-        <v>058 345 77 11</v>
+        <v>041 227 01 01</v>
       </c>
       <c r="H241" t="str">
-        <v>https://www.bfgs-tg.ch</v>
+        <v/>
       </c>
       <c r="I241" t="str">
-        <v>Falkenstrasse</v>
+        <v>Inseliquai</v>
       </c>
       <c r="J241" t="str">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="K241" t="str">
-        <v>8570</v>
+        <v>6005</v>
       </c>
       <c r="L241" t="str">
-        <v>Weinfelden</v>
+        <v>Luzern</v>
       </c>
       <c r="M241" t="str">
-        <v>tg</v>
+        <v>lu</v>
       </c>
       <c r="N241" t="str">
         <v>false</v>
       </c>
       <c r="O241" t="str">
-        <v>47.564781188964844,9.10563850402832</v>
+        <v>47.04814147949219,8.314102172851562</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="str">
         <v/>
       </c>
       <c r="B242" t="str">
-        <v>BSXVD0004400.s.01</v>
+        <v>BSXTG0010800.s.01</v>
       </c>
       <c r="C242" t="str">
-        <v>ETVJ</v>
+        <v>BfGS Weinfelden</v>
       </c>
       <c r="D242" t="str">
-        <v>Ecole Technique de la Vallée de Joux</v>
+        <v>Bildungszentrum für Gesundheit und Soziales</v>
       </c>
       <c r="E242" t="str">
         <v/>
       </c>
       <c r="F242" t="str">
-        <v>secretariat.etvj@vd.ch</v>
+        <v>bfgs@tg.ch</v>
       </c>
       <c r="G242" t="str">
-        <v>021 557 43 00</v>
+        <v>058 345 77 11</v>
       </c>
       <c r="H242" t="str">
-        <v>https://www.etvj.ch</v>
+        <v>https://www.bfgs-tg.ch</v>
       </c>
       <c r="I242" t="str">
-        <v>Rue G.-H. Piguet</v>
+        <v>Falkenstrasse</v>
       </c>
       <c r="J242" t="str">
-        <v>41</v>
+        <v>2</v>
       </c>
       <c r="K242" t="str">
-        <v>1347</v>
+        <v>8570</v>
       </c>
       <c r="L242" t="str">
-        <v>Le Sentier</v>
+        <v>Weinfelden</v>
       </c>
       <c r="M242" t="str">
-        <v>vd</v>
+        <v>tg</v>
       </c>
       <c r="N242" t="str">
         <v>false</v>
       </c>
       <c r="O242" t="str">
-        <v>46.599945068359375,6.221011638641357</v>
+        <v>47.564781188964844,9.10563850402832</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="str">
-        <v>BSXTI0008200</v>
+        <v/>
       </c>
       <c r="B243" t="str">
-        <v>BSXTI0008200.s.01</v>
+        <v>BSXVD0004400.s.01</v>
       </c>
       <c r="C243" t="str">
-        <v>CPC Lugano</v>
+        <v>ETVJ</v>
       </c>
       <c r="D243" t="str">
-        <v>Centro professionale commerciale Lugano</v>
+        <v>Ecole Technique de la Vallée de Joux</v>
       </c>
       <c r="E243" t="str">
-        <v>Scuola professionale commerciale</v>
+        <v/>
       </c>
       <c r="F243" t="str">
-        <v>decs-cpc.lugano@edu.ti.ch</v>
+        <v>secretariat.etvj@vd.ch</v>
       </c>
       <c r="G243" t="str">
-        <v>091 815 45 11</v>
+        <v>021 557 43 00</v>
       </c>
       <c r="H243" t="str">
-        <v>https://www.cpclugano.ti.ch/</v>
+        <v>https://www.etvj.ch</v>
       </c>
       <c r="I243" t="str">
-        <v>via Gerso</v>
+        <v>Rue G.-H. Piguet</v>
       </c>
       <c r="J243" t="str">
-        <v>1a</v>
+        <v>41</v>
       </c>
       <c r="K243" t="str">
-        <v>6903</v>
+        <v>1347</v>
       </c>
       <c r="L243" t="str">
-        <v>Lugano</v>
+        <v>Le Sentier</v>
       </c>
       <c r="M243" t="str">
-        <v>ti</v>
+        <v>vd</v>
       </c>
       <c r="N243" t="str">
         <v>false</v>
       </c>
       <c r="O243" t="str">
-        <v>46.009634602847385,8.948698826351933</v>
+        <v>46.599945068359375,6.221011638641357</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="str">
-        <v>BSXTI9908202</v>
+        <v>BSXTI0008200</v>
       </c>
       <c r="B244" t="str">
-        <v>BSXTI0008200.s.02</v>
+        <v>BSXTI0008200.s.01</v>
       </c>
       <c r="C244" t="str">
         <v>CPC Lugano</v>
       </c>
       <c r="D244" t="str">
         <v>Centro professionale commerciale Lugano</v>
       </c>
       <c r="E244" t="str">
-        <v>Scuola media di commercio</v>
+        <v>Scuola professionale commerciale</v>
       </c>
       <c r="F244" t="str">
         <v>decs-cpc.lugano@edu.ti.ch</v>
       </c>
       <c r="G244" t="str">
         <v>091 815 45 11</v>
       </c>
       <c r="H244" t="str">
         <v>https://www.cpclugano.ti.ch/</v>
       </c>
       <c r="I244" t="str">
         <v>via Gerso</v>
       </c>
       <c r="J244" t="str">
         <v>1a</v>
       </c>
       <c r="K244" t="str">
         <v>6903</v>
       </c>
       <c r="L244" t="str">
         <v>Lugano</v>
       </c>
       <c r="M244" t="str">
         <v>ti</v>
       </c>
       <c r="N244" t="str">
         <v>false</v>
       </c>
       <c r="O244" t="str">
         <v>46.009634602847385,8.948698826351933</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="str">
-        <v/>
+        <v>BSXTI9908202</v>
       </c>
       <c r="B245" t="str">
-        <v>BSXLU0013300.s.01</v>
+        <v>BSXTI0008200.s.02</v>
       </c>
       <c r="C245" t="str">
-        <v>Seitz Luzern</v>
+        <v>CPC Lugano</v>
       </c>
       <c r="D245" t="str">
-        <v>Seitz Handels- und Kaderschule AG</v>
+        <v>Centro professionale commerciale Lugano</v>
       </c>
       <c r="E245" t="str">
-        <v/>
+        <v>Scuola media di commercio</v>
       </c>
       <c r="F245" t="str">
-        <v>seitz@bzlu.ch</v>
+        <v>decs-cpc.lugano@edu.ti.ch</v>
       </c>
       <c r="G245" t="str">
-        <v>041 227 60 80</v>
+        <v>091 815 45 11</v>
       </c>
       <c r="H245" t="str">
-        <v>https://www.seitz-schulen.ch</v>
+        <v>https://www.cpclugano.ti.ch/</v>
       </c>
       <c r="I245" t="str">
-        <v>Bahnhofplatz</v>
+        <v>via Gerso</v>
       </c>
       <c r="J245" t="str">
-        <v>3</v>
+        <v>1a</v>
       </c>
       <c r="K245" t="str">
-        <v>6003</v>
+        <v>6903</v>
       </c>
       <c r="L245" t="str">
-        <v>Luzern</v>
+        <v>Lugano</v>
       </c>
       <c r="M245" t="str">
-        <v>lu</v>
+        <v>ti</v>
       </c>
       <c r="N245" t="str">
         <v>false</v>
       </c>
       <c r="O245" t="str">
-        <v>47.05078079339375,8.309043824785515</v>
+        <v>46.009634602847385,8.948698826351933</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="str">
         <v/>
       </c>
       <c r="B246" t="str">
-        <v>BSXSG0081200.s.01</v>
+        <v>BSXLU0013300.s.01</v>
       </c>
       <c r="C246" t="str">
-        <v>WISS St. Gallen</v>
+        <v>Seitz Luzern</v>
       </c>
       <c r="D246" t="str">
-        <v xml:space="preserve">WISS Schulen für Wirtschaft Informatik Immobilien AG </v>
+        <v>Seitz Handels- und Kaderschule AG</v>
       </c>
       <c r="E246" t="str">
         <v/>
       </c>
       <c r="F246" t="str">
-        <v>stgallen@wiss.ch</v>
+        <v>seitz@bzlu.ch</v>
       </c>
       <c r="G246" t="str">
-        <v>058 404 42 00</v>
+        <v>041 227 60 80</v>
       </c>
       <c r="H246" t="str">
-        <v>https://www.wiss.ch/de-ch/angebot/grundbildung</v>
+        <v>https://www.seitz-schulen.ch</v>
       </c>
       <c r="I246" t="str">
-        <v>Oberer Graben</v>
+        <v>Bahnhofplatz</v>
       </c>
       <c r="J246" t="str">
-        <v>26</v>
+        <v>3</v>
       </c>
       <c r="K246" t="str">
-        <v>9000</v>
+        <v>6003</v>
       </c>
       <c r="L246" t="str">
-        <v>St. Gallen</v>
+        <v>Luzern</v>
       </c>
       <c r="M246" t="str">
-        <v>sg</v>
+        <v>lu</v>
       </c>
       <c r="N246" t="str">
         <v>false</v>
       </c>
       <c r="O246" t="str">
-        <v>47.423011779785156,9.374207496643066</v>
+        <v>47.05078079339375,8.309043824785515</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="str">
-        <v>BSXVS0007600</v>
+        <v/>
       </c>
       <c r="B247" t="str">
-        <v>BSXVS0007600.s.01</v>
+        <v>BSXSG0081200.s.01</v>
       </c>
       <c r="C247" t="str">
-        <v>EAV Sion</v>
+        <v>WISS St. Gallen</v>
       </c>
       <c r="D247" t="str">
-        <v>Ecole d'agriculture du Valais</v>
+        <v xml:space="preserve">WISS Schulen für Wirtschaft Informatik Immobilien AG </v>
       </c>
       <c r="E247" t="str">
         <v/>
       </c>
       <c r="F247" t="str">
-        <v/>
+        <v>stgallen@wiss.ch</v>
       </c>
       <c r="G247" t="str">
-        <v>027 606 77 00</v>
+        <v>058 404 42 00</v>
       </c>
       <c r="H247" t="str">
-        <v/>
+        <v>https://www.wiss.ch/de-ch/angebot/grundbildung</v>
       </c>
       <c r="I247" t="str">
-        <v>Av. Maurice-Troillet</v>
+        <v>Oberer Graben</v>
       </c>
       <c r="J247" t="str">
-        <v>260</v>
+        <v>26</v>
       </c>
       <c r="K247" t="str">
-        <v>1950</v>
+        <v>9000</v>
       </c>
       <c r="L247" t="str">
-        <v>Sion</v>
+        <v>St. Gallen</v>
       </c>
       <c r="M247" t="str">
-        <v>vs</v>
+        <v>sg</v>
       </c>
       <c r="N247" t="str">
         <v>false</v>
       </c>
       <c r="O247" t="str">
-        <v>46.21714,7.30734</v>
+        <v>47.423011779785156,9.374207496643066</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="str">
-        <v>BSXZH0033000</v>
+        <v>BSXVS0007600</v>
       </c>
       <c r="B248" t="str">
-        <v>BSXZH0033000.s.01</v>
+        <v>BSXVS0007600.s.01</v>
       </c>
       <c r="C248" t="str">
-        <v>SMGV Wallisellen</v>
+        <v>EAV Sion</v>
       </c>
       <c r="D248" t="str">
-        <v>Schweizerischer Maler- und Gipserunternehmer-Verband</v>
+        <v>Ecole d'agriculture du Valais</v>
       </c>
       <c r="E248" t="str">
         <v/>
       </c>
       <c r="F248" t="str">
-        <v>info@smgv.ch</v>
+        <v/>
       </c>
       <c r="G248" t="str">
-        <v>043 233 49 00</v>
+        <v>027 606 77 00</v>
       </c>
       <c r="H248" t="str">
-        <v>https://www.smgv.ch</v>
+        <v/>
       </c>
       <c r="I248" t="str">
-        <v>Oberwiesenstrasse</v>
+        <v>Av. Maurice-Troillet</v>
       </c>
       <c r="J248" t="str">
-        <v>2</v>
+        <v>260</v>
       </c>
       <c r="K248" t="str">
-        <v>8304</v>
+        <v>1950</v>
       </c>
       <c r="L248" t="str">
-        <v>Wallisellen</v>
+        <v>Sion</v>
       </c>
       <c r="M248" t="str">
-        <v>zh</v>
+        <v>vs</v>
       </c>
       <c r="N248" t="str">
         <v>false</v>
       </c>
       <c r="O248" t="str">
-        <v>47.41268539428711,8.588249206542969</v>
+        <v>46.21714,7.30734</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="str">
-        <v>BSXZH0003500</v>
+        <v>BSXZH0033000</v>
       </c>
       <c r="B249" t="str">
-        <v>BSXZH0003500.s.01</v>
+        <v>BSXZH0033000.s.01</v>
       </c>
       <c r="C249" t="str">
-        <v>BSMG Zürich</v>
+        <v>SMGV Wallisellen</v>
       </c>
       <c r="D249" t="str">
-        <v>Berufsschule Mode und Gestaltung Zürich</v>
+        <v>Schweizerischer Maler- und Gipserunternehmer-Verband</v>
       </c>
       <c r="E249" t="str">
         <v/>
       </c>
       <c r="F249" t="str">
-        <v>info@bsmg.ch</v>
+        <v>info@smgv.ch</v>
       </c>
       <c r="G249" t="str">
-        <v>044 444 54 44</v>
+        <v>043 233 49 00</v>
       </c>
       <c r="H249" t="str">
-        <v>https://www.bsmg.ch/</v>
+        <v>https://www.smgv.ch</v>
       </c>
       <c r="I249" t="str">
-        <v>Ackerstrasse</v>
+        <v>Oberwiesenstrasse</v>
       </c>
       <c r="J249" t="str">
-        <v>30</v>
+        <v>2</v>
       </c>
       <c r="K249" t="str">
-        <v>8090</v>
+        <v>8304</v>
       </c>
       <c r="L249" t="str">
-        <v>Zürich</v>
+        <v>Wallisellen</v>
       </c>
       <c r="M249" t="str">
         <v>zh</v>
       </c>
       <c r="N249" t="str">
         <v>false</v>
       </c>
       <c r="O249" t="str">
-        <v>47.38252258300781,8.5322847366333</v>
+        <v>47.41268539428711,8.588249206542969</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="str">
-        <v/>
+        <v>BSXZH0003500</v>
       </c>
       <c r="B250" t="str">
-        <v>BSXVD0003500.s.01</v>
+        <v>BSXZH0003500.s.01</v>
       </c>
       <c r="C250" t="str">
-        <v>CEPM</v>
+        <v>BSMG Zürich</v>
       </c>
       <c r="D250" t="str">
-        <v>Centre d'enseignement professionnel de Morges</v>
+        <v>Berufsschule Mode und Gestaltung Zürich</v>
       </c>
       <c r="E250" t="str">
         <v/>
       </c>
       <c r="F250" t="str">
-        <v>cepm.secretariat@vd.ch</v>
+        <v>info@bsmg.ch</v>
       </c>
       <c r="G250" t="str">
-        <v>021 316 03 20</v>
+        <v>044 444 54 44</v>
       </c>
       <c r="H250" t="str">
-        <v>https://www.vd.ch/themes/formation/etablissements-de-formation/centre-denseignement-professionnel-de-morges-cepm</v>
+        <v>https://www.bsmg.ch/</v>
       </c>
       <c r="I250" t="str">
-        <v>Avenue de Marcelin</v>
+        <v>Ackerstrasse</v>
       </c>
       <c r="J250" t="str">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="K250" t="str">
-        <v>1110</v>
+        <v>8090</v>
       </c>
       <c r="L250" t="str">
-        <v>Morges</v>
+        <v>Zürich</v>
       </c>
       <c r="M250" t="str">
-        <v>vd</v>
+        <v>zh</v>
       </c>
       <c r="N250" t="str">
         <v>false</v>
       </c>
       <c r="O250" t="str">
-        <v>46.517066955566406,6.485999584197998</v>
+        <v>47.38252258300781,8.5322847366333</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="str">
         <v/>
       </c>
       <c r="B251" t="str">
-        <v>BSXBS0011200.s.01</v>
+        <v>BSXVD0003500.s.01</v>
       </c>
       <c r="C251" t="str">
-        <v>Couture-Ateliers</v>
+        <v>CEPM</v>
       </c>
       <c r="D251" t="str">
-        <v>Couture-Ateliers BFS Basel</v>
+        <v>Centre d'enseignement professionnel de Morges</v>
       </c>
       <c r="E251" t="str">
         <v/>
       </c>
       <c r="F251" t="str">
-        <v/>
+        <v>cepm.secretariat@vd.ch</v>
       </c>
       <c r="G251" t="str">
-        <v>061 281 91 46</v>
+        <v>021 316 03 20</v>
       </c>
       <c r="H251" t="str">
-        <v/>
+        <v>https://www.vd.ch/themes/formation/etablissements-de-formation/centre-denseignement-professionnel-de-morges-cepm</v>
       </c>
       <c r="I251" t="str">
-        <v>Freilager-Platz</v>
+        <v>Avenue de Marcelin</v>
       </c>
       <c r="J251" t="str">
-        <v>6</v>
+        <v>31</v>
       </c>
       <c r="K251" t="str">
-        <v>4142</v>
+        <v>1110</v>
       </c>
       <c r="L251" t="str">
-        <v>Münchenstein</v>
+        <v>Morges</v>
       </c>
       <c r="M251" t="str">
-        <v>bs</v>
+        <v>vd</v>
       </c>
       <c r="N251" t="str">
         <v>false</v>
       </c>
       <c r="O251" t="str">
-        <v>47.53208,7.6098</v>
+        <v>46.517066955566406,6.485999584197998</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="str">
-        <v>BSXGR0010400</v>
+        <v/>
       </c>
       <c r="B252" t="str">
-        <v>BSXGR0010400.s.01</v>
+        <v>BSXBS0011200.s.01</v>
       </c>
       <c r="C252" t="str">
-        <v>GSS</v>
+        <v>Couture-Ateliers</v>
       </c>
       <c r="D252" t="str">
-        <v>Gewerbeschule Samedan</v>
+        <v>Couture-Ateliers BFS Basel</v>
       </c>
       <c r="E252" t="str">
         <v/>
       </c>
       <c r="F252" t="str">
-        <v>info@gewerbeschule-samedan.ch</v>
+        <v/>
       </c>
       <c r="G252" t="str">
-        <v>081 852 50 71</v>
+        <v>061 281 91 46</v>
       </c>
       <c r="H252" t="str">
-        <v>https://www.gewerbeschule-samedan.ch/</v>
+        <v/>
       </c>
       <c r="I252" t="str">
-        <v>Suot Staziun</v>
+        <v>Freilager-Platz</v>
       </c>
       <c r="J252" t="str">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="K252" t="str">
-        <v>7503</v>
+        <v>4142</v>
       </c>
       <c r="L252" t="str">
-        <v>Samedan</v>
+        <v>Münchenstein</v>
       </c>
       <c r="M252" t="str">
-        <v>gr</v>
+        <v>bs</v>
       </c>
       <c r="N252" t="str">
         <v>false</v>
       </c>
       <c r="O252" t="str">
-        <v>46.53481674194336,9.876105308532715</v>
+        <v>47.53208,7.6098</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="str">
-        <v>BSXGR0011900</v>
+        <v>BSXGR0010400</v>
       </c>
       <c r="B253" t="str">
-        <v>BSXGR0011900.s.01</v>
+        <v>BSXGR0010400.s.01</v>
       </c>
       <c r="C253" t="str">
-        <v>Plantahof</v>
+        <v>GSS</v>
       </c>
       <c r="D253" t="str">
-        <v>Plantahof</v>
+        <v>Gewerbeschule Samedan</v>
       </c>
       <c r="E253" t="str">
         <v/>
       </c>
       <c r="F253" t="str">
-        <v>info@plantahof.ch</v>
+        <v>info@gewerbeschule-samedan.ch</v>
       </c>
       <c r="G253" t="str">
-        <v>081 257 60 00</v>
+        <v>081 852 50 71</v>
       </c>
       <c r="H253" t="str">
-        <v>https://www.plantahof.ch</v>
+        <v>https://www.gewerbeschule-samedan.ch/</v>
       </c>
       <c r="I253" t="str">
-        <v>Kantonsstrasse</v>
+        <v>Suot Staziun</v>
       </c>
       <c r="J253" t="str">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="K253" t="str">
-        <v>7302</v>
+        <v>7503</v>
       </c>
       <c r="L253" t="str">
-        <v>Landquart</v>
+        <v>Samedan</v>
       </c>
       <c r="M253" t="str">
         <v>gr</v>
       </c>
       <c r="N253" t="str">
         <v>false</v>
       </c>
       <c r="O253" t="str">
-        <v>46.9626350402832,9.562591552734375</v>
+        <v>46.53481674194336,9.876105308532715</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="str">
-        <v/>
+        <v>BSXGR0011900</v>
       </c>
       <c r="B254" t="str">
-        <v>BSXLU0014100.s.01</v>
+        <v>BSXGR0011900.s.01</v>
       </c>
       <c r="C254" t="str">
-        <v>ENAIP</v>
+        <v>Plantahof</v>
       </c>
       <c r="D254" t="str">
-        <v>ENAIP Internationaler Bund</v>
+        <v>Plantahof</v>
       </c>
       <c r="E254" t="str">
-        <v>Berufsbildungszentrum</v>
+        <v/>
       </c>
       <c r="F254" t="str">
-        <v>info@enaip-ib.ch</v>
+        <v>info@plantahof.ch</v>
       </c>
       <c r="G254" t="str">
-        <v>041 250 40 56</v>
+        <v>081 257 60 00</v>
       </c>
       <c r="H254" t="str">
-        <v>https://www.enaip-ib.ch</v>
+        <v>https://www.plantahof.ch</v>
       </c>
       <c r="I254" t="str">
-        <v>Luzernerstrasse</v>
+        <v>Kantonsstrasse</v>
       </c>
       <c r="J254" t="str">
-        <v>131</v>
+        <v>17</v>
       </c>
       <c r="K254" t="str">
-        <v>6014</v>
+        <v>7302</v>
       </c>
       <c r="L254" t="str">
-        <v>Luzern</v>
+        <v>Landquart</v>
       </c>
       <c r="M254" t="str">
-        <v>lu</v>
+        <v>gr</v>
       </c>
       <c r="N254" t="str">
         <v>false</v>
       </c>
       <c r="O254" t="str">
-        <v>47.04956495351445,8.268104538463943</v>
+        <v>46.9626350402832,9.562591552734375</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="str">
         <v/>
       </c>
       <c r="B255" t="str">
-        <v>BSXNE0063800.s.01</v>
+        <v>BSXLU0014100.s.01</v>
       </c>
       <c r="C255" t="str">
-        <v>CPNE-TN-AURORE</v>
+        <v>ENAIP</v>
       </c>
       <c r="D255" t="str">
-        <v>Centre de formation professionnelle neuchâtelois Terre et nature - Aurore</v>
+        <v>ENAIP Internationaler Bund</v>
       </c>
       <c r="E255" t="str">
-        <v/>
+        <v>Berufsbildungszentrum</v>
       </c>
       <c r="F255" t="str">
-        <v>cpne-tn@rpn.ch</v>
+        <v>info@enaip-ib.ch</v>
       </c>
       <c r="G255" t="str">
-        <v>032 717 45 00</v>
+        <v>041 250 40 56</v>
       </c>
       <c r="H255" t="str">
-        <v>https://www.cpne.ch</v>
+        <v>https://www.enaip-ib.ch</v>
       </c>
       <c r="I255" t="str">
-        <v>Aurore</v>
+        <v>Luzernerstrasse</v>
       </c>
       <c r="J255" t="str">
-        <v>3</v>
+        <v>131</v>
       </c>
       <c r="K255" t="str">
-        <v>2053</v>
+        <v>6014</v>
       </c>
       <c r="L255" t="str">
-        <v>Cernier</v>
+        <v>Luzern</v>
       </c>
       <c r="M255" t="str">
-        <v>ne</v>
+        <v>lu</v>
       </c>
       <c r="N255" t="str">
         <v>false</v>
       </c>
       <c r="O255" t="str">
-        <v>47.058692932128906,6.908820629119873</v>
+        <v>47.04956495351445,8.268104538463943</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="str">
         <v/>
       </c>
       <c r="B256" t="str">
-        <v>BSXSG0082000.s.01</v>
+        <v>BSXNE0063800.s.01</v>
       </c>
       <c r="C256" t="str">
-        <v>WIOS Bildungszentrum Wil</v>
+        <v>CPNE-TN-AURORE</v>
       </c>
       <c r="D256" t="str">
-        <v>WIOS Bildungszentrum</v>
+        <v>Centre de formation professionnelle neuchâtelois Terre et nature - Aurore</v>
       </c>
       <c r="E256" t="str">
         <v/>
       </c>
       <c r="F256" t="str">
-        <v>info@wios.ch</v>
+        <v>cpne-tn@rpn.ch</v>
       </c>
       <c r="G256" t="str">
-        <v>071 912 20 12</v>
+        <v>032 717 45 00</v>
       </c>
       <c r="H256" t="str">
-        <v>https://www.wios.ch</v>
+        <v>https://www.cpne.ch</v>
       </c>
       <c r="I256" t="str">
-        <v>Titlisstrasse</v>
+        <v>Aurore</v>
       </c>
       <c r="J256" t="str">
         <v>3</v>
       </c>
       <c r="K256" t="str">
-        <v>9500</v>
+        <v>2053</v>
       </c>
       <c r="L256" t="str">
-        <v>Wil SG</v>
+        <v>Cernier</v>
       </c>
       <c r="M256" t="str">
-        <v>sg</v>
+        <v>ne</v>
       </c>
       <c r="N256" t="str">
         <v>false</v>
       </c>
       <c r="O256" t="str">
-        <v>47.460296630859375,9.044760704040527</v>
+        <v>47.058692932128906,6.908820629119873</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="str">
         <v/>
       </c>
       <c r="B257" t="str">
-        <v>BSXVD0011500.s.01</v>
+        <v>BSXSG0082000.s.01</v>
       </c>
       <c r="C257" t="str">
-        <v>GYM Burier</v>
+        <v>WIOS Bildungszentrum Wil</v>
       </c>
       <c r="D257" t="str">
-        <v>Gymnase de Burier</v>
+        <v>WIOS Bildungszentrum</v>
       </c>
       <c r="E257" t="str">
         <v/>
       </c>
       <c r="F257" t="str">
-        <v>gymnase.burier@vd.ch</v>
+        <v>info@wios.ch</v>
       </c>
       <c r="G257" t="str">
-        <v>021 316 93 33</v>
+        <v>071 912 20 12</v>
       </c>
       <c r="H257" t="str">
-        <v>https://www.gymnasedeburier.ch/</v>
+        <v>https://www.wios.ch</v>
       </c>
       <c r="I257" t="str">
-        <v>Route de Chailly</v>
+        <v>Titlisstrasse</v>
       </c>
       <c r="J257" t="str">
-        <v>170</v>
+        <v>3</v>
       </c>
       <c r="K257" t="str">
-        <v>1814</v>
+        <v>9500</v>
       </c>
       <c r="L257" t="str">
-        <v>La Tour-de-Peilz</v>
+        <v>Wil SG</v>
       </c>
       <c r="M257" t="str">
-        <v>vd</v>
+        <v>sg</v>
       </c>
       <c r="N257" t="str">
         <v>false</v>
       </c>
       <c r="O257" t="str">
-        <v>46.450321197509766,6.877695083618164</v>
+        <v>47.460296630859375,9.044760704040527</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="str">
-        <v>BSXZH0030200</v>
+        <v/>
       </c>
       <c r="B258" t="str">
-        <v>BSXZH0030200.s.01</v>
+        <v>BSXVD0011500.s.01</v>
       </c>
       <c r="C258" t="str">
-        <v xml:space="preserve">WSKVW </v>
+        <v>GYM Burier</v>
       </c>
       <c r="D258" t="str">
-        <v>Wirtschaftsschule KV Winterthur</v>
+        <v>Gymnase de Burier</v>
       </c>
       <c r="E258" t="str">
         <v/>
       </c>
       <c r="F258" t="str">
-        <v>sekretariat@wskvw.zh.ch</v>
+        <v>gymnase.burier@vd.ch</v>
       </c>
       <c r="G258" t="str">
-        <v>052 269 18 00</v>
+        <v>021 316 93 33</v>
       </c>
       <c r="H258" t="str">
-        <v>https://www.wskvw.ch/</v>
+        <v>https://www.gymnasedeburier.ch/</v>
       </c>
       <c r="I258" t="str">
-        <v>Tösstalstrasse</v>
+        <v>Route de Chailly</v>
       </c>
       <c r="J258" t="str">
-        <v>37</v>
+        <v>170</v>
       </c>
       <c r="K258" t="str">
-        <v>8400</v>
+        <v>1814</v>
       </c>
       <c r="L258" t="str">
-        <v>Winterthur</v>
+        <v>La Tour-de-Peilz</v>
       </c>
       <c r="M258" t="str">
-        <v>zh</v>
+        <v>vd</v>
       </c>
       <c r="N258" t="str">
         <v>false</v>
       </c>
       <c r="O258" t="str">
-        <v>47.49711608886719,8.734784126281738</v>
+        <v>46.450321197509766,6.877695083618164</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="str">
-        <v>BSXZH0032200</v>
+        <v>BSXZH0030200</v>
       </c>
       <c r="B259" t="str">
-        <v>BSXZH0032400.s.03</v>
+        <v>BSXZH0030200.s.01</v>
       </c>
       <c r="C259" t="str">
-        <v>Strickhof</v>
+        <v xml:space="preserve">WSKVW </v>
       </c>
       <c r="D259" t="str">
-        <v>Strickhof Lebensmitteltechnologie &amp; Hortikultur Wädenswil</v>
+        <v>Wirtschaftsschule KV Winterthur</v>
       </c>
       <c r="E259" t="str">
         <v/>
       </c>
       <c r="F259" t="str">
-        <v>info@strickhof.ch</v>
+        <v>sekretariat@wskvw.zh.ch</v>
       </c>
       <c r="G259" t="str">
-        <v>058 105 94 00</v>
+        <v>052 269 18 00</v>
       </c>
       <c r="H259" t="str">
-        <v>https://www.strickhof.ch</v>
+        <v>https://www.wskvw.ch/</v>
       </c>
       <c r="I259" t="str">
-        <v>Grüentalstrasse</v>
+        <v>Tösstalstrasse</v>
       </c>
       <c r="J259" t="str">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="K259" t="str">
-        <v>8820</v>
+        <v>8400</v>
       </c>
       <c r="L259" t="str">
-        <v>Wädenswil</v>
+        <v>Winterthur</v>
       </c>
       <c r="M259" t="str">
         <v>zh</v>
       </c>
       <c r="N259" t="str">
         <v>false</v>
       </c>
       <c r="O259" t="str">
-        <v>47.217397928588184,8.680302068367466</v>
+        <v>47.49711608886719,8.734784126281738</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="str">
-        <v>BSXZH0040300</v>
+        <v>BSXZH0032200</v>
       </c>
       <c r="B260" t="str">
-        <v>BSXZH0032400.s.04</v>
+        <v>BSXZH0032400.s.03</v>
       </c>
       <c r="C260" t="str">
         <v>Strickhof</v>
       </c>
       <c r="D260" t="str">
-        <v>Strickhof Affoltern am Albis</v>
+        <v>Strickhof Lebensmitteltechnologie &amp; Hortikultur Wädenswil</v>
       </c>
       <c r="E260" t="str">
         <v/>
       </c>
       <c r="F260" t="str">
         <v>info@strickhof.ch</v>
       </c>
       <c r="G260" t="str">
-        <v>058 105 92 00</v>
+        <v>058 105 94 00</v>
       </c>
       <c r="H260" t="str">
         <v>https://www.strickhof.ch</v>
       </c>
       <c r="I260" t="str">
-        <v>In den Schwanden</v>
+        <v>Grüentalstrasse</v>
       </c>
       <c r="J260" t="str">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="K260" t="str">
-        <v>8910</v>
+        <v>8820</v>
       </c>
       <c r="L260" t="str">
-        <v>Affoltern am Albis</v>
+        <v>Wädenswil</v>
       </c>
       <c r="M260" t="str">
         <v>zh</v>
       </c>
       <c r="N260" t="str">
         <v>false</v>
       </c>
       <c r="O260" t="str">
-        <v>47.278133392333984,8.439582824707031</v>
+        <v>47.217397928588184,8.680302068367466</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="str">
-        <v>BSXZH0052600</v>
+        <v>BSXZH0040300</v>
       </c>
       <c r="B261" t="str">
-        <v>BSXZH0032400.s.02</v>
+        <v>BSXZH0032400.s.04</v>
       </c>
       <c r="C261" t="str">
         <v>Strickhof</v>
       </c>
       <c r="D261" t="str">
-        <v>Strickhof Winterthur-Wülflingen</v>
+        <v>Strickhof Affoltern am Albis</v>
       </c>
       <c r="E261" t="str">
         <v/>
       </c>
       <c r="F261" t="str">
         <v>info@strickhof.ch</v>
       </c>
       <c r="G261" t="str">
-        <v>058 105 91 00</v>
+        <v>058 105 92 00</v>
       </c>
       <c r="H261" t="str">
         <v>https://www.strickhof.ch</v>
       </c>
       <c r="I261" t="str">
-        <v>Riedhofstrasse</v>
+        <v>In den Schwanden</v>
       </c>
       <c r="J261" t="str">
-        <v>62</v>
+        <v>1</v>
       </c>
       <c r="K261" t="str">
-        <v>8408</v>
+        <v>8910</v>
       </c>
       <c r="L261" t="str">
-        <v>Winterthur</v>
+        <v>Affoltern am Albis</v>
       </c>
       <c r="M261" t="str">
         <v>zh</v>
       </c>
       <c r="N261" t="str">
         <v>false</v>
       </c>
       <c r="O261" t="str">
-        <v>47.513370513916016,8.698599815368652</v>
+        <v>47.278133392333984,8.439582824707031</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="str">
-        <v>BSXZH0040600</v>
+        <v>BSXZH0052600</v>
       </c>
       <c r="B262" t="str">
-        <v>BSXZH0032400.s.07</v>
+        <v>BSXZH0032400.s.02</v>
       </c>
       <c r="C262" t="str">
         <v>Strickhof</v>
       </c>
       <c r="D262" t="str">
-        <v xml:space="preserve"> Strickhof Betriebsstandort Früebüel</v>
+        <v>Strickhof Winterthur-Wülflingen</v>
       </c>
       <c r="E262" t="str">
         <v/>
       </c>
       <c r="F262" t="str">
         <v>info@strickhof.ch</v>
       </c>
       <c r="G262" t="str">
-        <v>058 105 90 12</v>
+        <v>058 105 91 00</v>
       </c>
       <c r="H262" t="str">
         <v>https://www.strickhof.ch</v>
       </c>
       <c r="I262" t="str">
-        <v>Früebüel</v>
+        <v>Riedhofstrasse</v>
       </c>
       <c r="J262" t="str">
-        <v>4</v>
+        <v>62</v>
       </c>
       <c r="K262" t="str">
-        <v>6318</v>
+        <v>8408</v>
       </c>
       <c r="L262" t="str">
-        <v>Walchwil</v>
+        <v>Winterthur</v>
       </c>
       <c r="M262" t="str">
         <v>zh</v>
       </c>
       <c r="N262" t="str">
         <v>false</v>
       </c>
       <c r="O262" t="str">
-        <v>47.112369537353516,8.536092758178711</v>
+        <v>47.513370513916016,8.698599815368652</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="str">
-        <v>BSXZH0040400</v>
+        <v>BSXZH0040600</v>
       </c>
       <c r="B263" t="str">
-        <v>BSXZH0032400.s.05</v>
+        <v>BSXZH0032400.s.07</v>
       </c>
       <c r="C263" t="str">
         <v>Strickhof</v>
       </c>
       <c r="D263" t="str">
-        <v>Strickhof Zürich Technopark</v>
+        <v xml:space="preserve"> Strickhof Betriebsstandort Früebüel</v>
       </c>
       <c r="E263" t="str">
         <v/>
       </c>
       <c r="F263" t="str">
-        <v>fmweiterbildung@strickhof.ch</v>
+        <v>info@strickhof.ch</v>
       </c>
       <c r="G263" t="str">
-        <v>058 105 94 50</v>
+        <v>058 105 90 12</v>
       </c>
       <c r="H263" t="str">
-        <v>http://www.fmweiterbildung.strickhof.ch</v>
+        <v>https://www.strickhof.ch</v>
       </c>
       <c r="I263" t="str">
-        <v>Technoparkstrasse</v>
+        <v>Früebüel</v>
       </c>
       <c r="J263" t="str">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K263" t="str">
-        <v>8005</v>
+        <v>6318</v>
       </c>
       <c r="L263" t="str">
-        <v>Zürich</v>
+        <v>Walchwil</v>
       </c>
       <c r="M263" t="str">
         <v>zh</v>
       </c>
       <c r="N263" t="str">
         <v>false</v>
       </c>
       <c r="O263" t="str">
-        <v>47.38977813720703,8.516196250915527</v>
+        <v>47.112369537353516,8.536092758178711</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="str">
-        <v>BSXZH0040500</v>
+        <v>BSXZH0040400</v>
       </c>
       <c r="B264" t="str">
-        <v>BSXZH0032400.s.06</v>
+        <v>BSXZH0032400.s.05</v>
       </c>
       <c r="C264" t="str">
         <v>Strickhof</v>
       </c>
       <c r="D264" t="str">
-        <v>Strickhof Betriebsstandort Alp Weissenstein</v>
+        <v>Strickhof Zürich Technopark</v>
       </c>
       <c r="E264" t="str">
         <v/>
       </c>
       <c r="F264" t="str">
-        <v>info@strickhof.ch</v>
+        <v>fmweiterbildung@strickhof.ch</v>
       </c>
       <c r="G264" t="str">
-        <v>081 256 55 84</v>
+        <v>058 105 94 50</v>
       </c>
       <c r="H264" t="str">
-        <v>https://www.strickhof.ch</v>
+        <v>http://www.fmweiterbildung.strickhof.ch</v>
       </c>
       <c r="I264" t="str">
-        <v>Crap Alv</v>
+        <v>Technoparkstrasse</v>
       </c>
       <c r="J264" t="str">
-        <v/>
+        <v>1</v>
       </c>
       <c r="K264" t="str">
-        <v>7482</v>
+        <v>8005</v>
       </c>
       <c r="L264" t="str">
-        <v>Preda</v>
+        <v>Zürich</v>
       </c>
       <c r="M264" t="str">
         <v>zh</v>
       </c>
       <c r="N264" t="str">
         <v>false</v>
       </c>
       <c r="O264" t="str">
-        <v>46.56692123413086,9.796513557434082</v>
+        <v>47.38977813720703,8.516196250915527</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="str">
-        <v>BSXZH0032400</v>
+        <v>BSXZH0040500</v>
       </c>
       <c r="B265" t="str">
-        <v>BSXZH0032400.s.01</v>
+        <v>BSXZH0032400.s.06</v>
       </c>
       <c r="C265" t="str">
         <v>Strickhof</v>
       </c>
       <c r="D265" t="str">
-        <v>Strickhof Lindau</v>
+        <v>Strickhof Betriebsstandort Alp Weissenstein</v>
       </c>
       <c r="E265" t="str">
         <v/>
       </c>
       <c r="F265" t="str">
         <v>info@strickhof.ch</v>
       </c>
       <c r="G265" t="str">
-        <v>058 105 98 00</v>
+        <v>081 256 55 84</v>
       </c>
       <c r="H265" t="str">
         <v>https://www.strickhof.ch</v>
       </c>
       <c r="I265" t="str">
-        <v>Eschikon</v>
+        <v>Crap Alv</v>
       </c>
       <c r="J265" t="str">
-        <v>21</v>
+        <v/>
       </c>
       <c r="K265" t="str">
-        <v>8315</v>
+        <v>7482</v>
       </c>
       <c r="L265" t="str">
-        <v>Lindau</v>
+        <v>Preda</v>
       </c>
       <c r="M265" t="str">
         <v>zh</v>
       </c>
       <c r="N265" t="str">
         <v>false</v>
       </c>
       <c r="O265" t="str">
-        <v>47.446693420410156,8.680285453796387</v>
+        <v>46.56692123413086,9.796513557434082</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="str">
-        <v>BSXZH0074800</v>
+        <v>BSXZH0032400</v>
       </c>
       <c r="B266" t="str">
-        <v>BSXZH0074900.s.02</v>
+        <v>BSXZH0032400.s.01</v>
       </c>
       <c r="C266" t="str">
-        <v>KHO IMS Zürich</v>
+        <v>Strickhof</v>
       </c>
       <c r="D266" t="str">
-        <v>Kantonsschule Hottingen</v>
+        <v>Strickhof Lindau</v>
       </c>
       <c r="E266" t="str">
-        <v>Informatikmittelschule</v>
+        <v/>
       </c>
       <c r="F266" t="str">
-        <v>hottingen@ksh.ch</v>
+        <v>info@strickhof.ch</v>
       </c>
       <c r="G266" t="str">
-        <v>044 266 57 57</v>
+        <v>058 105 98 00</v>
       </c>
       <c r="H266" t="str">
-        <v>https://www.ksh.ch</v>
+        <v>https://www.strickhof.ch</v>
       </c>
       <c r="I266" t="str">
-        <v>Minervastrasse</v>
+        <v>Eschikon</v>
       </c>
       <c r="J266" t="str">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="K266" t="str">
-        <v>8032</v>
+        <v>8315</v>
       </c>
       <c r="L266" t="str">
-        <v>Zürich</v>
+        <v>Lindau</v>
       </c>
       <c r="M266" t="str">
         <v>zh</v>
       </c>
       <c r="N266" t="str">
         <v>false</v>
       </c>
       <c r="O266" t="str">
-        <v>47.36874771118164,8.553019523620605</v>
+        <v>47.446693420410156,8.680285453796387</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="str">
-        <v>BSXZH0041000</v>
+        <v>BSXZH0074800</v>
       </c>
       <c r="B267" t="str">
-        <v>BSXZH0074900.s.03</v>
+        <v>BSXZH0074900.s.02</v>
       </c>
       <c r="C267" t="str">
-        <v/>
+        <v>KHO IMS Zürich</v>
       </c>
       <c r="D267" t="str">
         <v>Kantonsschule Hottingen</v>
       </c>
       <c r="E267" t="str">
-        <v>Handelsmittelschule</v>
+        <v>Informatikmittelschule</v>
       </c>
       <c r="F267" t="str">
         <v>hottingen@ksh.ch</v>
       </c>
       <c r="G267" t="str">
         <v>044 266 57 57</v>
       </c>
       <c r="H267" t="str">
         <v>https://www.ksh.ch</v>
       </c>
       <c r="I267" t="str">
         <v>Minervastrasse</v>
       </c>
       <c r="J267" t="str">
         <v>14</v>
       </c>
       <c r="K267" t="str">
         <v>8032</v>
       </c>
       <c r="L267" t="str">
         <v>Zürich</v>
       </c>
       <c r="M267" t="str">
         <v>zh</v>
       </c>
       <c r="N267" t="str">
         <v>false</v>
       </c>
       <c r="O267" t="str">
         <v>47.36874771118164,8.553019523620605</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="str">
-        <v>BSXZH0074900</v>
+        <v>BSXZH0041000</v>
       </c>
       <c r="B268" t="str">
-        <v>BSXZH0074900.s.01</v>
+        <v>BSXZH0074900.s.03</v>
       </c>
       <c r="C268" t="str">
-        <v>KHO HMS Zürich</v>
+        <v/>
       </c>
       <c r="D268" t="str">
         <v>Kantonsschule Hottingen</v>
       </c>
       <c r="E268" t="str">
         <v>Handelsmittelschule</v>
       </c>
       <c r="F268" t="str">
         <v>hottingen@ksh.ch</v>
       </c>
       <c r="G268" t="str">
         <v>044 266 57 57</v>
       </c>
       <c r="H268" t="str">
         <v>https://www.ksh.ch</v>
       </c>
       <c r="I268" t="str">
         <v>Minervastrasse</v>
       </c>
       <c r="J268" t="str">
         <v>14</v>
       </c>
       <c r="K268" t="str">
         <v>8032</v>
       </c>
       <c r="L268" t="str">
         <v>Zürich</v>
       </c>
       <c r="M268" t="str">
         <v>zh</v>
       </c>
       <c r="N268" t="str">
         <v>false</v>
       </c>
       <c r="O268" t="str">
         <v>47.36874771118164,8.553019523620605</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="str">
-        <v/>
+        <v>BSXZH0074900</v>
       </c>
       <c r="B269" t="str">
-        <v>BSXGE0056300.s.01</v>
+        <v>BSXZH0074900.s.01</v>
       </c>
       <c r="C269" t="str">
-        <v>EC Madame-de-Staël</v>
+        <v>KHO HMS Zürich</v>
       </c>
       <c r="D269" t="str">
-        <v>Ecole de commerce Madame-de-Staël</v>
+        <v>Kantonsschule Hottingen</v>
       </c>
       <c r="E269" t="str">
-        <v/>
+        <v>Handelsmittelschule</v>
       </c>
       <c r="F269" t="str">
-        <v/>
+        <v>hottingen@ksh.ch</v>
       </c>
       <c r="G269" t="str">
-        <v>022 342 69 50</v>
+        <v>044 266 57 57</v>
       </c>
       <c r="H269" t="str">
-        <v/>
+        <v>https://www.ksh.ch</v>
       </c>
       <c r="I269" t="str">
-        <v>Route de Saint-Julien</v>
+        <v>Minervastrasse</v>
       </c>
       <c r="J269" t="str">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="K269" t="str">
-        <v>1227</v>
+        <v>8032</v>
       </c>
       <c r="L269" t="str">
-        <v>Carouge</v>
+        <v>Zürich</v>
       </c>
       <c r="M269" t="str">
-        <v>ge</v>
+        <v>zh</v>
       </c>
       <c r="N269" t="str">
         <v>false</v>
       </c>
       <c r="O269" t="str">
-        <v>46.17633819580078,6.1332106590271</v>
+        <v>47.36874771118164,8.553019523620605</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="str">
         <v/>
       </c>
       <c r="B270" t="str">
-        <v>BSXAG0014300.s.01</v>
+        <v>BSXGE0056300.s.01</v>
       </c>
       <c r="C270" t="str">
-        <v>KS Baden</v>
+        <v>EC Madame-de-Staël</v>
       </c>
       <c r="D270" t="str">
-        <v>Kantonsschule Baden</v>
+        <v>Ecole de commerce Madame-de-Staël</v>
       </c>
       <c r="E270" t="str">
         <v/>
       </c>
       <c r="F270" t="str">
-        <v>kanti.baden@ag.ch</v>
+        <v/>
       </c>
       <c r="G270" t="str">
-        <v>056 200 04 44</v>
+        <v>022 342 69 50</v>
       </c>
       <c r="H270" t="str">
-        <v>https://www.kanti-baden.ch/</v>
+        <v/>
       </c>
       <c r="I270" t="str">
-        <v>Seminarstrasse</v>
+        <v>Route de Saint-Julien</v>
       </c>
       <c r="J270" t="str">
-        <v>3</v>
+        <v>25</v>
       </c>
       <c r="K270" t="str">
-        <v>5400</v>
+        <v>1227</v>
       </c>
       <c r="L270" t="str">
-        <v>Baden</v>
+        <v>Carouge</v>
       </c>
       <c r="M270" t="str">
-        <v>ag</v>
+        <v>ge</v>
       </c>
       <c r="N270" t="str">
         <v>false</v>
       </c>
       <c r="O270" t="str">
-        <v>47.47053146362305,8.3129301071167</v>
+        <v>46.17633819580078,6.1332106590271</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="str">
         <v/>
       </c>
       <c r="B271" t="str">
-        <v>BSXBE0021400.s.01</v>
+        <v>BSXAG0014300.s.01</v>
       </c>
       <c r="C271" t="str">
-        <v>CsBe</v>
+        <v>KS Baden</v>
       </c>
       <c r="D271" t="str">
-        <v>Bern Computerschule</v>
+        <v>Kantonsschule Baden</v>
       </c>
       <c r="E271" t="str">
-        <v>Ausbildungs- und Seminar-Zentrum Eiger</v>
+        <v/>
       </c>
       <c r="F271" t="str">
-        <v>info@csbe.ch</v>
+        <v>kanti.baden@ag.ch</v>
       </c>
       <c r="G271" t="str">
-        <v>031 398 98 00</v>
+        <v>056 200 04 44</v>
       </c>
       <c r="H271" t="str">
-        <v>https://www.csbe.ch</v>
+        <v>https://www.kanti-baden.ch/</v>
       </c>
       <c r="I271" t="str">
-        <v>Zieglerstrasse</v>
+        <v>Seminarstrasse</v>
       </c>
       <c r="J271" t="str">
-        <v>64</v>
+        <v>3</v>
       </c>
       <c r="K271" t="str">
-        <v>3000</v>
+        <v>5400</v>
       </c>
       <c r="L271" t="str">
-        <v>Bern 14</v>
+        <v>Baden</v>
       </c>
       <c r="M271" t="str">
-        <v>be</v>
+        <v>ag</v>
       </c>
       <c r="N271" t="str">
         <v>false</v>
       </c>
       <c r="O271" t="str">
-        <v>46.942745208740234,7.430132865905762</v>
+        <v>47.47053146362305,8.3129301071167</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="str">
         <v/>
       </c>
       <c r="B272" t="str">
-        <v>BSXBE0012600.s.01</v>
+        <v>BSXBE0021400.s.01</v>
       </c>
       <c r="C272" t="str">
-        <v>GSH Hünibach</v>
+        <v>CsBe</v>
       </c>
       <c r="D272" t="str">
-        <v>Gartenbauschule Hünibach</v>
+        <v>Bern Computerschule</v>
       </c>
       <c r="E272" t="str">
-        <v/>
+        <v>Ausbildungs- und Seminar-Zentrum Eiger</v>
       </c>
       <c r="F272" t="str">
-        <v>info@gsh.ch</v>
+        <v>info@csbe.ch</v>
       </c>
       <c r="G272" t="str">
-        <v>033 244 10 20</v>
+        <v>031 398 98 00</v>
       </c>
       <c r="H272" t="str">
-        <v>https://gartenbauschule-huenibach.ch</v>
+        <v>https://www.csbe.ch</v>
       </c>
       <c r="I272" t="str">
-        <v>Chartreusestr.</v>
+        <v>Zieglerstrasse</v>
       </c>
       <c r="J272" t="str">
-        <v>7</v>
+        <v>64</v>
       </c>
       <c r="K272" t="str">
-        <v>3626</v>
+        <v>3000</v>
       </c>
       <c r="L272" t="str">
-        <v>Hünibach</v>
+        <v>Bern 14</v>
       </c>
       <c r="M272" t="str">
         <v>be</v>
       </c>
       <c r="N272" t="str">
         <v>false</v>
       </c>
       <c r="O272" t="str">
-        <v>46.7464485168457,7.645320892333984</v>
+        <v>46.942745208740234,7.430132865905762</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="str">
-        <v>BSXTI0010000</v>
+        <v/>
       </c>
       <c r="B273" t="str">
-        <v>BSXTI0007900.s.02</v>
+        <v>BSXBE0012600.s.01</v>
       </c>
       <c r="C273" t="str">
-        <v>CPT Viganello</v>
+        <v>GSH Hünibach</v>
       </c>
       <c r="D273" t="str">
-        <v>Centro professionale tecnico del settore tessile di Lugano-Viganello</v>
+        <v>Gartenbauschule Hünibach</v>
       </c>
       <c r="E273" t="str">
-        <v>Scuola specializzata superiore di abbigliamento e design della moda</v>
+        <v/>
       </c>
       <c r="F273" t="str">
-        <v>decs-cpt.lugano@edu.ti.ch</v>
+        <v>info@gsh.ch</v>
       </c>
       <c r="G273" t="str">
-        <v>091 815 27 11</v>
+        <v>033 244 10 20</v>
       </c>
       <c r="H273" t="str">
-        <v>https://www.sta.ti.ch/</v>
+        <v>https://gartenbauschule-huenibach.ch</v>
       </c>
       <c r="I273" t="str">
-        <v>Via al Fiume</v>
+        <v>Chartreusestr.</v>
       </c>
       <c r="J273" t="str">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="K273" t="str">
-        <v>6962</v>
+        <v>3626</v>
       </c>
       <c r="L273" t="str">
-        <v>Viganello</v>
+        <v>Hünibach</v>
       </c>
       <c r="M273" t="str">
-        <v>ti</v>
+        <v>be</v>
       </c>
       <c r="N273" t="str">
         <v>false</v>
       </c>
       <c r="O273" t="str">
-        <v>46.014617919921875,8.964588165283203</v>
+        <v>46.7464485168457,7.645320892333984</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="str">
-        <v>BSXTI0007900</v>
+        <v>BSXTI0010000</v>
       </c>
       <c r="B274" t="str">
-        <v>BSXTI0007900.s.01</v>
+        <v>BSXTI0007900.s.02</v>
       </c>
       <c r="C274" t="str">
         <v>CPT Viganello</v>
       </c>
       <c r="D274" t="str">
         <v>Centro professionale tecnico del settore tessile di Lugano-Viganello</v>
       </c>
       <c r="E274" t="str">
-        <v>Scuola d'arti e mestieri della sartoria</v>
+        <v>Scuola specializzata superiore di abbigliamento e design della moda</v>
       </c>
       <c r="F274" t="str">
         <v>decs-cpt.lugano@edu.ti.ch</v>
       </c>
       <c r="G274" t="str">
         <v>091 815 27 11</v>
       </c>
       <c r="H274" t="str">
-        <v>https://www.sams.ti.ch</v>
+        <v>https://www.sta.ti.ch/</v>
       </c>
       <c r="I274" t="str">
-        <v>Via boscioro</v>
+        <v>Via al Fiume</v>
       </c>
       <c r="J274" t="str">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="K274" t="str">
         <v>6962</v>
       </c>
       <c r="L274" t="str">
         <v>Viganello</v>
       </c>
       <c r="M274" t="str">
         <v>ti</v>
       </c>
       <c r="N274" t="str">
         <v>false</v>
       </c>
       <c r="O274" t="str">
-        <v>46.01289749145508,8.960938453674316</v>
+        <v>46.014617919921875,8.964588165283203</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="str">
-        <v/>
+        <v>BSXTI0007900</v>
       </c>
       <c r="B275" t="str">
-        <v>BSXVD0006600.s.01</v>
+        <v>BSXTI0007900.s.01</v>
       </c>
       <c r="C275" t="str">
-        <v>CFPF</v>
+        <v>CPT Viganello</v>
       </c>
       <c r="D275" t="str">
-        <v>Centre de formation professionnelle forestière</v>
+        <v>Centro professionale tecnico del settore tessile di Lugano-Viganello</v>
       </c>
       <c r="E275" t="str">
-        <v/>
+        <v>Scuola d'arti e mestieri della sartoria</v>
       </c>
       <c r="F275" t="str">
-        <v>secretariat.cfpf@vd.ch</v>
+        <v>decs-cpt.lugano@edu.ti.ch</v>
       </c>
       <c r="G275" t="str">
-        <v>021 316 26 63</v>
+        <v>091 815 27 11</v>
       </c>
       <c r="H275" t="str">
-        <v>https://www.formation-forestiere.ch</v>
+        <v>https://www.sams.ti.ch</v>
       </c>
       <c r="I275" t="str">
-        <v>Chemin de Budron</v>
+        <v>Via boscioro</v>
       </c>
       <c r="J275" t="str">
-        <v>H8</v>
+        <v>5</v>
       </c>
       <c r="K275" t="str">
-        <v>1052</v>
+        <v>6962</v>
       </c>
       <c r="L275" t="str">
-        <v>Le Mont-sur-Lausanne</v>
+        <v>Viganello</v>
       </c>
       <c r="M275" t="str">
-        <v>vd</v>
+        <v>ti</v>
       </c>
       <c r="N275" t="str">
         <v>false</v>
       </c>
       <c r="O275" t="str">
-        <v>46.57155783275336,6.631568939504092</v>
+        <v>46.01289749145508,8.960938453674316</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="str">
         <v/>
       </c>
       <c r="B276" t="str">
-        <v>BSXGE0062000.s.01</v>
+        <v>BSXVD0006600.s.01</v>
       </c>
       <c r="C276" t="str">
-        <v>Centre de Lullier</v>
+        <v>CFPF</v>
       </c>
       <c r="D276" t="str">
-        <v>Centre de Lullier</v>
+        <v>Centre de formation professionnelle forestière</v>
       </c>
       <c r="E276" t="str">
         <v/>
       </c>
       <c r="F276" t="str">
-        <v/>
+        <v>secretariat.cfpf@vd.ch</v>
       </c>
       <c r="G276" t="str">
-        <v>022 546 68 00</v>
+        <v>021 316 26 63</v>
       </c>
       <c r="H276" t="str">
-        <v/>
+        <v>https://www.formation-forestiere.ch</v>
       </c>
       <c r="I276" t="str">
-        <v>Route de Presinge</v>
+        <v>Chemin de Budron</v>
       </c>
       <c r="J276" t="str">
-        <v>150</v>
+        <v>H8</v>
       </c>
       <c r="K276" t="str">
-        <v>1254</v>
+        <v>1052</v>
       </c>
       <c r="L276" t="str">
-        <v>Jussy</v>
+        <v>Le Mont-sur-Lausanne</v>
       </c>
       <c r="M276" t="str">
-        <v>ge</v>
+        <v>vd</v>
       </c>
       <c r="N276" t="str">
         <v>false</v>
       </c>
       <c r="O276" t="str">
-        <v>46.224369049072266,6.252225399017334</v>
+        <v>46.57155783275336,6.631568939504092</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="str">
         <v/>
       </c>
       <c r="B277" t="str">
-        <v>BSXAR0010300.s.01</v>
+        <v>BSXGE0062000.s.01</v>
       </c>
       <c r="C277" t="str">
-        <v>Kantonsschule Trogen</v>
+        <v>Centre de Lullier</v>
       </c>
       <c r="D277" t="str">
-        <v>Kantonsschule Trogen</v>
+        <v>Centre de Lullier</v>
       </c>
       <c r="E277" t="str">
-        <v>Berufsfachschule Wirtschaft</v>
+        <v/>
       </c>
       <c r="F277" t="str">
-        <v>sekretariat@kst.ch</v>
+        <v/>
       </c>
       <c r="G277" t="str">
-        <v>071 343 61 11</v>
+        <v>022 546 68 00</v>
       </c>
       <c r="H277" t="str">
-        <v>https://www.kts.ch</v>
+        <v/>
       </c>
       <c r="I277" t="str">
-        <v>Kantonsschulstrasse</v>
+        <v>Route de Presinge</v>
       </c>
       <c r="J277" t="str">
-        <v>20-29</v>
+        <v>150</v>
       </c>
       <c r="K277" t="str">
-        <v>9043</v>
+        <v>1254</v>
       </c>
       <c r="L277" t="str">
-        <v>Trogen</v>
+        <v>Jussy</v>
       </c>
       <c r="M277" t="str">
-        <v>ar</v>
+        <v>ge</v>
       </c>
       <c r="N277" t="str">
         <v>false</v>
       </c>
       <c r="O277" t="str">
-        <v>47.408477783203125,9.460514068603516</v>
+        <v>46.224369049072266,6.252225399017334</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="str">
         <v/>
       </c>
       <c r="B278" t="str">
-        <v>BSXBE0010200.s.01</v>
+        <v>BSXAR0010300.s.01</v>
       </c>
       <c r="C278" t="str">
-        <v xml:space="preserve">SfG BB </v>
+        <v>Kantonsschule Trogen</v>
       </c>
       <c r="D278" t="str">
-        <v>Schule für Gestaltung Bern und Biel</v>
+        <v>Kantonsschule Trogen</v>
       </c>
       <c r="E278" t="str">
-        <v/>
+        <v>Berufsfachschule Wirtschaft</v>
       </c>
       <c r="F278" t="str">
-        <v>bern@sfgb-b.ch</v>
+        <v>sekretariat@kst.ch</v>
       </c>
       <c r="G278" t="str">
-        <v>031 337 03 37</v>
+        <v>071 343 61 11</v>
       </c>
       <c r="H278" t="str">
-        <v>https://www.sfgb-b.ch</v>
+        <v>https://www.kts.ch</v>
       </c>
       <c r="I278" t="str">
-        <v>Campus Bernapark</v>
+        <v>Kantonsschulstrasse</v>
       </c>
       <c r="J278" t="str">
-        <v>18</v>
+        <v>20-29</v>
       </c>
       <c r="K278" t="str">
-        <v>3066</v>
+        <v>9043</v>
       </c>
       <c r="L278" t="str">
-        <v>Stettlen</v>
+        <v>Trogen</v>
       </c>
       <c r="M278" t="str">
-        <v>be</v>
+        <v>ar</v>
       </c>
       <c r="N278" t="str">
         <v>false</v>
       </c>
       <c r="O278" t="str">
-        <v>46.959517336221474,7.513698754862501</v>
+        <v>47.408477783203125,9.460514068603516</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="str">
-        <v>BSXBE9910202</v>
+        <v/>
       </c>
       <c r="B279" t="str">
-        <v>BSXBE0010200.s.02</v>
+        <v>BSXBE0010200.s.01</v>
       </c>
       <c r="C279" t="str">
         <v xml:space="preserve">SfG BB </v>
       </c>
       <c r="D279" t="str">
         <v>Schule für Gestaltung Bern und Biel</v>
       </c>
       <c r="E279" t="str">
         <v/>
       </c>
       <c r="F279" t="str">
-        <v>biel@sfgb-b.ch</v>
+        <v>bern@sfgb-b.ch</v>
       </c>
       <c r="G279" t="str">
-        <v>032 344 20 10</v>
+        <v>031 337 03 37</v>
       </c>
       <c r="H279" t="str">
-        <v>https://www.sfgb-b.ch/</v>
+        <v>https://www.sfgb-b.ch</v>
       </c>
       <c r="I279" t="str">
-        <v>Salzhausstrasse</v>
+        <v>Campus Bernapark</v>
       </c>
       <c r="J279" t="str">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="K279" t="str">
-        <v>2503</v>
+        <v>3066</v>
       </c>
       <c r="L279" t="str">
-        <v>Biel</v>
+        <v>Stettlen</v>
       </c>
       <c r="M279" t="str">
         <v>be</v>
       </c>
       <c r="N279" t="str">
         <v>false</v>
       </c>
       <c r="O279" t="str">
-        <v>47.129459381103516,7.242882251739502</v>
+        <v>46.959517336221474,7.513698754862501</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="str">
-        <v>BSXZH0031400</v>
+        <v>BSXBE9910202</v>
       </c>
       <c r="B280" t="str">
-        <v>BSXZH0031400.s.01</v>
+        <v>BSXBE0010200.s.02</v>
       </c>
       <c r="C280" t="str">
-        <v>JVA Pöschwies</v>
+        <v xml:space="preserve">SfG BB </v>
       </c>
       <c r="D280" t="str">
-        <v>Justizvollzugsanstalt Pöschwies</v>
+        <v>Schule für Gestaltung Bern und Biel</v>
       </c>
       <c r="E280" t="str">
         <v/>
       </c>
       <c r="F280" t="str">
-        <v/>
+        <v>biel@sfgb-b.ch</v>
       </c>
       <c r="G280" t="str">
-        <v>044 871 17 11</v>
+        <v>032 344 20 10</v>
       </c>
       <c r="H280" t="str">
-        <v>https://www.zh.ch/de/direktion-der-justiz-und-des-innern/justizvollzug-wiedereingliederung/justizvollzugsanstalt-poeschwies.html</v>
+        <v>https://www.sfgb-b.ch/</v>
       </c>
       <c r="I280" t="str">
-        <v>Roosstrasse</v>
+        <v>Salzhausstrasse</v>
       </c>
       <c r="J280" t="str">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="K280" t="str">
-        <v>8105</v>
+        <v>2503</v>
       </c>
       <c r="L280" t="str">
-        <v>Regensdorf</v>
+        <v>Biel</v>
       </c>
       <c r="M280" t="str">
-        <v>zh</v>
+        <v>be</v>
       </c>
       <c r="N280" t="str">
         <v>false</v>
       </c>
       <c r="O280" t="str">
-        <v>47.43124771118164,8.47435188293457</v>
+        <v>47.129459381103516,7.242882251739502</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="str">
-        <v>BSXZH0013500</v>
+        <v>BSXZH0031400</v>
       </c>
       <c r="B281" t="str">
-        <v>BSXZH0013000.s.02</v>
+        <v>BSXZH0031400.s.01</v>
       </c>
       <c r="C281" t="str">
-        <v>BZZ Stäfa</v>
+        <v>JVA Pöschwies</v>
       </c>
       <c r="D281" t="str">
-        <v>Bildungszentrum Zürichsee Stäfa</v>
+        <v>Justizvollzugsanstalt Pöschwies</v>
       </c>
       <c r="E281" t="str">
         <v/>
       </c>
       <c r="F281" t="str">
         <v/>
       </c>
       <c r="G281" t="str">
-        <v>044 928 16 20</v>
+        <v>044 871 17 11</v>
       </c>
       <c r="H281" t="str">
-        <v>https://www.bzz.ch/</v>
+        <v>https://www.zh.ch/de/direktion-der-justiz-und-des-innern/justizvollzug-wiedereingliederung/justizvollzugsanstalt-poeschwies.html</v>
       </c>
       <c r="I281" t="str">
-        <v>Kirchbühlstrasse</v>
+        <v>Roosstrasse</v>
       </c>
       <c r="J281" t="str">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="K281" t="str">
-        <v>8712</v>
+        <v>8105</v>
       </c>
       <c r="L281" t="str">
-        <v>Stäfa</v>
+        <v>Regensdorf</v>
       </c>
       <c r="M281" t="str">
         <v>zh</v>
       </c>
       <c r="N281" t="str">
         <v>false</v>
       </c>
       <c r="O281" t="str">
-        <v>47.24018859863281,8.728649139404297</v>
+        <v>47.43124771118164,8.47435188293457</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="str">
-        <v>BSXZH0013000</v>
+        <v>BSXZH0013500</v>
       </c>
       <c r="B282" t="str">
-        <v>BSXZH0013000.s.01</v>
+        <v>BSXZH0013000.s.02</v>
       </c>
       <c r="C282" t="str">
-        <v>BZZ Horgen</v>
+        <v>BZZ Stäfa</v>
       </c>
       <c r="D282" t="str">
-        <v xml:space="preserve">Bildungszentrum Zürichsee Horgen </v>
+        <v>Bildungszentrum Zürichsee Stäfa</v>
       </c>
       <c r="E282" t="str">
         <v/>
       </c>
       <c r="F282" t="str">
         <v/>
       </c>
       <c r="G282" t="str">
-        <v>044 727 46 00</v>
+        <v>044 928 16 20</v>
       </c>
       <c r="H282" t="str">
         <v>https://www.bzz.ch/</v>
       </c>
       <c r="I282" t="str">
-        <v>Seestrasse</v>
+        <v>Kirchbühlstrasse</v>
       </c>
       <c r="J282" t="str">
-        <v>110</v>
+        <v>21</v>
       </c>
       <c r="K282" t="str">
-        <v>8810</v>
+        <v>8712</v>
       </c>
       <c r="L282" t="str">
-        <v>Horgen</v>
+        <v>Stäfa</v>
       </c>
       <c r="M282" t="str">
         <v>zh</v>
       </c>
       <c r="N282" t="str">
         <v>false</v>
       </c>
       <c r="O282" t="str">
-        <v>47.26144790649414,8.594172477722168</v>
+        <v>47.24018859863281,8.728649139404297</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="str">
-        <v/>
+        <v>BSXZH0013000</v>
       </c>
       <c r="B283" t="str">
-        <v>BSXGE0067000.s.01</v>
+        <v>BSXZH0013000.s.01</v>
       </c>
       <c r="C283" t="str">
-        <v>EET Genève</v>
+        <v>BZZ Horgen</v>
       </c>
       <c r="D283" t="str">
-        <v>Ecole d'enseignement technique Genève</v>
+        <v xml:space="preserve">Bildungszentrum Zürichsee Horgen </v>
       </c>
       <c r="E283" t="str">
         <v/>
       </c>
       <c r="F283" t="str">
         <v/>
       </c>
       <c r="G283" t="str">
-        <v/>
+        <v>044 727 46 00</v>
       </c>
       <c r="H283" t="str">
-        <v/>
+        <v>https://www.bzz.ch/</v>
       </c>
       <c r="I283" t="str">
-        <v>Rue de la Prairie</v>
+        <v>Seestrasse</v>
       </c>
       <c r="J283" t="str">
-        <v>4</v>
+        <v>110</v>
       </c>
       <c r="K283" t="str">
-        <v>1202</v>
+        <v>8810</v>
       </c>
       <c r="L283" t="str">
-        <v>Genève</v>
+        <v>Horgen</v>
       </c>
       <c r="M283" t="str">
-        <v>ge</v>
+        <v>zh</v>
       </c>
       <c r="N283" t="str">
         <v>false</v>
       </c>
       <c r="O283" t="str">
-        <v>46.20949935913086,6.135422229766846</v>
+        <v>47.26144790649414,8.594172477722168</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="str">
         <v/>
       </c>
       <c r="B284" t="str">
-        <v>BSXAG0013100.s.01</v>
+        <v>BSXGE0067000.s.01</v>
       </c>
       <c r="C284" t="str">
-        <v>JHA</v>
+        <v>EET Genève</v>
       </c>
       <c r="D284" t="str">
-        <v>Jugendheim Aarburg</v>
+        <v>Ecole d'enseignement technique Genève</v>
       </c>
       <c r="E284" t="str">
         <v/>
       </c>
       <c r="F284" t="str">
-        <v>jugendheim@ag.ch</v>
+        <v/>
       </c>
       <c r="G284" t="str">
-        <v>062 787 01 01</v>
+        <v/>
       </c>
       <c r="H284" t="str">
-        <v>https://www.ag.ch/de/verwaltung/dvi/strafverfolgung-strafvollzug/jugendheim-aarburg</v>
+        <v/>
       </c>
       <c r="I284" t="str">
-        <v>Schlossrain</v>
+        <v>Rue de la Prairie</v>
       </c>
       <c r="J284" t="str">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K284" t="str">
-        <v>4663</v>
+        <v>1202</v>
       </c>
       <c r="L284" t="str">
-        <v>Aarburg</v>
+        <v>Genève</v>
       </c>
       <c r="M284" t="str">
-        <v>ag</v>
+        <v>ge</v>
       </c>
       <c r="N284" t="str">
         <v>false</v>
       </c>
       <c r="O284" t="str">
-        <v>47.32098388671875,7.900160789489746</v>
+        <v>46.20949935913086,6.135422229766846</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="str">
         <v/>
       </c>
       <c r="B285" t="str">
-        <v>BSXBE0020600.s.01</v>
+        <v>BSXAG0013100.s.01</v>
       </c>
       <c r="C285" t="str">
-        <v>Minerva Bern</v>
+        <v>JHA</v>
       </c>
       <c r="D285" t="str">
-        <v>Minerva Schulen Bern</v>
+        <v>Jugendheim Aarburg</v>
       </c>
       <c r="E285" t="str">
         <v/>
       </c>
       <c r="F285" t="str">
-        <v>bern@minervaschulen.ch</v>
+        <v>jugendheim@ag.ch</v>
       </c>
       <c r="G285" t="str">
-        <v>031 960 96 96</v>
+        <v>062 787 01 01</v>
       </c>
       <c r="H285" t="str">
-        <v>https://www.minervaschulen.ch/de-ch/standorte/bern</v>
+        <v>https://www.ag.ch/de/verwaltung/dvi/strafverfolgung-strafvollzug/jugendheim-aarburg</v>
       </c>
       <c r="I285" t="str">
-        <v>Effingerstrasse</v>
+        <v>Schlossrain</v>
       </c>
       <c r="J285" t="str">
-        <v>31</v>
+        <v>1</v>
       </c>
       <c r="K285" t="str">
-        <v>3008</v>
+        <v>4663</v>
       </c>
       <c r="L285" t="str">
-        <v>Bern</v>
+        <v>Aarburg</v>
       </c>
       <c r="M285" t="str">
-        <v>be</v>
+        <v>ag</v>
       </c>
       <c r="N285" t="str">
         <v>false</v>
       </c>
       <c r="O285" t="str">
-        <v>46.94948196411133,7.441141128540039</v>
+        <v>47.32098388671875,7.900160789489746</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="str">
-        <v>BSXSG0013400</v>
+        <v/>
       </c>
       <c r="B286" t="str">
-        <v>BSXSG0011300.s.03</v>
+        <v>BSXBE0020600.s.01</v>
       </c>
       <c r="C286" t="str">
-        <v>BZBS KV</v>
+        <v>Minerva Bern</v>
       </c>
       <c r="D286" t="str">
-        <v>Berufs- und Weiterbildungszentrum Buchs-Sargans</v>
+        <v>Minerva Schulen Bern</v>
       </c>
       <c r="E286" t="str">
-        <v>Standort Sargans</v>
+        <v/>
       </c>
       <c r="F286" t="str">
-        <v>grundbildung@bzbs.ch</v>
+        <v>bern@minervaschulen.ch</v>
       </c>
       <c r="G286" t="str">
-        <v>058 228 72 00</v>
+        <v>031 960 96 96</v>
       </c>
       <c r="H286" t="str">
-        <v>https://www.bzbs.ch</v>
+        <v>https://www.minervaschulen.ch/de-ch/standorte/bern</v>
       </c>
       <c r="I286" t="str">
-        <v>Langgrabenstrasse</v>
+        <v>Effingerstrasse</v>
       </c>
       <c r="J286" t="str">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="K286" t="str">
-        <v>7320</v>
+        <v>3008</v>
       </c>
       <c r="L286" t="str">
-        <v>Sargans</v>
+        <v>Bern</v>
       </c>
       <c r="M286" t="str">
-        <v>sg</v>
+        <v>be</v>
       </c>
       <c r="N286" t="str">
         <v>false</v>
       </c>
       <c r="O286" t="str">
-        <v>47.045047760009766,9.448959350585938</v>
+        <v>46.94948196411133,7.441141128540039</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="str">
-        <v>BSXSG0015400</v>
+        <v>BSXSG0013400</v>
       </c>
       <c r="B287" t="str">
-        <v>BSXSG0011300.s.05</v>
+        <v>BSXSG0011300.s.03</v>
       </c>
       <c r="C287" t="str">
-        <v>BZBS GKP</v>
+        <v>BZBS KV</v>
       </c>
       <c r="D287" t="str">
-        <v>Berufs- und Weiterbildungszentrum Buchs Sargans</v>
+        <v>Berufs- und Weiterbildungszentrum Buchs-Sargans</v>
       </c>
       <c r="E287" t="str">
-        <v/>
+        <v>Standort Sargans</v>
       </c>
       <c r="F287" t="str">
         <v>grundbildung@bzbs.ch</v>
       </c>
       <c r="G287" t="str">
-        <v>058 228 72 17</v>
+        <v>058 228 72 00</v>
       </c>
       <c r="H287" t="str">
         <v>https://www.bzbs.ch</v>
       </c>
       <c r="I287" t="str">
         <v>Langgrabenstrasse</v>
       </c>
       <c r="J287" t="str">
         <v>24</v>
       </c>
       <c r="K287" t="str">
         <v>7320</v>
       </c>
       <c r="L287" t="str">
         <v>Sargans</v>
       </c>
       <c r="M287" t="str">
         <v>sg</v>
       </c>
       <c r="N287" t="str">
         <v>false</v>
       </c>
       <c r="O287" t="str">
         <v>47.045047760009766,9.448959350585938</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="str">
-        <v>BSXSG0015100</v>
+        <v>BSXSG0015400</v>
       </c>
       <c r="B288" t="str">
-        <v>BSXSG0011300.s.04</v>
+        <v>BSXSG0011300.s.05</v>
       </c>
       <c r="C288" t="str">
-        <v>BZBS DH</v>
+        <v>BZBS GKP</v>
       </c>
       <c r="D288" t="str">
-        <v>Berufs- und Weiterbildungszentrum Buchs-Sargans</v>
+        <v>Berufs- und Weiterbildungszentrum Buchs Sargans</v>
       </c>
       <c r="E288" t="str">
         <v/>
       </c>
       <c r="F288" t="str">
         <v>grundbildung@bzbs.ch</v>
       </c>
       <c r="G288" t="str">
-        <v>058 228 72 00</v>
+        <v>058 228 72 17</v>
       </c>
       <c r="H288" t="str">
         <v>https://www.bzbs.ch</v>
       </c>
       <c r="I288" t="str">
         <v>Langgrabenstrasse</v>
       </c>
       <c r="J288" t="str">
         <v>24</v>
       </c>
       <c r="K288" t="str">
         <v>7320</v>
       </c>
       <c r="L288" t="str">
         <v>Sargans</v>
       </c>
       <c r="M288" t="str">
         <v>sg</v>
       </c>
       <c r="N288" t="str">
         <v>false</v>
       </c>
       <c r="O288" t="str">
         <v>47.045047760009766,9.448959350585938</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="str">
-        <v>BSXSG0011900</v>
+        <v>BSXSG0015100</v>
       </c>
       <c r="B289" t="str">
-        <v>BSXSG0011300.s.06</v>
+        <v>BSXSG0011300.s.04</v>
       </c>
       <c r="C289" t="str">
-        <v>BZBS LW</v>
+        <v>BZBS DH</v>
       </c>
       <c r="D289" t="str">
         <v>Berufs- und Weiterbildungszentrum Buchs-Sargans</v>
       </c>
       <c r="E289" t="str">
         <v/>
       </c>
       <c r="F289" t="str">
-        <v>landwirtschaft@bzbs.ch</v>
+        <v>grundbildung@bzbs.ch</v>
       </c>
       <c r="G289" t="str">
-        <v>058 228 24 11</v>
+        <v>058 228 72 00</v>
       </c>
       <c r="H289" t="str">
         <v>https://www.bzbs.ch</v>
       </c>
       <c r="I289" t="str">
-        <v>Rheinhofstrasse</v>
+        <v>Langgrabenstrasse</v>
       </c>
       <c r="J289" t="str">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="K289" t="str">
-        <v>9465</v>
+        <v>7320</v>
       </c>
       <c r="L289" t="str">
-        <v>Salez</v>
+        <v>Sargans</v>
       </c>
       <c r="M289" t="str">
         <v>sg</v>
       </c>
       <c r="N289" t="str">
         <v>false</v>
       </c>
       <c r="O289" t="str">
-        <v>47.23208999633789,9.49261474609375</v>
+        <v>47.045047760009766,9.448959350585938</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="str">
-        <v>BSXSG0013300</v>
+        <v>BSXSG0011900</v>
       </c>
       <c r="B290" t="str">
-        <v>BSXSG0011300.s.02</v>
+        <v>BSXSG0011300.s.06</v>
       </c>
       <c r="C290" t="str">
-        <v>BZBS/KV</v>
+        <v>BZBS LW</v>
       </c>
       <c r="D290" t="str">
         <v>Berufs- und Weiterbildungszentrum Buchs-Sargans</v>
       </c>
       <c r="E290" t="str">
         <v/>
       </c>
       <c r="F290" t="str">
-        <v>grundbildung@bzbs.ch</v>
+        <v>landwirtschaft@bzbs.ch</v>
       </c>
       <c r="G290" t="str">
-        <v>058 228 22 22</v>
+        <v>058 228 24 11</v>
       </c>
       <c r="H290" t="str">
         <v>https://www.bzbs.ch</v>
       </c>
       <c r="I290" t="str">
-        <v>Hanflandstrasse</v>
+        <v>Rheinhofstrasse</v>
       </c>
       <c r="J290" t="str">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="K290" t="str">
-        <v>9471</v>
+        <v>9465</v>
       </c>
       <c r="L290" t="str">
-        <v>Buchs SG</v>
+        <v>Salez</v>
       </c>
       <c r="M290" t="str">
         <v>sg</v>
       </c>
       <c r="N290" t="str">
         <v>false</v>
       </c>
       <c r="O290" t="str">
-        <v>47.17306137084961,9.471344947814941</v>
+        <v>47.23208999633789,9.49261474609375</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="str">
-        <v/>
+        <v>BSXSG0013300</v>
       </c>
       <c r="B291" t="str">
-        <v>BSXSG0011300.s.01</v>
+        <v>BSXSG0011300.s.02</v>
       </c>
       <c r="C291" t="str">
-        <v>BZBS GBS Buchs</v>
+        <v>BZBS/KV</v>
       </c>
       <c r="D291" t="str">
         <v>Berufs- und Weiterbildungszentrum Buchs-Sargans</v>
       </c>
       <c r="E291" t="str">
         <v/>
       </c>
       <c r="F291" t="str">
         <v>grundbildung@bzbs.ch</v>
       </c>
       <c r="G291" t="str">
         <v>058 228 22 22</v>
       </c>
       <c r="H291" t="str">
         <v>https://www.bzbs.ch</v>
       </c>
       <c r="I291" t="str">
         <v>Hanflandstrasse</v>
       </c>
       <c r="J291" t="str">
         <v>17</v>
       </c>
       <c r="K291" t="str">
         <v>9471</v>
       </c>
       <c r="L291" t="str">
         <v>Buchs SG</v>
       </c>
       <c r="M291" t="str">
         <v>sg</v>
       </c>
       <c r="N291" t="str">
         <v>false</v>
       </c>
       <c r="O291" t="str">
         <v>47.17306137084961,9.471344947814941</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="str">
         <v/>
       </c>
       <c r="B292" t="str">
-        <v>BSXSG0080900.s.01</v>
+        <v>BSXSG0011300.s.01</v>
       </c>
       <c r="C292" t="str">
-        <v>Migros Klubschule St. Gallen</v>
+        <v>BZBS GBS Buchs</v>
       </c>
       <c r="D292" t="str">
-        <v>Migros Klubschule St. Gallen Medizinische Berufsfachschule</v>
+        <v>Berufs- und Weiterbildungszentrum Buchs-Sargans</v>
       </c>
       <c r="E292" t="str">
         <v/>
       </c>
       <c r="F292" t="str">
-        <v>mpa@gmos.ch</v>
+        <v>grundbildung@bzbs.ch</v>
       </c>
       <c r="G292" t="str">
-        <v>071 228 15 00</v>
+        <v>058 228 22 22</v>
       </c>
       <c r="H292" t="str">
-        <v>https://www.klubschule.ch/standorte/ostschweiz/st-gallen/st-gallen</v>
+        <v>https://www.bzbs.ch</v>
       </c>
       <c r="I292" t="str">
-        <v>Bahnhofplatz</v>
+        <v>Hanflandstrasse</v>
       </c>
       <c r="J292" t="str">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="K292" t="str">
-        <v>9001</v>
+        <v>9471</v>
       </c>
       <c r="L292" t="str">
-        <v>St. Gallen</v>
+        <v>Buchs SG</v>
       </c>
       <c r="M292" t="str">
         <v>sg</v>
       </c>
       <c r="N292" t="str">
         <v>false</v>
       </c>
       <c r="O292" t="str">
-        <v>47.423160552978516,9.369928359985352</v>
+        <v>47.17306137084961,9.471344947814941</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="str">
         <v/>
       </c>
       <c r="B293" t="str">
-        <v>BSXAG0011000.s.01</v>
+        <v>BSXSG0080900.s.01</v>
       </c>
       <c r="C293" t="str">
-        <v>HKV Aarau</v>
+        <v>Migros Klubschule St. Gallen</v>
       </c>
       <c r="D293" t="str">
-        <v>HKV Aarau</v>
+        <v>Migros Klubschule St. Gallen Medizinische Berufsfachschule</v>
       </c>
       <c r="E293" t="str">
         <v/>
       </c>
       <c r="F293" t="str">
-        <v>berufsfachschule@hkv.ch</v>
+        <v>mpa@gmos.ch</v>
       </c>
       <c r="G293" t="str">
-        <v>062 837 97 10</v>
+        <v>071 228 15 00</v>
       </c>
       <c r="H293" t="str">
-        <v>https://www.hkvaarau.ch</v>
+        <v>https://www.klubschule.ch/standorte/ostschweiz/st-gallen/st-gallen</v>
       </c>
       <c r="I293" t="str">
-        <v>Bahnhofstrasse</v>
+        <v>Bahnhofplatz</v>
       </c>
       <c r="J293" t="str">
-        <v>46</v>
+        <v>2</v>
       </c>
       <c r="K293" t="str">
-        <v>5001</v>
+        <v>9001</v>
       </c>
       <c r="L293" t="str">
-        <v>Aarau</v>
+        <v>St. Gallen</v>
       </c>
       <c r="M293" t="str">
-        <v>ag</v>
+        <v>sg</v>
       </c>
       <c r="N293" t="str">
         <v>false</v>
       </c>
       <c r="O293" t="str">
-        <v>47.390625,8.047942161560059</v>
+        <v>47.423160552978516,9.369928359985352</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="str">
         <v/>
       </c>
       <c r="B294" t="str">
-        <v>BSXGE0056100.s.01</v>
+        <v>BSXAG0011000.s.01</v>
       </c>
       <c r="C294" t="str">
-        <v>CEC Émilie-Gourd</v>
+        <v>HKV Aarau</v>
       </c>
       <c r="D294" t="str">
-        <v>Collège et École de Commerce Émilie-Gourd</v>
+        <v>HKV Aarau</v>
       </c>
       <c r="E294" t="str">
         <v/>
       </c>
       <c r="F294" t="str">
-        <v>emilie-gourd@etat.ge.ch</v>
+        <v>berufsfachschule@hkv.ch</v>
       </c>
       <c r="G294" t="str">
-        <v>022 388 36 00</v>
+        <v>062 837 97 10</v>
       </c>
       <c r="H294" t="str">
-        <v>https://edu.ge.ch/secondaire2/cegou/accueil</v>
+        <v>https://www.hkvaarau.ch</v>
       </c>
       <c r="I294" t="str">
-        <v>Rue Le Corbusier</v>
+        <v>Bahnhofstrasse</v>
       </c>
       <c r="J294" t="str">
-        <v>15</v>
+        <v>46</v>
       </c>
       <c r="K294" t="str">
-        <v>1208</v>
+        <v>5001</v>
       </c>
       <c r="L294" t="str">
-        <v>Genève</v>
+        <v>Aarau</v>
       </c>
       <c r="M294" t="str">
-        <v>ge</v>
+        <v>ag</v>
       </c>
       <c r="N294" t="str">
         <v>false</v>
       </c>
       <c r="O294" t="str">
-        <v>46.19384765625,6.167994022369385</v>
+        <v>47.390625,8.047942161560059</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="str">
         <v/>
       </c>
       <c r="B295" t="str">
-        <v>BSXZH0087900.s.01</v>
+        <v>BSXGE0056100.s.01</v>
       </c>
       <c r="C295" t="str">
-        <v>HSO Zürich-Oerlikon</v>
+        <v>CEC Émilie-Gourd</v>
       </c>
       <c r="D295" t="str">
-        <v>HSO Wirtschafts- und Informatikschule Zürich-Oerlikon</v>
+        <v>Collège et École de Commerce Émilie-Gourd</v>
       </c>
       <c r="E295" t="str">
         <v/>
       </c>
       <c r="F295" t="str">
-        <v>oerlikon@hso.ch</v>
+        <v>emilie-gourd@etat.ge.ch</v>
       </c>
       <c r="G295" t="str">
-        <v>058 680 14 30</v>
+        <v>022 388 36 00</v>
       </c>
       <c r="H295" t="str">
-        <v>https://www.hso.ch/standort/zuerich-oerlikon/</v>
+        <v>https://edu.ge.ch/secondaire2/cegou/accueil</v>
       </c>
       <c r="I295" t="str">
-        <v>Andreasstrasse</v>
+        <v>Rue Le Corbusier</v>
       </c>
       <c r="J295" t="str">
         <v>15</v>
       </c>
       <c r="K295" t="str">
-        <v>8050</v>
+        <v>1208</v>
       </c>
       <c r="L295" t="str">
-        <v>Zürich-Oerlikon</v>
+        <v>Genève</v>
       </c>
       <c r="M295" t="str">
-        <v>zh</v>
+        <v>ge</v>
       </c>
       <c r="N295" t="str">
         <v>false</v>
       </c>
       <c r="O295" t="str">
-        <v>47.4133578193307,8.548805319039927</v>
+        <v>46.19384765625,6.167994022369385</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="str">
-        <v>BSXTI0008700</v>
+        <v/>
       </c>
       <c r="B296" t="str">
-        <v>BSXTI0008700.s.01</v>
+        <v>BSXZH0087900.s.01</v>
       </c>
       <c r="C296" t="str">
-        <v>CPS Bellinzona-Manno</v>
+        <v>HSO Zürich-Oerlikon</v>
       </c>
       <c r="D296" t="str">
-        <v>Centro professionale sociosanitario infermieristico Bellinzona Manno</v>
+        <v>HSO Wirtschafts- und Informatikschule Zürich-Oerlikon</v>
       </c>
       <c r="E296" t="str">
-        <v>Scuola specializzata superiore in cure infermieristiche</v>
+        <v/>
       </c>
       <c r="F296" t="str">
-        <v>segretariato@sssci.ch</v>
+        <v>oerlikon@hso.ch</v>
       </c>
       <c r="G296" t="str">
-        <v>091 814 01 61</v>
+        <v>058 680 14 30</v>
       </c>
       <c r="H296" t="str">
-        <v>https://www.cpsbellinzona.ti.ch/</v>
+        <v>https://www.hso.ch/standort/zuerich-oerlikon/</v>
       </c>
       <c r="I296" t="str">
-        <v>Viale Officina</v>
+        <v>Andreasstrasse</v>
       </c>
       <c r="J296" t="str">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="K296" t="str">
-        <v>6500</v>
+        <v>8050</v>
       </c>
       <c r="L296" t="str">
-        <v>Bellinzona</v>
+        <v>Zürich-Oerlikon</v>
       </c>
       <c r="M296" t="str">
-        <v>ti</v>
+        <v>zh</v>
       </c>
       <c r="N296" t="str">
         <v>false</v>
       </c>
       <c r="O296" t="str">
-        <v>46.19709777832031,9.026958465576172</v>
+        <v>47.4133578193307,8.548805319039927</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="str">
-        <v>BSXTI0008800</v>
+        <v>BSXTI0008700</v>
       </c>
       <c r="B297" t="str">
-        <v>BSXTI0008700.s.02</v>
+        <v>BSXTI0008700.s.01</v>
       </c>
       <c r="C297" t="str">
         <v>CPS Bellinzona-Manno</v>
       </c>
       <c r="D297" t="str">
         <v>Centro professionale sociosanitario infermieristico Bellinzona Manno</v>
       </c>
       <c r="E297" t="str">
         <v>Scuola specializzata superiore in cure infermieristiche</v>
       </c>
       <c r="F297" t="str">
         <v>segretariato@sssci.ch</v>
       </c>
       <c r="G297" t="str">
-        <v>091 815 60 41</v>
+        <v>091 814 01 61</v>
       </c>
       <c r="H297" t="str">
         <v>https://www.cpsbellinzona.ti.ch/</v>
       </c>
       <c r="I297" t="str">
-        <v>Via Cantonale</v>
+        <v>Viale Officina</v>
       </c>
       <c r="J297" t="str">
-        <v>2c</v>
+        <v>5</v>
       </c>
       <c r="K297" t="str">
-        <v>6928</v>
+        <v>6500</v>
       </c>
       <c r="L297" t="str">
-        <v>Manno</v>
+        <v>Bellinzona</v>
       </c>
       <c r="M297" t="str">
         <v>ti</v>
       </c>
       <c r="N297" t="str">
         <v>false</v>
       </c>
       <c r="O297" t="str">
-        <v>46.0234375,8.917186737060547</v>
+        <v>46.19709777832031,9.026958465576172</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="str">
-        <v/>
+        <v>BSXTI0008800</v>
       </c>
       <c r="B298" t="str">
-        <v>BSXTG0010600.s.01</v>
+        <v>BSXTI0008700.s.02</v>
       </c>
       <c r="C298" t="str">
-        <v>BBZ Arenenberg</v>
+        <v>CPS Bellinzona-Manno</v>
       </c>
       <c r="D298" t="str">
-        <v>Bildungs- und Beratungszentrum Arenenberg</v>
+        <v>Centro professionale sociosanitario infermieristico Bellinzona Manno</v>
       </c>
       <c r="E298" t="str">
-        <v/>
+        <v>Scuola specializzata superiore in cure infermieristiche</v>
       </c>
       <c r="F298" t="str">
-        <v>bildung.arenenberg@tg.ch</v>
+        <v>segretariato@sssci.ch</v>
       </c>
       <c r="G298" t="str">
-        <v>058 345 81 00</v>
+        <v>091 815 60 41</v>
       </c>
       <c r="H298" t="str">
-        <v>https://arenenberg.tg.ch/</v>
+        <v>https://www.cpsbellinzona.ti.ch/</v>
       </c>
       <c r="I298" t="str">
-        <v>Arenenberg</v>
+        <v>Via Cantonale</v>
       </c>
       <c r="J298" t="str">
-        <v>2</v>
+        <v>2c</v>
       </c>
       <c r="K298" t="str">
-        <v>8268</v>
+        <v>6928</v>
       </c>
       <c r="L298" t="str">
-        <v>Salenstein</v>
+        <v>Manno</v>
       </c>
       <c r="M298" t="str">
-        <v>tg</v>
+        <v>ti</v>
       </c>
       <c r="N298" t="str">
         <v>false</v>
       </c>
       <c r="O298" t="str">
-        <v>47.67197799682617,9.060758590698242</v>
+        <v>46.0234375,8.917186737060547</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="str">
         <v/>
       </c>
       <c r="B299" t="str">
-        <v>BSXTG0010200.s.01</v>
+        <v>BSXTG0010600.s.01</v>
       </c>
       <c r="C299" t="str">
-        <v>BBM Kreuzlingen</v>
+        <v>BBZ Arenenberg</v>
       </c>
       <c r="D299" t="str">
-        <v>Bildungszentrum für Bau und Mode Kreuzlingen</v>
+        <v>Bildungs- und Beratungszentrum Arenenberg</v>
       </c>
       <c r="E299" t="str">
         <v/>
       </c>
       <c r="F299" t="str">
-        <v>sekretariat@bbm-kreuzlingen.ch</v>
+        <v>bildung.arenenberg@tg.ch</v>
       </c>
       <c r="G299" t="str">
-        <v>058 345 63 00</v>
+        <v>058 345 81 00</v>
       </c>
       <c r="H299" t="str">
-        <v>https://bbm.tg.ch/</v>
+        <v>https://arenenberg.tg.ch/</v>
       </c>
       <c r="I299" t="str">
-        <v>Gaissbergstrasse</v>
+        <v>Arenenberg</v>
       </c>
       <c r="J299" t="str">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="K299" t="str">
-        <v>8280</v>
+        <v>8268</v>
       </c>
       <c r="L299" t="str">
-        <v>Kreuzlingen</v>
+        <v>Salenstein</v>
       </c>
       <c r="M299" t="str">
         <v>tg</v>
       </c>
       <c r="N299" t="str">
         <v>false</v>
       </c>
       <c r="O299" t="str">
-        <v>47.64463424682617,9.177106857299805</v>
+        <v>47.67197799682617,9.060758590698242</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="str">
-        <v>BSXLU0010400</v>
+        <v/>
       </c>
       <c r="B300" t="str">
-        <v>BSXLU0010400.s.01</v>
+        <v>BSXTG0010200.s.01</v>
       </c>
       <c r="C300" t="str">
-        <v>KV Luzern</v>
+        <v>BBM Kreuzlingen</v>
       </c>
       <c r="D300" t="str">
-        <v>KV Luzern Berufsfachschule</v>
+        <v>Bildungszentrum für Bau und Mode Kreuzlingen</v>
       </c>
       <c r="E300" t="str">
-        <v>Kaufmännische Berufe</v>
+        <v/>
       </c>
       <c r="F300" t="str">
-        <v>berufsfachschule@kvlu.ch</v>
+        <v>sekretariat@bbm-kreuzlingen.ch</v>
       </c>
       <c r="G300" t="str">
-        <v>041 417 16 16</v>
+        <v>058 345 63 00</v>
       </c>
       <c r="H300" t="str">
-        <v>https://www.kvlu.ch/berufsfachschule</v>
+        <v>https://bbm.tg.ch/</v>
       </c>
       <c r="I300" t="str">
-        <v>Dreilindenstrasse</v>
+        <v>Gaissbergstrasse</v>
       </c>
       <c r="J300" t="str">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="K300" t="str">
-        <v>6000</v>
+        <v>8280</v>
       </c>
       <c r="L300" t="str">
-        <v>Luzern 6</v>
+        <v>Kreuzlingen</v>
       </c>
       <c r="M300" t="str">
-        <v>lu</v>
+        <v>tg</v>
       </c>
       <c r="N300" t="str">
         <v>false</v>
       </c>
       <c r="O300" t="str">
-        <v>47.056827545166016,8.313948631286621</v>
+        <v>47.64463424682617,9.177106857299805</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="str">
-        <v>BSXLU0010430</v>
+        <v>BSXLU0010400</v>
       </c>
       <c r="B301" t="str">
-        <v>BSXLU0010400.s.02</v>
+        <v>BSXLU0010400.s.01</v>
       </c>
       <c r="C301" t="str">
-        <v>KV/VERK</v>
+        <v>KV Luzern</v>
       </c>
       <c r="D301" t="str">
         <v>KV Luzern Berufsfachschule</v>
       </c>
       <c r="E301" t="str">
-        <v>Detailhandelsberufe</v>
+        <v>Kaufmännische Berufe</v>
       </c>
       <c r="F301" t="str">
-        <v>detailhandel@kvlu.ch</v>
+        <v>berufsfachschule@kvlu.ch</v>
       </c>
       <c r="G301" t="str">
-        <v>041 417 16 50</v>
+        <v>041 417 16 16</v>
       </c>
       <c r="H301" t="str">
         <v>https://www.kvlu.ch/berufsfachschule</v>
       </c>
       <c r="I301" t="str">
-        <v>Landenbergstr.</v>
+        <v>Dreilindenstrasse</v>
       </c>
       <c r="J301" t="str">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="K301" t="str">
-        <v>6002</v>
+        <v>6000</v>
       </c>
       <c r="L301" t="str">
-        <v>Luzern</v>
+        <v>Luzern 6</v>
       </c>
       <c r="M301" t="str">
         <v>lu</v>
       </c>
       <c r="N301" t="str">
         <v>false</v>
       </c>
       <c r="O301" t="str">
-        <v>47.04596710205078,8.315775871276855</v>
+        <v>47.056827545166016,8.313948631286621</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="str">
-        <v/>
+        <v>BSXLU0010430</v>
       </c>
       <c r="B302" t="str">
-        <v>BSXGE0068400.s.01</v>
+        <v>BSXLU0010400.s.02</v>
       </c>
       <c r="C302" t="str">
-        <v>CFPS</v>
+        <v>KV/VERK</v>
       </c>
       <c r="D302" t="str">
-        <v>Centre de formation professionnelle Santé - Assistante dentaire</v>
+        <v>KV Luzern Berufsfachschule</v>
       </c>
       <c r="E302" t="str">
-        <v/>
+        <v>Detailhandelsberufe</v>
       </c>
       <c r="F302" t="str">
-        <v/>
+        <v>detailhandel@kvlu.ch</v>
       </c>
       <c r="G302" t="str">
-        <v>022 388 72 96</v>
+        <v>041 417 16 50</v>
       </c>
       <c r="H302" t="str">
-        <v/>
+        <v>https://www.kvlu.ch/berufsfachschule</v>
       </c>
       <c r="I302" t="str">
-        <v>Avenue de la Roseraie</v>
+        <v>Landenbergstr.</v>
       </c>
       <c r="J302" t="str">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="K302" t="str">
-        <v>1205</v>
+        <v>6002</v>
       </c>
       <c r="L302" t="str">
-        <v>Genève</v>
+        <v>Luzern</v>
       </c>
       <c r="M302" t="str">
-        <v>ge</v>
+        <v>lu</v>
       </c>
       <c r="N302" t="str">
         <v>false</v>
       </c>
       <c r="O302" t="str">
-        <v>46.187828063964844,6.147933483123779</v>
+        <v>47.04596710205078,8.315775871276855</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="str">
-        <v>BSXNE0063300</v>
+        <v/>
       </c>
       <c r="B303" t="str">
-        <v>BSXNE0063300.s.01</v>
+        <v>BSXGE0068400.s.01</v>
       </c>
       <c r="C303" t="str">
-        <v>CPNE-PT-MALA</v>
+        <v>CFPS</v>
       </c>
       <c r="D303" t="str">
-        <v>Centre de formation professionnelle neuchâtelois Préapprentissage et Transition - Maladière</v>
+        <v>Centre de formation professionnelle Santé - Assistante dentaire</v>
       </c>
       <c r="E303" t="str">
         <v/>
       </c>
       <c r="F303" t="str">
-        <v>cpne-pt@rpn.ch</v>
+        <v/>
       </c>
       <c r="G303" t="str">
-        <v>032 717 42 39</v>
+        <v>022 388 72 96</v>
       </c>
       <c r="H303" t="str">
-        <v>https://www.cpne.ch</v>
+        <v/>
       </c>
       <c r="I303" t="str">
-        <v>Maladière</v>
+        <v>Avenue de la Roseraie</v>
       </c>
       <c r="J303" t="str">
-        <v>84</v>
+        <v>25</v>
       </c>
       <c r="K303" t="str">
-        <v>2000</v>
+        <v>1205</v>
       </c>
       <c r="L303" t="str">
-        <v>Neuchâtel</v>
+        <v>Genève</v>
       </c>
       <c r="M303" t="str">
-        <v>ne</v>
+        <v>ge</v>
       </c>
       <c r="N303" t="str">
         <v>false</v>
       </c>
       <c r="O303" t="str">
-        <v>46.997314453125,6.946362495422363</v>
+        <v>46.187828063964844,6.147933483123779</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="str">
-        <v>BSXNE0063400</v>
+        <v>BSXNE0063300</v>
       </c>
       <c r="B304" t="str">
-        <v>BSXNE0063300.s.02</v>
+        <v>BSXNE0063300.s.01</v>
       </c>
       <c r="C304" t="str">
-        <v>CPNE-PT-PROG</v>
+        <v>CPNE-PT-MALA</v>
       </c>
       <c r="D304" t="str">
-        <v>Centre de formation professionnelle neuchâtelois Préapprentissage et Transition - Progrès</v>
+        <v>Centre de formation professionnelle neuchâtelois Préapprentissage et Transition - Maladière</v>
       </c>
       <c r="E304" t="str">
         <v/>
       </c>
       <c r="F304" t="str">
         <v>cpne-pt@rpn.ch</v>
       </c>
       <c r="G304" t="str">
         <v>032 717 42 39</v>
       </c>
       <c r="H304" t="str">
         <v>https://www.cpne.ch</v>
       </c>
       <c r="I304" t="str">
-        <v>Progrès</v>
+        <v>Maladière</v>
       </c>
       <c r="J304" t="str">
-        <v>38+40</v>
+        <v>84</v>
       </c>
       <c r="K304" t="str">
-        <v>2300</v>
+        <v>2000</v>
       </c>
       <c r="L304" t="str">
-        <v>La Chaux-de-Fonds</v>
+        <v>Neuchâtel</v>
       </c>
       <c r="M304" t="str">
         <v>ne</v>
       </c>
       <c r="N304" t="str">
         <v>false</v>
       </c>
       <c r="O304" t="str">
-        <v>47.10459899902344,6.825740337371826</v>
+        <v>46.997314453125,6.946362495422363</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="str">
-        <v/>
+        <v>BSXNE0063400</v>
       </c>
       <c r="B305" t="str">
-        <v>BSXZG0010100.s.01</v>
+        <v>BSXNE0063300.s.02</v>
       </c>
       <c r="C305" t="str">
-        <v>KBZ Zug</v>
+        <v>CPNE-PT-PROG</v>
       </c>
       <c r="D305" t="str">
-        <v>Kaufmännisches Bildungszentrum Zug</v>
+        <v>Centre de formation professionnelle neuchâtelois Préapprentissage et Transition - Progrès</v>
       </c>
       <c r="E305" t="str">
         <v/>
       </c>
       <c r="F305" t="str">
-        <v>info.kbz@zg.ch</v>
+        <v>cpne-pt@rpn.ch</v>
       </c>
       <c r="G305" t="str">
-        <v>041 594 57 57</v>
+        <v>032 717 42 39</v>
       </c>
       <c r="H305" t="str">
-        <v>https://www.zg.ch/behoerden/volkswirtschaftsdirektion/kbz</v>
+        <v>https://www.cpne.ch</v>
       </c>
       <c r="I305" t="str">
-        <v>Aabachstrasse</v>
+        <v>Progrès</v>
       </c>
       <c r="J305" t="str">
-        <v>7</v>
+        <v>38+40</v>
       </c>
       <c r="K305" t="str">
-        <v>6300</v>
+        <v>2300</v>
       </c>
       <c r="L305" t="str">
-        <v>Zug</v>
+        <v>La Chaux-de-Fonds</v>
       </c>
       <c r="M305" t="str">
-        <v>zg</v>
+        <v>ne</v>
       </c>
       <c r="N305" t="str">
         <v>false</v>
       </c>
       <c r="O305" t="str">
-        <v>47.17519760131836,8.510713577270508</v>
+        <v>47.10459899902344,6.825740337371826</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="str">
-        <v>BSXZH0030600</v>
+        <v/>
       </c>
       <c r="B306" t="str">
-        <v>BSXZH0030600.s.01</v>
+        <v>BSXZG0010100.s.01</v>
       </c>
       <c r="C306" t="str">
-        <v>MSW</v>
+        <v>KBZ Zug</v>
       </c>
       <c r="D306" t="str">
-        <v>Mechatronik Schule Winterthur</v>
+        <v>Kaufmännisches Bildungszentrum Zug</v>
       </c>
       <c r="E306" t="str">
         <v/>
       </c>
       <c r="F306" t="str">
-        <v>info@msw.ch</v>
+        <v>info.kbz@zg.ch</v>
       </c>
       <c r="G306" t="str">
-        <v>052 267 55 42</v>
+        <v>041 594 57 57</v>
       </c>
       <c r="H306" t="str">
-        <v>https://www.msw.ch</v>
+        <v>https://www.zg.ch/behoerden/volkswirtschaftsdirektion/kbz</v>
       </c>
       <c r="I306" t="str">
-        <v>Zeughausstrasse</v>
+        <v>Aabachstrasse</v>
       </c>
       <c r="J306" t="str">
-        <v>56</v>
+        <v>7</v>
       </c>
       <c r="K306" t="str">
-        <v>8400</v>
+        <v>6300</v>
       </c>
       <c r="L306" t="str">
-        <v>Winterthur</v>
+        <v>Zug</v>
       </c>
       <c r="M306" t="str">
-        <v>zh</v>
+        <v>zg</v>
       </c>
       <c r="N306" t="str">
         <v>false</v>
       </c>
       <c r="O306" t="str">
-        <v>47.49488830566406,8.733394622802734</v>
+        <v>47.17519760131836,8.510713577270508</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="str">
-        <v/>
+        <v>BSXZH0030600</v>
       </c>
       <c r="B307" t="str">
-        <v>BSXGE0069300.s.01</v>
+        <v>BSXZH0030600.s.01</v>
       </c>
       <c r="C307" t="str">
-        <v/>
+        <v>MSW</v>
       </c>
       <c r="D307" t="str">
-        <v>CFP-Technique - Ecole d'horlogerie</v>
+        <v>Mechatronik Schule Winterthur</v>
       </c>
       <c r="E307" t="str">
         <v/>
       </c>
       <c r="F307" t="str">
-        <v/>
+        <v>info@msw.ch</v>
       </c>
       <c r="G307" t="str">
-        <v>022 388 87 09</v>
+        <v>052 267 55 42</v>
       </c>
       <c r="H307" t="str">
-        <v/>
+        <v>https://www.msw.ch</v>
       </c>
       <c r="I307" t="str">
-        <v>Rte de la Galaise</v>
+        <v>Zeughausstrasse</v>
       </c>
       <c r="J307" t="str">
-        <v>23 A</v>
+        <v>56</v>
       </c>
       <c r="K307" t="str">
-        <v>1228</v>
+        <v>8400</v>
       </c>
       <c r="L307" t="str">
-        <v>Plan-les-Ouates</v>
+        <v>Winterthur</v>
       </c>
       <c r="M307" t="str">
-        <v>ge</v>
+        <v>zh</v>
       </c>
       <c r="N307" t="str">
         <v>false</v>
       </c>
       <c r="O307" t="str">
-        <v>46.16609810268982,6.1030836670443</v>
+        <v>47.49488830566406,8.733394622802734</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="str">
         <v/>
       </c>
       <c r="B308" t="str">
-        <v>BSXSG0070200.s.01</v>
+        <v>BSXGE0069300.s.01</v>
       </c>
       <c r="C308" t="str">
-        <v>Polybau Uzwil</v>
+        <v/>
       </c>
       <c r="D308" t="str">
-        <v>Bildungszentrum Polybau</v>
+        <v>CFP-Technique - Ecole d'horlogerie</v>
       </c>
       <c r="E308" t="str">
         <v/>
       </c>
       <c r="F308" t="str">
-        <v>info@polybau.ch</v>
+        <v/>
       </c>
       <c r="G308" t="str">
-        <v>071 955 70 41</v>
+        <v>022 388 87 09</v>
       </c>
       <c r="H308" t="str">
-        <v>https://polybau.ch/</v>
+        <v/>
       </c>
       <c r="I308" t="str">
-        <v>Lindenstrasse</v>
+        <v>Rte de la Galaise</v>
       </c>
       <c r="J308" t="str">
-        <v>4</v>
+        <v>23 A</v>
       </c>
       <c r="K308" t="str">
-        <v>9240</v>
+        <v>1228</v>
       </c>
       <c r="L308" t="str">
-        <v>Uzwil</v>
+        <v>Plan-les-Ouates</v>
       </c>
       <c r="M308" t="str">
-        <v>sg</v>
+        <v>ge</v>
       </c>
       <c r="N308" t="str">
         <v>false</v>
       </c>
       <c r="O308" t="str">
-        <v>47.436405181884766,9.13428783416748</v>
+        <v>46.16609810268982,6.1030836670443</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="str">
         <v/>
       </c>
       <c r="B309" t="str">
-        <v>BSXVD0012300.s.01</v>
+        <v>BSXSG0070200.s.01</v>
       </c>
       <c r="C309" t="str">
-        <v>Manufacture</v>
+        <v>Polybau Uzwil</v>
       </c>
       <c r="D309" t="str">
-        <v>La Manufacture - Haute école des arts de la scène</v>
+        <v>Bildungszentrum Polybau</v>
       </c>
       <c r="E309" t="str">
         <v/>
       </c>
       <c r="F309" t="str">
-        <v>cfc@manufacture.ch</v>
+        <v>info@polybau.ch</v>
       </c>
       <c r="G309" t="str">
-        <v>021 557 41 81</v>
+        <v>071 955 70 41</v>
       </c>
       <c r="H309" t="str">
-        <v>https://www.manufacture.ch/fr/1751/cfc-technisceniste</v>
+        <v>https://polybau.ch/</v>
       </c>
       <c r="I309" t="str">
-        <v>Rue du Grand-Pré</v>
+        <v>Lindenstrasse</v>
       </c>
       <c r="J309" t="str">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K309" t="str">
-        <v>1000</v>
+        <v>9240</v>
       </c>
       <c r="L309" t="str">
-        <v>Lausanne-Malley 16</v>
+        <v>Uzwil</v>
       </c>
       <c r="M309" t="str">
-        <v>vd</v>
+        <v>sg</v>
       </c>
       <c r="N309" t="str">
         <v>false</v>
       </c>
       <c r="O309" t="str">
-        <v>46.526859283447266,6.604659557342529</v>
+        <v>47.436405181884766,9.13428783416748</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="str">
-        <v>BSXVD0012600</v>
+        <v/>
       </c>
       <c r="B310" t="str">
-        <v>BSXVD0012600.s.01</v>
+        <v>BSXVD0012300.s.01</v>
       </c>
       <c r="C310" t="str">
-        <v>Ecole Vio Malherbe</v>
+        <v>Manufacture</v>
       </c>
       <c r="D310" t="str">
-        <v>Ecole Vio Malherbe</v>
+        <v>La Manufacture - Haute école des arts de la scène</v>
       </c>
       <c r="E310" t="str">
         <v/>
       </c>
       <c r="F310" t="str">
-        <v>info@viomalherbe.ch</v>
+        <v>cfc@manufacture.ch</v>
       </c>
       <c r="G310" t="str">
-        <v>021 311 86 24</v>
+        <v>021 557 41 81</v>
       </c>
       <c r="H310" t="str">
-        <v>https://www.viomalherbe.com</v>
+        <v>https://www.manufacture.ch/fr/1751/cfc-technisceniste</v>
       </c>
       <c r="I310" t="str">
-        <v>Rue de Bourg</v>
+        <v>Rue du Grand-Pré</v>
       </c>
       <c r="J310" t="str">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="K310" t="str">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="L310" t="str">
-        <v>Lausanne</v>
+        <v>Lausanne-Malley 16</v>
       </c>
       <c r="M310" t="str">
         <v>vd</v>
       </c>
       <c r="N310" t="str">
         <v>false</v>
       </c>
       <c r="O310" t="str">
-        <v>46.520172119140625,6.63441801071167</v>
+        <v>46.526859283447266,6.604659557342529</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="str">
-        <v>BSXVD0012700</v>
+        <v>BSXVD0012600</v>
       </c>
       <c r="B311" t="str">
-        <v>BSXVD0012700.s.01</v>
+        <v>BSXVD0012600.s.01</v>
       </c>
       <c r="C311" t="str">
-        <v>Ecole des Arches</v>
+        <v>Ecole Vio Malherbe</v>
       </c>
       <c r="D311" t="str">
-        <v>Ecole des Arches</v>
+        <v>Ecole Vio Malherbe</v>
       </c>
       <c r="E311" t="str">
         <v/>
       </c>
       <c r="F311" t="str">
-        <v>info@arches.ch</v>
+        <v>info@viomalherbe.ch</v>
       </c>
       <c r="G311" t="str">
-        <v>021 311 09 69</v>
+        <v>021 311 86 24</v>
       </c>
       <c r="H311" t="str">
-        <v>https://www.ecoledesarches.ch</v>
+        <v>https://www.viomalherbe.com</v>
       </c>
       <c r="I311" t="str">
-        <v>Rue Pépinet</v>
+        <v>Rue de Bourg</v>
       </c>
       <c r="J311" t="str">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="K311" t="str">
         <v>1003</v>
       </c>
       <c r="L311" t="str">
         <v>Lausanne</v>
       </c>
       <c r="M311" t="str">
         <v>vd</v>
       </c>
       <c r="N311" t="str">
         <v>false</v>
       </c>
       <c r="O311" t="str">
-        <v>46.52043533325195,6.632370948791504</v>
+        <v>46.520172119140625,6.63441801071167</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="str">
-        <v>BSXTI0058300</v>
+        <v>BSXVD0012700</v>
       </c>
       <c r="B312" t="str">
-        <v>BSXTI0058300.s.01</v>
+        <v>BSXVD0012700.s.01</v>
       </c>
       <c r="C312" t="str">
-        <v>CPV Mezzana</v>
+        <v>Ecole des Arches</v>
       </c>
       <c r="D312" t="str">
-        <v>Centro professionale del verde Mezzana</v>
+        <v>Ecole des Arches</v>
       </c>
       <c r="E312" t="str">
-        <v>Scuola professionale artigianale e industriale delle professioni della natura</v>
+        <v/>
       </c>
       <c r="F312" t="str">
-        <v>decs-cpv.mezzana@edu.ti.ch</v>
+        <v>info@arches.ch</v>
       </c>
       <c r="G312" t="str">
-        <v>091 816 6261</v>
+        <v>021 311 09 69</v>
       </c>
       <c r="H312" t="str">
-        <v>https://mezzana.ch/cpv/</v>
+        <v>https://www.ecoledesarches.ch</v>
       </c>
       <c r="I312" t="str">
-        <v>via San Gottardo</v>
+        <v>Rue Pépinet</v>
       </c>
       <c r="J312" t="str">
         <v>1</v>
       </c>
       <c r="K312" t="str">
-        <v>6877</v>
+        <v>1003</v>
       </c>
       <c r="L312" t="str">
-        <v>Coldrerio</v>
+        <v>Lausanne</v>
       </c>
       <c r="M312" t="str">
-        <v>ti</v>
+        <v>vd</v>
       </c>
       <c r="N312" t="str">
         <v>false</v>
       </c>
       <c r="O312" t="str">
-        <v>45.85336403011969,8.998028375145443</v>
+        <v>46.52043533325195,6.632370948791504</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="str">
-        <v/>
+        <v>BSXTI0058300</v>
       </c>
       <c r="B313" t="str">
-        <v>BSXBE0023100.s.01</v>
+        <v>BSXTI0058300.s.01</v>
       </c>
       <c r="C313" t="str">
-        <v>Schulhotel Regina</v>
+        <v>CPV Mezzana</v>
       </c>
       <c r="D313" t="str">
-        <v>Schulhotel Regina</v>
+        <v>Centro professionale del verde Mezzana</v>
       </c>
       <c r="E313" t="str">
-        <v/>
+        <v>Scuola professionale artigianale e industriale delle professioni della natura</v>
       </c>
       <c r="F313" t="str">
-        <v>schulhotel-regina@hotelleriesuisse.ch</v>
+        <v>decs-cpv.mezzana@edu.ti.ch</v>
       </c>
       <c r="G313" t="str">
-        <v>033 826 01 30</v>
+        <v>091 816 6261</v>
       </c>
       <c r="H313" t="str">
-        <v>https://www.hfthun.ch/de/campuses</v>
+        <v>https://mezzana.ch/cpv/</v>
       </c>
       <c r="I313" t="str">
-        <v>Hubelweg</v>
+        <v>via San Gottardo</v>
       </c>
       <c r="J313" t="str">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K313" t="str">
-        <v>3800</v>
+        <v>6877</v>
       </c>
       <c r="L313" t="str">
-        <v>Matten b. Interlaken</v>
+        <v>Coldrerio</v>
       </c>
       <c r="M313" t="str">
-        <v>be</v>
+        <v>ti</v>
       </c>
       <c r="N313" t="str">
         <v>false</v>
       </c>
       <c r="O313" t="str">
-        <v>46.68073272705078,7.860264778137207</v>
+        <v>45.85336403011969,8.998028375145443</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="str">
         <v/>
       </c>
       <c r="B314" t="str">
-        <v>BSXBL0011200.s.01</v>
+        <v>BSXBE0023100.s.01</v>
       </c>
       <c r="C314" t="str">
-        <v>HHS Ebenrain</v>
+        <v>Schulhotel Regina</v>
       </c>
       <c r="D314" t="str">
-        <v>Ebenrain-Zentrum für Landwirtschaft, Natur und Ernährung</v>
+        <v>Schulhotel Regina</v>
       </c>
       <c r="E314" t="str">
         <v/>
       </c>
       <c r="F314" t="str">
-        <v>ebenrain@bl.ch</v>
+        <v>schulhotel-regina@hotelleriesuisse.ch</v>
       </c>
       <c r="G314" t="str">
-        <v>061 552 21 21</v>
+        <v>033 826 01 30</v>
       </c>
       <c r="H314" t="str">
-        <v>https://www.baselland.ch/politik-und-behorden/direktionen/volkswirtschafts-und-gesundheitsdirektion/ebenrain</v>
+        <v>https://www.hfthun.ch/de/campuses</v>
       </c>
       <c r="I314" t="str">
-        <v>Ebenrainweg</v>
+        <v>Hubelweg</v>
       </c>
       <c r="J314" t="str">
-        <v>27</v>
+        <v>2</v>
       </c>
       <c r="K314" t="str">
-        <v>4450</v>
+        <v>3800</v>
       </c>
       <c r="L314" t="str">
-        <v>Sissach</v>
+        <v>Matten b. Interlaken</v>
       </c>
       <c r="M314" t="str">
-        <v>bl</v>
+        <v>be</v>
       </c>
       <c r="N314" t="str">
         <v>false</v>
       </c>
       <c r="O314" t="str">
-        <v>47.46233382020837,7.803979097213631</v>
+        <v>46.68073272705078,7.860264778137207</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="str">
         <v/>
       </c>
       <c r="B315" t="str">
-        <v>BSXSZ0010300.s.01</v>
+        <v>BSXBL0011200.s.01</v>
       </c>
       <c r="C315" t="str">
-        <v>KB Lachen SZ</v>
+        <v>HHS Ebenrain</v>
       </c>
       <c r="D315" t="str">
-        <v>Kaufmännische Berufsschule Lachen</v>
+        <v>Ebenrain-Zentrum für Landwirtschaft, Natur und Ernährung</v>
       </c>
       <c r="E315" t="str">
         <v/>
       </c>
       <c r="F315" t="str">
-        <v>info@kblachen.ch</v>
+        <v>ebenrain@bl.ch</v>
       </c>
       <c r="G315" t="str">
-        <v>055 451 70 00</v>
+        <v>061 552 21 21</v>
       </c>
       <c r="H315" t="str">
-        <v>https://www.kblachen.ch</v>
+        <v>https://www.baselland.ch/politik-und-behorden/direktionen/volkswirtschafts-und-gesundheitsdirektion/ebenrain</v>
       </c>
       <c r="I315" t="str">
-        <v>Rosengartenstrasse</v>
+        <v>Ebenrainweg</v>
       </c>
       <c r="J315" t="str">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="K315" t="str">
-        <v>8853</v>
+        <v>4450</v>
       </c>
       <c r="L315" t="str">
-        <v>Lachen SZ</v>
+        <v>Sissach</v>
       </c>
       <c r="M315" t="str">
-        <v>sz</v>
+        <v>bl</v>
       </c>
       <c r="N315" t="str">
         <v>false</v>
       </c>
       <c r="O315" t="str">
-        <v>47.190399169921875,8.849607467651367</v>
+        <v>47.46233382020837,7.803979097213631</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="str">
-        <v>BSXVD0013000</v>
+        <v/>
       </c>
       <c r="B316" t="str">
-        <v>BSXVD0013000.s.01</v>
+        <v>BSXSZ0010300.s.01</v>
       </c>
       <c r="C316" t="str">
-        <v>CEPV</v>
+        <v>KB Lachen SZ</v>
       </c>
       <c r="D316" t="str">
-        <v>Centre d'enseignement professionnel de Vevey</v>
+        <v>Kaufmännische Berufsschule Lachen</v>
       </c>
       <c r="E316" t="str">
         <v/>
       </c>
       <c r="F316" t="str">
-        <v>secretariat.cepv@vd.ch</v>
+        <v>info@kblachen.ch</v>
       </c>
       <c r="G316" t="str">
-        <v>021 557 14 00</v>
+        <v>055 451 70 00</v>
       </c>
       <c r="H316" t="str">
-        <v>https://www.cepv.ch</v>
+        <v>https://www.kblachen.ch</v>
       </c>
       <c r="I316" t="str">
-        <v>Avenue Nestlé</v>
+        <v>Rosengartenstrasse</v>
       </c>
       <c r="J316" t="str">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="K316" t="str">
-        <v>1800</v>
+        <v>8853</v>
       </c>
       <c r="L316" t="str">
-        <v>Vevey 1</v>
+        <v>Lachen SZ</v>
       </c>
       <c r="M316" t="str">
-        <v>vd</v>
+        <v>sz</v>
       </c>
       <c r="N316" t="str">
         <v>false</v>
       </c>
       <c r="O316" t="str">
-        <v>46.461891174316406,6.837794780731201</v>
+        <v>47.190399169921875,8.849607467651367</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="str">
-        <v>BSXTI0007200</v>
+        <v>BSXVD0013000</v>
       </c>
       <c r="B317" t="str">
-        <v>BSXTI0007800.s.02</v>
+        <v>BSXVD0013000.s.01</v>
       </c>
       <c r="C317" t="str">
-        <v>CPT Biasca</v>
+        <v>CEPV</v>
       </c>
       <c r="D317" t="str">
-        <v>Centro professionale tecnico Biasca</v>
+        <v>Centre d'enseignement professionnel de Vevey</v>
       </c>
       <c r="E317" t="str">
-        <v>Scuola professionale artigianale e industriale tecnica</v>
+        <v/>
       </c>
       <c r="F317" t="str">
-        <v>decs-cpt.biasca@edu.ti.ch</v>
+        <v>secretariat.cepv@vd.ch</v>
       </c>
       <c r="G317" t="str">
-        <v>091 816 31 11</v>
+        <v>021 557 14 00</v>
       </c>
       <c r="H317" t="str">
-        <v>https://www.cptbiasca.ch/</v>
+        <v>https://www.cepv.ch</v>
       </c>
       <c r="I317" t="str">
-        <v>Via Stradone Vecchio Sud</v>
+        <v>Avenue Nestlé</v>
       </c>
       <c r="J317" t="str">
-        <v>29</v>
+        <v>1</v>
       </c>
       <c r="K317" t="str">
-        <v>6710</v>
+        <v>1800</v>
       </c>
       <c r="L317" t="str">
-        <v>Biasca</v>
+        <v>Vevey 1</v>
       </c>
       <c r="M317" t="str">
-        <v>ti</v>
+        <v>vd</v>
       </c>
       <c r="N317" t="str">
         <v>false</v>
       </c>
       <c r="O317" t="str">
-        <v>46.350113580943564,8.969982455200716</v>
+        <v>46.461891174316406,6.837794780731201</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="str">
-        <v>BSXTI0007800</v>
+        <v>BSXTI0007200</v>
       </c>
       <c r="B318" t="str">
-        <v>BSXTI0007800.s.01</v>
+        <v>BSXTI0007800.s.02</v>
       </c>
       <c r="C318" t="str">
         <v>CPT Biasca</v>
       </c>
       <c r="D318" t="str">
         <v>Centro professionale tecnico Biasca</v>
       </c>
       <c r="E318" t="str">
-        <v>Scuola d'arti e mestieri della sartoria</v>
+        <v>Scuola professionale artigianale e industriale tecnica</v>
       </c>
       <c r="F318" t="str">
         <v>decs-cpt.biasca@edu.ti.ch</v>
       </c>
       <c r="G318" t="str">
         <v>091 816 31 11</v>
       </c>
       <c r="H318" t="str">
         <v>https://www.cptbiasca.ch/</v>
       </c>
       <c r="I318" t="str">
         <v>Via Stradone Vecchio Sud</v>
       </c>
       <c r="J318" t="str">
         <v>29</v>
       </c>
       <c r="K318" t="str">
         <v>6710</v>
       </c>
       <c r="L318" t="str">
         <v>Biasca</v>
       </c>
       <c r="M318" t="str">
         <v>ti</v>
       </c>
       <c r="N318" t="str">
         <v>false</v>
       </c>
       <c r="O318" t="str">
         <v>46.350113580943564,8.969982455200716</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="str">
-        <v>BSXVS0009000</v>
+        <v>BSXTI0007800</v>
       </c>
       <c r="B319" t="str">
-        <v>BSXVS0009000.s.01</v>
+        <v>BSXTI0007800.s.01</v>
       </c>
       <c r="C319" t="str">
-        <v>ECVS</v>
+        <v>CPT Biasca</v>
       </c>
       <c r="D319" t="str">
-        <v>Ecole de couture du Valais</v>
+        <v>Centro professionale tecnico Biasca</v>
       </c>
       <c r="E319" t="str">
-        <v/>
+        <v>Scuola d'arti e mestieri della sartoria</v>
       </c>
       <c r="F319" t="str">
-        <v>info@couture-vs.ch</v>
+        <v>decs-cpt.biasca@edu.ti.ch</v>
       </c>
       <c r="G319" t="str">
-        <v>027 455 44 84</v>
+        <v>091 816 31 11</v>
       </c>
       <c r="H319" t="str">
-        <v>https://www.couture-vs.ch</v>
+        <v>https://www.cptbiasca.ch/</v>
       </c>
       <c r="I319" t="str">
-        <v>Avenue du Général Guisan</v>
+        <v>Via Stradone Vecchio Sud</v>
       </c>
       <c r="J319" t="str">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="K319" t="str">
-        <v>3960</v>
+        <v>6710</v>
       </c>
       <c r="L319" t="str">
-        <v>Sierre</v>
+        <v>Biasca</v>
       </c>
       <c r="M319" t="str">
-        <v>vs</v>
+        <v>ti</v>
       </c>
       <c r="N319" t="str">
         <v>false</v>
       </c>
       <c r="O319" t="str">
-        <v>46.293055864034486,7.531747968327488</v>
+        <v>46.350113580943564,8.969982455200716</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="str">
-        <v/>
+        <v>BSXVS0009000</v>
       </c>
       <c r="B320" t="str">
-        <v>BSXAG0011100.s.01</v>
+        <v>BSXVS0009000.s.01</v>
       </c>
       <c r="C320" t="str">
-        <v>zB.</v>
+        <v>ECVS</v>
       </c>
       <c r="D320" t="str">
-        <v>Zentrum Bildung</v>
+        <v>Ecole de couture du Valais</v>
       </c>
       <c r="E320" t="str">
-        <v xml:space="preserve">Wirtschaftsschule </v>
+        <v/>
       </c>
       <c r="F320" t="str">
-        <v>grundbildung@zentrumbildung.ch</v>
+        <v>info@couture-vs.ch</v>
       </c>
       <c r="G320" t="str">
-        <v>056 200 15 50</v>
+        <v>027 455 44 84</v>
       </c>
       <c r="H320" t="str">
-        <v>https://www.zentrumbildung.ch/</v>
+        <v>https://www.couture-vs.ch</v>
       </c>
       <c r="I320" t="str">
-        <v>Kreuzlibergstrasse</v>
+        <v>Avenue du Général Guisan</v>
       </c>
       <c r="J320" t="str">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="K320" t="str">
-        <v>5400</v>
+        <v>3960</v>
       </c>
       <c r="L320" t="str">
-        <v>Baden</v>
+        <v>Sierre</v>
       </c>
       <c r="M320" t="str">
-        <v>ag</v>
+        <v>vs</v>
       </c>
       <c r="N320" t="str">
         <v>false</v>
       </c>
       <c r="O320" t="str">
-        <v>47.46941375732422,8.303899765014648</v>
+        <v>46.293055864034486,7.531747968327488</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="str">
-        <v>BSXAG9911102</v>
+        <v/>
       </c>
       <c r="B321" t="str">
-        <v>BSXAG0011100.s.02</v>
+        <v>BSXAG0011100.s.01</v>
       </c>
       <c r="C321" t="str">
-        <v/>
+        <v>zB.</v>
       </c>
       <c r="D321" t="str">
-        <v>Aussenstandort Brugg</v>
+        <v>Zentrum Bildung</v>
       </c>
       <c r="E321" t="str">
-        <v/>
+        <v xml:space="preserve">Wirtschaftsschule </v>
       </c>
       <c r="F321" t="str">
-        <v>brugg@zentrumbildung.ch</v>
+        <v>grundbildung@zentrumbildung.ch</v>
       </c>
       <c r="G321" t="str">
-        <v>056 460 24 24</v>
+        <v>056 200 15 50</v>
       </c>
       <c r="H321" t="str">
         <v>https://www.zentrumbildung.ch/</v>
       </c>
       <c r="I321" t="str">
-        <v>Industriestrasse</v>
+        <v>Kreuzlibergstrasse</v>
       </c>
       <c r="J321" t="str">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="K321" t="str">
-        <v>5200</v>
+        <v>5400</v>
       </c>
       <c r="L321" t="str">
-        <v>Brugg</v>
+        <v>Baden</v>
       </c>
       <c r="M321" t="str">
         <v>ag</v>
       </c>
       <c r="N321" t="str">
         <v>false</v>
       </c>
       <c r="O321" t="str">
-        <v>47.48050308227539,8.210155487060547</v>
+        <v>47.46941375732422,8.303899765014648</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="str">
-        <v/>
+        <v>BSXAG9911102</v>
       </c>
       <c r="B322" t="str">
-        <v>BSXFR0111300.s.01</v>
+        <v>BSXAG0011100.s.02</v>
       </c>
       <c r="C322" t="str">
-        <v>eikon</v>
+        <v/>
       </c>
       <c r="D322" t="str">
-        <v>Ecole professionnelle en arts appliqués</v>
+        <v>Aussenstandort Brugg</v>
       </c>
       <c r="E322" t="str">
-        <v>Berufsfachschule für Gestaltung</v>
+        <v/>
       </c>
       <c r="F322" t="str">
-        <v>eikon@edufr.ch</v>
+        <v>brugg@zentrumbildung.ch</v>
       </c>
       <c r="G322" t="str">
-        <v>026 305 46 86</v>
+        <v>056 460 24 24</v>
       </c>
       <c r="H322" t="str">
-        <v>https://eikon.ch/</v>
+        <v>https://www.zentrumbildung.ch/</v>
       </c>
       <c r="I322" t="str">
-        <v>Route Wilhelm-Kaiser</v>
+        <v>Industriestrasse</v>
       </c>
       <c r="J322" t="str">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="K322" t="str">
-        <v>1700</v>
+        <v>5200</v>
       </c>
       <c r="L322" t="str">
-        <v>Fribourg</v>
+        <v>Brugg</v>
       </c>
       <c r="M322" t="str">
-        <v>fr</v>
+        <v>ag</v>
       </c>
       <c r="N322" t="str">
         <v>false</v>
       </c>
       <c r="O322" t="str">
-        <v>46.79457092285156,7.155990123748779</v>
+        <v>47.48050308227539,8.210155487060547</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="str">
         <v/>
       </c>
       <c r="B323" t="str">
-        <v>BSXFR0111000.s.01</v>
+        <v>BSXFR0111300.s.01</v>
       </c>
       <c r="C323" t="str">
-        <v>CPI/IWZ</v>
+        <v>eikon</v>
       </c>
       <c r="D323" t="str">
-        <v>Interprofessionelles Weiterbildungszentrum</v>
+        <v>Ecole professionnelle en arts appliqués</v>
       </c>
       <c r="E323" t="str">
-        <v/>
+        <v>Berufsfachschule für Gestaltung</v>
       </c>
       <c r="F323" t="str">
-        <v>info@cpi.ch</v>
+        <v>eikon@edufr.ch</v>
       </c>
       <c r="G323" t="str">
-        <v>026 305 27 60</v>
+        <v>026 305 46 86</v>
       </c>
       <c r="H323" t="str">
-        <v>https://www.cpi.ch</v>
+        <v>https://eikon.ch/</v>
       </c>
       <c r="I323" t="str">
-        <v>Route des Grives</v>
+        <v>Route Wilhelm-Kaiser</v>
       </c>
       <c r="J323" t="str">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="K323" t="str">
-        <v>1763</v>
+        <v>1700</v>
       </c>
       <c r="L323" t="str">
-        <v>Granges-Paccot</v>
+        <v>Fribourg</v>
       </c>
       <c r="M323" t="str">
         <v>fr</v>
       </c>
       <c r="N323" t="str">
         <v>false</v>
       </c>
       <c r="O323" t="str">
-        <v>46.820125579833984,7.152483940124512</v>
+        <v>46.79457092285156,7.155990123748779</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="str">
-        <v>BSXGR0012300</v>
+        <v/>
       </c>
       <c r="B324" t="str">
-        <v>BSXGR0012300.s.01</v>
+        <v>BSXFR0111000.s.01</v>
       </c>
       <c r="C324" t="str">
-        <v>SAMD</v>
+        <v>CPI/IWZ</v>
       </c>
       <c r="D324" t="str">
-        <v>Schweizerische Alpine Mittelschule Davos</v>
+        <v>Interprofessionelles Weiterbildungszentrum</v>
       </c>
       <c r="E324" t="str">
         <v/>
       </c>
       <c r="F324" t="str">
-        <v>info@samd.ch</v>
+        <v>info@cpi.ch</v>
       </c>
       <c r="G324" t="str">
-        <v>081 410 03 11</v>
+        <v>026 305 27 60</v>
       </c>
       <c r="H324" t="str">
-        <v>https://www.samd.ch</v>
+        <v>https://www.cpi.ch</v>
       </c>
       <c r="I324" t="str">
-        <v>Guggerbachstrasse</v>
+        <v>Route des Grives</v>
       </c>
       <c r="J324" t="str">
         <v>2</v>
       </c>
       <c r="K324" t="str">
-        <v>7270</v>
+        <v>1763</v>
       </c>
       <c r="L324" t="str">
-        <v>Davos Platz</v>
+        <v>Granges-Paccot</v>
       </c>
       <c r="M324" t="str">
-        <v>gr</v>
+        <v>fr</v>
       </c>
       <c r="N324" t="str">
         <v>false</v>
       </c>
       <c r="O324" t="str">
-        <v>46.79507064819336,9.822369575500488</v>
+        <v>46.820125579833984,7.152483940124512</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="str">
-        <v/>
+        <v>BSXGR0012300</v>
       </c>
       <c r="B325" t="str">
-        <v>BSXFR0022200.s.01</v>
+        <v>BSXGR0012300.s.01</v>
       </c>
       <c r="C325" t="str">
-        <v>KBS</v>
+        <v>SAMD</v>
       </c>
       <c r="D325" t="str">
-        <v>Kaufmännische Berufsfachschule Freiburg</v>
+        <v>Schweizerische Alpine Mittelschule Davos</v>
       </c>
       <c r="E325" t="str">
         <v/>
       </c>
       <c r="F325" t="str">
-        <v>epc-info@edufr.ch</v>
+        <v>info@samd.ch</v>
       </c>
       <c r="G325" t="str">
-        <v>026 305 25 26</v>
+        <v>081 410 03 11</v>
       </c>
       <c r="H325" t="str">
-        <v>https://www.fr.ch/epc</v>
+        <v>https://www.samd.ch</v>
       </c>
       <c r="I325" t="str">
-        <v>Derrière-les-Remparts</v>
+        <v>Guggerbachstrasse</v>
       </c>
       <c r="J325" t="str">
-        <v>1A</v>
+        <v>2</v>
       </c>
       <c r="K325" t="str">
-        <v>1700</v>
+        <v>7270</v>
       </c>
       <c r="L325" t="str">
-        <v>Fribourg</v>
+        <v>Davos Platz</v>
       </c>
       <c r="M325" t="str">
-        <v>fr</v>
+        <v>gr</v>
       </c>
       <c r="N325" t="str">
         <v>false</v>
       </c>
       <c r="O325" t="str">
-        <v>46.80780029296875,7.156592845916748</v>
+        <v>46.79507064819336,9.822369575500488</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="str">
-        <v>BSXGR0010100</v>
+        <v/>
       </c>
       <c r="B326" t="str">
-        <v>BSXGR0010100.s.01</v>
+        <v>BSXFR0022200.s.01</v>
       </c>
       <c r="C326" t="str">
-        <v>BFD</v>
+        <v>KBS</v>
       </c>
       <c r="D326" t="str">
-        <v>Berufsfachschule Davos</v>
+        <v>Kaufmännische Berufsfachschule Freiburg</v>
       </c>
       <c r="E326" t="str">
         <v/>
       </c>
       <c r="F326" t="str">
-        <v>info@berufsschuledavos.ch</v>
+        <v>epc-info@edufr.ch</v>
       </c>
       <c r="G326" t="str">
-        <v>081 413 75 17</v>
+        <v>026 305 25 26</v>
       </c>
       <c r="H326" t="str">
-        <v>https://berufsschuledavos.ch/</v>
+        <v>https://www.fr.ch/epc</v>
       </c>
       <c r="I326" t="str">
-        <v>Bahnhofstrasse</v>
+        <v>Derrière-les-Remparts</v>
       </c>
       <c r="J326" t="str">
-        <v>5</v>
+        <v>1A</v>
       </c>
       <c r="K326" t="str">
-        <v>7270</v>
+        <v>1700</v>
       </c>
       <c r="L326" t="str">
-        <v>Davos Platz</v>
+        <v>Fribourg</v>
       </c>
       <c r="M326" t="str">
-        <v>gr</v>
+        <v>fr</v>
       </c>
       <c r="N326" t="str">
         <v>false</v>
       </c>
       <c r="O326" t="str">
-        <v>46.79172134399414,9.819704055786133</v>
+        <v>46.80780029296875,7.156592845916748</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="str">
-        <v/>
+        <v>BSXGR0010100</v>
       </c>
       <c r="B327" t="str">
-        <v>BSXJU0032100.s.01</v>
+        <v>BSXGR0010100.s.01</v>
       </c>
       <c r="C327" t="str">
-        <v>EMS2</v>
+        <v>BFD</v>
       </c>
       <c r="D327" t="str">
-        <v>Ecole des métiers de la santé et du social</v>
+        <v>Berufsfachschule Davos</v>
       </c>
       <c r="E327" t="str">
         <v/>
       </c>
       <c r="F327" t="str">
-        <v>secretariat@divssa.ch</v>
+        <v>info@berufsschuledavos.ch</v>
       </c>
       <c r="G327" t="str">
-        <v>032 420 79 10</v>
+        <v>081 413 75 17</v>
       </c>
       <c r="H327" t="str">
-        <v>https://divssa.ch/ecole-sante-social/</v>
+        <v>https://berufsschuledavos.ch/</v>
       </c>
       <c r="I327" t="str">
-        <v>Faubourg des Capucins</v>
+        <v>Bahnhofstrasse</v>
       </c>
       <c r="J327" t="str">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="K327" t="str">
-        <v>2800</v>
+        <v>7270</v>
       </c>
       <c r="L327" t="str">
-        <v>Delémont</v>
+        <v>Davos Platz</v>
       </c>
       <c r="M327" t="str">
-        <v>ju</v>
+        <v>gr</v>
       </c>
       <c r="N327" t="str">
         <v>false</v>
       </c>
       <c r="O327" t="str">
-        <v>47.366111755371094,7.339837551116943</v>
+        <v>46.79172134399414,9.819704055786133</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="str">
         <v/>
       </c>
       <c r="B328" t="str">
-        <v>BSXLU0011600.s.01</v>
+        <v>BSXJU0032100.s.01</v>
       </c>
       <c r="C328" t="str">
-        <v>Minerva Luzern</v>
+        <v>EMS2</v>
       </c>
       <c r="D328" t="str">
-        <v>Minerva Schule Luzern</v>
+        <v>Ecole des métiers de la santé et du social</v>
       </c>
       <c r="E328" t="str">
         <v/>
       </c>
       <c r="F328" t="str">
-        <v>luzern@minervaschulen.ch</v>
+        <v>secretariat@divssa.ch</v>
       </c>
       <c r="G328" t="str">
-        <v>041 211 21 21</v>
+        <v>032 420 79 10</v>
       </c>
       <c r="H328" t="str">
-        <v>https://www.minervaschulen.ch/de-ch/standorte/luzern</v>
+        <v>https://divssa.ch/ecole-sante-social/</v>
       </c>
       <c r="I328" t="str">
-        <v>Murbacherstrasse</v>
+        <v>Faubourg des Capucins</v>
       </c>
       <c r="J328" t="str">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K328" t="str">
-        <v>6003</v>
+        <v>2800</v>
       </c>
       <c r="L328" t="str">
-        <v>Luzern</v>
+        <v>Delémont</v>
       </c>
       <c r="M328" t="str">
-        <v>lu</v>
+        <v>ju</v>
       </c>
       <c r="N328" t="str">
         <v>false</v>
       </c>
       <c r="O328" t="str">
-        <v>47.048091888427734,8.307271003723145</v>
+        <v>47.366111755371094,7.339837551116943</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="str">
         <v/>
       </c>
       <c r="B329" t="str">
-        <v>BSXJU0031600.s.01</v>
+        <v>BSXLU0011600.s.01</v>
       </c>
       <c r="C329" t="str">
-        <v>EMT Porrentruy</v>
+        <v>Minerva Luzern</v>
       </c>
       <c r="D329" t="str">
-        <v>Ecole des métiers techniques</v>
+        <v>Minerva Schule Luzern</v>
       </c>
       <c r="E329" t="str">
         <v/>
       </c>
       <c r="F329" t="str">
-        <v>info@divtec.ch</v>
+        <v>luzern@minervaschulen.ch</v>
       </c>
       <c r="G329" t="str">
-        <v>032 420 35 50</v>
+        <v>041 211 21 21</v>
       </c>
       <c r="H329" t="str">
-        <v>https://www.divtec.ch</v>
+        <v>https://www.minervaschulen.ch/de-ch/standorte/luzern</v>
       </c>
       <c r="I329" t="str">
-        <v>Cité des Microtechniques</v>
+        <v>Murbacherstrasse</v>
       </c>
       <c r="J329" t="str">
-        <v/>
+        <v>1</v>
       </c>
       <c r="K329" t="str">
-        <v>2900</v>
+        <v>6003</v>
       </c>
       <c r="L329" t="str">
-        <v>Porrentruy</v>
+        <v>Luzern</v>
       </c>
       <c r="M329" t="str">
-        <v>ju</v>
+        <v>lu</v>
       </c>
       <c r="N329" t="str">
         <v>false</v>
       </c>
       <c r="O329" t="str">
-        <v>47.41809237514067,7.085377746199331</v>
+        <v>47.048091888427734,8.307271003723145</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="str">
-        <v>BSXLU0010700.99</v>
+        <v/>
       </c>
       <c r="B330" t="str">
-        <v>BSXLU0013600.s.02</v>
+        <v>BSXJU0031600.s.01</v>
       </c>
       <c r="C330" t="str">
-        <v>FMZ Grafik Luzern</v>
+        <v>EMT Porrentruy</v>
       </c>
       <c r="D330" t="str">
-        <v>Fach- und Wirtschaftsmittelschulzentrum</v>
+        <v>Ecole des métiers techniques</v>
       </c>
       <c r="E330" t="str">
-        <v>Fachklasse Grafik, Grundbildung</v>
+        <v/>
       </c>
       <c r="F330" t="str">
-        <v>grafik.fmz@sluz.ch</v>
+        <v>info@divtec.ch</v>
       </c>
       <c r="G330" t="str">
-        <v>041 228 58 65</v>
+        <v>032 420 35 50</v>
       </c>
       <c r="H330" t="str">
-        <v>https://www.fachklassegrafik.ch</v>
+        <v>https://www.divtec.ch</v>
       </c>
       <c r="I330" t="str">
-        <v>Spinnereistrasse</v>
+        <v>Cité des Microtechniques</v>
       </c>
       <c r="J330" t="str">
-        <v>5</v>
+        <v/>
       </c>
       <c r="K330" t="str">
-        <v>6020</v>
+        <v>2900</v>
       </c>
       <c r="L330" t="str">
-        <v>Emmenbrücke</v>
+        <v>Porrentruy</v>
       </c>
       <c r="M330" t="str">
-        <v>lu</v>
+        <v>ju</v>
       </c>
       <c r="N330" t="str">
         <v>false</v>
       </c>
       <c r="O330" t="str">
-        <v>47.07030848560184,8.27974590240188</v>
+        <v>47.41809237514067,7.085377746199331</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="str">
-        <v/>
+        <v>BSXLU0010700.99</v>
       </c>
       <c r="B331" t="str">
-        <v>BSXLU0013600.s.01</v>
+        <v>BSXLU0013600.s.02</v>
       </c>
       <c r="C331" t="str">
-        <v>FMZ Luzern</v>
+        <v>FMZ Grafik Luzern</v>
       </c>
       <c r="D331" t="str">
         <v>Fach- und Wirtschaftsmittelschulzentrum</v>
       </c>
       <c r="E331" t="str">
-        <v/>
+        <v>Fachklasse Grafik, Grundbildung</v>
       </c>
       <c r="F331" t="str">
-        <v>info.fmz@sluz.ch</v>
+        <v>grafik.fmz@sluz.ch</v>
       </c>
       <c r="G331" t="str">
-        <v>041 228 43 10</v>
+        <v>041 228 58 65</v>
       </c>
       <c r="H331" t="str">
-        <v>https://www.fmz.lu.ch</v>
+        <v>https://www.fachklassegrafik.ch</v>
       </c>
       <c r="I331" t="str">
-        <v>Hirschengraben</v>
+        <v>Spinnereistrasse</v>
       </c>
       <c r="J331" t="str">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="K331" t="str">
-        <v>6002</v>
+        <v>6020</v>
       </c>
       <c r="L331" t="str">
-        <v>Luzern</v>
+        <v>Emmenbrücke</v>
       </c>
       <c r="M331" t="str">
         <v>lu</v>
       </c>
       <c r="N331" t="str">
         <v>false</v>
       </c>
       <c r="O331" t="str">
-        <v>47.04976272583008,8.304511070251465</v>
+        <v>47.07030848560184,8.27974590240188</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="str">
         <v/>
       </c>
       <c r="B332" t="str">
-        <v>BSXLU0013200.s.01</v>
+        <v>BSXLU0013600.s.01</v>
       </c>
       <c r="C332" t="str">
-        <v>SPV Dagmersellen</v>
+        <v>FMZ Luzern</v>
       </c>
       <c r="D332" t="str">
-        <v>Ausbildungszentrum des Schweiz. Plattenverbandes</v>
+        <v>Fach- und Wirtschaftsmittelschulzentrum</v>
       </c>
       <c r="E332" t="str">
         <v/>
       </c>
       <c r="F332" t="str">
-        <v/>
+        <v>info.fmz@sluz.ch</v>
       </c>
       <c r="G332" t="str">
-        <v>062 748 42 52</v>
+        <v>041 228 43 10</v>
       </c>
       <c r="H332" t="str">
-        <v/>
+        <v>https://www.fmz.lu.ch</v>
       </c>
       <c r="I332" t="str">
-        <v>Keramikweg</v>
+        <v>Hirschengraben</v>
       </c>
       <c r="J332" t="str">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="K332" t="str">
-        <v>6252</v>
+        <v>6002</v>
       </c>
       <c r="L332" t="str">
-        <v>Dagmersellen</v>
+        <v>Luzern</v>
       </c>
       <c r="M332" t="str">
         <v>lu</v>
       </c>
       <c r="N332" t="str">
         <v>false</v>
       </c>
       <c r="O332" t="str">
-        <v>47.209434509277344,7.98290491104126</v>
+        <v>47.04976272583008,8.304511070251465</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="str">
         <v/>
       </c>
       <c r="B333" t="str">
-        <v>BSXSH0010000.s.01</v>
+        <v>BSXLU0013200.s.01</v>
       </c>
       <c r="C333" t="str">
-        <v>BBZ Schaffhausen</v>
+        <v>SPV Dagmersellen</v>
       </c>
       <c r="D333" t="str">
-        <v>Berufsbildungszentrum des Kantons Schaffhausen</v>
+        <v>Ausbildungszentrum des Schweiz. Plattenverbandes</v>
       </c>
       <c r="E333" t="str">
         <v/>
       </c>
       <c r="F333" t="str">
         <v/>
       </c>
       <c r="G333" t="str">
-        <v>052 632 21 00</v>
+        <v>062 748 42 52</v>
       </c>
       <c r="H333" t="str">
-        <v>https://www.bbz-sh.ch</v>
+        <v/>
       </c>
       <c r="I333" t="str">
-        <v>Hintersteig</v>
+        <v>Keramikweg</v>
       </c>
       <c r="J333" t="str">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="K333" t="str">
-        <v>8201</v>
+        <v>6252</v>
       </c>
       <c r="L333" t="str">
-        <v>Schaffhausen</v>
+        <v>Dagmersellen</v>
       </c>
       <c r="M333" t="str">
-        <v>sh</v>
+        <v>lu</v>
       </c>
       <c r="N333" t="str">
         <v>false</v>
       </c>
       <c r="O333" t="str">
-        <v>47.69927978515625,8.630301475524902</v>
+        <v>47.209434509277344,7.98290491104126</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="str">
         <v/>
       </c>
       <c r="B334" t="str">
-        <v>BSXTG0011200.s.01</v>
+        <v>BSXSH0010000.s.01</v>
       </c>
       <c r="C334" t="str">
-        <v>KS Frauenfeld</v>
+        <v>BBZ Schaffhausen</v>
       </c>
       <c r="D334" t="str">
-        <v>Kantonsschule Frauenfeld</v>
+        <v>Berufsbildungszentrum des Kantons Schaffhausen</v>
       </c>
       <c r="E334" t="str">
         <v/>
       </c>
       <c r="F334" t="str">
-        <v>info@kanti-frauenfeld.ch</v>
+        <v/>
       </c>
       <c r="G334" t="str">
-        <v>052 724 10 10</v>
+        <v>052 632 21 00</v>
       </c>
       <c r="H334" t="str">
-        <v>https://www.kanti-frauenfeld.ch</v>
+        <v>https://www.bbz-sh.ch</v>
       </c>
       <c r="I334" t="str">
-        <v>Ringstrasse</v>
+        <v>Hintersteig</v>
       </c>
       <c r="J334" t="str">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="K334" t="str">
-        <v>8510</v>
+        <v>8201</v>
       </c>
       <c r="L334" t="str">
-        <v>Frauenfeld</v>
+        <v>Schaffhausen</v>
       </c>
       <c r="M334" t="str">
-        <v>tg</v>
+        <v>sh</v>
       </c>
       <c r="N334" t="str">
         <v>false</v>
       </c>
       <c r="O334" t="str">
-        <v>47.555118560791016,8.902958869934082</v>
+        <v>47.69927978515625,8.630301475524902</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="str">
         <v/>
       </c>
       <c r="B335" t="str">
-        <v>BSXNE0010000.s.01</v>
+        <v>BSXTG0011200.s.01</v>
       </c>
       <c r="C335" t="str">
-        <v>p.a. SFPO</v>
+        <v>KS Frauenfeld</v>
       </c>
       <c r="D335" t="str">
-        <v>Validation des acquis</v>
+        <v>Kantonsschule Frauenfeld</v>
       </c>
       <c r="E335" t="str">
         <v/>
       </c>
       <c r="F335" t="str">
-        <v>christelle.mairedebellis@ne.ch</v>
+        <v>info@kanti-frauenfeld.ch</v>
       </c>
       <c r="G335" t="str">
-        <v>032 889 79 31</v>
+        <v>052 724 10 10</v>
       </c>
       <c r="H335" t="str">
-        <v/>
+        <v>https://www.kanti-frauenfeld.ch</v>
       </c>
       <c r="I335" t="str">
-        <v>Espacité</v>
+        <v>Ringstrasse</v>
       </c>
       <c r="J335" t="str">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="K335" t="str">
-        <v>2301</v>
+        <v>8510</v>
       </c>
       <c r="L335" t="str">
-        <v>La Chaux-de-Fonds</v>
+        <v>Frauenfeld</v>
       </c>
       <c r="M335" t="str">
-        <v>ne</v>
+        <v>tg</v>
       </c>
       <c r="N335" t="str">
         <v>false</v>
       </c>
       <c r="O335" t="str">
-        <v>47.1023063659668,6.828740119934082</v>
+        <v>47.555118560791016,8.902958869934082</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="str">
-        <v>BSXGR0010800</v>
+        <v/>
       </c>
       <c r="B336" t="str">
-        <v>BSXGR0010800.s.01</v>
+        <v>BSXNE0010000.s.01</v>
       </c>
       <c r="C336" t="str">
-        <v>KBO</v>
+        <v>p.a. SFPO</v>
       </c>
       <c r="D336" t="str">
-        <v>Kaufmännische Berufsschule Oberengadin</v>
+        <v>Validation des acquis</v>
       </c>
       <c r="E336" t="str">
         <v/>
       </c>
       <c r="F336" t="str">
-        <v>kv.samedan@berufsschule-samedan.ch</v>
+        <v>christelle.mairedebellis@ne.ch</v>
       </c>
       <c r="G336" t="str">
-        <v>081 852 49 55</v>
+        <v>032 889 79 31</v>
       </c>
       <c r="H336" t="str">
-        <v>https://www.berufsschule-samedan.ch/home/</v>
+        <v/>
       </c>
       <c r="I336" t="str">
-        <v>Suot Staziun</v>
+        <v>Espacité</v>
       </c>
       <c r="J336" t="str">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K336" t="str">
-        <v>7503</v>
+        <v>2301</v>
       </c>
       <c r="L336" t="str">
-        <v>Samedan</v>
+        <v>La Chaux-de-Fonds</v>
       </c>
       <c r="M336" t="str">
-        <v>gr</v>
+        <v>ne</v>
       </c>
       <c r="N336" t="str">
         <v>false</v>
       </c>
       <c r="O336" t="str">
-        <v>46.53481674194336,9.876105308532715</v>
+        <v>47.1023063659668,6.828740119934082</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="str">
-        <v/>
+        <v>BSXGR0010800</v>
       </c>
       <c r="B337" t="str">
-        <v>BSXSG0080300.s.01</v>
+        <v>BSXGR0010800.s.01</v>
       </c>
       <c r="C337" t="str">
-        <v>Bénédict St. Gallen</v>
+        <v>KBO</v>
       </c>
       <c r="D337" t="str">
-        <v>Bénédict-Schule St. Gallen AG</v>
+        <v>Kaufmännische Berufsschule Oberengadin</v>
       </c>
       <c r="E337" t="str">
         <v/>
       </c>
       <c r="F337" t="str">
-        <v/>
+        <v>kv.samedan@berufsschule-samedan.ch</v>
       </c>
       <c r="G337" t="str">
-        <v>071 226 55 55</v>
+        <v>081 852 49 55</v>
       </c>
       <c r="H337" t="str">
-        <v>https://www.benedict.ch</v>
+        <v>https://www.berufsschule-samedan.ch/home/</v>
       </c>
       <c r="I337" t="str">
-        <v>Neumarkt 1, St. Leonhardstrasse</v>
+        <v>Suot Staziun</v>
       </c>
       <c r="J337" t="str">
-        <v>35</v>
+        <v>3</v>
       </c>
       <c r="K337" t="str">
-        <v>9000</v>
+        <v>7503</v>
       </c>
       <c r="L337" t="str">
-        <v>St. Gallen</v>
+        <v>Samedan</v>
       </c>
       <c r="M337" t="str">
-        <v>sg</v>
+        <v>gr</v>
       </c>
       <c r="N337" t="str">
         <v>false</v>
       </c>
       <c r="O337" t="str">
-        <v>47.42215939415069,9.370313024378461</v>
+        <v>46.53481674194336,9.876105308532715</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="str">
         <v/>
       </c>
       <c r="B338" t="str">
-        <v>BSXLU0013700.s.01</v>
+        <v>BSXSG0080300.s.01</v>
       </c>
       <c r="C338" t="str">
-        <v>MLS Sursee</v>
+        <v>Bénédict St. Gallen</v>
       </c>
       <c r="D338" t="str">
-        <v>Maurerlehrhallen Sursee</v>
+        <v>Bénédict-Schule St. Gallen AG</v>
       </c>
       <c r="E338" t="str">
         <v/>
       </c>
       <c r="F338" t="str">
-        <v>info@mls.ch</v>
+        <v/>
       </c>
       <c r="G338" t="str">
-        <v>041 922 27 77</v>
+        <v>071 226 55 55</v>
       </c>
       <c r="H338" t="str">
-        <v>https://www.mls.ch</v>
+        <v>https://www.benedict.ch</v>
       </c>
       <c r="I338" t="str">
-        <v>Leidenbergstrasse</v>
+        <v>Neumarkt 1, St. Leonhardstrasse</v>
       </c>
       <c r="J338" t="str">
-        <v/>
+        <v>35</v>
       </c>
       <c r="K338" t="str">
-        <v>6210</v>
+        <v>9000</v>
       </c>
       <c r="L338" t="str">
-        <v>Sursee</v>
+        <v>St. Gallen</v>
       </c>
       <c r="M338" t="str">
-        <v>lu</v>
+        <v>sg</v>
       </c>
       <c r="N338" t="str">
         <v>false</v>
       </c>
       <c r="O338" t="str">
-        <v>47.16398285174746,8.087893940088623</v>
+        <v>47.42215939415069,9.370313024378461</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="str">
-        <v>BSXGR0010600</v>
+        <v/>
       </c>
       <c r="B339" t="str">
-        <v>BSXGR0010600.s.01</v>
+        <v>BSXLU0013700.s.01</v>
       </c>
       <c r="C339" t="str">
-        <v>KV Chur</v>
+        <v>MLS Sursee</v>
       </c>
       <c r="D339" t="str">
-        <v>KV Wirtschaftsschule Chur</v>
+        <v>Maurerlehrhallen Sursee</v>
       </c>
       <c r="E339" t="str">
         <v/>
       </c>
       <c r="F339" t="str">
-        <v>info@kvchur.ch</v>
+        <v>info@mls.ch</v>
       </c>
       <c r="G339" t="str">
-        <v>081 258 36 60</v>
+        <v>041 922 27 77</v>
       </c>
       <c r="H339" t="str">
-        <v>https://www.kv-chur.ch</v>
+        <v>https://www.mls.ch</v>
       </c>
       <c r="I339" t="str">
-        <v>Grabenstrasse</v>
+        <v>Leidenbergstrasse</v>
       </c>
       <c r="J339" t="str">
-        <v>35</v>
+        <v/>
       </c>
       <c r="K339" t="str">
-        <v>7000</v>
+        <v>6210</v>
       </c>
       <c r="L339" t="str">
-        <v>Chur</v>
+        <v>Sursee</v>
       </c>
       <c r="M339" t="str">
-        <v>gr</v>
+        <v>lu</v>
       </c>
       <c r="N339" t="str">
         <v>false</v>
       </c>
       <c r="O339" t="str">
-        <v>46.84938049316406,9.530464172363281</v>
+        <v>47.16398285174746,8.087893940088623</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="str">
-        <v/>
+        <v>BSXGR0010600</v>
       </c>
       <c r="B340" t="str">
-        <v>BSXVD0003800.s.01</v>
+        <v>BSXGR0010600.s.01</v>
       </c>
       <c r="C340" t="str">
-        <v>EPM</v>
+        <v>KV Chur</v>
       </c>
       <c r="D340" t="str">
-        <v>Ecole professionnelle de Montreux</v>
+        <v>KV Wirtschaftsschule Chur</v>
       </c>
       <c r="E340" t="str">
         <v/>
       </c>
       <c r="F340" t="str">
-        <v>info.epm@vd.ch</v>
+        <v>info@kvchur.ch</v>
       </c>
       <c r="G340" t="str">
-        <v>021 557 84 44</v>
+        <v>081 258 36 60</v>
       </c>
       <c r="H340" t="str">
-        <v>https://www.epm.vd.ch</v>
+        <v>https://www.kv-chur.ch</v>
       </c>
       <c r="I340" t="str">
-        <v>Avenue J.-J. Rousseau</v>
+        <v>Grabenstrasse</v>
       </c>
       <c r="J340" t="str">
-        <v>3</v>
+        <v>35</v>
       </c>
       <c r="K340" t="str">
-        <v>1815</v>
+        <v>7000</v>
       </c>
       <c r="L340" t="str">
-        <v>Clarens</v>
+        <v>Chur</v>
       </c>
       <c r="M340" t="str">
-        <v>vd</v>
+        <v>gr</v>
       </c>
       <c r="N340" t="str">
         <v>false</v>
       </c>
       <c r="O340" t="str">
-        <v>46.44238695254528,6.890983161366515</v>
+        <v>46.84938049316406,9.530464172363281</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="str">
-        <v>BSXZH0030700</v>
+        <v/>
       </c>
       <c r="B341" t="str">
-        <v>BSXZH0030700.s.01</v>
+        <v>BSXVD0003800.s.01</v>
       </c>
       <c r="C341" t="str">
-        <v>Modeco Zürich</v>
+        <v>EPM</v>
       </c>
       <c r="D341" t="str">
-        <v>Modeco Schweizerische Fachschule für Mode und Gestaltung</v>
+        <v>Ecole professionnelle de Montreux</v>
       </c>
       <c r="E341" t="str">
         <v/>
       </c>
       <c r="F341" t="str">
-        <v>contact@modeco.ch</v>
+        <v>info.epm@vd.ch</v>
       </c>
       <c r="G341" t="str">
-        <v>043 268 80 80</v>
+        <v>021 557 84 44</v>
       </c>
       <c r="H341" t="str">
-        <v>https://www.modeco.ch</v>
+        <v>https://www.epm.vd.ch</v>
       </c>
       <c r="I341" t="str">
-        <v>Kreuzstrasse</v>
+        <v>Avenue J.-J. Rousseau</v>
       </c>
       <c r="J341" t="str">
-        <v>68</v>
+        <v>3</v>
       </c>
       <c r="K341" t="str">
-        <v>8008</v>
+        <v>1815</v>
       </c>
       <c r="L341" t="str">
-        <v>Zürich</v>
+        <v>Clarens</v>
       </c>
       <c r="M341" t="str">
-        <v>zh</v>
+        <v>vd</v>
       </c>
       <c r="N341" t="str">
         <v>false</v>
       </c>
       <c r="O341" t="str">
-        <v>47.36475372314453,8.552992820739746</v>
+        <v>46.44238695254528,6.890983161366515</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="str">
-        <v>BSXCH1016000</v>
+        <v>BSXZH0030700</v>
       </c>
       <c r="B342" t="str">
-        <v>BSXCH1016000.s.02</v>
+        <v>BSXZH0030700.s.01</v>
       </c>
       <c r="C342" t="str">
-        <v>LB Knittelfeld</v>
+        <v>Modeco Zürich</v>
       </c>
       <c r="D342" t="str">
-        <v>Landesberufsschule Knittelfeld</v>
+        <v>Modeco Schweizerische Fachschule für Mode und Gestaltung</v>
       </c>
       <c r="E342" t="str">
         <v/>
       </c>
       <c r="F342" t="str">
-        <v/>
+        <v>contact@modeco.ch</v>
       </c>
       <c r="G342" t="str">
-        <v/>
+        <v>043 268 80 80</v>
       </c>
       <c r="H342" t="str">
-        <v>https://www.berufsschulen.steiermark.at</v>
+        <v>https://www.modeco.ch</v>
       </c>
       <c r="I342" t="str">
-        <v>Portniggstrasse</v>
+        <v>Kreuzstrasse</v>
       </c>
       <c r="J342" t="str">
-        <v>21</v>
+        <v>68</v>
       </c>
       <c r="K342" t="str">
-        <v>8720</v>
+        <v>8008</v>
       </c>
       <c r="L342" t="str">
-        <v>Knittelfeld</v>
+        <v>Zürich</v>
       </c>
       <c r="M342" t="str">
-        <v>xx</v>
+        <v>zh</v>
       </c>
       <c r="N342" t="str">
         <v>false</v>
       </c>
       <c r="O342" t="str">
-        <v>47.21649866777915,14.816627739890755</v>
+        <v>47.36475372314453,8.552992820739746</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="str">
-        <v/>
+        <v>BSXCH1016000</v>
       </c>
       <c r="B343" t="str">
-        <v>BSXGE0060000.s.01</v>
+        <v>BSXCH1016000.s.02</v>
       </c>
       <c r="C343" t="str">
-        <v/>
+        <v>LB Knittelfeld</v>
       </c>
       <c r="D343" t="str">
-        <v>CEPTA-DBT</v>
+        <v>Landesberufsschule Knittelfeld</v>
       </c>
       <c r="E343" t="str">
         <v/>
       </c>
       <c r="F343" t="str">
         <v/>
       </c>
       <c r="G343" t="str">
-        <v>022 709 02 11</v>
+        <v/>
       </c>
       <c r="H343" t="str">
-        <v>https://www.ge.ch/cepta/</v>
+        <v>https://www.berufsschulen.steiermark.at</v>
       </c>
       <c r="I343" t="str">
-        <v>Chemin Gérard-de-Ternier</v>
+        <v>Portniggstrasse</v>
       </c>
       <c r="J343" t="str">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="K343" t="str">
-        <v>1213</v>
+        <v>8720</v>
       </c>
       <c r="L343" t="str">
-        <v>Petit-Lancy</v>
+        <v>Knittelfeld</v>
       </c>
       <c r="M343" t="str">
-        <v>ge</v>
+        <v>xx</v>
       </c>
       <c r="N343" t="str">
         <v>false</v>
       </c>
       <c r="O343" t="str">
-        <v>46.195011138916016,6.106815338134766</v>
+        <v>47.21649866777915,14.816627739890755</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="str">
         <v/>
       </c>
       <c r="B344" t="str">
-        <v>BSXGE0067200.s.01</v>
+        <v>BSXGE0060000.s.01</v>
       </c>
       <c r="C344" t="str">
-        <v>Ecole Schulz</v>
+        <v/>
       </c>
       <c r="D344" t="str">
-        <v>Ecole Schulz</v>
+        <v>CEPTA-DBT</v>
       </c>
       <c r="E344" t="str">
         <v/>
       </c>
       <c r="F344" t="str">
         <v/>
       </c>
       <c r="G344" t="str">
-        <v>022 707 41 41</v>
+        <v>022 709 02 11</v>
       </c>
       <c r="H344" t="str">
-        <v>https://www.esgva.ch/</v>
+        <v>https://www.ge.ch/cepta/</v>
       </c>
       <c r="I344" t="str">
-        <v>rue du 31-Décembre</v>
+        <v>Chemin Gérard-de-Ternier</v>
       </c>
       <c r="J344" t="str">
-        <v>6-8</v>
+        <v>18</v>
       </c>
       <c r="K344" t="str">
-        <v>1207</v>
+        <v>1213</v>
       </c>
       <c r="L344" t="str">
-        <v>Genève</v>
+        <v>Petit-Lancy</v>
       </c>
       <c r="M344" t="str">
         <v>ge</v>
       </c>
       <c r="N344" t="str">
         <v>false</v>
       </c>
       <c r="O344" t="str">
-        <v>46.20504379272461,6.157977104187012</v>
+        <v>46.195011138916016,6.106815338134766</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="str">
         <v/>
       </c>
       <c r="B345" t="str">
-        <v>BSXZH0081700.s.01</v>
+        <v>BSXGE0067200.s.01</v>
       </c>
       <c r="C345" t="str">
-        <v>Räber Zürich</v>
+        <v>Ecole Schulz</v>
       </c>
       <c r="D345" t="str">
-        <v>Dr. Raebers Höhere Handelsschule</v>
+        <v>Ecole Schulz</v>
       </c>
       <c r="E345" t="str">
         <v/>
       </c>
       <c r="F345" t="str">
-        <v>info@raeberschule.ch</v>
+        <v/>
       </c>
       <c r="G345" t="str">
-        <v>044 201 26 46</v>
+        <v>022 707 41 41</v>
       </c>
       <c r="H345" t="str">
-        <v>https://www.raeberschule.ch/</v>
+        <v>https://www.esgva.ch/</v>
       </c>
       <c r="I345" t="str">
-        <v>Bederstrasse</v>
+        <v>rue du 31-Décembre</v>
       </c>
       <c r="J345" t="str">
-        <v>4</v>
+        <v>6-8</v>
       </c>
       <c r="K345" t="str">
-        <v>8027</v>
+        <v>1207</v>
       </c>
       <c r="L345" t="str">
-        <v>Zürich</v>
+        <v>Genève</v>
       </c>
       <c r="M345" t="str">
-        <v>zh</v>
+        <v>ge</v>
       </c>
       <c r="N345" t="str">
         <v>false</v>
       </c>
       <c r="O345" t="str">
-        <v>47.365364842415445,8.531086297769853</v>
+        <v>46.20504379272461,6.157977104187012</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="str">
-        <v>BSXBE0018500</v>
+        <v/>
       </c>
       <c r="B346" t="str">
-        <v>BSXBE0017900.s.02</v>
+        <v>BSXZH0081700.s.01</v>
       </c>
       <c r="C346" t="str">
-        <v>Feusi Biel</v>
+        <v>Räber Zürich</v>
       </c>
       <c r="D346" t="str">
-        <v>Feusi Biel</v>
+        <v>Dr. Raebers Höhere Handelsschule</v>
       </c>
       <c r="E346" t="str">
         <v/>
       </c>
       <c r="F346" t="str">
-        <v/>
+        <v>info@raeberschule.ch</v>
       </c>
       <c r="G346" t="str">
-        <v>032 361 17 45</v>
+        <v>044 201 26 46</v>
       </c>
       <c r="H346" t="str">
-        <v/>
+        <v>https://www.raeberschule.ch/</v>
       </c>
       <c r="I346" t="str">
-        <v>Zukunftstr.</v>
+        <v>Bederstrasse</v>
       </c>
       <c r="J346" t="str">
-        <v>56</v>
+        <v>4</v>
       </c>
       <c r="K346" t="str">
-        <v>2503</v>
+        <v>8027</v>
       </c>
       <c r="L346" t="str">
-        <v>Biel/Bienne</v>
+        <v>Zürich</v>
       </c>
       <c r="M346" t="str">
-        <v>be</v>
+        <v>zh</v>
       </c>
       <c r="N346" t="str">
         <v>false</v>
       </c>
       <c r="O346" t="str">
-        <v>47.1318473815918,7.249558925628662</v>
+        <v>47.365364842415445,8.531086297769853</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="str">
-        <v/>
+        <v>BSXBE0018500</v>
       </c>
       <c r="B347" t="str">
-        <v>BSXBE0017900.s.01</v>
+        <v>BSXBE0017900.s.02</v>
       </c>
       <c r="C347" t="str">
-        <v>Feusi Bern</v>
+        <v>Feusi Biel</v>
       </c>
       <c r="D347" t="str">
-        <v>Feusi Bildungszentrum</v>
+        <v>Feusi Biel</v>
       </c>
       <c r="E347" t="str">
         <v/>
       </c>
       <c r="F347" t="str">
-        <v>bern@feusi.ch</v>
+        <v/>
       </c>
       <c r="G347" t="str">
-        <v>031 537 37 37</v>
+        <v>032 361 17 45</v>
       </c>
       <c r="H347" t="str">
-        <v>https://www.feusi.ch</v>
+        <v/>
       </c>
       <c r="I347" t="str">
-        <v>Max-Daetwyler-Platz</v>
+        <v>Zukunftstr.</v>
       </c>
       <c r="J347" t="str">
-        <v>1</v>
+        <v>56</v>
       </c>
       <c r="K347" t="str">
-        <v>3014</v>
+        <v>2503</v>
       </c>
       <c r="L347" t="str">
-        <v>Bern</v>
+        <v>Biel/Bienne</v>
       </c>
       <c r="M347" t="str">
         <v>be</v>
       </c>
       <c r="N347" t="str">
         <v>false</v>
       </c>
       <c r="O347" t="str">
-        <v>46.966645172495795,7.465520185181285</v>
+        <v>47.1318473815918,7.249558925628662</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="str">
-        <v>BSXNE0063600</v>
+        <v/>
       </c>
       <c r="B348" t="str">
-        <v>BSXNE0063500.s.02</v>
+        <v>BSXBE0017900.s.01</v>
       </c>
       <c r="C348" t="str">
-        <v>CPNE-TI-MALA</v>
+        <v>Feusi Bern</v>
       </c>
       <c r="D348" t="str">
-        <v>Centre de formation professionnelle neuchâtelois Technologies et Industrie - Maladière</v>
+        <v>Feusi Bildungszentrum</v>
       </c>
       <c r="E348" t="str">
         <v/>
       </c>
       <c r="F348" t="str">
-        <v>cpne-ti@rpn.ch</v>
+        <v>bern@feusi.ch</v>
       </c>
       <c r="G348" t="str">
-        <v>032 886 32 32</v>
+        <v>031 537 37 37</v>
       </c>
       <c r="H348" t="str">
-        <v>https://www.cpne.ch</v>
+        <v>https://www.feusi.ch</v>
       </c>
       <c r="I348" t="str">
-        <v>Maladière</v>
+        <v>Max-Daetwyler-Platz</v>
       </c>
       <c r="J348" t="str">
-        <v>84</v>
+        <v>1</v>
       </c>
       <c r="K348" t="str">
-        <v>2000</v>
+        <v>3014</v>
       </c>
       <c r="L348" t="str">
-        <v>Neuchâtel</v>
+        <v>Bern</v>
       </c>
       <c r="M348" t="str">
-        <v>ne</v>
+        <v>be</v>
       </c>
       <c r="N348" t="str">
         <v>false</v>
       </c>
       <c r="O348" t="str">
-        <v>46.997314453125,6.946362495422363</v>
+        <v>46.966645172495795,7.465520185181285</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="str">
-        <v>BSXNE0063500</v>
+        <v>BSXNE0063600</v>
       </c>
       <c r="B349" t="str">
-        <v>BSXNE0063500.s.01</v>
+        <v>BSXNE0063500.s.02</v>
       </c>
       <c r="C349" t="str">
-        <v>CPNE-TI-KLAUS</v>
+        <v>CPNE-TI-MALA</v>
       </c>
       <c r="D349" t="str">
-        <v>Centre de formation professionnelle neuchâtelois Technologies et Industrie - Klaus</v>
+        <v>Centre de formation professionnelle neuchâtelois Technologies et Industrie - Maladière</v>
       </c>
       <c r="E349" t="str">
         <v/>
       </c>
       <c r="F349" t="str">
         <v>cpne-ti@rpn.ch</v>
       </c>
       <c r="G349" t="str">
         <v>032 886 32 32</v>
       </c>
       <c r="H349" t="str">
         <v>https://www.cpne.ch</v>
       </c>
       <c r="I349" t="str">
-        <v>Klaus</v>
+        <v>Maladière</v>
       </c>
       <c r="J349" t="str">
-        <v>1</v>
+        <v>84</v>
       </c>
       <c r="K349" t="str">
-        <v>2400</v>
+        <v>2000</v>
       </c>
       <c r="L349" t="str">
-        <v>Le Locle</v>
+        <v>Neuchâtel</v>
       </c>
       <c r="M349" t="str">
         <v>ne</v>
       </c>
       <c r="N349" t="str">
         <v>false</v>
       </c>
       <c r="O349" t="str">
-        <v>47.05396270751953,6.741489887237549</v>
+        <v>46.997314453125,6.946362495422363</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="str">
-        <v>BSXNE0063700</v>
+        <v>BSXNE0063500</v>
       </c>
       <c r="B350" t="str">
-        <v>BSXNE0063500.s.03</v>
+        <v>BSXNE0063500.s.01</v>
       </c>
       <c r="C350" t="str">
-        <v>CPNE-TI-PAIX</v>
+        <v>CPNE-TI-KLAUS</v>
       </c>
       <c r="D350" t="str">
-        <v>Centre de formation professionnelle neuchâtelois Technologies et Industrie - Paix</v>
+        <v>Centre de formation professionnelle neuchâtelois Technologies et Industrie - Klaus</v>
       </c>
       <c r="E350" t="str">
         <v/>
       </c>
       <c r="F350" t="str">
         <v>cpne-ti@rpn.ch</v>
       </c>
       <c r="G350" t="str">
         <v>032 886 32 32</v>
       </c>
       <c r="H350" t="str">
         <v>https://www.cpne.ch</v>
       </c>
       <c r="I350" t="str">
-        <v>Paix</v>
+        <v>Klaus</v>
       </c>
       <c r="J350" t="str">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="K350" t="str">
-        <v>2300</v>
+        <v>2400</v>
       </c>
       <c r="L350" t="str">
-        <v>La Chaux-de-Fonds</v>
+        <v>Le Locle</v>
       </c>
       <c r="M350" t="str">
         <v>ne</v>
       </c>
       <c r="N350" t="str">
         <v>false</v>
       </c>
       <c r="O350" t="str">
-        <v>47.10126495361328,6.823192119598389</v>
+        <v>47.05396270751953,6.741489887237549</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="str">
-        <v/>
+        <v>BSXNE0063700</v>
       </c>
       <c r="B351" t="str">
-        <v>BSXNW0010000.s.01</v>
+        <v>BSXNE0063500.s.03</v>
       </c>
       <c r="C351" t="str">
-        <v>BFS Nidwalden</v>
+        <v>CPNE-TI-PAIX</v>
       </c>
       <c r="D351" t="str">
-        <v>Berufsfachschule Nidwalden</v>
+        <v>Centre de formation professionnelle neuchâtelois Technologies et Industrie - Paix</v>
       </c>
       <c r="E351" t="str">
         <v/>
       </c>
       <c r="F351" t="str">
-        <v>bwz@nw.ch</v>
+        <v>cpne-ti@rpn.ch</v>
       </c>
       <c r="G351" t="str">
-        <v>041 618 74 33</v>
+        <v>032 886 32 32</v>
       </c>
       <c r="H351" t="str">
-        <v>https://bfs.netwalden.ch</v>
+        <v>https://www.cpne.ch</v>
       </c>
       <c r="I351" t="str">
-        <v>Robert-Durrer-Strasse</v>
+        <v>Paix</v>
       </c>
       <c r="J351" t="str">
-        <v>4</v>
+        <v>60</v>
       </c>
       <c r="K351" t="str">
-        <v>6371</v>
+        <v>2300</v>
       </c>
       <c r="L351" t="str">
-        <v>Stans</v>
+        <v>La Chaux-de-Fonds</v>
       </c>
       <c r="M351" t="str">
-        <v>nw</v>
+        <v>ne</v>
       </c>
       <c r="N351" t="str">
         <v>false</v>
       </c>
       <c r="O351" t="str">
-        <v>46.959259033203125,8.368492126464844</v>
+        <v>47.10126495361328,6.823192119598389</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="str">
         <v/>
       </c>
       <c r="B352" t="str">
-        <v>BSXGE0068300.s.01</v>
+        <v>BSXNW0010000.s.01</v>
       </c>
       <c r="C352" t="str">
-        <v>CFP-Construction</v>
+        <v>BFS Nidwalden</v>
       </c>
       <c r="D352" t="str">
-        <v>Centre de formation professionnelle - Construction - Section Structure et finitions</v>
+        <v>Berufsfachschule Nidwalden</v>
       </c>
       <c r="E352" t="str">
         <v/>
       </c>
       <c r="F352" t="str">
-        <v/>
+        <v>bwz@nw.ch</v>
       </c>
       <c r="G352" t="str">
-        <v>022 388 82 11</v>
+        <v>041 618 74 33</v>
       </c>
       <c r="H352" t="str">
-        <v/>
+        <v>https://bfs.netwalden.ch</v>
       </c>
       <c r="I352" t="str">
-        <v>Chemin Gérard de Ternier</v>
+        <v>Robert-Durrer-Strasse</v>
       </c>
       <c r="J352" t="str">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="K352" t="str">
-        <v>1213</v>
+        <v>6371</v>
       </c>
       <c r="L352" t="str">
-        <v>Petit-Lancy</v>
+        <v>Stans</v>
       </c>
       <c r="M352" t="str">
-        <v>ge</v>
+        <v>nw</v>
       </c>
       <c r="N352" t="str">
         <v>false</v>
       </c>
       <c r="O352" t="str">
-        <v>46.195011138916016,6.106815338134766</v>
+        <v>46.959259033203125,8.368492126464844</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="str">
         <v/>
       </c>
       <c r="B353" t="str">
-        <v>BSXSG0080800.s.01</v>
+        <v>BSXGE0068300.s.01</v>
       </c>
       <c r="C353" t="str">
-        <v>HSO Rapperswil</v>
+        <v>CFP-Construction</v>
       </c>
       <c r="D353" t="str">
-        <v>HSO Wirtschafts- und Informatikschule</v>
+        <v>Centre de formation professionnelle - Construction - Section Structure et finitions</v>
       </c>
       <c r="E353" t="str">
         <v/>
       </c>
       <c r="F353" t="str">
-        <v>rapperswil@hso.ch</v>
+        <v/>
       </c>
       <c r="G353" t="str">
-        <v>058 680 15 50</v>
+        <v>022 388 82 11</v>
       </c>
       <c r="H353" t="str">
-        <v>https://www.hso.ch/</v>
+        <v/>
       </c>
       <c r="I353" t="str">
-        <v>Glärnischstrasse</v>
+        <v>Chemin Gérard de Ternier</v>
       </c>
       <c r="J353" t="str">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="K353" t="str">
-        <v>8640</v>
+        <v>1213</v>
       </c>
       <c r="L353" t="str">
-        <v>Rapperswil SG</v>
+        <v>Petit-Lancy</v>
       </c>
       <c r="M353" t="str">
-        <v>sg</v>
+        <v>ge</v>
       </c>
       <c r="N353" t="str">
         <v>false</v>
       </c>
       <c r="O353" t="str">
-        <v>47.228111267089844,8.821310043334961</v>
+        <v>46.195011138916016,6.106815338134766</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="str">
-        <v>BSXSO0012700</v>
+        <v/>
       </c>
       <c r="B354" t="str">
-        <v>BSXSO0012700.s.05</v>
+        <v>BSXSG0080800.s.01</v>
       </c>
       <c r="C354" t="str">
-        <v>EBZ Solothurn-Grenchen</v>
+        <v>HSO Rapperswil</v>
       </c>
       <c r="D354" t="str">
-        <v>BBZ Solothurn-Grenchen / EBZ</v>
+        <v>HSO Wirtschafts- und Informatikschule</v>
       </c>
       <c r="E354" t="str">
-        <v>Erwachsenenbildungszentrum</v>
+        <v/>
       </c>
       <c r="F354" t="str">
-        <v>ebz.solothurn@dbk.so.ch</v>
+        <v>rapperswil@hso.ch</v>
       </c>
       <c r="G354" t="str">
-        <v>032 627 79 30</v>
+        <v>058 680 15 50</v>
       </c>
       <c r="H354" t="str">
-        <v>https://ebzsolothurn.so.ch/</v>
+        <v>https://www.hso.ch/</v>
       </c>
       <c r="I354" t="str">
-        <v>Niklaus Konrad-Strasse</v>
+        <v>Glärnischstrasse</v>
       </c>
       <c r="J354" t="str">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="K354" t="str">
-        <v>4502</v>
+        <v>8640</v>
       </c>
       <c r="L354" t="str">
-        <v>Solothurn</v>
+        <v>Rapperswil SG</v>
       </c>
       <c r="M354" t="str">
-        <v>so</v>
+        <v>sg</v>
       </c>
       <c r="N354" t="str">
         <v>false</v>
       </c>
       <c r="O354" t="str">
-        <v>47.204811096191406,7.539608478546143</v>
+        <v>47.228111267089844,8.821310043334961</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="str">
-        <v>BSXSO0012100</v>
+        <v>BSXSO0012700</v>
       </c>
       <c r="B355" t="str">
-        <v>BSXSO0012100.s.04</v>
+        <v>BSXSO0012700.s.05</v>
       </c>
       <c r="C355" t="str">
-        <v>ZZ Grenchen</v>
+        <v>EBZ Solothurn-Grenchen</v>
       </c>
       <c r="D355" t="str">
-        <v>BBZ Solothurn-Grenchen / ZZ</v>
+        <v>BBZ Solothurn-Grenchen / EBZ</v>
       </c>
       <c r="E355" t="str">
-        <v>ZeitZentrum Uhrmacherschule</v>
+        <v>Erwachsenenbildungszentrum</v>
       </c>
       <c r="F355" t="str">
-        <v>zeitzentrum@dbk.so.ch</v>
+        <v>ebz.solothurn@dbk.so.ch</v>
       </c>
       <c r="G355" t="str">
-        <v>032 654 27 00</v>
+        <v>032 627 79 30</v>
       </c>
       <c r="H355" t="str">
-        <v>https://www.zeitzentrum.ch</v>
+        <v>https://ebzsolothurn.so.ch/</v>
       </c>
       <c r="I355" t="str">
-        <v>Sportstrasse</v>
+        <v>Niklaus Konrad-Strasse</v>
       </c>
       <c r="J355" t="str">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="K355" t="str">
-        <v>2540</v>
+        <v>4502</v>
       </c>
       <c r="L355" t="str">
-        <v>Grenchen</v>
+        <v>Solothurn</v>
       </c>
       <c r="M355" t="str">
         <v>so</v>
       </c>
       <c r="N355" t="str">
         <v>false</v>
       </c>
       <c r="O355" t="str">
-        <v>47.18523025512695,7.401220798492432</v>
+        <v>47.204811096191406,7.539608478546143</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="str">
-        <v>BSXSO0010500</v>
+        <v>BSXSO0012100</v>
       </c>
       <c r="B356" t="str">
-        <v>BSXSO0010500.s.02</v>
+        <v>BSXSO0012100.s.04</v>
       </c>
       <c r="C356" t="str">
-        <v>KBS Solothurn</v>
+        <v>ZZ Grenchen</v>
       </c>
       <c r="D356" t="str">
-        <v>BBZ Solothurn-Grenchen / KBS</v>
+        <v>BBZ Solothurn-Grenchen / ZZ</v>
       </c>
       <c r="E356" t="str">
-        <v>Kaufmännische Berufsfachschule</v>
+        <v>ZeitZentrum Uhrmacherschule</v>
       </c>
       <c r="F356" t="str">
-        <v>info.kbs@dbk.so.ch</v>
+        <v>zeitzentrum@dbk.so.ch</v>
       </c>
       <c r="G356" t="str">
-        <v>032 627 79 00</v>
+        <v>032 654 27 00</v>
       </c>
       <c r="H356" t="str">
-        <v>https://bbzsogr.so.ch/schulen/kaufmaennische-berufsfachschule-solothurn-kbs-solothurn/</v>
+        <v>https://www.zeitzentrum.ch</v>
       </c>
       <c r="I356" t="str">
-        <v>Niklaus-Konrad-Strasse</v>
+        <v>Sportstrasse</v>
       </c>
       <c r="J356" t="str">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="K356" t="str">
-        <v>4501</v>
+        <v>2540</v>
       </c>
       <c r="L356" t="str">
-        <v>Solothurn</v>
+        <v>Grenchen</v>
       </c>
       <c r="M356" t="str">
         <v>so</v>
       </c>
       <c r="N356" t="str">
         <v>false</v>
       </c>
       <c r="O356" t="str">
-        <v>47.204811096191406,7.539608478546143</v>
+        <v>47.18523025512695,7.401220798492432</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="str">
-        <v>BSXSO0010000</v>
+        <v>BSXSO0010500</v>
       </c>
       <c r="B357" t="str">
-        <v>BSXSO0010000.s.01</v>
+        <v>BSXSO0010500.s.02</v>
       </c>
       <c r="C357" t="str">
-        <v>GIBS Solothurn</v>
+        <v>KBS Solothurn</v>
       </c>
       <c r="D357" t="str">
-        <v>BBZ Solothurn-Grenchen / GIBS</v>
+        <v>BBZ Solothurn-Grenchen / KBS</v>
       </c>
       <c r="E357" t="str">
-        <v>Gewerbl.-industr. Berufsschule</v>
+        <v>Kaufmännische Berufsfachschule</v>
       </c>
       <c r="F357" t="str">
-        <v>gibs.solothurn@dbk.so.ch</v>
+        <v>info.kbs@dbk.so.ch</v>
       </c>
       <c r="G357" t="str">
-        <v>032 627 78 00</v>
+        <v>032 627 79 00</v>
       </c>
       <c r="H357" t="str">
-        <v>https://bbzsogr.so.ch/schulen/gewerblich-industrielle-berufsfachschule-solothurn-gibs-solothurn/</v>
+        <v>https://bbzsogr.so.ch/schulen/kaufmaennische-berufsfachschule-solothurn-kbs-solothurn/</v>
       </c>
       <c r="I357" t="str">
-        <v>Kreuzacker</v>
+        <v>Niklaus-Konrad-Strasse</v>
       </c>
       <c r="J357" t="str">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="K357" t="str">
         <v>4501</v>
       </c>
       <c r="L357" t="str">
         <v>Solothurn</v>
       </c>
       <c r="M357" t="str">
         <v>so</v>
       </c>
       <c r="N357" t="str">
         <v>false</v>
       </c>
       <c r="O357" t="str">
-        <v>47.20540237426758,7.539662837982178</v>
+        <v>47.204811096191406,7.539608478546143</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="str">
-        <v>BSXSO0010200</v>
+        <v>BSXSO0010000</v>
       </c>
       <c r="B358" t="str">
-        <v>BSXSO0010200.s.03</v>
+        <v>BSXSO0010000.s.01</v>
       </c>
       <c r="C358" t="str">
-        <v>GIBS Grenchen</v>
+        <v>GIBS Solothurn</v>
       </c>
       <c r="D358" t="str">
         <v>BBZ Solothurn-Grenchen / GIBS</v>
       </c>
       <c r="E358" t="str">
         <v>Gewerbl.-industr. Berufsschule</v>
       </c>
       <c r="F358" t="str">
-        <v>gibs.grenchen@dbk.so.ch</v>
+        <v>gibs.solothurn@dbk.so.ch</v>
       </c>
       <c r="G358" t="str">
-        <v>032 654 27 27</v>
+        <v>032 627 78 00</v>
       </c>
       <c r="H358" t="str">
-        <v>https://bbzsogr.so.ch/schulen/gewerblich-industrielle-berufsfachschule-grenchen-gibs-grenchen/</v>
+        <v>https://bbzsogr.so.ch/schulen/gewerblich-industrielle-berufsfachschule-solothurn-gibs-solothurn/</v>
       </c>
       <c r="I358" t="str">
-        <v>Sportstrasse</v>
+        <v>Kreuzacker</v>
       </c>
       <c r="J358" t="str">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="K358" t="str">
-        <v>2540</v>
+        <v>4501</v>
       </c>
       <c r="L358" t="str">
-        <v>Grenchen</v>
+        <v>Solothurn</v>
       </c>
       <c r="M358" t="str">
         <v>so</v>
       </c>
       <c r="N358" t="str">
         <v>false</v>
       </c>
       <c r="O358" t="str">
-        <v>47.18523025512695,7.401220798492432</v>
+        <v>47.20540237426758,7.539662837982178</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="str">
-        <v/>
+        <v>BSXSO0010200</v>
       </c>
       <c r="B359" t="str">
-        <v>BSXTG0010100.s.01</v>
+        <v>BSXSO0010200.s.03</v>
       </c>
       <c r="C359" t="str">
-        <v>BZT Frauenfeld</v>
+        <v>GIBS Grenchen</v>
       </c>
       <c r="D359" t="str">
-        <v>Bildungszentrum für Technik Frauenfeld</v>
+        <v>BBZ Solothurn-Grenchen / GIBS</v>
       </c>
       <c r="E359" t="str">
-        <v/>
+        <v>Gewerbl.-industr. Berufsschule</v>
       </c>
       <c r="F359" t="str">
-        <v>info@bztf.ch</v>
+        <v>gibs.grenchen@dbk.so.ch</v>
       </c>
       <c r="G359" t="str">
-        <v>058 345 65 00</v>
+        <v>032 654 27 27</v>
       </c>
       <c r="H359" t="str">
-        <v>https://www.bztf.ch</v>
+        <v>https://bbzsogr.so.ch/schulen/gewerblich-industrielle-berufsfachschule-grenchen-gibs-grenchen/</v>
       </c>
       <c r="I359" t="str">
-        <v>Kurzenerchingerstr.</v>
+        <v>Sportstrasse</v>
       </c>
       <c r="J359" t="str">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="K359" t="str">
-        <v>8500</v>
+        <v>2540</v>
       </c>
       <c r="L359" t="str">
-        <v>Frauenfeld</v>
+        <v>Grenchen</v>
       </c>
       <c r="M359" t="str">
-        <v>tg</v>
+        <v>so</v>
       </c>
       <c r="N359" t="str">
         <v>false</v>
       </c>
       <c r="O359" t="str">
-        <v>47.55693817138672,8.891436576843262</v>
+        <v>47.18523025512695,7.401220798492432</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="str">
         <v/>
       </c>
       <c r="B360" t="str">
-        <v>BSXBE0023000.s.01</v>
+        <v>BSXTG0010100.s.01</v>
       </c>
       <c r="C360" t="str">
-        <v>SBS</v>
+        <v>BZT Frauenfeld</v>
       </c>
       <c r="D360" t="str">
-        <v>Ausbildungszentrum Seilbahnen Schweiz</v>
+        <v>Bildungszentrum für Technik Frauenfeld</v>
       </c>
       <c r="E360" t="str">
         <v/>
       </c>
       <c r="F360" t="str">
-        <v>info@ausbildungszentrum.org</v>
+        <v>info@bztf.ch</v>
       </c>
       <c r="G360" t="str">
-        <v>033 972 40 00</v>
+        <v>058 345 65 00</v>
       </c>
       <c r="H360" t="str">
-        <v>https://www.seilbahnen.org/bildung/ausbildungszentrum-meiringen</v>
+        <v>https://www.bztf.ch</v>
       </c>
       <c r="I360" t="str">
-        <v>Zeughausstrasse</v>
+        <v>Kurzenerchingerstr.</v>
       </c>
       <c r="J360" t="str">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="K360" t="str">
-        <v>3860</v>
+        <v>8500</v>
       </c>
       <c r="L360" t="str">
-        <v>Meiringen</v>
+        <v>Frauenfeld</v>
       </c>
       <c r="M360" t="str">
-        <v>be</v>
+        <v>tg</v>
       </c>
       <c r="N360" t="str">
         <v>false</v>
       </c>
       <c r="O360" t="str">
-        <v>46.73294448852539,8.178115844726562</v>
+        <v>47.55693817138672,8.891436576843262</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="str">
-        <v>BSXZH0075100</v>
+        <v/>
       </c>
       <c r="B361" t="str">
-        <v>BSXZH0075100.s.01</v>
+        <v>BSXBE0023000.s.01</v>
       </c>
       <c r="C361" t="str">
-        <v>KBW</v>
+        <v>SBS</v>
       </c>
       <c r="D361" t="str">
-        <v>Kantonsschule Büelrain Winterthur</v>
+        <v>Ausbildungszentrum Seilbahnen Schweiz</v>
       </c>
       <c r="E361" t="str">
-        <v>Informatikmittelschule</v>
+        <v/>
       </c>
       <c r="F361" t="str">
-        <v>admin@kbw.ch</v>
+        <v>info@ausbildungszentrum.org</v>
       </c>
       <c r="G361" t="str">
-        <v>052 260 03 03</v>
+        <v>033 972 40 00</v>
       </c>
       <c r="H361" t="str">
-        <v>https://www.kbw.ch</v>
+        <v>https://www.seilbahnen.org/bildung/ausbildungszentrum-meiringen</v>
       </c>
       <c r="I361" t="str">
-        <v>Rosenstrasse</v>
+        <v>Zeughausstrasse</v>
       </c>
       <c r="J361" t="str">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="K361" t="str">
-        <v>8400</v>
+        <v>3860</v>
       </c>
       <c r="L361" t="str">
-        <v>Winterthur</v>
+        <v>Meiringen</v>
       </c>
       <c r="M361" t="str">
-        <v>zh</v>
+        <v>be</v>
       </c>
       <c r="N361" t="str">
         <v>false</v>
       </c>
       <c r="O361" t="str">
-        <v>47.495548248291016,8.730283737182617</v>
+        <v>46.73294448852539,8.178115844726562</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="str">
-        <v>BSXZH0040800</v>
+        <v>BSXZH0075100</v>
       </c>
       <c r="B362" t="str">
-        <v>BSXZH0075100.s.02</v>
+        <v>BSXZH0075100.s.01</v>
       </c>
       <c r="C362" t="str">
-        <v/>
+        <v>KBW</v>
       </c>
       <c r="D362" t="str">
         <v>Kantonsschule Büelrain Winterthur</v>
       </c>
       <c r="E362" t="str">
-        <v>Handelsmittelschule</v>
+        <v>Informatikmittelschule</v>
       </c>
       <c r="F362" t="str">
         <v>admin@kbw.ch</v>
       </c>
       <c r="G362" t="str">
         <v>052 260 03 03</v>
       </c>
       <c r="H362" t="str">
         <v>https://www.kbw.ch</v>
       </c>
       <c r="I362" t="str">
         <v>Rosenstrasse</v>
       </c>
       <c r="J362" t="str">
         <v>1</v>
       </c>
       <c r="K362" t="str">
         <v>8400</v>
       </c>
       <c r="L362" t="str">
         <v>Winterthur</v>
       </c>
       <c r="M362" t="str">
         <v>zh</v>
       </c>
       <c r="N362" t="str">
         <v>false</v>
       </c>
       <c r="O362" t="str">
         <v>47.495548248291016,8.730283737182617</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="str">
-        <v/>
+        <v>BSXZH0040800</v>
       </c>
       <c r="B363" t="str">
-        <v>BSXAR0010000.s.01</v>
+        <v>BSXZH0075100.s.02</v>
       </c>
       <c r="C363" t="str">
-        <v>BBZ Herisau</v>
+        <v/>
       </c>
       <c r="D363" t="str">
-        <v>Berufsbildungszentrum Herisau</v>
+        <v>Kantonsschule Büelrain Winterthur</v>
       </c>
       <c r="E363" t="str">
-        <v/>
+        <v>Handelsmittelschule</v>
       </c>
       <c r="F363" t="str">
-        <v>sekretariat@berufsschule.ch</v>
+        <v>admin@kbw.ch</v>
       </c>
       <c r="G363" t="str">
-        <v>071 353 50 20</v>
+        <v>052 260 03 03</v>
       </c>
       <c r="H363" t="str">
-        <v>https://www.berufsschule.ch</v>
+        <v>https://www.kbw.ch</v>
       </c>
       <c r="I363" t="str">
-        <v>Waisenhaustrasse</v>
+        <v>Rosenstrasse</v>
       </c>
       <c r="J363" t="str">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="K363" t="str">
-        <v>9100</v>
+        <v>8400</v>
       </c>
       <c r="L363" t="str">
-        <v>Herisau</v>
+        <v>Winterthur</v>
       </c>
       <c r="M363" t="str">
-        <v>ar</v>
+        <v>zh</v>
       </c>
       <c r="N363" t="str">
         <v>false</v>
       </c>
       <c r="O363" t="str">
-        <v>47.389869689941406,9.280716896057129</v>
+        <v>47.495548248291016,8.730283737182617</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="str">
         <v/>
       </c>
       <c r="B364" t="str">
-        <v>BSXSG0012900.s.01</v>
+        <v>BSXAR0010000.s.01</v>
       </c>
       <c r="C364" t="str">
-        <v>BZWU/GBS Wil/Uzwil</v>
+        <v>BBZ Herisau</v>
       </c>
       <c r="D364" t="str">
-        <v>Berufs- und Weiterbildungszentrum Wil-Uzwil</v>
+        <v>Berufsbildungszentrum Herisau</v>
       </c>
       <c r="E364" t="str">
         <v/>
       </c>
       <c r="F364" t="str">
-        <v>info@bzwu.ch</v>
+        <v>sekretariat@berufsschule.ch</v>
       </c>
       <c r="G364" t="str">
-        <v>058 228 72 74</v>
+        <v>071 353 50 20</v>
       </c>
       <c r="H364" t="str">
-        <v>https://www.bzwu.ch</v>
+        <v>https://www.berufsschule.ch</v>
       </c>
       <c r="I364" t="str">
-        <v>Schöntalstrasse</v>
+        <v>Waisenhaustrasse</v>
       </c>
       <c r="J364" t="str">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K364" t="str">
-        <v>9244</v>
+        <v>9100</v>
       </c>
       <c r="L364" t="str">
-        <v>Niederuzwil</v>
+        <v>Herisau</v>
       </c>
       <c r="M364" t="str">
-        <v>sg</v>
+        <v>ar</v>
       </c>
       <c r="N364" t="str">
         <v>false</v>
       </c>
       <c r="O364" t="str">
-        <v>47.4425163269043,9.136225700378418</v>
+        <v>47.389869689941406,9.280716896057129</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="str">
-        <v>BSXSG0012700</v>
+        <v/>
       </c>
       <c r="B365" t="str">
-        <v>BSXSG0012900.s.02</v>
+        <v>BSXSG0012900.s.01</v>
       </c>
       <c r="C365" t="str">
-        <v>BZWU/DH Wil-Uzwil</v>
+        <v>BZWU/GBS Wil/Uzwil</v>
       </c>
       <c r="D365" t="str">
         <v>Berufs- und Weiterbildungszentrum Wil-Uzwil</v>
       </c>
       <c r="E365" t="str">
         <v/>
       </c>
       <c r="F365" t="str">
         <v>info@bzwu.ch</v>
       </c>
       <c r="G365" t="str">
-        <v>058 228 72 73</v>
+        <v>058 228 72 74</v>
       </c>
       <c r="H365" t="str">
         <v>https://www.bzwu.ch</v>
       </c>
       <c r="I365" t="str">
-        <v>Schützenstrasse</v>
+        <v>Schöntalstrasse</v>
       </c>
       <c r="J365" t="str">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="K365" t="str">
-        <v>9500</v>
+        <v>9244</v>
       </c>
       <c r="L365" t="str">
-        <v>Wil SG</v>
+        <v>Niederuzwil</v>
       </c>
       <c r="M365" t="str">
         <v>sg</v>
       </c>
       <c r="N365" t="str">
         <v>false</v>
       </c>
       <c r="O365" t="str">
-        <v>47.4590950012207,9.05254077911377</v>
+        <v>47.4425163269043,9.136225700378418</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="str">
-        <v>BSXSG0012800</v>
+        <v>BSXSG0012700</v>
       </c>
       <c r="B366" t="str">
-        <v>BSXSG0012900.s.03</v>
+        <v>BSXSG0012900.s.02</v>
       </c>
       <c r="C366" t="str">
-        <v>BZWU/KBS Wil-Uzwil</v>
+        <v>BZWU/DH Wil-Uzwil</v>
       </c>
       <c r="D366" t="str">
         <v>Berufs- und Weiterbildungszentrum Wil-Uzwil</v>
       </c>
       <c r="E366" t="str">
         <v/>
       </c>
       <c r="F366" t="str">
         <v>info@bzwu.ch</v>
       </c>
       <c r="G366" t="str">
         <v>058 228 72 73</v>
       </c>
       <c r="H366" t="str">
         <v>https://www.bzwu.ch</v>
       </c>
       <c r="I366" t="str">
         <v>Schützenstrasse</v>
       </c>
       <c r="J366" t="str">
         <v>8</v>
       </c>
       <c r="K366" t="str">
         <v>9500</v>
       </c>
       <c r="L366" t="str">
         <v>Wil SG</v>
       </c>
       <c r="M366" t="str">
         <v>sg</v>
       </c>
       <c r="N366" t="str">
         <v>false</v>
       </c>
       <c r="O366" t="str">
         <v>47.4590950012207,9.05254077911377</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="str">
-        <v>BSXUR9910002</v>
+        <v>BSXSG0012800</v>
       </c>
       <c r="B367" t="str">
-        <v>BSXUR0010000.s.02</v>
+        <v>BSXSG0012900.s.03</v>
       </c>
       <c r="C367" t="str">
-        <v>BWZ Uri</v>
+        <v>BZWU/KBS Wil-Uzwil</v>
       </c>
       <c r="D367" t="str">
-        <v>Berufs- und Weiterbildungszentrum Uri</v>
+        <v>Berufs- und Weiterbildungszentrum Wil-Uzwil</v>
       </c>
       <c r="E367" t="str">
-        <v>Abteilung Landwirtschaft</v>
+        <v/>
       </c>
       <c r="F367" t="str">
-        <v>landwirtschaft@bwzuri.ch</v>
+        <v>info@bzwu.ch</v>
       </c>
       <c r="G367" t="str">
-        <v>041 875 24 94</v>
+        <v>058 228 72 73</v>
       </c>
       <c r="H367" t="str">
-        <v>https://www.bwzuri.ch</v>
+        <v>https://www.bzwu.ch</v>
       </c>
       <c r="I367" t="str">
-        <v>A Pro-Strasse</v>
+        <v>Schützenstrasse</v>
       </c>
       <c r="J367" t="str">
-        <v>44a</v>
+        <v>8</v>
       </c>
       <c r="K367" t="str">
-        <v>6462</v>
+        <v>9500</v>
       </c>
       <c r="L367" t="str">
-        <v>Seedorf</v>
+        <v>Wil SG</v>
       </c>
       <c r="M367" t="str">
-        <v>ur</v>
+        <v>sg</v>
       </c>
       <c r="N367" t="str">
         <v>false</v>
       </c>
       <c r="O367" t="str">
-        <v>46.88628312348483,8.607564639517665</v>
+        <v>47.4590950012207,9.05254077911377</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="str">
-        <v/>
+        <v>BSXUR9910002</v>
       </c>
       <c r="B368" t="str">
-        <v>BSXUR0010000.s.01</v>
+        <v>BSXUR0010000.s.02</v>
       </c>
       <c r="C368" t="str">
         <v>BWZ Uri</v>
       </c>
       <c r="D368" t="str">
         <v>Berufs- und Weiterbildungszentrum Uri</v>
       </c>
       <c r="E368" t="str">
-        <v/>
+        <v>Abteilung Landwirtschaft</v>
       </c>
       <c r="F368" t="str">
-        <v>info@bwzuri.ch</v>
+        <v>landwirtschaft@bwzuri.ch</v>
       </c>
       <c r="G368" t="str">
-        <v>041 875 20 70</v>
+        <v>041 875 24 94</v>
       </c>
       <c r="H368" t="str">
         <v>https://www.bwzuri.ch</v>
       </c>
       <c r="I368" t="str">
-        <v>Attinghauserstrasse</v>
+        <v>A Pro-Strasse</v>
       </c>
       <c r="J368" t="str">
-        <v>12</v>
+        <v>44a</v>
       </c>
       <c r="K368" t="str">
-        <v>6460</v>
+        <v>6462</v>
       </c>
       <c r="L368" t="str">
-        <v>Altdorf UR</v>
+        <v>Seedorf</v>
       </c>
       <c r="M368" t="str">
         <v>ur</v>
       </c>
       <c r="N368" t="str">
         <v>false</v>
       </c>
       <c r="O368" t="str">
-        <v>46.87782287597656,8.639399528503418</v>
+        <v>46.88628312348483,8.607564639517665</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="str">
-        <v>BSXUR9910003</v>
+        <v/>
       </c>
       <c r="B369" t="str">
-        <v>BSXUR0010000.s.03</v>
+        <v>BSXUR0010000.s.01</v>
       </c>
       <c r="C369" t="str">
         <v>BWZ Uri</v>
       </c>
       <c r="D369" t="str">
         <v>Berufs- und Weiterbildungszentrum Uri</v>
       </c>
       <c r="E369" t="str">
-        <v>Bäuerinnenschule</v>
+        <v/>
       </c>
       <c r="F369" t="str">
         <v>info@bwzuri.ch</v>
       </c>
       <c r="G369" t="str">
-        <v>041 886 00 20</v>
+        <v>041 875 20 70</v>
       </c>
       <c r="H369" t="str">
         <v>https://www.bwzuri.ch</v>
       </c>
       <c r="I369" t="str">
-        <v>Grosshus</v>
+        <v>Attinghauserstrasse</v>
       </c>
       <c r="J369" t="str">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="K369" t="str">
-        <v>6482</v>
+        <v>6460</v>
       </c>
       <c r="L369" t="str">
-        <v>Gurtnellen</v>
+        <v>Altdorf UR</v>
       </c>
       <c r="M369" t="str">
         <v>ur</v>
       </c>
       <c r="N369" t="str">
         <v>false</v>
       </c>
       <c r="O369" t="str">
-        <v>46.73899038388987,8.627147582200548</v>
+        <v>46.87782287597656,8.639399528503418</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="str">
-        <v>BSXGR0011300</v>
+        <v>BSXUR9910003</v>
       </c>
       <c r="B370" t="str">
-        <v>BSXGR0011300.s.01</v>
+        <v>BSXUR0010000.s.03</v>
       </c>
       <c r="C370" t="str">
-        <v>BGS Chur</v>
+        <v>BWZ Uri</v>
       </c>
       <c r="D370" t="str">
-        <v>Bildungszentrum Gesundheit und Soziales</v>
+        <v>Berufs- und Weiterbildungszentrum Uri</v>
       </c>
       <c r="E370" t="str">
-        <v/>
+        <v>Bäuerinnenschule</v>
       </c>
       <c r="F370" t="str">
-        <v>info@bgs-chur.ch</v>
+        <v>info@bwzuri.ch</v>
       </c>
       <c r="G370" t="str">
-        <v>081 286 85 00</v>
+        <v>041 886 00 20</v>
       </c>
       <c r="H370" t="str">
-        <v>https://www.bgs-chur.ch</v>
+        <v>https://www.bwzuri.ch</v>
       </c>
       <c r="I370" t="str">
-        <v>Gürtelstrasse</v>
+        <v>Grosshus</v>
       </c>
       <c r="J370" t="str">
-        <v>42/44</v>
+        <v>1</v>
       </c>
       <c r="K370" t="str">
-        <v>7000</v>
+        <v>6482</v>
       </c>
       <c r="L370" t="str">
-        <v>Chur</v>
+        <v>Gurtnellen</v>
       </c>
       <c r="M370" t="str">
-        <v>gr</v>
+        <v>ur</v>
       </c>
       <c r="N370" t="str">
         <v>false</v>
       </c>
       <c r="O370" t="str">
-        <v>46.85475778008393,9.52898185522024</v>
+        <v>46.73899038388987,8.627147582200548</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="str">
-        <v/>
+        <v>BSXGR0011300</v>
       </c>
       <c r="B371" t="str">
-        <v>BSXAG0014500.s.01</v>
+        <v>BSXGR0011300.s.01</v>
       </c>
       <c r="C371" t="str">
-        <v>IBZ Aarau</v>
+        <v>BGS Chur</v>
       </c>
       <c r="D371" t="str">
-        <v>IBZ Schulen Aarau</v>
+        <v>Bildungszentrum Gesundheit und Soziales</v>
       </c>
       <c r="E371" t="str">
-        <v>Schulen für Technik Informatik Wirtschaft</v>
+        <v/>
       </c>
       <c r="F371" t="str">
-        <v>ibz@ipso.ch</v>
+        <v>info@bgs-chur.ch</v>
       </c>
       <c r="G371" t="str">
-        <v>062 836 95 00</v>
+        <v>081 286 85 00</v>
       </c>
       <c r="H371" t="str">
-        <v>https://www.ibz.ch</v>
+        <v>https://www.bgs-chur.ch</v>
       </c>
       <c r="I371" t="str">
-        <v>Tellistrasse</v>
+        <v>Gürtelstrasse</v>
       </c>
       <c r="J371" t="str">
-        <v>4</v>
+        <v>42/44</v>
       </c>
       <c r="K371" t="str">
-        <v>5000</v>
+        <v>7000</v>
       </c>
       <c r="L371" t="str">
-        <v>Aarau</v>
+        <v>Chur</v>
       </c>
       <c r="M371" t="str">
-        <v>ag</v>
+        <v>gr</v>
       </c>
       <c r="N371" t="str">
         <v>false</v>
       </c>
       <c r="O371" t="str">
-        <v>47.39474868774414,8.05073356628418</v>
+        <v>46.85475778008393,9.52898185522024</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="str">
-        <v>BSXVD0012800</v>
+        <v/>
       </c>
       <c r="B372" t="str">
-        <v>BSXVD0012800.s.01</v>
+        <v>BSXAG0014500.s.01</v>
       </c>
       <c r="C372" t="str">
-        <v>Minerva</v>
+        <v>IBZ Aarau</v>
       </c>
       <c r="D372" t="str">
-        <v>Ecole Minerva Sàrl</v>
+        <v>IBZ Schulen Aarau</v>
       </c>
       <c r="E372" t="str">
-        <v/>
+        <v>Schulen für Technik Informatik Wirtschaft</v>
       </c>
       <c r="F372" t="str">
-        <v>ecole-minerva@ecole-minerva.ch</v>
+        <v>ibz@ipso.ch</v>
       </c>
       <c r="G372" t="str">
-        <v>021 312 24 61</v>
+        <v>062 836 95 00</v>
       </c>
       <c r="H372" t="str">
-        <v>https://ecole-minerva.ch/</v>
+        <v>https://www.ibz.ch</v>
       </c>
       <c r="I372" t="str">
-        <v>Rue Pépinet</v>
+        <v>Tellistrasse</v>
       </c>
       <c r="J372" t="str">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K372" t="str">
-        <v>1003</v>
+        <v>5000</v>
       </c>
       <c r="L372" t="str">
-        <v>Lausanne</v>
+        <v>Aarau</v>
       </c>
       <c r="M372" t="str">
-        <v>vd</v>
+        <v>ag</v>
       </c>
       <c r="N372" t="str">
         <v>false</v>
       </c>
       <c r="O372" t="str">
-        <v>46.52043533325195,6.632370948791504</v>
+        <v>47.39474868774414,8.05073356628418</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="str">
-        <v/>
+        <v>BSXVD0012800</v>
       </c>
       <c r="B373" t="str">
-        <v>BSXSZ0010200.s.01</v>
+        <v>BSXVD0012800.s.01</v>
       </c>
       <c r="C373" t="str">
-        <v>KBS Schwyz</v>
+        <v>Minerva</v>
       </c>
       <c r="D373" t="str">
-        <v>Kaufmännische Berufsschule Schwyz</v>
+        <v>Ecole Minerva Sàrl</v>
       </c>
       <c r="E373" t="str">
         <v/>
       </c>
       <c r="F373" t="str">
-        <v>sekretariat@kbs-schwyz.ch</v>
+        <v>ecole-minerva@ecole-minerva.ch</v>
       </c>
       <c r="G373" t="str">
-        <v>041 811 25 67</v>
+        <v>021 312 24 61</v>
       </c>
       <c r="H373" t="str">
-        <v>https://www.kbs-schwyz.ch</v>
+        <v>https://ecole-minerva.ch/</v>
       </c>
       <c r="I373" t="str">
-        <v>Riedstr.</v>
+        <v>Rue Pépinet</v>
       </c>
       <c r="J373" t="str">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="K373" t="str">
-        <v>6431</v>
+        <v>1003</v>
       </c>
       <c r="L373" t="str">
-        <v>Schwyz</v>
+        <v>Lausanne</v>
       </c>
       <c r="M373" t="str">
-        <v>sz</v>
+        <v>vd</v>
       </c>
       <c r="N373" t="str">
         <v>false</v>
       </c>
       <c r="O373" t="str">
-        <v>47.02353286743164,8.652215003967285</v>
+        <v>46.52043533325195,6.632370948791504</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="str">
-        <v>BSXTI0010500</v>
+        <v/>
       </c>
       <c r="B374" t="str">
-        <v>BSXTI0010500.s.01</v>
+        <v>BSXSZ0010200.s.01</v>
       </c>
       <c r="C374" t="str">
-        <v>CISA Locarno</v>
+        <v>KBS Schwyz</v>
       </c>
       <c r="D374" t="str">
-        <v>Conservatorio internazionale di scienze audiovisive</v>
+        <v>Kaufmännische Berufsschule Schwyz</v>
       </c>
       <c r="E374" t="str">
-        <v xml:space="preserve">Design visivo e cinema </v>
+        <v/>
       </c>
       <c r="F374" t="str">
-        <v>info@cisaonline.ch</v>
+        <v>sekretariat@kbs-schwyz.ch</v>
       </c>
       <c r="G374" t="str">
-        <v>091 756 00 90</v>
+        <v>041 811 25 67</v>
       </c>
       <c r="H374" t="str">
-        <v>https://www.cisaonline.ch/index.html</v>
+        <v>https://www.kbs-schwyz.ch</v>
       </c>
       <c r="I374" t="str">
-        <v>Via F. Rusca</v>
+        <v>Riedstr.</v>
       </c>
       <c r="J374" t="str">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="K374" t="str">
-        <v>6600</v>
+        <v>6431</v>
       </c>
       <c r="L374" t="str">
-        <v>Locarno</v>
+        <v>Schwyz</v>
       </c>
       <c r="M374" t="str">
-        <v>ti</v>
+        <v>sz</v>
       </c>
       <c r="N374" t="str">
         <v>false</v>
       </c>
       <c r="O374" t="str">
-        <v>46.168404674489544,8.794446812499196</v>
+        <v>47.02353286743164,8.652215003967285</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="str">
-        <v/>
+        <v>BSXTI0010500</v>
       </c>
       <c r="B375" t="str">
-        <v>BSXAG0011600.s.01</v>
+        <v>BSXTI0010500.s.01</v>
       </c>
       <c r="C375" t="str">
-        <v>BZF</v>
+        <v>CISA Locarno</v>
       </c>
       <c r="D375" t="str">
-        <v>Berufsbildungszentrum Fricktal</v>
+        <v>Conservatorio internazionale di scienze audiovisive</v>
       </c>
       <c r="E375" t="str">
-        <v/>
+        <v xml:space="preserve">Design visivo e cinema </v>
       </c>
       <c r="F375" t="str">
-        <v>info@bzf.ch</v>
+        <v>info@cisaonline.ch</v>
       </c>
       <c r="G375" t="str">
-        <v>061 836 86 40</v>
+        <v>091 756 00 90</v>
       </c>
       <c r="H375" t="str">
-        <v>https://www.bzf.ch/</v>
+        <v>https://www.cisaonline.ch/index.html</v>
       </c>
       <c r="I375" t="str">
-        <v>Engerfeldstrasse</v>
+        <v>Via F. Rusca</v>
       </c>
       <c r="J375" t="str">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="K375" t="str">
-        <v>4310</v>
+        <v>6600</v>
       </c>
       <c r="L375" t="str">
-        <v>Rheinfelden</v>
+        <v>Locarno</v>
       </c>
       <c r="M375" t="str">
-        <v>ag</v>
+        <v>ti</v>
       </c>
       <c r="N375" t="str">
         <v>false</v>
       </c>
       <c r="O375" t="str">
-        <v>47.54798438815445,7.801993183723602</v>
+        <v>46.168404674489544,8.794446812499196</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="str">
-        <v>BSXBE9910802</v>
+        <v/>
       </c>
       <c r="B376" t="str">
-        <v>BSXBE0010800.s.02</v>
+        <v>BSXAG0011600.s.01</v>
       </c>
       <c r="C376" t="str">
-        <v xml:space="preserve">BZI </v>
+        <v>BZF</v>
       </c>
       <c r="D376" t="str">
-        <v>Bildungszentrum Interlaken</v>
+        <v>Berufsbildungszentrum Fricktal</v>
       </c>
       <c r="E376" t="str">
         <v/>
       </c>
       <c r="F376" t="str">
-        <v/>
+        <v>info@bzf.ch</v>
       </c>
       <c r="G376" t="str">
-        <v>033 508 49 49</v>
+        <v>061 836 86 40</v>
       </c>
       <c r="H376" t="str">
-        <v/>
+        <v>https://www.bzf.ch/</v>
       </c>
       <c r="I376" t="str">
-        <v>u. Bahnhofstrasse</v>
+        <v>Engerfeldstrasse</v>
       </c>
       <c r="J376" t="str">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="K376" t="str">
-        <v>3714</v>
+        <v>4310</v>
       </c>
       <c r="L376" t="str">
-        <v>Frutigen</v>
+        <v>Rheinfelden</v>
       </c>
       <c r="M376" t="str">
-        <v>be</v>
+        <v>ag</v>
       </c>
       <c r="N376" t="str">
         <v>false</v>
       </c>
       <c r="O376" t="str">
-        <v>46.587013244628906,7.649996757507324</v>
+        <v>47.54798438815445,7.801993183723602</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="str">
-        <v>BSXBE9910803</v>
+        <v>BSXBE9910802</v>
       </c>
       <c r="B377" t="str">
-        <v>BSXBE0010800.s.03</v>
+        <v>BSXBE0010800.s.02</v>
       </c>
       <c r="C377" t="str">
         <v xml:space="preserve">BZI </v>
       </c>
       <c r="D377" t="str">
         <v>Bildungszentrum Interlaken</v>
       </c>
       <c r="E377" t="str">
         <v/>
       </c>
       <c r="F377" t="str">
-        <v>mailbox@bzi.ch</v>
+        <v/>
       </c>
       <c r="G377" t="str">
-        <v>033 508 49 00</v>
+        <v>033 508 49 49</v>
       </c>
       <c r="H377" t="str">
-        <v>https://www.bzi.ch</v>
+        <v/>
       </c>
       <c r="I377" t="str">
-        <v>Weissenaustrasse</v>
+        <v>u. Bahnhofstrasse</v>
       </c>
       <c r="J377" t="str">
-        <v>33</v>
+        <v>7</v>
       </c>
       <c r="K377" t="str">
-        <v>3800</v>
+        <v>3714</v>
       </c>
       <c r="L377" t="str">
-        <v>Unterseen</v>
+        <v>Frutigen</v>
       </c>
       <c r="M377" t="str">
         <v>be</v>
       </c>
       <c r="N377" t="str">
         <v>false</v>
       </c>
       <c r="O377" t="str">
-        <v>46.68009308899954,7.842179217160788</v>
+        <v>46.587013244628906,7.649996757507324</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="str">
-        <v/>
+        <v>BSXBE9910803</v>
       </c>
       <c r="B378" t="str">
-        <v>BSXBE0010800.s.01</v>
+        <v>BSXBE0010800.s.03</v>
       </c>
       <c r="C378" t="str">
         <v xml:space="preserve">BZI </v>
       </c>
       <c r="D378" t="str">
         <v>Bildungszentrum Interlaken</v>
       </c>
       <c r="E378" t="str">
         <v/>
       </c>
       <c r="F378" t="str">
         <v>mailbox@bzi.ch</v>
       </c>
       <c r="G378" t="str">
-        <v>033 508 48 48</v>
+        <v>033 508 49 00</v>
       </c>
       <c r="H378" t="str">
         <v>https://www.bzi.ch</v>
       </c>
       <c r="I378" t="str">
-        <v>Obere Bönigstrasse</v>
+        <v>Weissenaustrasse</v>
       </c>
       <c r="J378" t="str">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="K378" t="str">
         <v>3800</v>
       </c>
       <c r="L378" t="str">
-        <v>Interlaken</v>
+        <v>Unterseen</v>
       </c>
       <c r="M378" t="str">
         <v>be</v>
       </c>
       <c r="N378" t="str">
         <v>false</v>
       </c>
       <c r="O378" t="str">
-        <v>46.68531036376953,7.8730363845825195</v>
+        <v>46.68009308899954,7.842179217160788</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="str">
         <v/>
       </c>
       <c r="B379" t="str">
-        <v>BSXBE0013500.s.01</v>
+        <v>BSXBE0010800.s.01</v>
       </c>
       <c r="C379" t="str">
-        <v>BFB</v>
+        <v xml:space="preserve">BZI </v>
       </c>
       <c r="D379" t="str">
-        <v>Bildung Formation Biel-Bienne</v>
+        <v>Bildungszentrum Interlaken</v>
       </c>
       <c r="E379" t="str">
         <v/>
       </c>
       <c r="F379" t="str">
-        <v>mail@bfb-bielbienne.ch</v>
+        <v>mailbox@bzi.ch</v>
       </c>
       <c r="G379" t="str">
-        <v>032 328 30 00</v>
+        <v>033 508 48 48</v>
       </c>
       <c r="H379" t="str">
-        <v>https://www.bfb-bielbienne.ch</v>
+        <v>https://www.bzi.ch</v>
       </c>
       <c r="I379" t="str">
-        <v>Robert Walser Platz</v>
+        <v>Obere Bönigstrasse</v>
       </c>
       <c r="J379" t="str">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="K379" t="str">
-        <v>2501</v>
+        <v>3800</v>
       </c>
       <c r="L379" t="str">
-        <v>Biel/Bienne</v>
+        <v>Interlaken</v>
       </c>
       <c r="M379" t="str">
         <v>be</v>
       </c>
       <c r="N379" t="str">
         <v>false</v>
       </c>
       <c r="O379" t="str">
-        <v>47.13111114501953,7.241118431091309</v>
+        <v>46.68531036376953,7.8730363845825195</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="str">
-        <v>BSXSO0011800</v>
+        <v/>
       </c>
       <c r="B380" t="str">
-        <v>BSXSO0011800.s.01</v>
+        <v>BSXBE0013500.s.01</v>
       </c>
       <c r="C380" t="str">
-        <v>Wallierhof</v>
+        <v>BFB</v>
       </c>
       <c r="D380" t="str">
-        <v>Bildungszentrum Wallierhof</v>
+        <v>Bildung Formation Biel-Bienne</v>
       </c>
       <c r="E380" t="str">
         <v/>
       </c>
       <c r="F380" t="str">
-        <v>wallierhof@vd.so.ch</v>
+        <v>mail@bfb-bielbienne.ch</v>
       </c>
       <c r="G380" t="str">
-        <v>032 627 09 11</v>
+        <v>032 328 30 00</v>
       </c>
       <c r="H380" t="str">
-        <v>https://www.wallierhof.so.ch</v>
+        <v>https://www.bfb-bielbienne.ch</v>
       </c>
       <c r="I380" t="str">
-        <v>Höhenstrasse</v>
+        <v>Robert Walser Platz</v>
       </c>
       <c r="J380" t="str">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="K380" t="str">
-        <v>4533</v>
+        <v>2501</v>
       </c>
       <c r="L380" t="str">
-        <v>Riedholz</v>
+        <v>Biel/Bienne</v>
       </c>
       <c r="M380" t="str">
-        <v>so</v>
+        <v>be</v>
       </c>
       <c r="N380" t="str">
         <v>false</v>
       </c>
       <c r="O380" t="str">
-        <v>47.23508834838867,7.563324451446533</v>
+        <v>47.13111114501953,7.241118431091309</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="str">
-        <v>BSXZH0032000</v>
+        <v>BSXSO0011800</v>
       </c>
       <c r="B381" t="str">
-        <v>BSXZH0032000.s.01</v>
+        <v>BSXSO0011800.s.01</v>
       </c>
       <c r="C381" t="str">
-        <v>Juventus Schulen</v>
+        <v>Wallierhof</v>
       </c>
       <c r="D381" t="str">
-        <v>Juventus Schule für Medizin</v>
+        <v>Bildungszentrum Wallierhof</v>
       </c>
       <c r="E381" t="str">
         <v/>
       </c>
       <c r="F381" t="str">
-        <v>info@juventus.ch</v>
+        <v>wallierhof@vd.so.ch</v>
       </c>
       <c r="G381" t="str">
-        <v>043 268 26 26</v>
+        <v>032 627 09 11</v>
       </c>
       <c r="H381" t="str">
-        <v>https://www.juventus.ch/medizin</v>
+        <v>https://www.wallierhof.so.ch</v>
       </c>
       <c r="I381" t="str">
-        <v>Lagerstrasse</v>
+        <v>Höhenstrasse</v>
       </c>
       <c r="J381" t="str">
-        <v>102</v>
+        <v>46</v>
       </c>
       <c r="K381" t="str">
-        <v>8004</v>
+        <v>4533</v>
       </c>
       <c r="L381" t="str">
-        <v>Zürich</v>
+        <v>Riedholz</v>
       </c>
       <c r="M381" t="str">
-        <v>zh</v>
+        <v>so</v>
       </c>
       <c r="N381" t="str">
         <v>false</v>
       </c>
       <c r="O381" t="str">
-        <v>47.37990188598633,8.529356002807617</v>
+        <v>47.23508834838867,7.563324451446533</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="str">
-        <v/>
+        <v>BSXZH0032000</v>
       </c>
       <c r="B382" t="str">
-        <v>BSXSG0016400.s.01</v>
+        <v>BSXZH0032000.s.01</v>
       </c>
       <c r="C382" t="str">
-        <v>SCHR Flawil</v>
+        <v>Juventus Schulen</v>
       </c>
       <c r="D382" t="str">
-        <v>Schreinerfachschule</v>
+        <v>Juventus Schule für Medizin</v>
       </c>
       <c r="E382" t="str">
         <v/>
       </c>
       <c r="F382" t="str">
-        <v>flawil@schreinerfachschule.ch</v>
+        <v>info@juventus.ch</v>
       </c>
       <c r="G382" t="str">
-        <v>071 923 03 50</v>
+        <v>043 268 26 26</v>
       </c>
       <c r="H382" t="str">
-        <v>https://www.vssm-sg.ch/de/vssm-sg/bildung/schreinerfachschule</v>
+        <v>https://www.juventus.ch/medizin</v>
       </c>
       <c r="I382" t="str">
-        <v>Mattenweg</v>
+        <v>Lagerstrasse</v>
       </c>
       <c r="J382" t="str">
-        <v>30</v>
+        <v>102</v>
       </c>
       <c r="K382" t="str">
-        <v>9230</v>
+        <v>8004</v>
       </c>
       <c r="L382" t="str">
-        <v>Flawil</v>
+        <v>Zürich</v>
       </c>
       <c r="M382" t="str">
-        <v>sg</v>
+        <v>zh</v>
       </c>
       <c r="N382" t="str">
         <v>false</v>
       </c>
       <c r="O382" t="str">
-        <v>47.419090270996094,9.188584327697754</v>
+        <v>47.37990188598633,8.529356002807617</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="str">
-        <v>BSXSG0017300</v>
+        <v/>
       </c>
       <c r="B383" t="str">
-        <v>BSXSG0016400.s.02</v>
+        <v>BSXSG0016400.s.01</v>
       </c>
       <c r="C383" t="str">
-        <v>SCHR Buchs</v>
+        <v>SCHR Flawil</v>
       </c>
       <c r="D383" t="str">
         <v>Schreinerfachschule</v>
       </c>
       <c r="E383" t="str">
-        <v>Berufs- und Weiterbildungszentrum Buchs Sargans</v>
+        <v/>
       </c>
       <c r="F383" t="str">
-        <v>buchs@schreinerfachschule.ch</v>
+        <v>flawil@schreinerfachschule.ch</v>
       </c>
       <c r="G383" t="str">
-        <v>058 228 21 36</v>
+        <v>071 923 03 50</v>
       </c>
       <c r="H383" t="str">
         <v>https://www.vssm-sg.ch/de/vssm-sg/bildung/schreinerfachschule</v>
       </c>
       <c r="I383" t="str">
-        <v>Hanflandstrasse</v>
+        <v>Mattenweg</v>
       </c>
       <c r="J383" t="str">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="K383" t="str">
-        <v>9470</v>
+        <v>9230</v>
       </c>
       <c r="L383" t="str">
-        <v>Buchs SG</v>
+        <v>Flawil</v>
       </c>
       <c r="M383" t="str">
         <v>sg</v>
       </c>
       <c r="N383" t="str">
         <v>false</v>
       </c>
       <c r="O383" t="str">
-        <v>47.17306137084961,9.471344947814941</v>
+        <v>47.419090270996094,9.188584327697754</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="str">
-        <v>BSXGR0010000</v>
+        <v>BSXSG0017300</v>
       </c>
       <c r="B384" t="str">
-        <v>BSXGR0010000.s.01</v>
+        <v>BSXSG0016400.s.02</v>
       </c>
       <c r="C384" t="str">
-        <v>GBC Chur</v>
+        <v>SCHR Buchs</v>
       </c>
       <c r="D384" t="str">
-        <v>Gewerbliche Berufsschule Chur</v>
+        <v>Schreinerfachschule</v>
       </c>
       <c r="E384" t="str">
-        <v/>
+        <v>Berufs- und Weiterbildungszentrum Buchs Sargans</v>
       </c>
       <c r="F384" t="str">
-        <v>info@gbchur.ch</v>
+        <v>buchs@schreinerfachschule.ch</v>
       </c>
       <c r="G384" t="str">
-        <v>081 254 45 16</v>
+        <v>058 228 21 36</v>
       </c>
       <c r="H384" t="str">
-        <v>https://www.gbchur.ch</v>
+        <v>https://www.vssm-sg.ch/de/vssm-sg/bildung/schreinerfachschule</v>
       </c>
       <c r="I384" t="str">
-        <v>Scalettastrasse</v>
+        <v>Hanflandstrasse</v>
       </c>
       <c r="J384" t="str">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="K384" t="str">
-        <v>7000</v>
+        <v>9470</v>
       </c>
       <c r="L384" t="str">
-        <v>Chur</v>
+        <v>Buchs SG</v>
       </c>
       <c r="M384" t="str">
-        <v>gr</v>
+        <v>sg</v>
       </c>
       <c r="N384" t="str">
         <v>false</v>
       </c>
       <c r="O384" t="str">
-        <v>46.856040954589844,9.5245943069458</v>
+        <v>47.17306137084961,9.471344947814941</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="str">
-        <v/>
+        <v>BSXGR0010000</v>
       </c>
       <c r="B385" t="str">
-        <v>BSXSZ0010100.s.01</v>
+        <v>BSXGR0010000.s.01</v>
       </c>
       <c r="C385" t="str">
-        <v>BBZ Pfäffikon SZ</v>
+        <v>GBC Chur</v>
       </c>
       <c r="D385" t="str">
-        <v>Berufsbildungszentrum Pfäffikon</v>
+        <v>Gewerbliche Berufsschule Chur</v>
       </c>
       <c r="E385" t="str">
         <v/>
       </c>
       <c r="F385" t="str">
-        <v>info@bbzp.ch</v>
+        <v>info@gbchur.ch</v>
       </c>
       <c r="G385" t="str">
-        <v>055 415 13 00</v>
+        <v>081 254 45 16</v>
       </c>
       <c r="H385" t="str">
-        <v>https://www.bbzp.ch</v>
+        <v>https://www.gbchur.ch</v>
       </c>
       <c r="I385" t="str">
-        <v>Schützenstrasse</v>
+        <v>Scalettastrasse</v>
       </c>
       <c r="J385" t="str">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="K385" t="str">
-        <v>8808</v>
+        <v>7000</v>
       </c>
       <c r="L385" t="str">
-        <v>Pfäffikon SZ</v>
+        <v>Chur</v>
       </c>
       <c r="M385" t="str">
-        <v>sz</v>
+        <v>gr</v>
       </c>
       <c r="N385" t="str">
         <v>false</v>
       </c>
       <c r="O385" t="str">
-        <v>47.200103759765625,8.786580085754395</v>
+        <v>46.856040954589844,9.5245943069458</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="str">
         <v/>
       </c>
       <c r="B386" t="str">
-        <v>BSXTG0011300.s.01</v>
+        <v>BSXSZ0010100.s.01</v>
       </c>
       <c r="C386" t="str">
-        <v>SBW Sport KV</v>
+        <v>BBZ Pfäffikon SZ</v>
       </c>
       <c r="D386" t="str">
-        <v>SBW SportKV</v>
+        <v>Berufsbildungszentrum Pfäffikon</v>
       </c>
       <c r="E386" t="str">
         <v/>
       </c>
       <c r="F386" t="str">
-        <v>orga.tcb@sbw.edu</v>
+        <v>info@bbzp.ch</v>
       </c>
       <c r="G386" t="str">
-        <v>071 544 20 10</v>
+        <v>055 415 13 00</v>
       </c>
       <c r="H386" t="str">
-        <v>https://www.talent-campus-bodensee.ch/</v>
+        <v>https://www.bbzp.ch</v>
       </c>
       <c r="I386" t="str">
-        <v>Seestrasse</v>
+        <v>Schützenstrasse</v>
       </c>
       <c r="J386" t="str">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="K386" t="str">
-        <v>8280</v>
+        <v>8808</v>
       </c>
       <c r="L386" t="str">
-        <v>Kreuzlingen</v>
+        <v>Pfäffikon SZ</v>
       </c>
       <c r="M386" t="str">
-        <v>tg</v>
+        <v>sz</v>
       </c>
       <c r="N386" t="str">
         <v>false</v>
       </c>
       <c r="O386" t="str">
-        <v>47.65449142456055,9.17806625366211</v>
+        <v>47.200103759765625,8.786580085754395</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="str">
-        <v>BSXZH0006000</v>
+        <v/>
       </c>
       <c r="B387" t="str">
-        <v>BSXZH0006000.s.01</v>
+        <v>BSXTG0011300.s.01</v>
       </c>
       <c r="C387" t="str">
-        <v>SfGZ</v>
+        <v>SBW Sport KV</v>
       </c>
       <c r="D387" t="str">
-        <v>Schule für Gestaltung Zürich</v>
+        <v>SBW SportKV</v>
       </c>
       <c r="E387" t="str">
         <v/>
       </c>
       <c r="F387" t="str">
-        <v>info@sfgz.ch</v>
+        <v>orga.tcb@sbw.edu</v>
       </c>
       <c r="G387" t="str">
-        <v>044 446 97 77</v>
+        <v>071 544 20 10</v>
       </c>
       <c r="H387" t="str">
-        <v>https://sfgz.ch/</v>
+        <v>https://www.talent-campus-bodensee.ch/</v>
       </c>
       <c r="I387" t="str">
-        <v>Ausstellungsstrasse</v>
+        <v>Seestrasse</v>
       </c>
       <c r="J387" t="str">
-        <v>104</v>
+        <v>7</v>
       </c>
       <c r="K387" t="str">
-        <v>8005</v>
+        <v>8280</v>
       </c>
       <c r="L387" t="str">
-        <v>Zürich</v>
+        <v>Kreuzlingen</v>
       </c>
       <c r="M387" t="str">
-        <v>zh</v>
+        <v>tg</v>
       </c>
       <c r="N387" t="str">
         <v>false</v>
       </c>
       <c r="O387" t="str">
-        <v>47.384910583496094,8.532937049865723</v>
+        <v>47.65449142456055,9.17806625366211</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="str">
-        <v>BSXZH0032600</v>
+        <v>BSXZH0006000</v>
       </c>
       <c r="B388" t="str">
-        <v>BSXZH0032600.s.01</v>
+        <v>BSXZH0006000.s.01</v>
       </c>
       <c r="C388" t="str">
-        <v xml:space="preserve">Berit </v>
+        <v>SfGZ</v>
       </c>
       <c r="D388" t="str">
-        <v>BERIT-EXBIT-Schulen</v>
+        <v>Schule für Gestaltung Zürich</v>
       </c>
       <c r="E388" t="str">
         <v/>
       </c>
       <c r="F388" t="str">
-        <v/>
+        <v>info@sfgz.ch</v>
       </c>
       <c r="G388" t="str">
-        <v>044 296 50 50</v>
+        <v>044 446 97 77</v>
       </c>
       <c r="H388" t="str">
-        <v>https://www.berit-exbit.ch/</v>
+        <v>https://sfgz.ch/</v>
       </c>
       <c r="I388" t="str">
-        <v>Militärstrasse</v>
+        <v>Ausstellungsstrasse</v>
       </c>
       <c r="J388" t="str">
-        <v>76</v>
+        <v>104</v>
       </c>
       <c r="K388" t="str">
-        <v>8004</v>
+        <v>8005</v>
       </c>
       <c r="L388" t="str">
         <v>Zürich</v>
       </c>
       <c r="M388" t="str">
         <v>zh</v>
       </c>
       <c r="N388" t="str">
         <v>false</v>
       </c>
       <c r="O388" t="str">
-        <v>47.378578186035156,8.530230522155762</v>
+        <v>47.384910583496094,8.532937049865723</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="str">
-        <v/>
+        <v>BSXZH0032600</v>
       </c>
       <c r="B389" t="str">
-        <v>BSXSG0011400.s.01</v>
+        <v>BSXZH0032600.s.01</v>
       </c>
       <c r="C389" t="str">
-        <v>BWZ/GBS Rapperswil</v>
+        <v xml:space="preserve">Berit </v>
       </c>
       <c r="D389" t="str">
-        <v>Berufs- und Weiterbildungszentrum Rapperswil-Jona</v>
+        <v>BERIT-EXBIT-Schulen</v>
       </c>
       <c r="E389" t="str">
         <v/>
       </c>
       <c r="F389" t="str">
-        <v>inf@bwz-rappi.ch</v>
+        <v/>
       </c>
       <c r="G389" t="str">
-        <v>058 228 20 00</v>
+        <v>044 296 50 50</v>
       </c>
       <c r="H389" t="str">
-        <v>https://www.bwz-rappi.ch</v>
+        <v>https://www.berit-exbit.ch/</v>
       </c>
       <c r="I389" t="str">
-        <v>Zürcherstrasse</v>
+        <v>Militärstrasse</v>
       </c>
       <c r="J389" t="str">
-        <v>1</v>
+        <v>76</v>
       </c>
       <c r="K389" t="str">
-        <v>8640</v>
+        <v>8004</v>
       </c>
       <c r="L389" t="str">
-        <v>Rapperswil SG</v>
+        <v>Zürich</v>
       </c>
       <c r="M389" t="str">
-        <v>sg</v>
+        <v>zh</v>
       </c>
       <c r="N389" t="str">
         <v>false</v>
       </c>
       <c r="O389" t="str">
-        <v>47.22911071777344,8.819524765014648</v>
+        <v>47.378578186035156,8.530230522155762</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="str">
-        <v>BSXSG0015200</v>
+        <v/>
       </c>
       <c r="B390" t="str">
-        <v>BSXSG0011400.s.02</v>
+        <v>BSXSG0011400.s.01</v>
       </c>
       <c r="C390" t="str">
-        <v>BWZ/VERK Rapperswil</v>
+        <v>BWZ/GBS Rapperswil</v>
       </c>
       <c r="D390" t="str">
         <v>Berufs- und Weiterbildungszentrum Rapperswil-Jona</v>
       </c>
       <c r="E390" t="str">
         <v/>
       </c>
       <c r="F390" t="str">
-        <v>info@bwz-rappi.ch</v>
+        <v>inf@bwz-rappi.ch</v>
       </c>
       <c r="G390" t="str">
         <v>058 228 20 00</v>
       </c>
       <c r="H390" t="str">
         <v>https://www.bwz-rappi.ch</v>
       </c>
       <c r="I390" t="str">
         <v>Zürcherstrasse</v>
       </c>
       <c r="J390" t="str">
-        <v>1+7</v>
+        <v>1</v>
       </c>
       <c r="K390" t="str">
         <v>8640</v>
       </c>
       <c r="L390" t="str">
         <v>Rapperswil SG</v>
       </c>
       <c r="M390" t="str">
         <v>sg</v>
       </c>
       <c r="N390" t="str">
         <v>false</v>
       </c>
       <c r="O390" t="str">
-        <v>47.229698181152344,8.818918228149414</v>
+        <v>47.22911071777344,8.819524765014648</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="str">
-        <v>BSXSG0013500</v>
+        <v>BSXSG0015200</v>
       </c>
       <c r="B391" t="str">
-        <v>BSXSG0011400.s.03</v>
+        <v>BSXSG0011400.s.02</v>
       </c>
       <c r="C391" t="str">
-        <v>BWZ/KV Rapperswil</v>
+        <v>BWZ/VERK Rapperswil</v>
       </c>
       <c r="D391" t="str">
         <v>Berufs- und Weiterbildungszentrum Rapperswil-Jona</v>
       </c>
       <c r="E391" t="str">
         <v/>
       </c>
       <c r="F391" t="str">
         <v>info@bwz-rappi.ch</v>
       </c>
       <c r="G391" t="str">
         <v>058 228 20 00</v>
       </c>
       <c r="H391" t="str">
         <v>https://www.bwz-rappi.ch</v>
       </c>
       <c r="I391" t="str">
         <v>Zürcherstrasse</v>
       </c>
       <c r="J391" t="str">
         <v>1+7</v>
       </c>
       <c r="K391" t="str">
         <v>8640</v>
       </c>
       <c r="L391" t="str">
         <v>Rapperswil SG</v>
       </c>
       <c r="M391" t="str">
         <v>sg</v>
       </c>
       <c r="N391" t="str">
         <v>false</v>
       </c>
       <c r="O391" t="str">
         <v>47.229698181152344,8.818918228149414</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="str">
-        <v/>
+        <v>BSXSG0013500</v>
       </c>
       <c r="B392" t="str">
-        <v>BSXSG0011500.s.01</v>
+        <v>BSXSG0011400.s.03</v>
       </c>
       <c r="C392" t="str">
-        <v>BWZT</v>
+        <v>BWZ/KV Rapperswil</v>
       </c>
       <c r="D392" t="str">
-        <v>Berufs- und Weiterbildungszentrum Toggenburg</v>
+        <v>Berufs- und Weiterbildungszentrum Rapperswil-Jona</v>
       </c>
       <c r="E392" t="str">
         <v/>
       </c>
       <c r="F392" t="str">
-        <v>info@bwzt.ch</v>
+        <v>info@bwz-rappi.ch</v>
       </c>
       <c r="G392" t="str">
-        <v>058 228 85 80</v>
+        <v>058 228 20 00</v>
       </c>
       <c r="H392" t="str">
-        <v>https://www.bwzt.ch</v>
+        <v>https://www.bwz-rappi.ch</v>
       </c>
       <c r="I392" t="str">
-        <v>Bahnhofstrasse</v>
+        <v>Zürcherstrasse</v>
       </c>
       <c r="J392" t="str">
-        <v>29</v>
+        <v>1+7</v>
       </c>
       <c r="K392" t="str">
-        <v>9630</v>
+        <v>8640</v>
       </c>
       <c r="L392" t="str">
-        <v>Wattwil</v>
+        <v>Rapperswil SG</v>
       </c>
       <c r="M392" t="str">
         <v>sg</v>
       </c>
       <c r="N392" t="str">
         <v>false</v>
       </c>
       <c r="O392" t="str">
-        <v>47.29821014404297,9.088826179504395</v>
+        <v>47.229698181152344,8.818918228149414</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="str">
         <v/>
       </c>
       <c r="B393" t="str">
-        <v>BSXSG0011500.s.02</v>
+        <v>BSXSG0011500.s.01</v>
       </c>
       <c r="C393" t="str">
-        <v/>
+        <v>BWZT</v>
       </c>
       <c r="D393" t="str">
-        <v>Berufs- und Weiterbildungszentrum Toggenburg Standort Lichtensteig</v>
+        <v>Berufs- und Weiterbildungszentrum Toggenburg</v>
       </c>
       <c r="E393" t="str">
         <v/>
       </c>
       <c r="F393" t="str">
         <v>info@bwzt.ch</v>
       </c>
       <c r="G393" t="str">
         <v>058 228 85 80</v>
       </c>
       <c r="H393" t="str">
         <v>https://www.bwzt.ch</v>
       </c>
       <c r="I393" t="str">
-        <v>Bürgistrasse</v>
+        <v>Bahnhofstrasse</v>
       </c>
       <c r="J393" t="str">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="K393" t="str">
-        <v/>
+        <v>9630</v>
       </c>
       <c r="L393" t="str">
-        <v>Lichtensteig</v>
+        <v>Wattwil</v>
       </c>
       <c r="M393" t="str">
         <v>sg</v>
       </c>
       <c r="N393" t="str">
         <v>false</v>
       </c>
       <c r="O393" t="str">
-        <v>47.32452673455808,9.090008999452827</v>
+        <v>47.29821014404297,9.088826179504395</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="str">
-        <v>BSXVD9902903</v>
+        <v/>
       </c>
       <c r="B394" t="str">
-        <v>BSXVD0002900.s.03</v>
+        <v>BSXSG0011500.s.02</v>
       </c>
       <c r="C394" t="str">
-        <v>CPNV- Ste-Croix</v>
+        <v/>
       </c>
       <c r="D394" t="str">
-        <v>Centre professionnel du Nord Vaudois - Sainte-Croix</v>
+        <v>Berufs- und Weiterbildungszentrum Toggenburg Standort Lichtensteig</v>
       </c>
       <c r="E394" t="str">
         <v/>
       </c>
       <c r="F394" t="str">
-        <v>sc.cpnv@vd.ch</v>
+        <v>info@bwzt.ch</v>
       </c>
       <c r="G394" t="str">
-        <v>024 557 60 70</v>
+        <v>058 228 85 80</v>
       </c>
       <c r="H394" t="str">
-        <v>https://www.cpnv.ch</v>
+        <v>https://www.bwzt.ch</v>
       </c>
       <c r="I394" t="str">
-        <v>Avenue de la Gare</v>
+        <v>Bürgistrasse</v>
       </c>
       <c r="J394" t="str">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="K394" t="str">
-        <v>1450</v>
+        <v/>
       </c>
       <c r="L394" t="str">
-        <v>Ste-Croix</v>
+        <v>Lichtensteig</v>
       </c>
       <c r="M394" t="str">
-        <v>vd</v>
+        <v>sg</v>
       </c>
       <c r="N394" t="str">
         <v>false</v>
       </c>
       <c r="O394" t="str">
-        <v>46.821353912353516,6.500144004821777</v>
+        <v>47.32452673455808,9.090008999452827</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="str">
-        <v>BSXVD0009000</v>
+        <v>BSXVD9902903</v>
       </c>
       <c r="B395" t="str">
-        <v>BSXVD0002900.s.02</v>
+        <v>BSXVD0002900.s.03</v>
       </c>
       <c r="C395" t="str">
-        <v>CPNV - Payerne</v>
+        <v>CPNV- Ste-Croix</v>
       </c>
       <c r="D395" t="str">
-        <v>Centre professionnel du Nord Vaudois - Payerne</v>
+        <v>Centre professionnel du Nord Vaudois - Sainte-Croix</v>
       </c>
       <c r="E395" t="str">
         <v/>
       </c>
       <c r="F395" t="str">
-        <v>pa.cpnv@vd.ch</v>
+        <v>sc.cpnv@vd.ch</v>
       </c>
       <c r="G395" t="str">
-        <v>026 557 38 50</v>
+        <v>024 557 60 70</v>
       </c>
       <c r="H395" t="str">
         <v>https://www.cpnv.ch</v>
       </c>
       <c r="I395" t="str">
-        <v>Rue du Châtelard</v>
+        <v>Avenue de la Gare</v>
       </c>
       <c r="J395" t="str">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="K395" t="str">
-        <v>1530</v>
+        <v>1450</v>
       </c>
       <c r="L395" t="str">
-        <v>Payerne</v>
+        <v>Ste-Croix</v>
       </c>
       <c r="M395" t="str">
         <v>vd</v>
       </c>
       <c r="N395" t="str">
         <v>false</v>
       </c>
       <c r="O395" t="str">
-        <v>46.81840515136719,6.934828281402588</v>
+        <v>46.821353912353516,6.500144004821777</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="str">
-        <v>BSXVD9902904</v>
+        <v>BSXVD0009000</v>
       </c>
       <c r="B396" t="str">
-        <v>BSXVD0002900.s.04</v>
+        <v>BSXVD0002900.s.02</v>
       </c>
       <c r="C396" t="str">
-        <v>CPNV - César-Roux</v>
+        <v>CPNV - Payerne</v>
       </c>
       <c r="D396" t="str">
-        <v>Centre professionnel du Nord Vaudois - César-Roux</v>
+        <v>Centre professionnel du Nord Vaudois - Payerne</v>
       </c>
       <c r="E396" t="str">
         <v/>
       </c>
       <c r="F396" t="str">
-        <v>epcr.cpnv@vd.ch</v>
+        <v>pa.cpnv@vd.ch</v>
       </c>
       <c r="G396" t="str">
-        <v>021 316 11 11</v>
+        <v>026 557 38 50</v>
       </c>
       <c r="H396" t="str">
         <v>https://www.cpnv.ch</v>
       </c>
       <c r="I396" t="str">
-        <v>Rue César-Roux</v>
+        <v>Rue du Châtelard</v>
       </c>
       <c r="J396" t="str">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="K396" t="str">
-        <v>1005</v>
+        <v>1530</v>
       </c>
       <c r="L396" t="str">
-        <v>Lausanne</v>
+        <v>Payerne</v>
       </c>
       <c r="M396" t="str">
         <v>vd</v>
       </c>
       <c r="N396" t="str">
         <v>false</v>
       </c>
       <c r="O396" t="str">
-        <v>46.524837493896484,6.637421607971191</v>
+        <v>46.81840515136719,6.934828281402588</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="str">
-        <v/>
+        <v>BSXVD9902904</v>
       </c>
       <c r="B397" t="str">
-        <v>BSXVD0002900.s.01</v>
+        <v>BSXVD0002900.s.04</v>
       </c>
       <c r="C397" t="str">
-        <v>CPNV - Yverdon</v>
+        <v>CPNV - César-Roux</v>
       </c>
       <c r="D397" t="str">
-        <v>Centre professionnel du Nord Vaudois - Yverdon</v>
+        <v>Centre professionnel du Nord Vaudois - César-Roux</v>
       </c>
       <c r="E397" t="str">
         <v/>
       </c>
       <c r="F397" t="str">
-        <v>secretariat.cpnv@vd.ch</v>
+        <v>epcr.cpnv@vd.ch</v>
       </c>
       <c r="G397" t="str">
-        <v>024 557 72 77</v>
+        <v>021 316 11 11</v>
       </c>
       <c r="H397" t="str">
         <v>https://www.cpnv.ch</v>
       </c>
       <c r="I397" t="str">
-        <v>Roger-de-Guimps</v>
+        <v>Rue César-Roux</v>
       </c>
       <c r="J397" t="str">
-        <v>41</v>
+        <v>2</v>
       </c>
       <c r="K397" t="str">
-        <v>1400</v>
+        <v>1005</v>
       </c>
       <c r="L397" t="str">
-        <v>Yverdon-les-Bains</v>
+        <v>Lausanne</v>
       </c>
       <c r="M397" t="str">
         <v>vd</v>
       </c>
       <c r="N397" t="str">
         <v>false</v>
       </c>
       <c r="O397" t="str">
-        <v>46.77369689941406,6.634331226348877</v>
+        <v>46.524837493896484,6.637421607971191</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="str">
         <v/>
       </c>
       <c r="B398" t="str">
-        <v>BSXLU0087800.s.01</v>
+        <v>BSXVD0002900.s.01</v>
       </c>
       <c r="C398" t="str">
-        <v>SWS Luzern</v>
+        <v>CPNV - Yverdon</v>
       </c>
       <c r="D398" t="str">
-        <v>SWS Schulen für Wirtschaft &amp; Sprachen Luzern</v>
+        <v>Centre professionnel du Nord Vaudois - Yverdon</v>
       </c>
       <c r="E398" t="str">
         <v/>
       </c>
       <c r="F398" t="str">
-        <v>info@sws-weiterbildung.ch</v>
+        <v>secretariat.cpnv@vd.ch</v>
       </c>
       <c r="G398" t="str">
-        <v>052 212 38 22</v>
+        <v>024 557 72 77</v>
       </c>
       <c r="H398" t="str">
-        <v>https://www.sws-weiterbildung.ch/</v>
+        <v>https://www.cpnv.ch</v>
       </c>
       <c r="I398" t="str">
-        <v>Zentralstrasse</v>
+        <v>Roger-de-Guimps</v>
       </c>
       <c r="J398" t="str">
-        <v>5</v>
+        <v>41</v>
       </c>
       <c r="K398" t="str">
-        <v>8090</v>
+        <v>1400</v>
       </c>
       <c r="L398" t="str">
-        <v>Luzern</v>
+        <v>Yverdon-les-Bains</v>
       </c>
       <c r="M398" t="str">
-        <v>lu</v>
+        <v>vd</v>
       </c>
       <c r="N398" t="str">
         <v>false</v>
       </c>
       <c r="O398" t="str">
-        <v>47.04992909319399,8.309472069861187</v>
+        <v>46.77369689941406,6.634331226348877</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="str">
-        <v>BSXZH0002500</v>
+        <v/>
       </c>
       <c r="B399" t="str">
-        <v>BSXZH0002500.s.01</v>
+        <v>BSXLU0087800.s.01</v>
       </c>
       <c r="C399" t="str">
-        <v>BSDPZ Zürich</v>
+        <v>SWS Luzern</v>
       </c>
       <c r="D399" t="str">
-        <v>Berufsschule für Detailhandel und Pharmazie Zürich</v>
+        <v>SWS Schulen für Wirtschaft &amp; Sprachen Luzern</v>
       </c>
       <c r="E399" t="str">
         <v/>
       </c>
       <c r="F399" t="str">
-        <v>sekretariat.dpz@edu.zh.ch</v>
+        <v>info@sws-weiterbildung.ch</v>
       </c>
       <c r="G399" t="str">
-        <v>044 368 27 00</v>
+        <v>052 212 38 22</v>
       </c>
       <c r="H399" t="str">
-        <v>https://bsdpz.ch/</v>
+        <v>https://www.sws-weiterbildung.ch/</v>
       </c>
       <c r="I399" t="str">
-        <v>Niklausstrasse</v>
+        <v>Zentralstrasse</v>
       </c>
       <c r="J399" t="str">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="K399" t="str">
         <v>8090</v>
       </c>
       <c r="L399" t="str">
-        <v>Zürich</v>
+        <v>Luzern</v>
       </c>
       <c r="M399" t="str">
-        <v>zh</v>
+        <v>lu</v>
       </c>
       <c r="N399" t="str">
         <v>false</v>
       </c>
       <c r="O399" t="str">
-        <v>47.38628005981445,8.539347648620605</v>
+        <v>47.04992909319399,8.309472069861187</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="str">
-        <v>BSXZH0040000</v>
+        <v>BSXZH0002500</v>
       </c>
       <c r="B400" t="str">
-        <v>BSXZH0002500.s.02</v>
+        <v>BSXZH0002500.s.01</v>
       </c>
       <c r="C400" t="str">
-        <v>BSDPZ</v>
+        <v>BSDPZ Zürich</v>
       </c>
       <c r="D400" t="str">
-        <v>Berufsschule für Detailhandel und Pharmazie Zürich Standort Herostrasse</v>
+        <v>Berufsschule für Detailhandel und Pharmazie Zürich</v>
       </c>
       <c r="E400" t="str">
         <v/>
       </c>
       <c r="F400" t="str">
         <v>sekretariat.dpz@edu.zh.ch</v>
       </c>
       <c r="G400" t="str">
         <v>044 368 27 00</v>
       </c>
       <c r="H400" t="str">
         <v>https://bsdpz.ch/</v>
       </c>
       <c r="I400" t="str">
-        <v>Herostrasse</v>
+        <v>Niklausstrasse</v>
       </c>
       <c r="J400" t="str">
         <v>16</v>
       </c>
       <c r="K400" t="str">
-        <v>8048</v>
+        <v>8090</v>
       </c>
       <c r="L400" t="str">
         <v>Zürich</v>
       </c>
       <c r="M400" t="str">
         <v>zh</v>
       </c>
       <c r="N400" t="str">
         <v>false</v>
       </c>
       <c r="O400" t="str">
-        <v>47.3929328918457,8.486472129821777</v>
+        <v>47.38628005981445,8.539347648620605</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="str">
-        <v>BSXTI0009800</v>
+        <v>BSXZH0040000</v>
       </c>
       <c r="B401" t="str">
-        <v>BSXTI0009800.s.01</v>
+        <v>BSXZH0002500.s.02</v>
       </c>
       <c r="C401" t="str">
-        <v>SSSE Bellinzona</v>
+        <v>BSDPZ</v>
       </c>
       <c r="D401" t="str">
-        <v>Scuola specializzata superiore di economia</v>
+        <v>Berufsschule für Detailhandel und Pharmazie Zürich Standort Herostrasse</v>
       </c>
       <c r="E401" t="str">
-        <v>Informatica di gestione e economia</v>
+        <v/>
       </c>
       <c r="F401" t="str">
-        <v>decs-ssse@edu.ti.ch</v>
+        <v>sekretariat.dpz@edu.zh.ch</v>
       </c>
       <c r="G401" t="str">
-        <v>091 814 65 91</v>
+        <v>044 368 27 00</v>
       </c>
       <c r="H401" t="str">
-        <v>https://www.ssig.ch</v>
+        <v>https://bsdpz.ch/</v>
       </c>
       <c r="I401" t="str">
-        <v>Viale Stefano Franscini</v>
+        <v>Herostrasse</v>
       </c>
       <c r="J401" t="str">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="K401" t="str">
-        <v>6500</v>
+        <v>8048</v>
       </c>
       <c r="L401" t="str">
-        <v>Bellinzona</v>
+        <v>Zürich</v>
       </c>
       <c r="M401" t="str">
-        <v>ti</v>
+        <v>zh</v>
       </c>
       <c r="N401" t="str">
         <v>false</v>
       </c>
       <c r="O401" t="str">
-        <v>46.1945915222168,9.01243782043457</v>
+        <v>47.3929328918457,8.486472129821777</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="str">
-        <v/>
+        <v>BSXTI0009800</v>
       </c>
       <c r="B402" t="str">
-        <v>BSXBS0010100.s.01</v>
+        <v>BSXTI0009800.s.01</v>
       </c>
       <c r="C402" t="str">
-        <v>BFS Basel</v>
+        <v>SSSE Bellinzona</v>
       </c>
       <c r="D402" t="str">
-        <v>Berufsfachschule Basel</v>
+        <v>Scuola specializzata superiore di economia</v>
       </c>
       <c r="E402" t="str">
-        <v/>
+        <v>Informatica di gestione e economia</v>
       </c>
       <c r="F402" t="str">
-        <v>bfs@edubs.ch</v>
+        <v>decs-ssse@edu.ti.ch</v>
       </c>
       <c r="G402" t="str">
-        <v>061 267 55 00</v>
+        <v>091 814 65 91</v>
       </c>
       <c r="H402" t="str">
-        <v>https://www.bfsbs.ch</v>
+        <v>https://www.ssig.ch</v>
       </c>
       <c r="I402" t="str">
-        <v>Kohlenberggasse</v>
+        <v>Viale Stefano Franscini</v>
       </c>
       <c r="J402" t="str">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="K402" t="str">
-        <v>4001</v>
+        <v>6500</v>
       </c>
       <c r="L402" t="str">
-        <v>Basel</v>
+        <v>Bellinzona</v>
       </c>
       <c r="M402" t="str">
-        <v>bs</v>
+        <v>ti</v>
       </c>
       <c r="N402" t="str">
         <v>false</v>
       </c>
       <c r="O402" t="str">
-        <v>47.55316925048828,7.588014125823975</v>
+        <v>46.1945915222168,9.01243782043457</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="str">
         <v/>
       </c>
       <c r="B403" t="str">
-        <v>BSXGE0056200.s.01</v>
+        <v>BSXBS0010100.s.01</v>
       </c>
       <c r="C403" t="str">
-        <v>EC André-Chavanne</v>
+        <v>BFS Basel</v>
       </c>
       <c r="D403" t="str">
-        <v>Ecole de commerce André-Chavanne</v>
+        <v>Berufsfachschule Basel</v>
       </c>
       <c r="E403" t="str">
         <v/>
       </c>
       <c r="F403" t="str">
-        <v/>
+        <v>bfs@edubs.ch</v>
       </c>
       <c r="G403" t="str">
-        <v>022 388 37 00</v>
+        <v>061 267 55 00</v>
       </c>
       <c r="H403" t="str">
-        <v/>
+        <v>https://www.bfsbs.ch</v>
       </c>
       <c r="I403" t="str">
-        <v>Avenue de Trembley</v>
+        <v>Kohlenberggasse</v>
       </c>
       <c r="J403" t="str">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="K403" t="str">
-        <v>1211</v>
+        <v>4001</v>
       </c>
       <c r="L403" t="str">
-        <v>Genève 28</v>
+        <v>Basel</v>
       </c>
       <c r="M403" t="str">
-        <v>ge</v>
+        <v>bs</v>
       </c>
       <c r="N403" t="str">
         <v>false</v>
       </c>
       <c r="O403" t="str">
-        <v>46.222033575408524,6.120317510653622</v>
+        <v>47.55316925048828,7.588014125823975</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="str">
-        <v>BSXBL0011100</v>
+        <v/>
       </c>
       <c r="B404" t="str">
-        <v>BSXBL0011100.s.01</v>
+        <v>BSXGE0056200.s.01</v>
       </c>
       <c r="C404" t="str">
-        <v>kvBL</v>
+        <v>EC André-Chavanne</v>
       </c>
       <c r="D404" t="str">
-        <v>Schulen kvBL</v>
+        <v>Ecole de commerce André-Chavanne</v>
       </c>
       <c r="E404" t="str">
-        <v>Standort Liestal</v>
+        <v/>
       </c>
       <c r="F404" t="str">
-        <v>liestal@kvbl.ch</v>
+        <v/>
       </c>
       <c r="G404" t="str">
-        <v>061 926 25 00</v>
+        <v>022 388 37 00</v>
       </c>
       <c r="H404" t="str">
-        <v>https://www.kvbl.ch</v>
+        <v/>
       </c>
       <c r="I404" t="str">
-        <v>Obergestadeckweg</v>
+        <v>Avenue de Trembley</v>
       </c>
       <c r="J404" t="str">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="K404" t="str">
-        <v>4410</v>
+        <v>1211</v>
       </c>
       <c r="L404" t="str">
-        <v>Liestal</v>
+        <v>Genève 28</v>
       </c>
       <c r="M404" t="str">
-        <v>bl</v>
+        <v>ge</v>
       </c>
       <c r="N404" t="str">
         <v>false</v>
       </c>
       <c r="O404" t="str">
-        <v>47.48516445433095,7.737005925105132</v>
+        <v>46.222033575408524,6.120317510653622</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="str">
-        <v>BSXBL0011300</v>
+        <v>BSXBL0011100</v>
       </c>
       <c r="B405" t="str">
-        <v>BSXBL0011100.s.02</v>
+        <v>BSXBL0011100.s.01</v>
       </c>
       <c r="C405" t="str">
         <v>kvBL</v>
       </c>
       <c r="D405" t="str">
         <v>Schulen kvBL</v>
       </c>
       <c r="E405" t="str">
-        <v>Standort Reinach</v>
+        <v>Standort Liestal</v>
       </c>
       <c r="F405" t="str">
-        <v>reinach@kvbl.ch</v>
+        <v>liestal@kvbl.ch</v>
       </c>
       <c r="G405" t="str">
-        <v>061 717 18 18</v>
+        <v>061 926 25 00</v>
       </c>
       <c r="H405" t="str">
         <v>https://www.kvbl.ch</v>
       </c>
       <c r="I405" t="str">
-        <v>Weiermattstrasse</v>
+        <v>Obergestadeckweg</v>
       </c>
       <c r="J405" t="str">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="K405" t="str">
-        <v>4153</v>
+        <v>4410</v>
       </c>
       <c r="L405" t="str">
-        <v>Reinach BL</v>
+        <v>Liestal</v>
       </c>
       <c r="M405" t="str">
         <v>bl</v>
       </c>
       <c r="N405" t="str">
         <v>false</v>
       </c>
       <c r="O405" t="str">
-        <v>47.4968147277832,7.591800212860107</v>
+        <v>47.48516445433095,7.737005925105132</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="str">
-        <v/>
+        <v>BSXBL0011300</v>
       </c>
       <c r="B406" t="str">
-        <v>BSXSH0010100.s.01</v>
+        <v>BSXBL0011100.s.02</v>
       </c>
       <c r="C406" t="str">
-        <v>HKV Schaffhausen</v>
+        <v>kvBL</v>
       </c>
       <c r="D406" t="str">
-        <v>Handelsschule KV Schaffhausen</v>
+        <v>Schulen kvBL</v>
       </c>
       <c r="E406" t="str">
-        <v/>
+        <v>Standort Reinach</v>
       </c>
       <c r="F406" t="str">
-        <v>info@hkv-sh.ch</v>
+        <v>reinach@kvbl.ch</v>
       </c>
       <c r="G406" t="str">
-        <v>052 630 79 00</v>
+        <v>061 717 18 18</v>
       </c>
       <c r="H406" t="str">
-        <v>https://www.hkv-sh.ch</v>
+        <v>https://www.kvbl.ch</v>
       </c>
       <c r="I406" t="str">
-        <v>Baumgartenstrasse</v>
+        <v>Weiermattstrasse</v>
       </c>
       <c r="J406" t="str">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="K406" t="str">
-        <v>8201</v>
+        <v>4153</v>
       </c>
       <c r="L406" t="str">
-        <v>Schaffhausen</v>
+        <v>Reinach BL</v>
       </c>
       <c r="M406" t="str">
-        <v>sh</v>
+        <v>bl</v>
       </c>
       <c r="N406" t="str">
         <v>false</v>
       </c>
       <c r="O406" t="str">
-        <v>47.69462585449219,8.637624740600586</v>
+        <v>47.4968147277832,7.591800212860107</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="str">
         <v/>
       </c>
       <c r="B407" t="str">
-        <v>BSXGE0067600.s.01</v>
+        <v>BSXSH0010100.s.01</v>
       </c>
       <c r="C407" t="str">
-        <v>CFP-Santé-Social</v>
+        <v>HKV Schaffhausen</v>
       </c>
       <c r="D407" t="str">
-        <v>Centre de formation professionnelle - Santé-Social - Ecole d'assistant.e socio-éducatif.ve</v>
+        <v>Handelsschule KV Schaffhausen</v>
       </c>
       <c r="E407" t="str">
         <v/>
       </c>
       <c r="F407" t="str">
-        <v/>
+        <v>info@hkv-sh.ch</v>
       </c>
       <c r="G407" t="str">
-        <v>022 388 72 80</v>
+        <v>052 630 79 00</v>
       </c>
       <c r="H407" t="str">
-        <v/>
+        <v>https://www.hkv-sh.ch</v>
       </c>
       <c r="I407" t="str">
-        <v>Rue des Caroubiers</v>
+        <v>Baumgartenstrasse</v>
       </c>
       <c r="J407" t="str">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="K407" t="str">
-        <v>1227</v>
+        <v>8201</v>
       </c>
       <c r="L407" t="str">
-        <v>Carouge</v>
+        <v>Schaffhausen</v>
       </c>
       <c r="M407" t="str">
-        <v>ge</v>
+        <v>sh</v>
       </c>
       <c r="N407" t="str">
         <v>false</v>
       </c>
       <c r="O407" t="str">
-        <v>46.185848236083984,6.134190559387207</v>
+        <v>47.69462585449219,8.637624740600586</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="str">
         <v/>
       </c>
       <c r="B408" t="str">
-        <v>BSXGE0068500.s.01</v>
+        <v>BSXGE0067600.s.01</v>
       </c>
       <c r="C408" t="str">
-        <v>CFP Santé</v>
+        <v>CFP-Santé-Social</v>
       </c>
       <c r="D408" t="str">
-        <v>Ecole d'assistant-e-s en soins et en santé communautaire</v>
+        <v>Centre de formation professionnelle - Santé-Social - Ecole d'assistant.e socio-éducatif.ve</v>
       </c>
       <c r="E408" t="str">
         <v/>
       </c>
       <c r="F408" t="str">
-        <v>assc@etat.ge.ch</v>
+        <v/>
       </c>
       <c r="G408" t="str">
-        <v>022 388 57 50</v>
+        <v>022 388 72 80</v>
       </c>
       <c r="H408" t="str">
-        <v>https://edu.ge.ch/secondaire2/ecaso/accueil</v>
+        <v/>
       </c>
       <c r="I408" t="str">
-        <v>Boulevard de la Cluse</v>
+        <v>Rue des Caroubiers</v>
       </c>
       <c r="J408" t="str">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="K408" t="str">
-        <v>1205</v>
+        <v>1227</v>
       </c>
       <c r="L408" t="str">
-        <v>Genève</v>
+        <v>Carouge</v>
       </c>
       <c r="M408" t="str">
         <v>ge</v>
       </c>
       <c r="N408" t="str">
         <v>false</v>
       </c>
       <c r="O408" t="str">
-        <v>46.1885986328125,6.144690036773682</v>
+        <v>46.185848236083984,6.134190559387207</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="str">
         <v/>
       </c>
       <c r="B409" t="str">
-        <v>BSXVD0002100.s.01</v>
+        <v>BSXGE0068500.s.01</v>
       </c>
       <c r="C409" t="str">
-        <v>EPCA</v>
+        <v>CFP Santé</v>
       </c>
       <c r="D409" t="str">
-        <v>Ecole professionnelle du Chablais</v>
+        <v>Ecole d'assistant-e-s en soins et en santé communautaire</v>
       </c>
       <c r="E409" t="str">
         <v/>
       </c>
       <c r="F409" t="str">
-        <v>secretariat.epca@vd.ch</v>
+        <v>assc@etat.ge.ch</v>
       </c>
       <c r="G409" t="str">
-        <v>024 557 79 39</v>
+        <v>022 388 57 50</v>
       </c>
       <c r="H409" t="str">
-        <v>https://www.epca.ch</v>
+        <v>https://edu.ge.ch/secondaire2/ecaso/accueil</v>
       </c>
       <c r="I409" t="str">
-        <v>Avenue des Marronniers</v>
+        <v>Boulevard de la Cluse</v>
       </c>
       <c r="J409" t="str">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="K409" t="str">
-        <v>1860</v>
+        <v>1205</v>
       </c>
       <c r="L409" t="str">
-        <v>Aigle</v>
+        <v>Genève</v>
       </c>
       <c r="M409" t="str">
-        <v>vd</v>
+        <v>ge</v>
       </c>
       <c r="N409" t="str">
         <v>false</v>
       </c>
       <c r="O409" t="str">
-        <v>46.31602478027344,6.966814994812012</v>
+        <v>46.1885986328125,6.144690036773682</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="str">
-        <v>BSXTI9910402</v>
+        <v/>
       </c>
       <c r="B410" t="str">
-        <v>BSXTI0010400.s.02</v>
+        <v>BSXVD0002100.s.01</v>
       </c>
       <c r="C410" t="str">
-        <v>Gruppo Sant'Anna</v>
+        <v>EPCA</v>
       </c>
       <c r="D410" t="str">
-        <v>Istituto Sant'Anna e Scuole Associate</v>
+        <v>Ecole professionnelle du Chablais</v>
       </c>
       <c r="E410" t="str">
-        <v>Santa Caterina-Scuola La Commerciale</v>
+        <v/>
       </c>
       <c r="F410" t="str">
-        <v>info@istitutosantacaterina.ch</v>
+        <v>secretariat.epca@vd.ch</v>
       </c>
       <c r="G410" t="str">
-        <v>091 751 17 84</v>
+        <v>024 557 79 39</v>
       </c>
       <c r="H410" t="str">
-        <v>https://istitutosantanna.ch/</v>
+        <v>https://www.epca.ch</v>
       </c>
       <c r="I410" t="str">
-        <v>Via Santa Caterina</v>
+        <v>Avenue des Marronniers</v>
       </c>
       <c r="J410" t="str">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="K410" t="str">
-        <v>6600</v>
+        <v>1860</v>
       </c>
       <c r="L410" t="str">
-        <v>Locarno</v>
+        <v>Aigle</v>
       </c>
       <c r="M410" t="str">
-        <v>ti</v>
+        <v>vd</v>
       </c>
       <c r="N410" t="str">
         <v>false</v>
       </c>
       <c r="O410" t="str">
-        <v>46.17068821768872,8.797611039486837</v>
+        <v>46.31602478027344,6.966814994812012</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="str">
-        <v>BSXTI9910403</v>
+        <v>BSXTI9910402</v>
       </c>
       <c r="B411" t="str">
-        <v>BSXTI0010400.s.03</v>
+        <v>BSXTI0010400.s.02</v>
       </c>
       <c r="C411" t="str">
         <v>Gruppo Sant'Anna</v>
       </c>
       <c r="D411" t="str">
         <v>Istituto Sant'Anna e Scuole Associate</v>
       </c>
       <c r="E411" t="str">
-        <v>Sant'Anna-Scuola La Commerciale</v>
+        <v>Santa Caterina-Scuola La Commerciale</v>
       </c>
       <c r="F411" t="str">
-        <v>info@istitutosantanna.ch</v>
+        <v>info@istitutosantacaterina.ch</v>
       </c>
       <c r="G411" t="str">
-        <v>091 923 91 50</v>
+        <v>091 751 17 84</v>
       </c>
       <c r="H411" t="str">
         <v>https://istitutosantanna.ch/</v>
       </c>
       <c r="I411" t="str">
-        <v>Via Nassa</v>
+        <v>Via Santa Caterina</v>
       </c>
       <c r="J411" t="str">
-        <v>31</v>
+        <v>4</v>
       </c>
       <c r="K411" t="str">
-        <v>6900</v>
+        <v>6600</v>
       </c>
       <c r="L411" t="str">
-        <v>Lugano</v>
+        <v>Locarno</v>
       </c>
       <c r="M411" t="str">
         <v>ti</v>
       </c>
       <c r="N411" t="str">
         <v>false</v>
       </c>
       <c r="O411" t="str">
-        <v>46.0006804681441,8.949403424137994</v>
+        <v>46.17068821768872,8.797611039486837</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="str">
-        <v>BSXTI0010400</v>
+        <v>BSXTI9910403</v>
       </c>
       <c r="B412" t="str">
-        <v>BSXTI0010400.s.01</v>
+        <v>BSXTI0010400.s.03</v>
       </c>
       <c r="C412" t="str">
         <v>Gruppo Sant'Anna</v>
       </c>
       <c r="D412" t="str">
         <v>Istituto Sant'Anna e Scuole Associate</v>
       </c>
       <c r="E412" t="str">
-        <v>Scuola La Commerciale</v>
+        <v>Sant'Anna-Scuola La Commerciale</v>
       </c>
       <c r="F412" t="str">
-        <v>info@istitutosantacaterina.ch</v>
+        <v>info@istitutosantanna.ch</v>
       </c>
       <c r="G412" t="str">
-        <v>091 825 25 85</v>
+        <v>091 923 91 50</v>
       </c>
       <c r="H412" t="str">
         <v>https://istitutosantanna.ch/</v>
       </c>
       <c r="I412" t="str">
-        <v>Via Codeborgo</v>
+        <v>Via Nassa</v>
       </c>
       <c r="J412" t="str">
-        <v>1</v>
+        <v>31</v>
       </c>
       <c r="K412" t="str">
-        <v>6500</v>
+        <v>6900</v>
       </c>
       <c r="L412" t="str">
-        <v>Bellinzona</v>
+        <v>Lugano</v>
       </c>
       <c r="M412" t="str">
         <v>ti</v>
       </c>
       <c r="N412" t="str">
         <v>false</v>
       </c>
       <c r="O412" t="str">
-        <v>46.19235019062393,9.023258570171038</v>
+        <v>46.0006804681441,8.949403424137994</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="str">
-        <v/>
+        <v>BSXTI0010400</v>
       </c>
       <c r="B413" t="str">
-        <v>BSXGE0068900.s.01</v>
+        <v>BSXTI0010400.s.01</v>
       </c>
       <c r="C413" t="str">
-        <v>CFPSHR</v>
+        <v>Gruppo Sant'Anna</v>
       </c>
       <c r="D413" t="str">
-        <v>Centre de Formation Professionnelle Services et Hôtellerie / Restauration</v>
+        <v>Istituto Sant'Anna e Scuole Associate</v>
       </c>
       <c r="E413" t="str">
-        <v/>
+        <v>Scuola La Commerciale</v>
       </c>
       <c r="F413" t="str">
-        <v/>
+        <v>info@istitutosantacaterina.ch</v>
       </c>
       <c r="G413" t="str">
-        <v>022 388 41 90</v>
+        <v>091 825 25 85</v>
       </c>
       <c r="H413" t="str">
-        <v/>
+        <v>https://istitutosantanna.ch/</v>
       </c>
       <c r="I413" t="str">
-        <v>Avenue de la Roseraie</v>
+        <v>Via Codeborgo</v>
       </c>
       <c r="J413" t="str">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="K413" t="str">
-        <v>1205</v>
+        <v>6500</v>
       </c>
       <c r="L413" t="str">
-        <v>Genève</v>
+        <v>Bellinzona</v>
       </c>
       <c r="M413" t="str">
-        <v>ge</v>
+        <v>ti</v>
       </c>
       <c r="N413" t="str">
         <v>false</v>
       </c>
       <c r="O413" t="str">
-        <v>46.187828063964844,6.147933483123779</v>
+        <v>46.19235019062393,9.023258570171038</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="str">
         <v/>
       </c>
       <c r="B414" t="str">
-        <v>BSXSG0018100.s.01</v>
+        <v>BSXGE0068900.s.01</v>
       </c>
       <c r="C414" t="str">
-        <v>United St. Gallen</v>
+        <v>CFPSHR</v>
       </c>
       <c r="D414" t="str">
-        <v xml:space="preserve">UNITED School of Sports AG  </v>
+        <v>Centre de Formation Professionnelle Services et Hôtellerie / Restauration</v>
       </c>
       <c r="E414" t="str">
         <v/>
       </c>
       <c r="F414" t="str">
-        <v>info@unitedschool.ch</v>
+        <v/>
       </c>
       <c r="G414" t="str">
-        <v>071 220 94 70</v>
+        <v>022 388 41 90</v>
       </c>
       <c r="H414" t="str">
-        <v>https://unitedschool.ch/standorte/st-gallen/</v>
+        <v/>
       </c>
       <c r="I414" t="str">
-        <v>St. Leonhard-Strasse</v>
+        <v>Avenue de la Roseraie</v>
       </c>
       <c r="J414" t="str">
-        <v>76</v>
+        <v>25</v>
       </c>
       <c r="K414" t="str">
-        <v>9000</v>
+        <v>1205</v>
       </c>
       <c r="L414" t="str">
-        <v>St. Gallen</v>
+        <v>Genève</v>
       </c>
       <c r="M414" t="str">
-        <v>sg</v>
+        <v>ge</v>
       </c>
       <c r="N414" t="str">
         <v>false</v>
       </c>
       <c r="O414" t="str">
-        <v>47.42117970121603,9.365045636476854</v>
+        <v>46.187828063964844,6.147933483123779</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="str">
         <v/>
       </c>
       <c r="B415" t="str">
-        <v>BSXSO0012800.s.01</v>
+        <v>BSXSG0018100.s.01</v>
       </c>
       <c r="C415" t="str">
-        <v>Polybau - Grenchen</v>
+        <v>United St. Gallen</v>
       </c>
       <c r="D415" t="str">
-        <v>Polybau - Grenchen</v>
+        <v xml:space="preserve">UNITED School of Sports AG  </v>
       </c>
       <c r="E415" t="str">
         <v/>
       </c>
       <c r="F415" t="str">
-        <v>info@polybau.ch</v>
+        <v>info@unitedschool.ch</v>
       </c>
       <c r="G415" t="str">
-        <v>071 955 70 41</v>
+        <v>071 220 94 70</v>
       </c>
       <c r="H415" t="str">
-        <v>https://polybau.ch/grenchen</v>
+        <v>https://unitedschool.ch/standorte/st-gallen/</v>
       </c>
       <c r="I415" t="str">
-        <v>Sportstrasse</v>
+        <v>St. Leonhard-Strasse</v>
       </c>
       <c r="J415" t="str">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="K415" t="str">
-        <v>2540</v>
+        <v>9000</v>
       </c>
       <c r="L415" t="str">
-        <v>Grenchen</v>
+        <v>St. Gallen</v>
       </c>
       <c r="M415" t="str">
-        <v>so</v>
+        <v>sg</v>
       </c>
       <c r="N415" t="str">
         <v>false</v>
       </c>
       <c r="O415" t="str">
-        <v>47.185179990368866,7.401393958838559</v>
+        <v>47.42117970121603,9.365045636476854</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="str">
         <v/>
       </c>
       <c r="B416" t="str">
-        <v>BSXZG0011000.s.01</v>
+        <v>BSXSO0012800.s.01</v>
       </c>
       <c r="C416" t="str">
-        <v>WMS</v>
+        <v>Polybau - Grenchen</v>
       </c>
       <c r="D416" t="str">
-        <v>Wirtschaftsmittelschule Zug</v>
+        <v>Polybau - Grenchen</v>
       </c>
       <c r="E416" t="str">
         <v/>
       </c>
       <c r="F416" t="str">
-        <v>info@wms-zug.ch</v>
+        <v>info@polybau.ch</v>
       </c>
       <c r="G416" t="str">
-        <v>041 594 12 12</v>
+        <v>071 955 70 41</v>
       </c>
       <c r="H416" t="str">
-        <v>https://www.zg.ch/behoerden/direktion-fur-bildung-und-kultur/wms</v>
+        <v>https://polybau.ch/grenchen</v>
       </c>
       <c r="I416" t="str">
-        <v>Lüssiweg</v>
+        <v>Sportstrasse</v>
       </c>
       <c r="J416" t="str">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="K416" t="str">
-        <v>6302</v>
+        <v>2540</v>
       </c>
       <c r="L416" t="str">
-        <v>Zug</v>
+        <v>Grenchen</v>
       </c>
       <c r="M416" t="str">
-        <v>zg</v>
+        <v>so</v>
       </c>
       <c r="N416" t="str">
         <v>false</v>
       </c>
       <c r="O416" t="str">
-        <v>47.17469787597656,8.523550987243652</v>
+        <v>47.185179990368866,7.401393958838559</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="str">
-        <v>BSXZH0060800</v>
+        <v/>
       </c>
       <c r="B417" t="str">
-        <v>BSXZH0060800.s.01</v>
+        <v>BSXZG0011000.s.01</v>
       </c>
       <c r="C417" t="str">
-        <v>Careum Zürich</v>
+        <v>WMS</v>
       </c>
       <c r="D417" t="str">
-        <v>Careum Bildungszentrum</v>
+        <v>Wirtschaftsmittelschule Zug</v>
       </c>
       <c r="E417" t="str">
         <v/>
       </c>
       <c r="F417" t="str">
-        <v>info@careum-bildungszentrum.ch</v>
+        <v>info@wms-zug.ch</v>
       </c>
       <c r="G417" t="str">
-        <v>043 222 52 00</v>
+        <v>041 594 12 12</v>
       </c>
       <c r="H417" t="str">
-        <v>https://www.careum.ch</v>
+        <v>https://www.zg.ch/behoerden/direktion-fur-bildung-und-kultur/wms</v>
       </c>
       <c r="I417" t="str">
-        <v>Gloriastrasse</v>
+        <v>Lüssiweg</v>
       </c>
       <c r="J417" t="str">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="K417" t="str">
-        <v>8006</v>
+        <v>6302</v>
       </c>
       <c r="L417" t="str">
-        <v>Zürich</v>
+        <v>Zug</v>
       </c>
       <c r="M417" t="str">
-        <v>zh</v>
+        <v>zg</v>
       </c>
       <c r="N417" t="str">
         <v>false</v>
       </c>
       <c r="O417" t="str">
-        <v>47.37531280517578,8.553455352783203</v>
+        <v>47.17469787597656,8.523550987243652</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="str">
-        <v>BSXZH0084600</v>
+        <v>BSXZH0060800</v>
       </c>
       <c r="B418" t="str">
-        <v>BSXZH0084600.s.01</v>
+        <v>BSXZH0060800.s.01</v>
       </c>
       <c r="C418" t="str">
-        <v/>
+        <v>Careum Zürich</v>
       </c>
       <c r="D418" t="str">
-        <v>Tanz Akademie Zürich</v>
+        <v>Careum Bildungszentrum</v>
       </c>
       <c r="E418" t="str">
         <v/>
       </c>
       <c r="F418" t="str">
-        <v>info.tanz@zhdk.ch</v>
+        <v>info@careum-bildungszentrum.ch</v>
       </c>
       <c r="G418" t="str">
-        <v>043 446 50 30</v>
+        <v>043 222 52 00</v>
       </c>
       <c r="H418" t="str">
-        <v>https://www.zhdk.ch/taz</v>
+        <v>https://www.careum.ch</v>
       </c>
       <c r="I418" t="str">
-        <v>Pfingstweidstrasse</v>
+        <v>Gloriastrasse</v>
       </c>
       <c r="J418" t="str">
-        <v>96</v>
+        <v>16</v>
       </c>
       <c r="K418" t="str">
-        <v>8031</v>
+        <v>8006</v>
       </c>
       <c r="L418" t="str">
         <v>Zürich</v>
       </c>
       <c r="M418" t="str">
         <v>zh</v>
       </c>
       <c r="N418" t="str">
         <v>false</v>
       </c>
       <c r="O418" t="str">
-        <v>47.39065933227539,8.511383056640625</v>
+        <v>47.37531280517578,8.553455352783203</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="str">
-        <v/>
+        <v>BSXZH0084600</v>
       </c>
       <c r="B419" t="str">
-        <v>BSXVS0003000.s.01</v>
+        <v>BSXZH0084600.s.01</v>
       </c>
       <c r="C419" t="str">
-        <v>LZV</v>
+        <v/>
       </c>
       <c r="D419" t="str">
-        <v>Landwirtschaftszentrum Visp</v>
+        <v>Tanz Akademie Zürich</v>
       </c>
       <c r="E419" t="str">
         <v/>
       </c>
       <c r="F419" t="str">
-        <v>dlw-bildung@admin.vs.ch</v>
+        <v>info.tanz@zhdk.ch</v>
       </c>
       <c r="G419" t="str">
-        <v>027 606 79 00</v>
+        <v>043 446 50 30</v>
       </c>
       <c r="H419" t="str">
-        <v>https://www.vs.ch/de/web/sca/landwirtschaftszentrum-visp</v>
+        <v>https://www.zhdk.ch/taz</v>
       </c>
       <c r="I419" t="str">
-        <v>Talstrasse</v>
+        <v>Pfingstweidstrasse</v>
       </c>
       <c r="J419" t="str">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="K419" t="str">
-        <v>3930</v>
+        <v>8031</v>
       </c>
       <c r="L419" t="str">
-        <v>Visp</v>
+        <v>Zürich</v>
       </c>
       <c r="M419" t="str">
-        <v>vs</v>
+        <v>zh</v>
       </c>
       <c r="N419" t="str">
         <v>false</v>
       </c>
       <c r="O419" t="str">
-        <v>46.286354833810556,7.880986354833409</v>
+        <v>47.39065933227539,8.511383056640625</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="str">
         <v/>
       </c>
       <c r="B420" t="str">
-        <v>BSXZG0011100.s.01</v>
+        <v>BSXVS0003000.s.01</v>
       </c>
       <c r="C420" t="str">
-        <v xml:space="preserve">OYM </v>
+        <v>LZV</v>
       </c>
       <c r="D420" t="str">
-        <v>OYM College AG</v>
+        <v>Landwirtschaftszentrum Visp</v>
       </c>
       <c r="E420" t="str">
         <v/>
       </c>
       <c r="F420" t="str">
-        <v>info@oym-college.ch</v>
+        <v>dlw-bildung@admin.vs.ch</v>
       </c>
       <c r="G420" t="str">
-        <v>079 376 66 36</v>
+        <v>027 606 79 00</v>
       </c>
       <c r="H420" t="str">
-        <v>https://www.oym.ch</v>
+        <v>https://www.vs.ch/de/web/sca/landwirtschaftszentrum-visp</v>
       </c>
       <c r="I420" t="str">
-        <v>Lorzenparkstrasse</v>
+        <v>Talstrasse</v>
       </c>
       <c r="J420" t="str">
-        <v>22</v>
+        <v>3</v>
       </c>
       <c r="K420" t="str">
-        <v>6330</v>
+        <v>3930</v>
       </c>
       <c r="L420" t="str">
-        <v>Cham</v>
+        <v>Visp</v>
       </c>
       <c r="M420" t="str">
-        <v>zg</v>
+        <v>vs</v>
       </c>
       <c r="N420" t="str">
         <v>false</v>
       </c>
       <c r="O420" t="str">
-        <v>47.19306023565908,8.455189153633027</v>
+        <v>46.286354833810556,7.880986354833409</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="str">
         <v/>
       </c>
       <c r="B421" t="str">
-        <v>BSXGE0068700.s.01</v>
+        <v>BSXZH0056400.s.01</v>
       </c>
       <c r="C421" t="str">
-        <v>CFP-Santé-Social</v>
+        <v>BEN Zürich</v>
       </c>
       <c r="D421" t="str">
-        <v>Centre de formation professionnelle - Santé-Social - Ecole de technicien-ne dentiste</v>
+        <v>Bénédict-Schule Zürich AG</v>
       </c>
       <c r="E421" t="str">
         <v/>
       </c>
       <c r="F421" t="str">
-        <v/>
+        <v>info@benedict-schule.ch</v>
       </c>
       <c r="G421" t="str">
-        <v>022 388 41 90</v>
+        <v>044 242 12 60</v>
       </c>
       <c r="H421" t="str">
-        <v/>
+        <v>https://www.bénédict.ch</v>
       </c>
       <c r="I421" t="str">
-        <v>Chemin Gérard-de-Ternier</v>
+        <v>Vulkanstrasse</v>
       </c>
       <c r="J421" t="str">
-        <v>18</v>
+        <v>106</v>
       </c>
       <c r="K421" t="str">
-        <v>1213</v>
+        <v>8004</v>
       </c>
       <c r="L421" t="str">
-        <v>Petit-Lancy</v>
+        <v>Zürich</v>
       </c>
       <c r="M421" t="str">
-        <v>ge</v>
+        <v>zh</v>
       </c>
       <c r="N421" t="str">
         <v>false</v>
       </c>
       <c r="O421" t="str">
-        <v>46.195011138916016,6.106815338134766</v>
+        <v>47.393063936883934,8.48650905354532</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="str">
         <v/>
       </c>
       <c r="B422" t="str">
-        <v>BSXFR0011100.s.01</v>
+        <v>BSXZG0011100.s.01</v>
       </c>
       <c r="C422" t="str">
-        <v>GIBS</v>
+        <v xml:space="preserve">OYM </v>
       </c>
       <c r="D422" t="str">
-        <v>Gewerbliche und Industrielle Berufsfachschule</v>
+        <v>OYM College AG</v>
       </c>
       <c r="E422" t="str">
         <v/>
       </c>
       <c r="F422" t="str">
-        <v>info.epai@edufr.ch</v>
+        <v>info@oym-college.ch</v>
       </c>
       <c r="G422" t="str">
-        <v>026 305 25 12</v>
+        <v>079 376 66 36</v>
       </c>
       <c r="H422" t="str">
-        <v>https://www.fr.ch/epai</v>
+        <v>https://www.oym.ch</v>
       </c>
       <c r="I422" t="str">
-        <v>Derrière-les-Remparts</v>
+        <v>Lorzenparkstrasse</v>
       </c>
       <c r="J422" t="str">
-        <v>5</v>
+        <v>22</v>
       </c>
       <c r="K422" t="str">
-        <v>1700</v>
+        <v>6330</v>
       </c>
       <c r="L422" t="str">
-        <v>Fribourg</v>
+        <v>Cham</v>
       </c>
       <c r="M422" t="str">
-        <v>fr</v>
+        <v>zg</v>
       </c>
       <c r="N422" t="str">
         <v>false</v>
       </c>
       <c r="O422" t="str">
-        <v>46.80867004394531,7.156752586364746</v>
+        <v>47.19306023565908,8.455189153633027</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="str">
-        <v>BSXZH0041200</v>
+        <v/>
       </c>
       <c r="B423" t="str">
-        <v>BSXZH0041200.s.01</v>
+        <v>BSXGE0068700.s.01</v>
       </c>
       <c r="C423" t="str">
-        <v>KWI</v>
+        <v>CFP-Santé-Social</v>
       </c>
       <c r="D423" t="str">
-        <v>Kantonsschule Wiedikon</v>
+        <v>Centre de formation professionnelle - Santé-Social - Ecole de technicien-ne dentiste</v>
       </c>
       <c r="E423" t="str">
         <v/>
       </c>
       <c r="F423" t="str">
-        <v>rektorat@kwi.ch</v>
+        <v/>
       </c>
       <c r="G423" t="str">
-        <v>044 457 71 11</v>
+        <v>022 388 41 90</v>
       </c>
       <c r="H423" t="str">
-        <v>https://www.kwi.ch</v>
+        <v/>
       </c>
       <c r="I423" t="str">
-        <v>Güterstrasse</v>
+        <v>Chemin Gérard-de-Ternier</v>
       </c>
       <c r="J423" t="str">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K423" t="str">
-        <v>8004</v>
+        <v>1213</v>
       </c>
       <c r="L423" t="str">
-        <v>Zürich</v>
+        <v>Petit-Lancy</v>
       </c>
       <c r="M423" t="str">
-        <v>zh</v>
+        <v>ge</v>
       </c>
       <c r="N423" t="str">
         <v>false</v>
       </c>
       <c r="O423" t="str">
-        <v>47.382720947265625,8.518397331237793</v>
+        <v>46.195011138916016,6.106815338134766</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="str">
         <v/>
       </c>
       <c r="B424" t="str">
-        <v>BSXJU0031700.s.01</v>
+        <v>BSXFR0011100.s.01</v>
       </c>
       <c r="C424" t="str">
-        <v>CEJEF - Divart</v>
+        <v>GIBS</v>
       </c>
       <c r="D424" t="str">
-        <v>École professionnelle artisanale</v>
+        <v>Gewerbliche und Industrielle Berufsfachschule</v>
       </c>
       <c r="E424" t="str">
         <v/>
       </c>
       <c r="F424" t="str">
-        <v>secr@divart.ch</v>
+        <v>info.epai@edufr.ch</v>
       </c>
       <c r="G424" t="str">
-        <v>032 420 75 00</v>
+        <v>026 305 25 12</v>
       </c>
       <c r="H424" t="str">
-        <v>https://site.divart.ch</v>
+        <v>https://www.fr.ch/epai</v>
       </c>
       <c r="I424" t="str">
-        <v>Rue de la Jeunesse</v>
+        <v>Derrière-les-Remparts</v>
       </c>
       <c r="J424" t="str">
-        <v>32</v>
+        <v>5</v>
       </c>
       <c r="K424" t="str">
-        <v>2800</v>
+        <v>1700</v>
       </c>
       <c r="L424" t="str">
-        <v>Delémont</v>
+        <v>Fribourg</v>
       </c>
       <c r="M424" t="str">
-        <v>ju</v>
+        <v>fr</v>
       </c>
       <c r="N424" t="str">
         <v>false</v>
       </c>
       <c r="O424" t="str">
-        <v>47.35737991333008,7.339074611663818</v>
+        <v>46.80867004394531,7.156752586364746</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="str">
-        <v/>
+        <v>BSXZH0041200</v>
       </c>
       <c r="B425" t="str">
-        <v>BSXBS0011900.s.01</v>
+        <v>BSXZH0041200.s.01</v>
       </c>
       <c r="C425" t="str">
-        <v>Minerva Basel</v>
+        <v>KWI</v>
       </c>
       <c r="D425" t="str">
-        <v>Minerva Schule Basel</v>
+        <v>Kantonsschule Wiedikon</v>
       </c>
       <c r="E425" t="str">
         <v/>
       </c>
       <c r="F425" t="str">
-        <v>basel@minervaschulen.ch</v>
+        <v>rektorat@kwi.ch</v>
       </c>
       <c r="G425" t="str">
-        <v>061 377 99 55</v>
+        <v>044 457 71 11</v>
       </c>
       <c r="H425" t="str">
-        <v>https://www.minervaschulen.ch/de-ch/standorte/basel</v>
+        <v>https://www.kwi.ch</v>
       </c>
       <c r="I425" t="str">
-        <v>Engelgasse</v>
+        <v>Güterstrasse</v>
       </c>
       <c r="J425" t="str">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="K425" t="str">
-        <v>4052</v>
+        <v>8004</v>
       </c>
       <c r="L425" t="str">
-        <v>Basel</v>
+        <v>Zürich</v>
       </c>
       <c r="M425" t="str">
-        <v>bs</v>
+        <v>zh</v>
       </c>
       <c r="N425" t="str">
         <v>false</v>
       </c>
       <c r="O425" t="str">
-        <v>47.550872802734375,7.599091529846191</v>
+        <v>47.382720947265625,8.518397331237793</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="str">
         <v/>
       </c>
       <c r="B426" t="str">
-        <v>BSXSG0011000.s.01</v>
+        <v>BSXJU0031700.s.01</v>
       </c>
       <c r="C426" t="str">
-        <v>GBS St.Gallen</v>
+        <v>CEJEF - Divart</v>
       </c>
       <c r="D426" t="str">
-        <v>Gewerbliches Berufs- und Weiterbildungszentrum St.Gallen</v>
+        <v>École professionnelle artisanale</v>
       </c>
       <c r="E426" t="str">
         <v/>
       </c>
       <c r="F426" t="str">
-        <v>info@gbssg.ch</v>
+        <v>secr@divart.ch</v>
       </c>
       <c r="G426" t="str">
-        <v>058 228 26 00</v>
+        <v>032 420 75 00</v>
       </c>
       <c r="H426" t="str">
-        <v>https://www.gbssg.ch</v>
+        <v>https://site.divart.ch</v>
       </c>
       <c r="I426" t="str">
-        <v>Demutstrasse</v>
+        <v>Rue de la Jeunesse</v>
       </c>
       <c r="J426" t="str">
-        <v>115</v>
+        <v>32</v>
       </c>
       <c r="K426" t="str">
-        <v>9012</v>
+        <v>2800</v>
       </c>
       <c r="L426" t="str">
-        <v>St. Gallen</v>
+        <v>Delémont</v>
       </c>
       <c r="M426" t="str">
-        <v>sg</v>
+        <v>ju</v>
       </c>
       <c r="N426" t="str">
         <v>false</v>
       </c>
       <c r="O426" t="str">
-        <v>47.41228103637695,9.36807918548584</v>
+        <v>47.35737991333008,7.339074611663818</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="str">
-        <v>BSXCH1011000</v>
+        <v/>
       </c>
       <c r="B427" t="str">
-        <v>BSXCH1011000.s.02</v>
+        <v>BSXBS0011900.s.01</v>
       </c>
       <c r="C427" t="str">
-        <v>Papiermacherschule</v>
+        <v>Minerva Basel</v>
       </c>
       <c r="D427" t="str">
-        <v>Papiermacherschule</v>
+        <v>Minerva Schule Basel</v>
       </c>
       <c r="E427" t="str">
-        <v>Gernsbach</v>
+        <v/>
       </c>
       <c r="F427" t="str">
-        <v/>
+        <v>basel@minervaschulen.ch</v>
       </c>
       <c r="G427" t="str">
-        <v/>
+        <v>061 377 99 55</v>
       </c>
       <c r="H427" t="str">
-        <v>https://www.papierzentrum.org</v>
+        <v>https://www.minervaschulen.ch/de-ch/standorte/basel</v>
       </c>
       <c r="I427" t="str">
-        <v>Scheffelstraße</v>
+        <v>Engelgasse</v>
       </c>
       <c r="J427" t="str">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="K427" t="str">
-        <v>76593</v>
+        <v>4052</v>
       </c>
       <c r="L427" t="str">
-        <v>Gernsbach</v>
+        <v>Basel</v>
       </c>
       <c r="M427" t="str">
-        <v>xx</v>
+        <v>bs</v>
       </c>
       <c r="N427" t="str">
         <v>false</v>
       </c>
       <c r="O427" t="str">
-        <v>48.767568156067576,8.344861661373708</v>
+        <v>47.550872802734375,7.599091529846191</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="str">
         <v/>
       </c>
       <c r="B428" t="str">
-        <v>BSXGE0050200.s.01</v>
+        <v>BSXSG0011000.s.01</v>
       </c>
       <c r="C428" t="str">
-        <v>CFP Arts</v>
+        <v>GBS St.Gallen</v>
       </c>
       <c r="D428" t="str">
-        <v>Centre de formation professionnelle Arts</v>
+        <v>Gewerbliches Berufs- und Weiterbildungszentrum St.Gallen</v>
       </c>
       <c r="E428" t="str">
         <v/>
       </c>
       <c r="F428" t="str">
-        <v/>
+        <v>info@gbssg.ch</v>
       </c>
       <c r="G428" t="str">
-        <v>022 388 50 00</v>
+        <v>058 228 26 00</v>
       </c>
       <c r="H428" t="str">
-        <v/>
+        <v>https://www.gbssg.ch</v>
       </c>
       <c r="I428" t="str">
-        <v>Rue Necker</v>
+        <v>Demutstrasse</v>
       </c>
       <c r="J428" t="str">
-        <v>2</v>
+        <v>115</v>
       </c>
       <c r="K428" t="str">
-        <v>1201</v>
+        <v>9012</v>
       </c>
       <c r="L428" t="str">
-        <v>Genève</v>
+        <v>St. Gallen</v>
       </c>
       <c r="M428" t="str">
-        <v>ge</v>
+        <v>sg</v>
       </c>
       <c r="N428" t="str">
         <v>false</v>
       </c>
       <c r="O428" t="str">
-        <v>46.207061767578125,6.1404032707214355</v>
+        <v>47.41228103637695,9.36807918548584</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="str">
-        <v/>
+        <v>BSXCH1011000</v>
       </c>
       <c r="B429" t="str">
-        <v>BSXGE0068600.s.01</v>
+        <v>BSXCH1011000.s.02</v>
       </c>
       <c r="C429" t="str">
-        <v>CFP-Santé-Social</v>
+        <v>Papiermacherschule</v>
       </c>
       <c r="D429" t="str">
-        <v>CFP-Santé-Social - Ecole d'assistant-e médical-e</v>
+        <v>Papiermacherschule</v>
       </c>
       <c r="E429" t="str">
-        <v/>
+        <v>Gernsbach</v>
       </c>
       <c r="F429" t="str">
         <v/>
       </c>
       <c r="G429" t="str">
-        <v>022 388 34 10</v>
+        <v/>
       </c>
       <c r="H429" t="str">
-        <v/>
+        <v>https://www.papierzentrum.org</v>
       </c>
       <c r="I429" t="str">
-        <v>Chemin des Bougeries</v>
+        <v>Scheffelstraße</v>
       </c>
       <c r="J429" t="str">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="K429" t="str">
-        <v>1231</v>
+        <v>76593</v>
       </c>
       <c r="L429" t="str">
-        <v>Conches</v>
+        <v>Gernsbach</v>
       </c>
       <c r="M429" t="str">
-        <v>ge</v>
+        <v>xx</v>
       </c>
       <c r="N429" t="str">
         <v>false</v>
       </c>
       <c r="O429" t="str">
-        <v>46.18962097167969,6.177772045135498</v>
+        <v>48.767568156067576,8.344861661373708</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="str">
         <v/>
       </c>
       <c r="B430" t="str">
-        <v>BSXGE0068800.s.01</v>
+        <v>BSXGE0050200.s.01</v>
       </c>
       <c r="C430" t="str">
-        <v>CFPS</v>
+        <v>CFP Arts</v>
       </c>
       <c r="D430" t="str">
-        <v>Centre de formation professionnelle Santé -Ecole des Métiers du laboratoire</v>
+        <v>Centre de formation professionnelle Arts</v>
       </c>
       <c r="E430" t="str">
         <v/>
       </c>
       <c r="F430" t="str">
         <v/>
       </c>
       <c r="G430" t="str">
-        <v>022 388 87 01</v>
+        <v>022 388 50 00</v>
       </c>
       <c r="H430" t="str">
         <v/>
       </c>
       <c r="I430" t="str">
-        <v>Chemin Gérard-de-Ternier</v>
+        <v>Rue Necker</v>
       </c>
       <c r="J430" t="str">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="K430" t="str">
-        <v>1213</v>
+        <v>1201</v>
       </c>
       <c r="L430" t="str">
-        <v>Petit-Lancy</v>
+        <v>Genève</v>
       </c>
       <c r="M430" t="str">
         <v>ge</v>
       </c>
       <c r="N430" t="str">
         <v>false</v>
       </c>
       <c r="O430" t="str">
-        <v>46.195011138916016,6.106815338134766</v>
+        <v>46.207061767578125,6.1404032707214355</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="str">
         <v/>
       </c>
       <c r="B431" t="str">
-        <v>BSXTG0076400.s.01</v>
+        <v>BSXGE0068600.s.01</v>
       </c>
       <c r="C431" t="str">
-        <v>IMS Frauenfeld</v>
+        <v>CFP-Santé-Social</v>
       </c>
       <c r="D431" t="str">
-        <v>Kantonsschule Frauenfeld</v>
+        <v>CFP-Santé-Social - Ecole d'assistant-e médical-e</v>
       </c>
       <c r="E431" t="str">
-        <v>Informatikschule</v>
+        <v/>
       </c>
       <c r="F431" t="str">
-        <v>info@kanti-frauenfeld.ch</v>
+        <v/>
       </c>
       <c r="G431" t="str">
-        <v>052 728 33 11</v>
+        <v>022 388 34 10</v>
       </c>
       <c r="H431" t="str">
-        <v>https://www.kanti-frauenfeld.ch</v>
+        <v/>
       </c>
       <c r="I431" t="str">
-        <v>Ringstrasse</v>
+        <v>Chemin des Bougeries</v>
       </c>
       <c r="J431" t="str">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="K431" t="str">
-        <v>8501</v>
+        <v>1231</v>
       </c>
       <c r="L431" t="str">
-        <v>Frauenfeld</v>
+        <v>Conches</v>
       </c>
       <c r="M431" t="str">
-        <v>tg</v>
+        <v>ge</v>
       </c>
       <c r="N431" t="str">
         <v>false</v>
       </c>
       <c r="O431" t="str">
-        <v>47.555118560791016,8.902958869934082</v>
+        <v>46.18962097167969,6.177772045135498</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="str">
         <v/>
       </c>
       <c r="B432" t="str">
-        <v>BSXVD0008500.s.01</v>
+        <v>BSXGE0068800.s.01</v>
       </c>
       <c r="C432" t="str">
-        <v>LEMANIA</v>
+        <v>CFPS</v>
       </c>
       <c r="D432" t="str">
-        <v>Ecole Lémania</v>
+        <v>Centre de formation professionnelle Santé -Ecole des Métiers du laboratoire</v>
       </c>
       <c r="E432" t="str">
         <v/>
       </c>
       <c r="F432" t="str">
-        <v>info@lemania.com</v>
+        <v/>
       </c>
       <c r="G432" t="str">
-        <v>021 320 15 01</v>
+        <v>022 388 87 01</v>
       </c>
       <c r="H432" t="str">
-        <v>https://www.lemania.ch</v>
+        <v/>
       </c>
       <c r="I432" t="str">
-        <v>Chemin de Préville</v>
+        <v>Chemin Gérard-de-Ternier</v>
       </c>
       <c r="J432" t="str">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="K432" t="str">
-        <v>1003</v>
+        <v>1213</v>
       </c>
       <c r="L432" t="str">
-        <v>Lausanne</v>
+        <v>Petit-Lancy</v>
       </c>
       <c r="M432" t="str">
-        <v>vd</v>
+        <v>ge</v>
       </c>
       <c r="N432" t="str">
         <v>false</v>
       </c>
       <c r="O432" t="str">
-        <v>46.519073486328125,6.6275715827941895</v>
+        <v>46.195011138916016,6.106815338134766</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="str">
-        <v>BSXTI0090000</v>
+        <v/>
       </c>
       <c r="B433" t="str">
-        <v>BSXTI0090000.s.01</v>
+        <v>BSXTG0076400.s.01</v>
       </c>
       <c r="C433" t="str">
-        <v>SCC Bellinzona</v>
+        <v>IMS Frauenfeld</v>
       </c>
       <c r="D433" t="str">
-        <v>Scuola cantonale di commercio Bellinzona</v>
+        <v>Kantonsschule Frauenfeld</v>
       </c>
       <c r="E433" t="str">
-        <v/>
+        <v>Informatikschule</v>
       </c>
       <c r="F433" t="str">
-        <v>decs-scc.bellinzona@edu.ti.ch</v>
+        <v>info@kanti-frauenfeld.ch</v>
       </c>
       <c r="G433" t="str">
-        <v>091 814 65 11</v>
+        <v>052 728 33 11</v>
       </c>
       <c r="H433" t="str">
-        <v>https://www.sccbellinzona.ti.ch/</v>
+        <v>https://www.kanti-frauenfeld.ch</v>
       </c>
       <c r="I433" t="str">
-        <v>Stabile Torretta  Viale Stefano Franscini</v>
+        <v>Ringstrasse</v>
       </c>
       <c r="J433" t="str">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="K433" t="str">
-        <v>6500</v>
+        <v>8501</v>
       </c>
       <c r="L433" t="str">
-        <v>Bellinzona</v>
+        <v>Frauenfeld</v>
       </c>
       <c r="M433" t="str">
-        <v>ti</v>
+        <v>tg</v>
       </c>
       <c r="N433" t="str">
         <v>false</v>
       </c>
       <c r="O433" t="str">
-        <v>46.19464243022212,9.012830149341115</v>
+        <v>47.555118560791016,8.902958869934082</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="str">
-        <v>BSXTI9907702</v>
+        <v/>
       </c>
       <c r="B434" t="str">
-        <v>BSXTI0007700.s.02</v>
+        <v>BSXVD0008500.s.01</v>
       </c>
       <c r="C434" t="str">
-        <v>CPC Locarno</v>
+        <v>LEMANIA</v>
       </c>
       <c r="D434" t="str">
-        <v>Centro professionale commerciale Locarno</v>
+        <v>Ecole Lémania</v>
       </c>
       <c r="E434" t="str">
-        <v>Scuola media di commercio</v>
+        <v/>
       </c>
       <c r="F434" t="str">
-        <v>decs-cpc.locarno@edu.ti.ch</v>
+        <v>info@lemania.com</v>
       </c>
       <c r="G434" t="str">
-        <v>091 816 01 11</v>
+        <v>021 320 15 01</v>
       </c>
       <c r="H434" t="str">
-        <v>https://www.cpclocarno.ti.ch/</v>
+        <v>https://www.lemania.ch</v>
       </c>
       <c r="I434" t="str">
-        <v>Via Cappuccini</v>
+        <v>Chemin de Préville</v>
       </c>
       <c r="J434" t="str">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K434" t="str">
-        <v>6601</v>
+        <v>1003</v>
       </c>
       <c r="L434" t="str">
-        <v>Locarno</v>
+        <v>Lausanne</v>
       </c>
       <c r="M434" t="str">
-        <v>ti</v>
+        <v>vd</v>
       </c>
       <c r="N434" t="str">
         <v>false</v>
       </c>
       <c r="O434" t="str">
-        <v>46.17186343543309,8.797103868686401</v>
+        <v>46.519073486328125,6.6275715827941895</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="str">
-        <v>BSXTI0007700</v>
+        <v>BSXTI0090000</v>
       </c>
       <c r="B435" t="str">
-        <v>BSXTI0007700.s.01</v>
+        <v>BSXTI0090000.s.01</v>
       </c>
       <c r="C435" t="str">
-        <v>CPC Locarno</v>
+        <v>SCC Bellinzona</v>
       </c>
       <c r="D435" t="str">
-        <v>Centro professionale commerciale Locarno</v>
+        <v>Scuola cantonale di commercio Bellinzona</v>
       </c>
       <c r="E435" t="str">
-        <v>Scuola professionale commerciale</v>
+        <v/>
       </c>
       <c r="F435" t="str">
-        <v>decs-cpc.locarno@edu.ti.ch</v>
+        <v>decs-scc.bellinzona@edu.ti.ch</v>
       </c>
       <c r="G435" t="str">
-        <v>091 816 01 11</v>
+        <v>091 814 65 11</v>
       </c>
       <c r="H435" t="str">
-        <v>https://www.cpclocarno.ti.ch/</v>
+        <v>https://www.sccbellinzona.ti.ch/</v>
       </c>
       <c r="I435" t="str">
-        <v>Via Cappuccini</v>
+        <v>Stabile Torretta  Viale Stefano Franscini</v>
       </c>
       <c r="J435" t="str">
-        <v>2</v>
+        <v>32</v>
       </c>
       <c r="K435" t="str">
-        <v>6601</v>
+        <v>6500</v>
       </c>
       <c r="L435" t="str">
-        <v>Locarno</v>
+        <v>Bellinzona</v>
       </c>
       <c r="M435" t="str">
         <v>ti</v>
       </c>
       <c r="N435" t="str">
         <v>false</v>
       </c>
       <c r="O435" t="str">
-        <v>46.17186343543309,8.797103868686401</v>
+        <v>46.19464243022212,9.012830149341115</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="str">
-        <v>BSXZH0004500</v>
+        <v>BSXTI9907702</v>
       </c>
       <c r="B436" t="str">
-        <v>BSXZH0004500.s.01</v>
+        <v>BSXTI0007700.s.02</v>
       </c>
       <c r="C436" t="str">
-        <v>EB Zürich</v>
+        <v>CPC Locarno</v>
       </c>
       <c r="D436" t="str">
-        <v>EB Zürich Kantonale Schule für Berufsbildung</v>
+        <v>Centro professionale commerciale Locarno</v>
       </c>
       <c r="E436" t="str">
-        <v/>
+        <v>Scuola media di commercio</v>
       </c>
       <c r="F436" t="str">
-        <v>lernen@eb-zuerich.ch</v>
+        <v>decs-cpc.locarno@edu.ti.ch</v>
       </c>
       <c r="G436" t="str">
-        <v>0842 843 844</v>
+        <v>091 816 01 11</v>
       </c>
       <c r="H436" t="str">
-        <v>https://www.eb-zuerich.ch/</v>
+        <v>https://www.cpclocarno.ti.ch/</v>
       </c>
       <c r="I436" t="str">
-        <v>Riesbachstrasse</v>
+        <v>Via Cappuccini</v>
       </c>
       <c r="J436" t="str">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="K436" t="str">
-        <v>8090</v>
+        <v>6601</v>
       </c>
       <c r="L436" t="str">
-        <v>Zürich</v>
+        <v>Locarno</v>
       </c>
       <c r="M436" t="str">
-        <v>zh</v>
+        <v>ti</v>
       </c>
       <c r="N436" t="str">
         <v>false</v>
       </c>
       <c r="O436" t="str">
-        <v>47.36016845703125,8.554067611694336</v>
+        <v>46.17186343543309,8.797103868686401</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="str">
-        <v/>
+        <v>BSXTI0007700</v>
       </c>
       <c r="B437" t="str">
-        <v>BSXGE0068000.s.01</v>
+        <v>BSXTI0007700.s.01</v>
       </c>
       <c r="C437" t="str">
-        <v>CFP-Construction</v>
+        <v>CPC Locarno</v>
       </c>
       <c r="D437" t="str">
-        <v>Centre de formation professionnelle - Construction - Section Métallurgie du bâtiment</v>
+        <v>Centro professionale commerciale Locarno</v>
       </c>
       <c r="E437" t="str">
-        <v/>
+        <v>Scuola professionale commerciale</v>
       </c>
       <c r="F437" t="str">
-        <v/>
+        <v>decs-cpc.locarno@edu.ti.ch</v>
       </c>
       <c r="G437" t="str">
-        <v>022 388 85 80</v>
+        <v>091 816 01 11</v>
       </c>
       <c r="H437" t="str">
-        <v/>
+        <v>https://www.cpclocarno.ti.ch/</v>
       </c>
       <c r="I437" t="str">
-        <v>Avenue de la Jonction</v>
+        <v>Via Cappuccini</v>
       </c>
       <c r="J437" t="str">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="K437" t="str">
-        <v>1205</v>
+        <v>6601</v>
       </c>
       <c r="L437" t="str">
-        <v>Genève</v>
+        <v>Locarno</v>
       </c>
       <c r="M437" t="str">
-        <v>ge</v>
+        <v>ti</v>
       </c>
       <c r="N437" t="str">
         <v>false</v>
       </c>
       <c r="O437" t="str">
-        <v>46.20106887817383,6.127536296844482</v>
+        <v>46.17186343543309,8.797103868686401</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="str">
-        <v/>
+        <v>BSXZH0004500</v>
       </c>
       <c r="B438" t="str">
-        <v>BSXGE0056000.s.01</v>
+        <v>BSXZH0004500.s.01</v>
       </c>
       <c r="C438" t="str">
-        <v>CEC Nicolas-Bouvier</v>
+        <v>EB Zürich</v>
       </c>
       <c r="D438" t="str">
-        <v>Ecole de commerce Nicolas-Bouvier</v>
+        <v>EB Zürich Kantonale Schule für Berufsbildung</v>
       </c>
       <c r="E438" t="str">
         <v/>
       </c>
       <c r="F438" t="str">
-        <v/>
+        <v>lernen@eb-zuerich.ch</v>
       </c>
       <c r="G438" t="str">
-        <v>022 919 24 13</v>
+        <v>0842 843 844</v>
       </c>
       <c r="H438" t="str">
-        <v/>
+        <v>https://www.eb-zuerich.ch/</v>
       </c>
       <c r="I438" t="str">
-        <v>Rue de Saint-Jean</v>
+        <v>Riesbachstrasse</v>
       </c>
       <c r="J438" t="str">
-        <v>60</v>
+        <v>11</v>
       </c>
       <c r="K438" t="str">
-        <v>1203</v>
+        <v>8090</v>
       </c>
       <c r="L438" t="str">
-        <v>Genève</v>
+        <v>Zürich</v>
       </c>
       <c r="M438" t="str">
-        <v>ge</v>
+        <v>zh</v>
       </c>
       <c r="N438" t="str">
         <v>false</v>
       </c>
       <c r="O438" t="str">
-        <v>46.205108642578125,6.13277006149292</v>
+        <v>47.36016845703125,8.554067611694336</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="str">
         <v/>
       </c>
       <c r="B439" t="str">
-        <v>BSXGE0067700.s.01</v>
+        <v>BSXGE0068000.s.01</v>
       </c>
       <c r="C439" t="str">
-        <v>CFP</v>
+        <v>CFP-Construction</v>
       </c>
       <c r="D439" t="str">
-        <v>Centre de formation professionnelle - Services et hôtellerie-restauration</v>
+        <v>Centre de formation professionnelle - Construction - Section Métallurgie du bâtiment</v>
       </c>
       <c r="E439" t="str">
         <v/>
       </c>
       <c r="F439" t="str">
         <v/>
       </c>
       <c r="G439" t="str">
-        <v>022 388 82 67</v>
+        <v>022 388 85 80</v>
       </c>
       <c r="H439" t="str">
         <v/>
       </c>
       <c r="I439" t="str">
-        <v>Chemin Gérard de Ternier</v>
+        <v>Avenue de la Jonction</v>
       </c>
       <c r="J439" t="str">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="K439" t="str">
-        <v>1213</v>
+        <v>1205</v>
       </c>
       <c r="L439" t="str">
-        <v>Petit-Lancy</v>
+        <v>Genève</v>
       </c>
       <c r="M439" t="str">
         <v>ge</v>
       </c>
       <c r="N439" t="str">
         <v>false</v>
       </c>
       <c r="O439" t="str">
-        <v>46.195011138916016,6.106815338134766</v>
+        <v>46.20106887817383,6.127536296844482</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="str">
         <v/>
       </c>
       <c r="B440" t="str">
-        <v>BSXBE0011800.s.01</v>
+        <v>BSXGE0056000.s.01</v>
       </c>
       <c r="C440" t="str">
-        <v>Geigenbauschule</v>
+        <v>CEC Nicolas-Bouvier</v>
       </c>
       <c r="D440" t="str">
-        <v>Schweizer Geigenbauschule</v>
+        <v>Ecole de commerce Nicolas-Bouvier</v>
       </c>
       <c r="E440" t="str">
         <v/>
       </c>
       <c r="F440" t="str">
         <v/>
       </c>
       <c r="G440" t="str">
-        <v>033 951 18 61</v>
+        <v>022 919 24 13</v>
       </c>
       <c r="H440" t="str">
-        <v>https://www.geigenbauschule.ch</v>
+        <v/>
       </c>
       <c r="I440" t="str">
-        <v>Oberdorfstrasse</v>
+        <v>Rue de Saint-Jean</v>
       </c>
       <c r="J440" t="str">
-        <v>94</v>
+        <v>60</v>
       </c>
       <c r="K440" t="str">
-        <v>3855</v>
+        <v>1203</v>
       </c>
       <c r="L440" t="str">
-        <v>Brienz BE</v>
+        <v>Genève</v>
       </c>
       <c r="M440" t="str">
-        <v>be</v>
+        <v>ge</v>
       </c>
       <c r="N440" t="str">
         <v>false</v>
       </c>
       <c r="O440" t="str">
-        <v>46.75697708129883,8.024904251098633</v>
+        <v>46.205108642578125,6.13277006149292</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="str">
         <v/>
       </c>
       <c r="B441" t="str">
-        <v>BSXAG0012000.s.01</v>
+        <v>BSXGE0067700.s.01</v>
       </c>
       <c r="C441" t="str">
-        <v>SfG Aargau</v>
+        <v>CFP</v>
       </c>
       <c r="D441" t="str">
-        <v>Schule für Gestaltung Aargau</v>
+        <v>Centre de formation professionnelle - Services et hôtellerie-restauration</v>
       </c>
       <c r="E441" t="str">
         <v/>
       </c>
       <c r="F441" t="str">
-        <v>info@sfgaargau.ch</v>
+        <v/>
       </c>
       <c r="G441" t="str">
-        <v>062 834 40 40</v>
+        <v>022 388 82 67</v>
       </c>
       <c r="H441" t="str">
-        <v>https://www.sfgaargau.ch</v>
+        <v/>
       </c>
       <c r="I441" t="str">
-        <v>Weihermattstrasse</v>
+        <v>Chemin Gérard de Ternier</v>
       </c>
       <c r="J441" t="str">
-        <v>94</v>
+        <v>18</v>
       </c>
       <c r="K441" t="str">
-        <v>5000</v>
+        <v>1213</v>
       </c>
       <c r="L441" t="str">
-        <v>Aarau</v>
+        <v>Petit-Lancy</v>
       </c>
       <c r="M441" t="str">
-        <v>ag</v>
+        <v>ge</v>
       </c>
       <c r="N441" t="str">
         <v>false</v>
       </c>
       <c r="O441" t="str">
-        <v>47.397315979003906,8.066316604614258</v>
+        <v>46.195011138916016,6.106815338134766</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="str">
-        <v>BSXTI0009500</v>
+        <v/>
       </c>
       <c r="B442" t="str">
-        <v>BSXTI0007500.s.03</v>
+        <v>BSXBE0011800.s.01</v>
       </c>
       <c r="C442" t="str">
-        <v>CPT Trevano</v>
+        <v>Geigenbauschule</v>
       </c>
       <c r="D442" t="str">
-        <v>Centro professionale tecnico Trevano</v>
+        <v>Schweizer Geigenbauschule</v>
       </c>
       <c r="E442" t="str">
-        <v>Scuola specilizzata superiore tecnica</v>
+        <v/>
       </c>
       <c r="F442" t="str">
-        <v>decs-cpt.trevano@edu.ti.ch</v>
+        <v/>
       </c>
       <c r="G442" t="str">
-        <v>091 815 11 51</v>
+        <v>033 951 18 61</v>
       </c>
       <c r="H442" t="str">
-        <v>https://www.cpttrevano.ti.ch/</v>
+        <v>https://www.geigenbauschule.ch</v>
       </c>
       <c r="I442" t="str">
-        <v>Via Trevano</v>
+        <v>Oberdorfstrasse</v>
       </c>
       <c r="J442" t="str">
-        <v>25</v>
+        <v>94</v>
       </c>
       <c r="K442" t="str">
-        <v>6952</v>
+        <v>3855</v>
       </c>
       <c r="L442" t="str">
-        <v>Canobbio</v>
+        <v>Brienz BE</v>
       </c>
       <c r="M442" t="str">
-        <v>ti</v>
+        <v>be</v>
       </c>
       <c r="N442" t="str">
         <v>false</v>
       </c>
       <c r="O442" t="str">
-        <v>46.03152084350586,8.963484764099121</v>
+        <v>46.75697708129883,8.024904251098633</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="str">
-        <v>BSXTI0007500</v>
+        <v/>
       </c>
       <c r="B443" t="str">
-        <v>BSXTI0007500.s.01</v>
+        <v>BSXAG0012000.s.01</v>
       </c>
       <c r="C443" t="str">
-        <v>CPT Trevano</v>
+        <v>SfG Aargau</v>
       </c>
       <c r="D443" t="str">
-        <v>Centro professionale tecnico Trevano</v>
+        <v>Schule für Gestaltung Aargau</v>
       </c>
       <c r="E443" t="str">
-        <v>Scuola professionale artigianale e industriale tecnica</v>
+        <v/>
       </c>
       <c r="F443" t="str">
-        <v>decs-cpt.trevano@edu.ti.ch</v>
+        <v>info@sfgaargau.ch</v>
       </c>
       <c r="G443" t="str">
-        <v>091 815 10 11</v>
+        <v>062 834 40 40</v>
       </c>
       <c r="H443" t="str">
-        <v>https://www.cpttrevano.ti.ch/</v>
+        <v>https://www.sfgaargau.ch</v>
       </c>
       <c r="I443" t="str">
-        <v>Via Trevano</v>
+        <v>Weihermattstrasse</v>
       </c>
       <c r="J443" t="str">
-        <v>25</v>
+        <v>94</v>
       </c>
       <c r="K443" t="str">
-        <v>6952</v>
+        <v>5000</v>
       </c>
       <c r="L443" t="str">
-        <v>Canobbio</v>
+        <v>Aarau</v>
       </c>
       <c r="M443" t="str">
-        <v>ti</v>
+        <v>ag</v>
       </c>
       <c r="N443" t="str">
         <v>false</v>
       </c>
       <c r="O443" t="str">
-        <v>46.03152084350586,8.963484764099121</v>
+        <v>47.397315979003906,8.066316604614258</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="str">
-        <v>BSXTI0009600</v>
+        <v>BSXTI0009500</v>
       </c>
       <c r="B444" t="str">
-        <v>BSXTI0007500.s.02</v>
+        <v>BSXTI0007500.s.03</v>
       </c>
       <c r="C444" t="str">
         <v>CPT Trevano</v>
       </c>
       <c r="D444" t="str">
         <v>Centro professionale tecnico Trevano</v>
       </c>
       <c r="E444" t="str">
-        <v>Scuola d'arti e mestieri tecnica</v>
+        <v>Scuola specilizzata superiore tecnica</v>
       </c>
       <c r="F444" t="str">
         <v>decs-cpt.trevano@edu.ti.ch</v>
       </c>
       <c r="G444" t="str">
         <v>091 815 11 51</v>
       </c>
       <c r="H444" t="str">
         <v>https://www.cpttrevano.ti.ch/</v>
       </c>
       <c r="I444" t="str">
         <v>Via Trevano</v>
       </c>
       <c r="J444" t="str">
         <v>25</v>
       </c>
       <c r="K444" t="str">
         <v>6952</v>
       </c>
       <c r="L444" t="str">
         <v>Canobbio</v>
       </c>
       <c r="M444" t="str">
         <v>ti</v>
       </c>
       <c r="N444" t="str">
         <v>false</v>
       </c>
       <c r="O444" t="str">
         <v>46.03152084350586,8.963484764099121</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="str">
-        <v/>
+        <v>BSXTI0007500</v>
       </c>
       <c r="B445" t="str">
-        <v>BSXGE0069000.s.01</v>
+        <v>BSXTI0007500.s.01</v>
       </c>
       <c r="C445" t="str">
-        <v>CFP-Technique</v>
+        <v>CPT Trevano</v>
       </c>
       <c r="D445" t="str">
-        <v>Centre de formation professionnelle -Technique - Ecole de mécatronique</v>
+        <v>Centro professionale tecnico Trevano</v>
       </c>
       <c r="E445" t="str">
-        <v/>
+        <v>Scuola professionale artigianale e industriale tecnica</v>
       </c>
       <c r="F445" t="str">
-        <v/>
+        <v>decs-cpt.trevano@edu.ti.ch</v>
       </c>
       <c r="G445" t="str">
-        <v>022 388 88 01</v>
+        <v>091 815 10 11</v>
       </c>
       <c r="H445" t="str">
-        <v/>
+        <v>https://www.cpttrevano.ti.ch/</v>
       </c>
       <c r="I445" t="str">
-        <v>Av. Louis-Bertrand</v>
+        <v>Via Trevano</v>
       </c>
       <c r="J445" t="str">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="K445" t="str">
-        <v>1213</v>
+        <v>6952</v>
       </c>
       <c r="L445" t="str">
-        <v>Petit-Lancy</v>
+        <v>Canobbio</v>
       </c>
       <c r="M445" t="str">
-        <v>ge</v>
+        <v>ti</v>
       </c>
       <c r="N445" t="str">
         <v>false</v>
       </c>
       <c r="O445" t="str">
-        <v>46.19241897122511,6.113823153555656</v>
+        <v>46.03152084350586,8.963484764099121</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="str">
-        <v>BSXLU9914902</v>
+        <v>BSXTI0009600</v>
       </c>
       <c r="B446" t="str">
-        <v>BSXLU0014900.s.02</v>
+        <v>BSXTI0007500.s.02</v>
       </c>
       <c r="C446" t="str">
-        <v>BBZN Hohenrain</v>
+        <v>CPT Trevano</v>
       </c>
       <c r="D446" t="str">
-        <v>Berufsbildungszentrum Natur und Ernährung Hohenrain</v>
+        <v>Centro professionale tecnico Trevano</v>
       </c>
       <c r="E446" t="str">
-        <v/>
+        <v>Scuola d'arti e mestieri tecnica</v>
       </c>
       <c r="F446" t="str">
-        <v>landwirtschaft-hohenrain.bbzn@sluz.ch</v>
+        <v>decs-cpt.trevano@edu.ti.ch</v>
       </c>
       <c r="G446" t="str">
-        <v>041 228 30 70</v>
+        <v>091 815 11 51</v>
       </c>
       <c r="H446" t="str">
-        <v>https://www.bbzn.lu.ch</v>
+        <v>https://www.cpttrevano.ti.ch/</v>
       </c>
       <c r="I446" t="str">
-        <v>Sennweidstrasse</v>
+        <v>Via Trevano</v>
       </c>
       <c r="J446" t="str">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="K446" t="str">
-        <v>6276</v>
+        <v>6952</v>
       </c>
       <c r="L446" t="str">
-        <v>Hohenrain</v>
+        <v>Canobbio</v>
       </c>
       <c r="M446" t="str">
-        <v>lu</v>
+        <v>ti</v>
       </c>
       <c r="N446" t="str">
         <v>false</v>
       </c>
       <c r="O446" t="str">
-        <v>47.184120178222656,8.320867538452148</v>
+        <v>46.03152084350586,8.963484764099121</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="str">
         <v/>
       </c>
       <c r="B447" t="str">
-        <v>BSXLU0014900.s.01</v>
+        <v>BSXGE0069000.s.01</v>
       </c>
       <c r="C447" t="str">
-        <v>BBZN Sursee</v>
+        <v>CFP-Technique</v>
       </c>
       <c r="D447" t="str">
-        <v>Berufsbildungszentrum Natur und Ernährung Sursee</v>
+        <v>Centre de formation professionnelle -Technique - Ecole de mécatronique</v>
       </c>
       <c r="E447" t="str">
         <v/>
       </c>
       <c r="F447" t="str">
-        <v>bbzn@lu.ch</v>
+        <v/>
       </c>
       <c r="G447" t="str">
-        <v>041 349 73 73</v>
+        <v>022 388 88 01</v>
       </c>
       <c r="H447" t="str">
-        <v>https://www.bbzn.lu.ch</v>
+        <v/>
       </c>
       <c r="I447" t="str">
-        <v>Centralstrasse</v>
+        <v>Av. Louis-Bertrand</v>
       </c>
       <c r="J447" t="str">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="K447" t="str">
-        <v>6210</v>
+        <v>1213</v>
       </c>
       <c r="L447" t="str">
-        <v>Sursee</v>
+        <v>Petit-Lancy</v>
       </c>
       <c r="M447" t="str">
-        <v>lu</v>
+        <v>ge</v>
       </c>
       <c r="N447" t="str">
         <v>false</v>
       </c>
       <c r="O447" t="str">
-        <v>47.170875549316406,8.104470252990723</v>
+        <v>46.19241897122511,6.113823153555656</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="str">
-        <v>BSXLU9914903</v>
+        <v>BSXLU9914902</v>
       </c>
       <c r="B448" t="str">
-        <v>BSXLU0014900.s.03</v>
+        <v>BSXLU0014900.s.02</v>
       </c>
       <c r="C448" t="str">
-        <v>BBZN Schüpfheim</v>
+        <v>BBZN Hohenrain</v>
       </c>
       <c r="D448" t="str">
-        <v>Berufsbildungszentrum Natur und Ernährung Schüpfheim</v>
+        <v>Berufsbildungszentrum Natur und Ernährung Hohenrain</v>
       </c>
       <c r="E448" t="str">
         <v/>
       </c>
       <c r="F448" t="str">
-        <v>landwirtschaft-schuepfheim.bbzn@sluz.ch</v>
+        <v>landwirtschaft-hohenrain.bbzn@sluz.ch</v>
       </c>
       <c r="G448" t="str">
-        <v>041 485 88 00</v>
+        <v>041 228 30 70</v>
       </c>
       <c r="H448" t="str">
         <v>https://www.bbzn.lu.ch</v>
       </c>
       <c r="I448" t="str">
-        <v>Chlosterbüel</v>
+        <v>Sennweidstrasse</v>
       </c>
       <c r="J448" t="str">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="K448" t="str">
-        <v>6170</v>
+        <v>6276</v>
       </c>
       <c r="L448" t="str">
-        <v>Schüpfheim</v>
+        <v>Hohenrain</v>
       </c>
       <c r="M448" t="str">
         <v>lu</v>
       </c>
       <c r="N448" t="str">
         <v>false</v>
       </c>
       <c r="O448" t="str">
-        <v>46.959144592285156,8.024959564208984</v>
+        <v>47.184120178222656,8.320867538452148</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="str">
         <v/>
       </c>
       <c r="B449" t="str">
-        <v>BSXBL0011500.s.01</v>
+        <v>BSXLU0014900.s.01</v>
       </c>
       <c r="C449" t="str">
-        <v>bfg</v>
+        <v>BBZN Sursee</v>
       </c>
       <c r="D449" t="str">
-        <v>Berufsfachschule Gesundheit Baselland</v>
+        <v>Berufsbildungszentrum Natur und Ernährung Sursee</v>
       </c>
       <c r="E449" t="str">
         <v/>
       </c>
       <c r="F449" t="str">
-        <v>sekretariat.bfg@sbl.ch</v>
+        <v>bbzn@lu.ch</v>
       </c>
       <c r="G449" t="str">
-        <v>061 552 65 50</v>
+        <v>041 349 73 73</v>
       </c>
       <c r="H449" t="str">
-        <v>https://www.baselland.ch/politik-und-behorden/direktionen/bildungs-kultur-und-sportdirektion/berufsbildung-mittelschulen-und-hochschulen/hauptabteilung-berufs-und-mittelschulen/bfg</v>
+        <v>https://www.bbzn.lu.ch</v>
       </c>
       <c r="I449" t="str">
-        <v>Binningerstrasse</v>
+        <v>Centralstrasse</v>
       </c>
       <c r="J449" t="str">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="K449" t="str">
-        <v>4142</v>
+        <v>6210</v>
       </c>
       <c r="L449" t="str">
-        <v>Münchenstein</v>
+        <v>Sursee</v>
       </c>
       <c r="M449" t="str">
-        <v>bl</v>
+        <v>lu</v>
       </c>
       <c r="N449" t="str">
         <v>false</v>
       </c>
       <c r="O449" t="str">
-        <v>47.525821685791016,7.610659122467041</v>
+        <v>47.170875549316406,8.104470252990723</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="str">
-        <v>BSXSG0013000</v>
+        <v>BSXLU9914903</v>
       </c>
       <c r="B450" t="str">
-        <v>BSXSG0015000.s.01</v>
+        <v>BSXLU0014900.s.03</v>
       </c>
       <c r="C450" t="str">
-        <v>KBZSG</v>
+        <v>BBZN Schüpfheim</v>
       </c>
       <c r="D450" t="str">
-        <v>Kaufmännisches Berufs- und Weiterbildungszentrum St.Gallen</v>
+        <v>Berufsbildungszentrum Natur und Ernährung Schüpfheim</v>
       </c>
       <c r="E450" t="str">
         <v/>
       </c>
       <c r="F450" t="str">
-        <v>info@kbzsg.ch</v>
+        <v>landwirtschaft-schuepfheim.bbzn@sluz.ch</v>
       </c>
       <c r="G450" t="str">
-        <v>058 229 67 00</v>
+        <v>041 485 88 00</v>
       </c>
       <c r="H450" t="str">
-        <v>https://www.kbzsg.ch</v>
+        <v>https://www.bbzn.lu.ch</v>
       </c>
       <c r="I450" t="str">
-        <v>Kreuzbleicheweg</v>
+        <v>Chlosterbüel</v>
       </c>
       <c r="J450" t="str">
-        <v>4</v>
+        <v>28</v>
       </c>
       <c r="K450" t="str">
-        <v>9000</v>
+        <v>6170</v>
       </c>
       <c r="L450" t="str">
-        <v>St. Gallen</v>
+        <v>Schüpfheim</v>
       </c>
       <c r="M450" t="str">
-        <v>sg</v>
+        <v>lu</v>
       </c>
       <c r="N450" t="str">
         <v>false</v>
       </c>
       <c r="O450" t="str">
-        <v>47.420467376708984,9.358566284179688</v>
+        <v>46.959144592285156,8.024959564208984</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="str">
         <v/>
       </c>
       <c r="B451" t="str">
-        <v>BSXGE0067400.s.01</v>
+        <v>BSXBL0011500.s.01</v>
       </c>
       <c r="C451" t="str">
-        <v>EC Aimée-Stitelmann</v>
+        <v>bfg</v>
       </c>
       <c r="D451" t="str">
-        <v>Ecole de commerce Aimée-Stitelmann</v>
+        <v>Berufsfachschule Gesundheit Baselland</v>
       </c>
       <c r="E451" t="str">
         <v/>
       </c>
       <c r="F451" t="str">
-        <v/>
+        <v>sekretariat.bfg@sbl.ch</v>
       </c>
       <c r="G451" t="str">
-        <v>022 388 20 50</v>
+        <v>061 552 65 50</v>
       </c>
       <c r="H451" t="str">
-        <v>https://icp.ge.ch/po/aimee-stitelmann/</v>
+        <v>https://www.baselland.ch/politik-und-behorden/direktionen/bildungs-kultur-und-sportdirektion/berufsbildung-mittelschulen-und-hochschulen/hauptabteilung-berufs-und-mittelschulen/bfg</v>
       </c>
       <c r="I451" t="str">
-        <v>Route de Base</v>
+        <v>Binningerstrasse</v>
       </c>
       <c r="J451" t="str">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="K451" t="str">
-        <v>1128</v>
+        <v>4142</v>
       </c>
       <c r="L451" t="str">
-        <v>Plan-Les-Ouates</v>
+        <v>Münchenstein</v>
       </c>
       <c r="M451" t="str">
-        <v>ge</v>
+        <v>bl</v>
       </c>
       <c r="N451" t="str">
         <v>false</v>
       </c>
       <c r="O451" t="str">
-        <v>46.172698974609375,6.109495639801025</v>
+        <v>47.525821685791016,7.610659122467041</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="str">
-        <v/>
+        <v>BSXSG0013000</v>
       </c>
       <c r="B452" t="str">
-        <v>BSXAG0402191.s.01</v>
+        <v>BSXSG0015000.s.01</v>
       </c>
       <c r="C452" t="str">
-        <v>Minerva Baden</v>
+        <v>KBZSG</v>
       </c>
       <c r="D452" t="str">
-        <v>Minerva Schulen Baden</v>
+        <v>Kaufmännisches Berufs- und Weiterbildungszentrum St.Gallen</v>
       </c>
       <c r="E452" t="str">
         <v/>
       </c>
       <c r="F452" t="str">
-        <v>baden@minervaschulen.ch</v>
+        <v>info@kbzsg.ch</v>
       </c>
       <c r="G452" t="str">
-        <v>056 444 20 00</v>
+        <v>058 229 67 00</v>
       </c>
       <c r="H452" t="str">
-        <v>https://www.minervaschulen.ch/de-ch/standorte/baden</v>
+        <v>https://www.kbzsg.ch</v>
       </c>
       <c r="I452" t="str">
-        <v>Stadtturmstrasse</v>
+        <v>Kreuzbleicheweg</v>
       </c>
       <c r="J452" t="str">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="K452" t="str">
-        <v>5400</v>
+        <v>9000</v>
       </c>
       <c r="L452" t="str">
-        <v>Baden</v>
+        <v>St. Gallen</v>
       </c>
       <c r="M452" t="str">
-        <v>ag</v>
+        <v>sg</v>
       </c>
       <c r="N452" t="str">
         <v>false</v>
       </c>
       <c r="O452" t="str">
-        <v>47.47565841674805,8.30606746673584</v>
+        <v>47.420467376708984,9.358566284179688</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="str">
-        <v>BSXTI0008500</v>
+        <v/>
       </c>
       <c r="B453" t="str">
-        <v>BSXTI0007100.s.03</v>
+        <v>BSXGE0067400.s.01</v>
       </c>
       <c r="C453" t="str">
-        <v>CPT Bellinzona</v>
+        <v>EC Aimée-Stitelmann</v>
       </c>
       <c r="D453" t="str">
-        <v>Centro professionale tecnico Bellinzona</v>
+        <v>Ecole de commerce Aimée-Stitelmann</v>
       </c>
       <c r="E453" t="str">
-        <v>Scuola specilizzata superiore tecnica</v>
+        <v/>
       </c>
       <c r="F453" t="str">
-        <v>decs-cpt.bellinzona@edu.ti.ch</v>
+        <v/>
       </c>
       <c r="G453" t="str">
-        <v>09.1 814 53 11</v>
+        <v>022 388 20 50</v>
       </c>
       <c r="H453" t="str">
-        <v>https://www.cptbellinzona.ti.ch/</v>
+        <v>https://icp.ge.ch/po/aimee-stitelmann/</v>
       </c>
       <c r="I453" t="str">
-        <v>Viale Franscini</v>
+        <v>Route de Base</v>
       </c>
       <c r="J453" t="str">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K453" t="str">
-        <v>6500</v>
+        <v>1128</v>
       </c>
       <c r="L453" t="str">
-        <v>Bellinzona</v>
+        <v>Plan-Les-Ouates</v>
       </c>
       <c r="M453" t="str">
-        <v>ti</v>
+        <v>ge</v>
       </c>
       <c r="N453" t="str">
         <v>false</v>
       </c>
       <c r="O453" t="str">
-        <v>46.19093322753906,9.016375541687012</v>
+        <v>46.172698974609375,6.109495639801025</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="str">
-        <v>BSXTI0008300</v>
+        <v/>
       </c>
       <c r="B454" t="str">
-        <v>BSXTI0007100.s.02</v>
+        <v>BSXAG0402191.s.01</v>
       </c>
       <c r="C454" t="str">
-        <v>CPT Bellinzona</v>
+        <v>Minerva Baden</v>
       </c>
       <c r="D454" t="str">
-        <v>Centro professionale tecnico Bellinzona</v>
+        <v>Minerva Schulen Baden</v>
       </c>
       <c r="E454" t="str">
-        <v>Scuola d'arti e mestieri tecnica</v>
+        <v/>
       </c>
       <c r="F454" t="str">
-        <v>decs-cpt.bellinzona@edu.ti.ch</v>
+        <v>baden@minervaschulen.ch</v>
       </c>
       <c r="G454" t="str">
-        <v>09.1 814 53 11</v>
+        <v>056 444 20 00</v>
       </c>
       <c r="H454" t="str">
-        <v>https://www.cptbellinzona.ti.ch/</v>
+        <v>https://www.minervaschulen.ch/de-ch/standorte/baden</v>
       </c>
       <c r="I454" t="str">
-        <v>Viale Franscini</v>
+        <v>Stadtturmstrasse</v>
       </c>
       <c r="J454" t="str">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="K454" t="str">
-        <v>6500</v>
+        <v>5400</v>
       </c>
       <c r="L454" t="str">
-        <v>Bellinzona</v>
+        <v>Baden</v>
       </c>
       <c r="M454" t="str">
-        <v>ti</v>
+        <v>ag</v>
       </c>
       <c r="N454" t="str">
         <v>false</v>
       </c>
       <c r="O454" t="str">
-        <v>46.19093322753906,9.016375541687012</v>
+        <v>47.47565841674805,8.30606746673584</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="str">
-        <v>BSXTI0007100</v>
+        <v>BSXTI0008500</v>
       </c>
       <c r="B455" t="str">
-        <v>BSXTI0007100.s.01</v>
+        <v>BSXTI0007100.s.03</v>
       </c>
       <c r="C455" t="str">
         <v>CPT Bellinzona</v>
       </c>
       <c r="D455" t="str">
         <v>Centro professionale tecnico Bellinzona</v>
       </c>
       <c r="E455" t="str">
-        <v>Scuola professionale artigianale e industriale tecnica</v>
+        <v>Scuola specilizzata superiore tecnica</v>
       </c>
       <c r="F455" t="str">
         <v>decs-cpt.bellinzona@edu.ti.ch</v>
       </c>
       <c r="G455" t="str">
         <v>09.1 814 53 11</v>
       </c>
       <c r="H455" t="str">
         <v>https://www.cptbellinzona.ti.ch/</v>
       </c>
       <c r="I455" t="str">
         <v>Viale Franscini</v>
       </c>
       <c r="J455" t="str">
         <v>25</v>
       </c>
       <c r="K455" t="str">
         <v>6500</v>
       </c>
       <c r="L455" t="str">
         <v>Bellinzona</v>
       </c>
       <c r="M455" t="str">
         <v>ti</v>
       </c>
       <c r="N455" t="str">
         <v>false</v>
       </c>
       <c r="O455" t="str">
         <v>46.19093322753906,9.016375541687012</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="str">
-        <v/>
+        <v>BSXTI0008300</v>
       </c>
       <c r="B456" t="str">
-        <v>BSXGE0066400.s.01</v>
+        <v>BSXTI0007100.s.02</v>
       </c>
       <c r="C456" t="str">
-        <v>CEPSPE</v>
+        <v>CPT Bellinzona</v>
       </c>
       <c r="D456" t="str">
-        <v>Centre d'enseignement de profession de la santé Genève</v>
+        <v>Centro professionale tecnico Bellinzona</v>
       </c>
       <c r="E456" t="str">
-        <v/>
+        <v>Scuola d'arti e mestieri tecnica</v>
       </c>
       <c r="F456" t="str">
-        <v/>
+        <v>decs-cpt.bellinzona@edu.ti.ch</v>
       </c>
       <c r="G456" t="str">
-        <v>022 347 49 59</v>
+        <v>09.1 814 53 11</v>
       </c>
       <c r="H456" t="str">
-        <v/>
+        <v>https://www.cptbellinzona.ti.ch/</v>
       </c>
       <c r="I456" t="str">
-        <v>Chemin Thury</v>
+        <v>Viale Franscini</v>
       </c>
       <c r="J456" t="str">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="K456" t="str">
-        <v>1206</v>
+        <v>6500</v>
       </c>
       <c r="L456" t="str">
-        <v>Genève</v>
+        <v>Bellinzona</v>
       </c>
       <c r="M456" t="str">
-        <v>ge</v>
+        <v>ti</v>
       </c>
       <c r="N456" t="str">
         <v>false</v>
       </c>
       <c r="O456" t="str">
-        <v>46.19178009033203,6.152156352996826</v>
+        <v>46.19093322753906,9.016375541687012</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="str">
-        <v>BSXOW0010200</v>
+        <v>BSXTI0007100</v>
       </c>
       <c r="B457" t="str">
-        <v>BSXOW0010000.s.02</v>
+        <v>BSXTI0007100.s.01</v>
       </c>
       <c r="C457" t="str">
-        <v>BWZ OW Giswil</v>
+        <v>CPT Bellinzona</v>
       </c>
       <c r="D457" t="str">
-        <v>Berufs- und Weiterbildungszentrum Obwalden</v>
+        <v>Centro professionale tecnico Bellinzona</v>
       </c>
       <c r="E457" t="str">
-        <v/>
+        <v>Scuola professionale artigianale e industriale tecnica</v>
       </c>
       <c r="F457" t="str">
-        <v>bwz@ow.ch</v>
+        <v>decs-cpt.bellinzona@edu.ti.ch</v>
       </c>
       <c r="G457" t="str">
-        <v>041 666 64 80</v>
+        <v>09.1 814 53 11</v>
       </c>
       <c r="H457" t="str">
-        <v>https://www.bwz-ow.ch/</v>
+        <v>https://www.cptbellinzona.ti.ch/</v>
       </c>
       <c r="I457" t="str">
-        <v>Aariedstrasse</v>
+        <v>Viale Franscini</v>
       </c>
       <c r="J457" t="str">
-        <v/>
+        <v>25</v>
       </c>
       <c r="K457" t="str">
-        <v>6074</v>
+        <v>6500</v>
       </c>
       <c r="L457" t="str">
-        <v>Giswil</v>
+        <v>Bellinzona</v>
       </c>
       <c r="M457" t="str">
-        <v>ow</v>
+        <v>ti</v>
       </c>
       <c r="N457" t="str">
         <v>false</v>
       </c>
       <c r="O457" t="str">
-        <v>46.83094787597656,8.1822509765625</v>
+        <v>46.19093322753906,9.016375541687012</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="str">
-        <v>BSXOW0010000</v>
+        <v/>
       </c>
       <c r="B458" t="str">
-        <v>BSXOW0010000.s.01</v>
+        <v>BSXGE0066400.s.01</v>
       </c>
       <c r="C458" t="str">
-        <v>BWZ OW Sarnen</v>
+        <v>CEPSPE</v>
       </c>
       <c r="D458" t="str">
-        <v>Berufs- und Weiterbildungszentrum Obwalden</v>
+        <v>Centre d'enseignement de profession de la santé Genève</v>
       </c>
       <c r="E458" t="str">
         <v/>
       </c>
       <c r="F458" t="str">
-        <v>bwz@ow.ch</v>
+        <v/>
       </c>
       <c r="G458" t="str">
-        <v>041 666 64 80</v>
+        <v>022 347 49 59</v>
       </c>
       <c r="H458" t="str">
-        <v>https://www.bwz-ow.ch</v>
+        <v/>
       </c>
       <c r="I458" t="str">
-        <v>Grundacherweg</v>
+        <v>Chemin Thury</v>
       </c>
       <c r="J458" t="str">
         <v>6</v>
       </c>
       <c r="K458" t="str">
-        <v>6060</v>
+        <v>1206</v>
       </c>
       <c r="L458" t="str">
-        <v>Sarnen</v>
+        <v>Genève</v>
       </c>
       <c r="M458" t="str">
-        <v>ow</v>
+        <v>ge</v>
       </c>
       <c r="N458" t="str">
         <v>false</v>
       </c>
       <c r="O458" t="str">
-        <v>46.89435577392578,8.248483657836914</v>
+        <v>46.19178009033203,6.152156352996826</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="str">
-        <v/>
+        <v>BSXOW0010200</v>
       </c>
       <c r="B459" t="str">
-        <v>BSXVD0003300.s.01</v>
+        <v>BSXOW0010000.s.02</v>
       </c>
       <c r="C459" t="str">
-        <v>EPSIC</v>
+        <v>BWZ OW Giswil</v>
       </c>
       <c r="D459" t="str">
-        <v xml:space="preserve">Ecole professionnelle de Lausanne </v>
+        <v>Berufs- und Weiterbildungszentrum Obwalden</v>
       </c>
       <c r="E459" t="str">
         <v/>
       </c>
       <c r="F459" t="str">
-        <v>information.epsic@vd.ch</v>
+        <v>bwz@ow.ch</v>
       </c>
       <c r="G459" t="str">
-        <v>021 622 51 11</v>
+        <v>041 666 64 80</v>
       </c>
       <c r="H459" t="str">
-        <v>https://www.epsic.ch</v>
+        <v>https://www.bwz-ow.ch/</v>
       </c>
       <c r="I459" t="str">
-        <v>Rue de Genève</v>
+        <v>Aariedstrasse</v>
       </c>
       <c r="J459" t="str">
-        <v>63</v>
+        <v/>
       </c>
       <c r="K459" t="str">
-        <v>1002</v>
+        <v>6074</v>
       </c>
       <c r="L459" t="str">
-        <v>Lausanne</v>
+        <v>Giswil</v>
       </c>
       <c r="M459" t="str">
-        <v>vd</v>
+        <v>ow</v>
       </c>
       <c r="N459" t="str">
         <v>false</v>
       </c>
       <c r="O459" t="str">
-        <v>46.52315902709961,6.6203508377075195</v>
+        <v>46.83094787597656,8.1822509765625</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="str">
-        <v/>
+        <v>BSXOW0010000</v>
       </c>
       <c r="B460" t="str">
-        <v>BSXGE0068200.s.01</v>
+        <v>BSXOW0010000.s.01</v>
       </c>
       <c r="C460" t="str">
-        <v>CFP-Construction</v>
+        <v>BWZ OW Sarnen</v>
       </c>
       <c r="D460" t="str">
-        <v>Centre de formation professionelle - Construction - Section Conception et planification</v>
+        <v>Berufs- und Weiterbildungszentrum Obwalden</v>
       </c>
       <c r="E460" t="str">
         <v/>
       </c>
       <c r="F460" t="str">
-        <v/>
+        <v>bwz@ow.ch</v>
       </c>
       <c r="G460" t="str">
-        <v>022 388 82 11</v>
+        <v>041 666 64 80</v>
       </c>
       <c r="H460" t="str">
-        <v/>
+        <v>https://www.bwz-ow.ch</v>
       </c>
       <c r="I460" t="str">
-        <v>Chemin Gérard de Ternier</v>
+        <v>Grundacherweg</v>
       </c>
       <c r="J460" t="str">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="K460" t="str">
-        <v>1213</v>
+        <v>6060</v>
       </c>
       <c r="L460" t="str">
-        <v>Petit-Lancy</v>
+        <v>Sarnen</v>
       </c>
       <c r="M460" t="str">
-        <v>ge</v>
+        <v>ow</v>
       </c>
       <c r="N460" t="str">
         <v>false</v>
       </c>
       <c r="O460" t="str">
-        <v>46.195011138916016,6.106815338134766</v>
+        <v>46.89435577392578,8.248483657836914</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="str">
-        <v>BSXZH0011500</v>
+        <v/>
       </c>
       <c r="B461" t="str">
-        <v>BSXZH0011000.s.02</v>
+        <v>BSXVD0003300.s.01</v>
       </c>
       <c r="C461" t="str">
-        <v>KV Bülach</v>
+        <v>EPSIC</v>
       </c>
       <c r="D461" t="str">
-        <v>Berufsschule Bülach</v>
+        <v xml:space="preserve">Ecole professionnelle de Lausanne </v>
       </c>
       <c r="E461" t="str">
-        <v>Abteilung  Wirtschaft</v>
+        <v/>
       </c>
       <c r="F461" t="str">
-        <v>kv.bsb@edu.zh.ch</v>
+        <v>information.epsic@vd.ch</v>
       </c>
       <c r="G461" t="str">
-        <v>044 872 30 90</v>
+        <v>021 622 51 11</v>
       </c>
       <c r="H461" t="str">
-        <v>https://www.bsbuelach.ch</v>
+        <v>https://www.epsic.ch</v>
       </c>
       <c r="I461" t="str">
-        <v>Schwerzgruebstrasse</v>
+        <v>Rue de Genève</v>
       </c>
       <c r="J461" t="str">
-        <v>28</v>
+        <v>63</v>
       </c>
       <c r="K461" t="str">
-        <v>8180</v>
+        <v>1002</v>
       </c>
       <c r="L461" t="str">
-        <v>Bülach</v>
+        <v>Lausanne</v>
       </c>
       <c r="M461" t="str">
-        <v>zh</v>
+        <v>vd</v>
       </c>
       <c r="N461" t="str">
         <v>false</v>
       </c>
       <c r="O461" t="str">
-        <v>47.51650619506836,8.547595977783203</v>
+        <v>46.52315902709961,6.6203508377075195</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="str">
-        <v>BSXZH0040200</v>
+        <v/>
       </c>
       <c r="B462" t="str">
-        <v>BSXZH0011000.s.04</v>
+        <v>BSXGE0068200.s.01</v>
       </c>
       <c r="C462" t="str">
-        <v/>
+        <v>CFP-Construction</v>
       </c>
       <c r="D462" t="str">
-        <v>Berufsschule Bülach</v>
+        <v>Centre de formation professionelle - Construction - Section Conception et planification</v>
       </c>
       <c r="E462" t="str">
-        <v>Abteilung  Maschinenbau und Weiterbildung</v>
+        <v/>
       </c>
       <c r="F462" t="str">
-        <v>weiterbildung.bsb@edu.zh.ch</v>
+        <v/>
       </c>
       <c r="G462" t="str">
-        <v>044 872 30 50</v>
+        <v>022 388 82 11</v>
       </c>
       <c r="H462" t="str">
-        <v>https://www.bsbuelach.ch</v>
+        <v/>
       </c>
       <c r="I462" t="str">
-        <v>Schwerzgruebstrasse</v>
+        <v>Chemin Gérard de Ternier</v>
       </c>
       <c r="J462" t="str">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="K462" t="str">
-        <v>8180</v>
+        <v>1213</v>
       </c>
       <c r="L462" t="str">
-        <v>Bülach</v>
+        <v>Petit-Lancy</v>
       </c>
       <c r="M462" t="str">
-        <v>zh</v>
+        <v>ge</v>
       </c>
       <c r="N462" t="str">
         <v>false</v>
       </c>
       <c r="O462" t="str">
-        <v>47.51650619506836,8.547595977783203</v>
+        <v>46.195011138916016,6.106815338134766</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="str">
-        <v>BSXZH0012000</v>
+        <v>BSXZH0011500</v>
       </c>
       <c r="B463" t="str">
-        <v>BSXZH0011000.s.03</v>
+        <v>BSXZH0011000.s.02</v>
       </c>
       <c r="C463" t="str">
-        <v/>
+        <v>KV Bülach</v>
       </c>
       <c r="D463" t="str">
         <v>Berufsschule Bülach</v>
       </c>
       <c r="E463" t="str">
-        <v>Abteilung  Elektro</v>
+        <v>Abteilung  Wirtschaft</v>
       </c>
       <c r="F463" t="str">
-        <v>elektro.bsb@edu.zh.ch</v>
+        <v>kv.bsb@edu.zh.ch</v>
       </c>
       <c r="G463" t="str">
-        <v>044 872 34 20</v>
+        <v>044 872 30 90</v>
       </c>
       <c r="H463" t="str">
         <v>https://www.bsbuelach.ch</v>
       </c>
       <c r="I463" t="str">
-        <v>Lindenhofstrasse</v>
+        <v>Schwerzgruebstrasse</v>
       </c>
       <c r="J463" t="str">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="K463" t="str">
         <v>8180</v>
       </c>
       <c r="L463" t="str">
         <v>Bülach</v>
       </c>
       <c r="M463" t="str">
         <v>zh</v>
       </c>
       <c r="N463" t="str">
         <v>false</v>
       </c>
       <c r="O463" t="str">
-        <v>47.52003479003906,8.538107872009277</v>
+        <v>47.51650619506836,8.547595977783203</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="str">
-        <v>BSXZH0011000</v>
+        <v>BSXZH0040200</v>
       </c>
       <c r="B464" t="str">
-        <v>BSXZH0011000.s.01</v>
+        <v>BSXZH0011000.s.04</v>
       </c>
       <c r="C464" t="str">
-        <v>BS Bülach</v>
+        <v/>
       </c>
       <c r="D464" t="str">
         <v>Berufsschule Bülach</v>
       </c>
       <c r="E464" t="str">
-        <v/>
+        <v>Abteilung  Maschinenbau und Weiterbildung</v>
       </c>
       <c r="F464" t="str">
-        <v>info.bsb@edu.zh.ch</v>
+        <v>weiterbildung.bsb@edu.zh.ch</v>
       </c>
       <c r="G464" t="str">
-        <v>044 872 34 20</v>
+        <v>044 872 30 50</v>
       </c>
       <c r="H464" t="str">
         <v>https://www.bsbuelach.ch</v>
       </c>
       <c r="I464" t="str">
         <v>Schwerzgruebstrasse</v>
       </c>
       <c r="J464" t="str">
         <v>28</v>
       </c>
       <c r="K464" t="str">
         <v>8180</v>
       </c>
       <c r="L464" t="str">
         <v>Bülach</v>
       </c>
       <c r="M464" t="str">
         <v>zh</v>
       </c>
       <c r="N464" t="str">
         <v>false</v>
       </c>
       <c r="O464" t="str">
         <v>47.51650619506836,8.547595977783203</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="str">
-        <v>BSXZH0031000</v>
+        <v>BSXZH0012000</v>
       </c>
       <c r="B465" t="str">
-        <v>BSXZH0031000.s.01</v>
+        <v>BSXZH0011000.s.03</v>
       </c>
       <c r="C465" t="str">
-        <v>BSFH</v>
+        <v/>
       </c>
       <c r="D465" t="str">
-        <v>Berufsfachschule für Lernende mit Hör- und Kommunikationsbehinderung</v>
+        <v>Berufsschule Bülach</v>
       </c>
       <c r="E465" t="str">
-        <v/>
+        <v>Abteilung  Elektro</v>
       </c>
       <c r="F465" t="str">
-        <v>info@bsfh.ch</v>
+        <v>elektro.bsb@edu.zh.ch</v>
       </c>
       <c r="G465" t="str">
-        <v>044 302 06 00</v>
+        <v>044 872 34 20</v>
       </c>
       <c r="H465" t="str">
-        <v>https://www.bsfh.ch</v>
+        <v>https://www.bsbuelach.ch</v>
       </c>
       <c r="I465" t="str">
-        <v>Schaffhauserstrasse</v>
+        <v>Lindenhofstrasse</v>
       </c>
       <c r="J465" t="str">
-        <v>430</v>
+        <v>10</v>
       </c>
       <c r="K465" t="str">
-        <v>8050</v>
+        <v>8180</v>
       </c>
       <c r="L465" t="str">
-        <v>Zürich</v>
+        <v>Bülach</v>
       </c>
       <c r="M465" t="str">
         <v>zh</v>
       </c>
       <c r="N465" t="str">
         <v>false</v>
       </c>
       <c r="O465" t="str">
-        <v>47.415897369384766,8.545360565185547</v>
+        <v>47.52003479003906,8.538107872009277</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="str">
-        <v>BSXBE9910902</v>
+        <v>BSXZH0011000</v>
       </c>
       <c r="B466" t="str">
-        <v>BSXBE0010900.s.02</v>
+        <v>BSXZH0011000.s.01</v>
       </c>
       <c r="C466" t="str">
-        <v>bfsl Waldhof</v>
+        <v>BS Bülach</v>
       </c>
       <c r="D466" t="str">
-        <v>Berufsfachschule Langenthal Standort Waldhof</v>
+        <v>Berufsschule Bülach</v>
       </c>
       <c r="E466" t="str">
         <v/>
       </c>
       <c r="F466" t="str">
-        <v/>
+        <v>info.bsb@edu.zh.ch</v>
       </c>
       <c r="G466" t="str">
-        <v>062 916 86 66</v>
+        <v>044 872 34 20</v>
       </c>
       <c r="H466" t="str">
-        <v>https://www.bzl.ch/waldhof1.html</v>
+        <v>https://www.bsbuelach.ch</v>
       </c>
       <c r="I466" t="str">
-        <v>Waldhof</v>
+        <v>Schwerzgruebstrasse</v>
       </c>
       <c r="J466" t="str">
-        <v/>
+        <v>28</v>
       </c>
       <c r="K466" t="str">
-        <v>4900</v>
+        <v>8180</v>
       </c>
       <c r="L466" t="str">
-        <v>Langenthal</v>
+        <v>Bülach</v>
       </c>
       <c r="M466" t="str">
-        <v>be</v>
+        <v>zh</v>
       </c>
       <c r="N466" t="str">
         <v>false</v>
       </c>
       <c r="O466" t="str">
-        <v>47.21906,7.80111</v>
+        <v>47.51650619506836,8.547595977783203</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="str">
-        <v/>
+        <v>BSXZH0031000</v>
       </c>
       <c r="B467" t="str">
-        <v>BSXBE0010900.s.01</v>
+        <v>BSXZH0031000.s.01</v>
       </c>
       <c r="C467" t="str">
-        <v>bfsl Langenthal</v>
+        <v>BSFH</v>
       </c>
       <c r="D467" t="str">
-        <v>Berufsfachschule Langenthal</v>
+        <v>Berufsfachschule für Lernende mit Hör- und Kommunikationsbehinderung</v>
       </c>
       <c r="E467" t="str">
         <v/>
       </c>
       <c r="F467" t="str">
-        <v>bfsl@bzl.ch</v>
+        <v>info@bsfh.ch</v>
       </c>
       <c r="G467" t="str">
-        <v>062 916 86 66</v>
+        <v>044 302 06 00</v>
       </c>
       <c r="H467" t="str">
-        <v>https://www.bfsl.ch</v>
+        <v>https://www.bsfh.ch</v>
       </c>
       <c r="I467" t="str">
-        <v>Weststrasse</v>
+        <v>Schaffhauserstrasse</v>
       </c>
       <c r="J467" t="str">
-        <v>24</v>
+        <v>430</v>
       </c>
       <c r="K467" t="str">
-        <v>4900</v>
+        <v>8050</v>
       </c>
       <c r="L467" t="str">
-        <v>Langenthal</v>
+        <v>Zürich</v>
       </c>
       <c r="M467" t="str">
-        <v>be</v>
+        <v>zh</v>
       </c>
       <c r="N467" t="str">
         <v>false</v>
       </c>
       <c r="O467" t="str">
-        <v>47.22228240966797,7.77659797668457</v>
+        <v>47.415897369384766,8.545360565185547</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="str">
-        <v>BSXBE9910903</v>
+        <v>BSXBE9910902</v>
       </c>
       <c r="B468" t="str">
-        <v>BSXBE0010900.s.03</v>
+        <v>BSXBE0010900.s.02</v>
       </c>
       <c r="C468" t="str">
-        <v>bfsl Burgdorf</v>
+        <v>bfsl Waldhof</v>
       </c>
       <c r="D468" t="str">
-        <v>Berufsfachschule Langenthal Standort Burgdorf</v>
+        <v>Berufsfachschule Langenthal Standort Waldhof</v>
       </c>
       <c r="E468" t="str">
         <v/>
       </c>
       <c r="F468" t="str">
         <v/>
       </c>
       <c r="G468" t="str">
-        <v/>
+        <v>062 916 86 66</v>
       </c>
       <c r="H468" t="str">
-        <v/>
+        <v>https://www.bzl.ch/waldhof1.html</v>
       </c>
       <c r="I468" t="str">
-        <v>Zähringerstrasse</v>
+        <v>Waldhof</v>
       </c>
       <c r="J468" t="str">
-        <v>15</v>
+        <v/>
       </c>
       <c r="K468" t="str">
-        <v>3400</v>
+        <v>4900</v>
       </c>
       <c r="L468" t="str">
-        <v>Burgdorf</v>
+        <v>Langenthal</v>
       </c>
       <c r="M468" t="str">
         <v>be</v>
       </c>
       <c r="N468" t="str">
         <v>false</v>
       </c>
       <c r="O468" t="str">
-        <v>47.05098,7.61834</v>
+        <v>47.21906,7.80111</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="str">
-        <v>BSXBE9910904</v>
+        <v/>
       </c>
       <c r="B469" t="str">
-        <v>BSXBE0010900.s.04</v>
+        <v>BSXBE0010900.s.01</v>
       </c>
       <c r="C469" t="str">
-        <v>bfsl Langnau</v>
+        <v>bfsl Langenthal</v>
       </c>
       <c r="D469" t="str">
-        <v>Berufsfachschule Langenthal Standort Langnau</v>
+        <v>Berufsfachschule Langenthal</v>
       </c>
       <c r="E469" t="str">
         <v/>
       </c>
       <c r="F469" t="str">
-        <v/>
+        <v>bfsl@bzl.ch</v>
       </c>
       <c r="G469" t="str">
-        <v/>
+        <v>062 916 86 66</v>
       </c>
       <c r="H469" t="str">
-        <v/>
+        <v>https://www.bfsl.ch</v>
       </c>
       <c r="I469" t="str">
-        <v>Bleicheweg</v>
+        <v>Weststrasse</v>
       </c>
       <c r="J469" t="str">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="K469" t="str">
-        <v>3550</v>
+        <v>4900</v>
       </c>
       <c r="L469" t="str">
-        <v>Langnau</v>
+        <v>Langenthal</v>
       </c>
       <c r="M469" t="str">
         <v>be</v>
       </c>
       <c r="N469" t="str">
         <v>false</v>
       </c>
       <c r="O469" t="str">
-        <v>46.94174575805664,7.776266574859619</v>
+        <v>47.22228240966797,7.77659797668457</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="str">
-        <v>BSXZH0001500</v>
+        <v>BSXBE9910903</v>
       </c>
       <c r="B470" t="str">
-        <v>BSXZH0001500.s.01</v>
+        <v>BSXBE0010900.s.03</v>
       </c>
       <c r="C470" t="str">
-        <v>TBZ</v>
+        <v>bfsl Burgdorf</v>
       </c>
       <c r="D470" t="str">
-        <v>Technische Berufsschule Zürich</v>
+        <v>Berufsfachschule Langenthal Standort Burgdorf</v>
       </c>
       <c r="E470" t="str">
         <v/>
       </c>
       <c r="F470" t="str">
-        <v>rektorat@tbz.zh.ch</v>
+        <v/>
       </c>
       <c r="G470" t="str">
-        <v>044 446 96 00</v>
+        <v/>
       </c>
       <c r="H470" t="str">
-        <v>https://www.tbz.ch</v>
+        <v/>
       </c>
       <c r="I470" t="str">
-        <v>Ausstellungsstrasse</v>
+        <v>Zähringerstrasse</v>
       </c>
       <c r="J470" t="str">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="K470" t="str">
-        <v>8090</v>
+        <v>3400</v>
       </c>
       <c r="L470" t="str">
-        <v>Zürich</v>
+        <v>Burgdorf</v>
       </c>
       <c r="M470" t="str">
-        <v>zh</v>
+        <v>be</v>
       </c>
       <c r="N470" t="str">
         <v>false</v>
       </c>
       <c r="O470" t="str">
-        <v>47.383331298828125,8.535079002380371</v>
+        <v>47.05098,7.61834</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="str">
+        <v>BSXBE9910904</v>
+      </c>
+      <c r="B471" t="str">
+        <v>BSXBE0010900.s.04</v>
+      </c>
+      <c r="C471" t="str">
+        <v>bfsl Langnau</v>
+      </c>
+      <c r="D471" t="str">
+        <v>Berufsfachschule Langenthal Standort Langnau</v>
+      </c>
+      <c r="E471" t="str">
+        <v/>
+      </c>
+      <c r="F471" t="str">
+        <v/>
+      </c>
+      <c r="G471" t="str">
+        <v/>
+      </c>
+      <c r="H471" t="str">
+        <v/>
+      </c>
+      <c r="I471" t="str">
+        <v>Bleicheweg</v>
+      </c>
+      <c r="J471" t="str">
+        <v>11</v>
+      </c>
+      <c r="K471" t="str">
+        <v>3550</v>
+      </c>
+      <c r="L471" t="str">
+        <v>Langnau</v>
+      </c>
+      <c r="M471" t="str">
+        <v>be</v>
+      </c>
+      <c r="N471" t="str">
+        <v>false</v>
+      </c>
+      <c r="O471" t="str">
+        <v>46.94174575805664,7.776266574859619</v>
+      </c>
+    </row>
+    <row r="472">
+      <c r="A472" t="str">
+        <v>BSXZH0001500</v>
+      </c>
+      <c r="B472" t="str">
+        <v>BSXZH0001500.s.01</v>
+      </c>
+      <c r="C472" t="str">
+        <v>TBZ</v>
+      </c>
+      <c r="D472" t="str">
+        <v>Technische Berufsschule Zürich</v>
+      </c>
+      <c r="E472" t="str">
+        <v/>
+      </c>
+      <c r="F472" t="str">
+        <v>rektorat@tbz.zh.ch</v>
+      </c>
+      <c r="G472" t="str">
+        <v>044 446 96 00</v>
+      </c>
+      <c r="H472" t="str">
+        <v>https://www.tbz.ch</v>
+      </c>
+      <c r="I472" t="str">
+        <v>Ausstellungsstrasse</v>
+      </c>
+      <c r="J472" t="str">
+        <v>70</v>
+      </c>
+      <c r="K472" t="str">
+        <v>8090</v>
+      </c>
+      <c r="L472" t="str">
+        <v>Zürich</v>
+      </c>
+      <c r="M472" t="str">
+        <v>zh</v>
+      </c>
+      <c r="N472" t="str">
+        <v>false</v>
+      </c>
+      <c r="O472" t="str">
+        <v>47.383331298828125,8.535079002380371</v>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473" t="str">
         <v>BSXZH0025000</v>
       </c>
-      <c r="B471" t="str">
+      <c r="B473" t="str">
         <v>BSXZH0025000.s</v>
       </c>
-      <c r="C471" t="str">
+      <c r="C473" t="str">
         <v>BMSW</v>
       </c>
-      <c r="D471" t="str">
+      <c r="D473" t="str">
         <v>Berufsmaturitätsschule
 Winterthur</v>
       </c>
-      <c r="E471" t="str">
-[...2 lines deleted...]
-      <c r="F471" t="str">
+      <c r="E473" t="str">
+        <v/>
+      </c>
+      <c r="F473" t="str">
         <v>info@bmsw.zh.ch</v>
       </c>
-      <c r="G471" t="str">
+      <c r="G473" t="str">
         <v>052 267 87 81</v>
       </c>
-      <c r="H471" t="str">
+      <c r="H473" t="str">
         <v>https://bms-w.ch/</v>
       </c>
-      <c r="I471" t="str">
+      <c r="I473" t="str">
         <v>Zürcherstrasse</v>
       </c>
-      <c r="J471" t="str">
+      <c r="J473" t="str">
         <v>28</v>
       </c>
-      <c r="K471" t="str">
+      <c r="K473" t="str">
         <v>8400</v>
       </c>
-      <c r="L471" t="str">
+      <c r="L473" t="str">
         <v>Winterthur</v>
       </c>
-      <c r="M471" t="str">
+      <c r="M473" t="str">
         <v>zh</v>
       </c>
-      <c r="N471" t="str">
-[...2 lines deleted...]
-      <c r="O471" t="str">
+      <c r="N473" t="str">
+        <v>false</v>
+      </c>
+      <c r="O473" t="str">
         <v>47.49822993071497,8.71634006856042</v>
-      </c>
-[...92 lines deleted...]
-        <v>46.165260314941406,8.79139232635498</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="str">
-        <v/>
+        <v>BSXTI0026900</v>
       </c>
       <c r="B474" t="str">
-        <v>BSXGE0069700.s.01</v>
+        <v>BSXTI0026900.s.01</v>
       </c>
       <c r="C474" t="str">
-        <v/>
+        <v>CPS Locarno</v>
       </c>
       <c r="D474" t="str">
-        <v>Ecole professionnnelle romande de cuisiniers en diététique</v>
+        <v>Centro professionale sociosanitario medico-tecnico Locarno</v>
       </c>
       <c r="E474" t="str">
-        <v/>
+        <v>Scuola medico tecnica</v>
       </c>
       <c r="F474" t="str">
-        <v/>
+        <v>decs-cps.locarno@edu.ti.ch</v>
       </c>
       <c r="G474" t="str">
-        <v>022 388 34 69</v>
+        <v>091 816 21 61</v>
       </c>
       <c r="H474" t="str">
-        <v/>
+        <v>https://www.cpslocarno.ti.ch/</v>
       </c>
       <c r="I474" t="str">
-        <v>Boulevard de la Cluse</v>
+        <v>Via alla Morettina</v>
       </c>
       <c r="J474" t="str">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="K474" t="str">
-        <v>1205</v>
+        <v>6600</v>
       </c>
       <c r="L474" t="str">
-        <v>Genève</v>
+        <v>Locarno</v>
       </c>
       <c r="M474" t="str">
-        <v>ge</v>
+        <v>ti</v>
       </c>
       <c r="N474" t="str">
         <v>false</v>
       </c>
       <c r="O474" t="str">
-        <v>46.1885986328125,6.144690036773682</v>
+        <v>46.165260314941406,8.79139232635498</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="str">
-        <v/>
+        <v>BSXTI9926902</v>
       </c>
       <c r="B475" t="str">
-        <v>BSXGE0069900.s.01</v>
+        <v>BSXTI0026900.s.02</v>
       </c>
       <c r="C475" t="str">
-        <v>OrTra</v>
+        <v>CPS Locarno</v>
       </c>
       <c r="D475" t="str">
-        <v>OrTra Santé Social</v>
+        <v>Centro professionale sociosanitario medico-tecnico Locarno</v>
       </c>
       <c r="E475" t="str">
-        <v/>
+        <v>Scuola specializzata superiore medico-tecnica</v>
       </c>
       <c r="F475" t="str">
-        <v/>
+        <v>decs-cps.locarno@edu.ti.ch</v>
       </c>
       <c r="G475" t="str">
-        <v xml:space="preserve"> 022 328 11 41</v>
+        <v>091 816 21 61</v>
       </c>
       <c r="H475" t="str">
-        <v>https://ortra-ge.ch/</v>
+        <v>https://www.cpslocarno.ti.ch/</v>
       </c>
       <c r="I475" t="str">
-        <v>Rue des Charmilles</v>
+        <v>Via alla Morettina</v>
       </c>
       <c r="J475" t="str">
-        <v>28</v>
+        <v>3</v>
       </c>
       <c r="K475" t="str">
-        <v>1203</v>
+        <v>6600</v>
       </c>
       <c r="L475" t="str">
-        <v>Genève</v>
+        <v>Locarno</v>
       </c>
       <c r="M475" t="str">
-        <v>ge</v>
+        <v>ti</v>
       </c>
       <c r="N475" t="str">
         <v>false</v>
       </c>
       <c r="O475" t="str">
-        <v>46.20732498168945,6.128533363342285</v>
+        <v>46.165260314941406,8.79139232635498</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="str">
         <v/>
       </c>
       <c r="B476" t="str">
-        <v>BSXGE0069400.s.01</v>
+        <v>BSXGE0069700.s.01</v>
       </c>
       <c r="C476" t="str">
-        <v>CFP-Technique</v>
+        <v/>
       </c>
       <c r="D476" t="str">
-        <v>Centre de formation professionnell - Technique - Ecole d'informatique</v>
+        <v>Ecole professionnnelle romande de cuisiniers en diététique</v>
       </c>
       <c r="E476" t="str">
         <v/>
       </c>
       <c r="F476" t="str">
         <v/>
       </c>
       <c r="G476" t="str">
-        <v>022 388 87 28</v>
+        <v>022 388 34 69</v>
       </c>
       <c r="H476" t="str">
         <v/>
       </c>
       <c r="I476" t="str">
-        <v>Chemin Gérard-de-Ternier</v>
+        <v>Boulevard de la Cluse</v>
       </c>
       <c r="J476" t="str">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="K476" t="str">
-        <v>1213</v>
+        <v>1205</v>
       </c>
       <c r="L476" t="str">
-        <v>Petit-Lancy</v>
+        <v>Genève</v>
       </c>
       <c r="M476" t="str">
         <v>ge</v>
       </c>
       <c r="N476" t="str">
         <v>false</v>
       </c>
       <c r="O476" t="str">
-        <v>46.19594325299087,6.110297240065273</v>
+        <v>46.1885986328125,6.144690036773682</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="str">
         <v/>
       </c>
       <c r="B477" t="str">
-        <v>BSXGE0032200.s.01</v>
+        <v>BSXGE0069900.s.01</v>
       </c>
       <c r="C477" t="str">
-        <v>EC Carouge</v>
+        <v>OrTra</v>
       </c>
       <c r="D477" t="str">
-        <v>Ecole de Commerce Carouge</v>
+        <v>OrTra Santé Social</v>
       </c>
       <c r="E477" t="str">
         <v/>
       </c>
       <c r="F477" t="str">
         <v/>
       </c>
       <c r="G477" t="str">
-        <v>022 388 35 90</v>
+        <v xml:space="preserve"> 022 328 11 41</v>
       </c>
       <c r="H477" t="str">
-        <v/>
+        <v>https://ortra-ge.ch/</v>
       </c>
       <c r="I477" t="str">
-        <v>Chemin Grange-Collomb</v>
+        <v>Rue des Charmilles</v>
       </c>
       <c r="J477" t="str">
-        <v>1-3</v>
+        <v>28</v>
       </c>
       <c r="K477" t="str">
-        <v>1227</v>
+        <v>1203</v>
       </c>
       <c r="L477" t="str">
-        <v>Carouge</v>
+        <v>Genève</v>
       </c>
       <c r="M477" t="str">
         <v>ge</v>
       </c>
       <c r="N477" t="str">
         <v>false</v>
       </c>
       <c r="O477" t="str">
-        <v>46.175819396972656,6.134458541870117</v>
+        <v>46.20732498168945,6.128533363342285</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="str">
         <v/>
       </c>
       <c r="B478" t="str">
-        <v>BSXGE0067300.s.01</v>
+        <v>BSXGE0069400.s.01</v>
       </c>
       <c r="C478" t="str">
-        <v>EC Raymond-Uldry</v>
+        <v>CFP-Technique</v>
       </c>
       <c r="D478" t="str">
-        <v>École de commerce Raymond-Uldry</v>
+        <v>Centre de formation professionnell - Technique - Ecole d'informatique</v>
       </c>
       <c r="E478" t="str">
         <v/>
       </c>
       <c r="F478" t="str">
         <v/>
       </c>
       <c r="G478" t="str">
-        <v>022 546 40 50</v>
+        <v>022 388 87 28</v>
       </c>
       <c r="H478" t="str">
-        <v>https://edu.ge.ch/site/ecraymonduldry/</v>
+        <v/>
       </c>
       <c r="I478" t="str">
-        <v>Chemin du Domaine-Patry</v>
+        <v>Chemin Gérard-de-Ternier</v>
       </c>
       <c r="J478" t="str">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="K478" t="str">
-        <v>1124</v>
+        <v>1213</v>
       </c>
       <c r="L478" t="str">
-        <v>Chêne-Bougeries</v>
+        <v>Petit-Lancy</v>
       </c>
       <c r="M478" t="str">
         <v>ge</v>
       </c>
       <c r="N478" t="str">
         <v>false</v>
       </c>
       <c r="O478" t="str">
-        <v>46.20502853393555,6.179989814758301</v>
+        <v>46.19594325299087,6.110297240065273</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="str">
-        <v>BSXBE9910302</v>
+        <v/>
       </c>
       <c r="B479" t="str">
-        <v>BSXBE0010300.s.02</v>
+        <v>BSXGE0032200.s.01</v>
       </c>
       <c r="C479" t="str">
-        <v>CFP Bienne</v>
+        <v>EC Carouge</v>
       </c>
       <c r="D479" t="str">
-        <v>Centre de formation professionnelle Bienne - Lycée Technique</v>
+        <v>Ecole de Commerce Carouge</v>
       </c>
       <c r="E479" t="str">
         <v/>
       </c>
       <c r="F479" t="str">
-        <v>info@bbz-cfp.ch</v>
+        <v/>
       </c>
       <c r="G479" t="str">
-        <v>032 344 38 11</v>
+        <v>022 388 35 90</v>
       </c>
       <c r="H479" t="str">
-        <v>https://bbz-cfp.ch/de/ausbildungsgange/technische-fachschule</v>
+        <v/>
       </c>
       <c r="I479" t="str">
-        <v>Salzhausstrasse</v>
+        <v>Chemin Grange-Collomb</v>
       </c>
       <c r="J479" t="str">
-        <v>18</v>
+        <v>1-3</v>
       </c>
       <c r="K479" t="str">
-        <v>2503</v>
+        <v>1227</v>
       </c>
       <c r="L479" t="str">
-        <v>Biel/Bienne</v>
+        <v>Carouge</v>
       </c>
       <c r="M479" t="str">
-        <v>be</v>
+        <v>ge</v>
       </c>
       <c r="N479" t="str">
         <v>false</v>
       </c>
       <c r="O479" t="str">
-        <v>47.12904357910156,7.243330478668213</v>
+        <v>46.175819396972656,6.134458541870117</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="str">
-        <v>BSXBE9910303</v>
+        <v/>
       </c>
       <c r="B480" t="str">
-        <v>BSXBE0010300.s.03</v>
+        <v>BSXGE0067300.s.01</v>
       </c>
       <c r="C480" t="str">
-        <v>BBZ Biel</v>
+        <v>EC Raymond-Uldry</v>
       </c>
       <c r="D480" t="str">
-        <v>Berufsbildungszentrum Biel - Brückenangebote</v>
+        <v>École de commerce Raymond-Uldry</v>
       </c>
       <c r="E480" t="str">
         <v/>
       </c>
       <c r="F480" t="str">
-        <v>info@bbz-cfp.ch</v>
+        <v/>
       </c>
       <c r="G480" t="str">
-        <v>032 366 72 90</v>
+        <v>022 546 40 50</v>
       </c>
       <c r="H480" t="str">
-        <v>https://bbz-cfp.ch/de/ausbildungsgange/bruckenangebote</v>
+        <v>https://edu.ge.ch/site/ecraymonduldry/</v>
       </c>
       <c r="I480" t="str">
-        <v>Scheibenweg</v>
+        <v>Chemin du Domaine-Patry</v>
       </c>
       <c r="J480" t="str">
-        <v>45</v>
+        <v>1</v>
       </c>
       <c r="K480" t="str">
-        <v>2503</v>
+        <v>1124</v>
       </c>
       <c r="L480" t="str">
-        <v>Biel/Bienne</v>
+        <v>Chêne-Bougeries</v>
       </c>
       <c r="M480" t="str">
-        <v>be</v>
+        <v>ge</v>
       </c>
       <c r="N480" t="str">
         <v>false</v>
       </c>
       <c r="O480" t="str">
-        <v>47.13793182373047,7.268412113189697</v>
+        <v>46.20502853393555,6.179989814758301</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="str">
-        <v/>
+        <v>BSXBE9910302</v>
       </c>
       <c r="B481" t="str">
-        <v>BSXBE0010300.s.01</v>
+        <v>BSXBE0010300.s.02</v>
       </c>
       <c r="C481" t="str">
-        <v>BBZ Biel</v>
+        <v>CFP Bienne</v>
       </c>
       <c r="D481" t="str">
-        <v>Berufsbildungszentrum Biel</v>
+        <v>Centre de formation professionnelle Bienne - Lycée Technique</v>
       </c>
       <c r="E481" t="str">
         <v/>
       </c>
       <c r="F481" t="str">
         <v>info@bbz-cfp.ch</v>
       </c>
       <c r="G481" t="str">
-        <v>032 344 37 52</v>
+        <v>032 344 38 11</v>
       </c>
       <c r="H481" t="str">
-        <v>https://www.bbz-biel.ch</v>
+        <v>https://bbz-cfp.ch/de/ausbildungsgange/technische-fachschule</v>
       </c>
       <c r="I481" t="str">
-        <v>Wasenstrasse</v>
+        <v>Salzhausstrasse</v>
       </c>
       <c r="J481" t="str">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="K481" t="str">
-        <v>2500</v>
+        <v>2503</v>
       </c>
       <c r="L481" t="str">
-        <v>Biel/Bienne 4</v>
+        <v>Biel/Bienne</v>
       </c>
       <c r="M481" t="str">
         <v>be</v>
       </c>
       <c r="N481" t="str">
         <v>false</v>
       </c>
       <c r="O481" t="str">
-        <v>47.14537048339844,7.254214763641357</v>
+        <v>47.12904357910156,7.243330478668213</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="str">
-        <v/>
+        <v>BSXBE9910303</v>
       </c>
       <c r="B482" t="str">
-        <v>BSXGE0067500.s.01</v>
+        <v>BSXBE0010300.s.03</v>
       </c>
       <c r="C482" t="str">
-        <v/>
+        <v>BBZ Biel</v>
       </c>
       <c r="D482" t="str">
-        <v>Académie du Léman</v>
+        <v>Berufsbildungszentrum Biel - Brückenangebote</v>
       </c>
       <c r="E482" t="str">
         <v/>
       </c>
       <c r="F482" t="str">
-        <v/>
+        <v>info@bbz-cfp.ch</v>
       </c>
       <c r="G482" t="str">
-        <v>022 731 77 56</v>
+        <v>032 366 72 90</v>
       </c>
       <c r="H482" t="str">
-        <v>https://academy-geneva.ch/</v>
+        <v>https://bbz-cfp.ch/de/ausbildungsgange/bruckenangebote</v>
       </c>
       <c r="I482" t="str">
-        <v>Rue de Lausanne</v>
+        <v>Scheibenweg</v>
       </c>
       <c r="J482" t="str">
-        <v>37A</v>
+        <v>45</v>
       </c>
       <c r="K482" t="str">
-        <v>1201</v>
+        <v>2503</v>
       </c>
       <c r="L482" t="str">
-        <v>Genève</v>
+        <v>Biel/Bienne</v>
       </c>
       <c r="M482" t="str">
-        <v>ge</v>
+        <v>be</v>
       </c>
       <c r="N482" t="str">
         <v>false</v>
       </c>
       <c r="O482" t="str">
-        <v>46.213016510009766,6.145139694213867</v>
+        <v>47.13793182373047,7.268412113189697</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="str">
         <v/>
       </c>
       <c r="B483" t="str">
-        <v>BSXSG0018400.s.01</v>
+        <v>BSXBE0010300.s.01</v>
       </c>
       <c r="C483" t="str">
-        <v>KS Sargans</v>
+        <v>BBZ Biel</v>
       </c>
       <c r="D483" t="str">
-        <v>Kantonsschule Sargans</v>
+        <v>Berufsbildungszentrum Biel</v>
       </c>
       <c r="E483" t="str">
         <v/>
       </c>
       <c r="F483" t="str">
-        <v>info@kantisargans.ch</v>
+        <v>info@bbz-cfp.ch</v>
       </c>
       <c r="G483" t="str">
-        <v>058 228 81 00</v>
+        <v>032 344 37 52</v>
       </c>
       <c r="H483" t="str">
-        <v>https://kantisargans.ch/</v>
+        <v>https://www.bbz-biel.ch</v>
       </c>
       <c r="I483" t="str">
-        <v>Pizolstrasse</v>
+        <v>Wasenstrasse</v>
       </c>
       <c r="J483" t="str">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="K483" t="str">
-        <v>7320</v>
+        <v>2500</v>
       </c>
       <c r="L483" t="str">
-        <v>Sargans</v>
+        <v>Biel/Bienne 4</v>
       </c>
       <c r="M483" t="str">
-        <v>sg</v>
+        <v>be</v>
       </c>
       <c r="N483" t="str">
         <v>false</v>
       </c>
       <c r="O483" t="str">
-        <v>47.044475957748105,9.439708527647756</v>
+        <v>47.14537048339844,7.254214763641357</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="str">
         <v/>
       </c>
       <c r="B484" t="str">
-        <v>BSXVS0008400.s.01</v>
+        <v>BSXGE0067500.s.01</v>
       </c>
       <c r="C484" t="str">
-        <v>OMS Brig</v>
+        <v/>
       </c>
       <c r="D484" t="str">
-        <v>Oberwalliser Mittelschule St. Ursula</v>
+        <v>Académie du Léman</v>
       </c>
       <c r="E484" t="str">
         <v/>
       </c>
       <c r="F484" t="str">
-        <v>info.oms@edu.vs.ch</v>
+        <v/>
       </c>
       <c r="G484" t="str">
-        <v>027 607 39 70</v>
+        <v>022 731 77 56</v>
       </c>
       <c r="H484" t="str">
-        <v>https://www.oms-brig.ch</v>
+        <v>https://academy-geneva.ch/</v>
       </c>
       <c r="I484" t="str">
-        <v>Alte Simplonstrasse</v>
+        <v>Rue de Lausanne</v>
       </c>
       <c r="J484" t="str">
-        <v>42</v>
+        <v>37A</v>
       </c>
       <c r="K484" t="str">
-        <v>3900</v>
+        <v>1201</v>
       </c>
       <c r="L484" t="str">
-        <v>Brig</v>
+        <v>Genève</v>
       </c>
       <c r="M484" t="str">
-        <v>vs</v>
+        <v>ge</v>
       </c>
       <c r="N484" t="str">
         <v>false</v>
       </c>
       <c r="O484" t="str">
-        <v>46.31321579578199,7.993136684263403</v>
+        <v>46.213016510009766,6.145139694213867</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="str">
         <v/>
       </c>
       <c r="B485" t="str">
-        <v>BSXSG0018200.s.01</v>
+        <v>BSXSG0018400.s.01</v>
       </c>
       <c r="C485" t="str">
-        <v>KS Brühl</v>
+        <v>KS Sargans</v>
       </c>
       <c r="D485" t="str">
-        <v>Kantonsschule am Brühl</v>
+        <v>Kantonsschule Sargans</v>
       </c>
       <c r="E485" t="str">
         <v/>
       </c>
       <c r="F485" t="str">
-        <v>info@ksb-sg.ch</v>
+        <v>info@kantisargans.ch</v>
       </c>
       <c r="G485" t="str">
-        <v>058 229 72 72</v>
+        <v>058 228 81 00</v>
       </c>
       <c r="H485" t="str">
-        <v>https://www.ksb-sg.ch/</v>
+        <v>https://kantisargans.ch/</v>
       </c>
       <c r="I485" t="str">
-        <v xml:space="preserve">Notkerstrasse </v>
+        <v>Pizolstrasse</v>
       </c>
       <c r="J485" t="str">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="K485" t="str">
-        <v>9000</v>
+        <v>7320</v>
       </c>
       <c r="L485" t="str">
-        <v>St. Gallen</v>
+        <v>Sargans</v>
       </c>
       <c r="M485" t="str">
         <v>sg</v>
       </c>
       <c r="N485" t="str">
         <v>false</v>
       </c>
       <c r="O485" t="str">
-        <v>47.42880717637198,9.381236902802272</v>
+        <v>47.044475957748105,9.439708527647756</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="str">
+        <v/>
+      </c>
+      <c r="B486" t="str">
+        <v>BSXVS0008400.s.01</v>
+      </c>
+      <c r="C486" t="str">
+        <v>OMS Brig</v>
+      </c>
+      <c r="D486" t="str">
+        <v>Oberwalliser Mittelschule St. Ursula</v>
+      </c>
+      <c r="E486" t="str">
+        <v/>
+      </c>
+      <c r="F486" t="str">
+        <v>info.oms@edu.vs.ch</v>
+      </c>
+      <c r="G486" t="str">
+        <v>027 607 39 70</v>
+      </c>
+      <c r="H486" t="str">
+        <v>https://www.oms-brig.ch</v>
+      </c>
+      <c r="I486" t="str">
+        <v>Alte Simplonstrasse</v>
+      </c>
+      <c r="J486" t="str">
+        <v>42</v>
+      </c>
+      <c r="K486" t="str">
+        <v>3900</v>
+      </c>
+      <c r="L486" t="str">
+        <v>Brig</v>
+      </c>
+      <c r="M486" t="str">
+        <v>vs</v>
+      </c>
+      <c r="N486" t="str">
+        <v>false</v>
+      </c>
+      <c r="O486" t="str">
+        <v>46.31321579578199,7.993136684263403</v>
+      </c>
+    </row>
+    <row r="487">
+      <c r="A487" t="str">
+        <v/>
+      </c>
+      <c r="B487" t="str">
+        <v>BSXSG0018200.s.01</v>
+      </c>
+      <c r="C487" t="str">
+        <v>KS Brühl</v>
+      </c>
+      <c r="D487" t="str">
+        <v>Kantonsschule am Brühl</v>
+      </c>
+      <c r="E487" t="str">
+        <v/>
+      </c>
+      <c r="F487" t="str">
+        <v>info@ksb-sg.ch</v>
+      </c>
+      <c r="G487" t="str">
+        <v>058 229 72 72</v>
+      </c>
+      <c r="H487" t="str">
+        <v>https://www.ksb-sg.ch/</v>
+      </c>
+      <c r="I487" t="str">
+        <v xml:space="preserve">Notkerstrasse </v>
+      </c>
+      <c r="J487" t="str">
+        <v>20</v>
+      </c>
+      <c r="K487" t="str">
+        <v>9000</v>
+      </c>
+      <c r="L487" t="str">
+        <v>St. Gallen</v>
+      </c>
+      <c r="M487" t="str">
+        <v>sg</v>
+      </c>
+      <c r="N487" t="str">
+        <v>false</v>
+      </c>
+      <c r="O487" t="str">
+        <v>47.42880717637198,9.381236902802272</v>
+      </c>
+    </row>
+    <row r="488">
+      <c r="A488" t="str">
         <v>BSXBE0015300</v>
       </c>
-      <c r="B486" t="str">
+      <c r="B488" t="str">
         <v>BSXBE0015300.s.01</v>
       </c>
-      <c r="C486" t="str">
+      <c r="C488" t="str">
         <v>ESC</v>
       </c>
-      <c r="D486" t="str">
+      <c r="D488" t="str">
         <v>Ecole supérieure de Commerce de Bienne</v>
       </c>
-      <c r="E486" t="str">
-[...2 lines deleted...]
-      <c r="F486" t="str">
+      <c r="E488" t="str">
+        <v/>
+      </c>
+      <c r="F488" t="str">
         <v>secretariat@gbjb.ch</v>
       </c>
-      <c r="G486" t="str">
+      <c r="G488" t="str">
         <v>032 327 06 06</v>
       </c>
-      <c r="H486" t="str">
+      <c r="H488" t="str">
         <v>https://gbjb.ch/esc/</v>
       </c>
-      <c r="I486" t="str">
+      <c r="I488" t="str">
         <v>Rue du Débarcadère</v>
       </c>
-      <c r="J486" t="str">
+      <c r="J488" t="str">
         <v>8</v>
       </c>
-      <c r="K486" t="str">
+      <c r="K488" t="str">
         <v>2503</v>
       </c>
-      <c r="L486" t="str">
+      <c r="L488" t="str">
         <v>Bienne</v>
       </c>
-      <c r="M486" t="str">
+      <c r="M488" t="str">
         <v>be</v>
       </c>
-      <c r="N486" t="str">
-[...2 lines deleted...]
-      <c r="O486" t="str">
+      <c r="N488" t="str">
+        <v>false</v>
+      </c>
+      <c r="O488" t="str">
         <v>47.13332316387098,7.234736739528413</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:O486"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:O488"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Institutions</vt:lpstr>
       <vt:lpstr>Sites</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>